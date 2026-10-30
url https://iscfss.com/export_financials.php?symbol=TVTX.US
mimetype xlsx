--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1188,82 +1194,86 @@
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>17009000.0</v>
+      </c>
       <c r="C7">
         <v>22596000.0</v>
       </c>
       <c r="D7">
         <v>27521000.0</v>
       </c>
       <c r="E7">
         <v>31943000.0</v>
       </c>
       <c r="F7">
         <v>35405000.0</v>
       </c>
       <c r="G7">
         <v>28693000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9000.0</v>
+      </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>7000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1501,54 +1511,54 @@
       <c r="G14">
         <v>47539631.0</v>
       </c>
       <c r="H14">
         <v>42339961.0</v>
       </c>
       <c r="I14">
         <v>40433171.0</v>
       </c>
       <c r="J14">
         <v>38769816.0</v>
       </c>
       <c r="K14">
         <v>38288012.0</v>
       </c>
       <c r="L14">
         <v>37581439.0</v>
       </c>
       <c r="M14">
         <v>25057509.0</v>
       </c>
       <c r="N14">
         <v>14205264.0</v>
       </c>
       <c r="O14">
-        <v>106695.0</v>
+        <v>10669500.0</v>
       </c>
       <c r="P14">
-        <v>106681.0</v>
+        <v>10668100.0</v>
       </c>
       <c r="Q14">
         <v>95910983.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>6000.0</v>
       </c>
       <c r="F15">
         <v>6000.0</v>
       </c>
       <c r="G15">
         <v>5000.0</v>
       </c>
       <c r="H15">
         <v>4000.0</v>
       </c>
       <c r="I15">
@@ -1705,51 +1715,51 @@
       <c r="I20">
         <v>936000.0</v>
       </c>
       <c r="J20">
         <v>936000.0</v>
       </c>
       <c r="K20">
         <v>936000.0</v>
       </c>
       <c r="L20">
         <v>936000.0</v>
       </c>
       <c r="M20">
         <v>935935.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
-        <v>113868000.0</v>
+        <v>113115000.0</v>
       </c>
       <c r="C21">
         <v>103221000.0</v>
       </c>
       <c r="D21">
         <v>103690000.0</v>
       </c>
       <c r="E21">
         <v>96320000.0</v>
       </c>
       <c r="F21">
         <v>147499000.0</v>
       </c>
       <c r="G21">
         <v>153189000.0</v>
       </c>
       <c r="H21">
         <v>157200000.0</v>
       </c>
       <c r="I21">
         <v>186691000.0</v>
       </c>
       <c r="J21">
         <v>184817000.0</v>
       </c>
@@ -1851,51 +1861,53 @@
         <v>525282000.0</v>
       </c>
       <c r="L23">
         <v>512400000.0</v>
       </c>
       <c r="M23">
         <v>135470972.0</v>
       </c>
       <c r="N23">
         <v>20498879.0</v>
       </c>
       <c r="O23">
         <v>2391265.0</v>
       </c>
       <c r="P23">
         <v>3909.0</v>
       </c>
       <c r="Q23">
         <v>3958.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>311724000.0</v>
+      </c>
       <c r="C24">
         <v>310310000.0</v>
       </c>
       <c r="D24">
         <v>377263000.0</v>
       </c>
       <c r="E24">
         <v>375545000.0</v>
       </c>
       <c r="F24">
         <v>226581000.0</v>
       </c>
       <c r="G24">
         <v>215339000.0</v>
       </c>
       <c r="H24">
         <v>204861000.0</v>
       </c>
       <c r="I24">
         <v>195091000.0</v>
       </c>
       <c r="J24">
         <v>45077000.0</v>
       </c>
       <c r="K24"/>
@@ -2010,51 +2022,53 @@
         <v>3420000.0</v>
       </c>
       <c r="L28">
         <v>6097000.0</v>
       </c>
       <c r="M28">
         <v>65568984.0</v>
       </c>
       <c r="N28">
         <v>-5997307.0</v>
       </c>
       <c r="O28">
         <v>873376.0</v>
       </c>
       <c r="P28">
         <v>21091.0</v>
       </c>
       <c r="Q28">
         <v>21042.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>426552000.0</v>
+      </c>
       <c r="C29">
         <v>438065000.0</v>
       </c>
       <c r="D29">
         <v>578073000.0</v>
       </c>
       <c r="E29">
         <v>418396000.0</v>
       </c>
       <c r="F29">
         <v>528693000.0</v>
       </c>
       <c r="G29">
         <v>426552000.0</v>
       </c>
       <c r="H29">
         <v>426057000.0</v>
       </c>
       <c r="I29">
         <v>535801000.0</v>
       </c>
       <c r="J29">
         <v>338211000.0</v>
       </c>
       <c r="K29"/>
@@ -2125,137 +2139,141 @@
       </c>
       <c r="G31">
         <v>57088000.0</v>
       </c>
       <c r="H31">
         <v>63060000.0</v>
       </c>
       <c r="I31">
         <v>130626000.0</v>
       </c>
       <c r="J31">
         <v>107381000.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>277661000.0</v>
+      </c>
       <c r="C32">
         <v>215951000.0</v>
       </c>
       <c r="D32">
         <v>438867000.0</v>
       </c>
       <c r="E32">
         <v>344274000.0</v>
       </c>
       <c r="F32">
         <v>458739000.0</v>
       </c>
       <c r="G32">
         <v>317747000.0</v>
       </c>
       <c r="H32">
         <v>333615000.0</v>
       </c>
       <c r="I32">
         <v>391057000.0</v>
       </c>
       <c r="J32">
         <v>240139000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
-        <v>167626000.0</v>
+        <v>166873000.0</v>
       </c>
       <c r="C33">
         <v>177423000.0</v>
       </c>
       <c r="D33">
         <v>172138000.0</v>
       </c>
       <c r="E33">
         <v>186195000.0</v>
       </c>
       <c r="F33">
         <v>193770000.0</v>
       </c>
       <c r="G33">
         <v>197032000.0</v>
       </c>
       <c r="H33">
         <v>175735999.0</v>
       </c>
       <c r="I33">
         <v>213482000.0</v>
       </c>
       <c r="J33">
         <v>194539000.0</v>
       </c>
       <c r="K33">
         <v>192930000.0</v>
       </c>
       <c r="L33">
         <v>210468000.0</v>
       </c>
       <c r="M33">
         <v>98137310.0</v>
       </c>
       <c r="N33">
         <v>12997635.0</v>
       </c>
       <c r="O33">
         <v>2358047.0</v>
       </c>
       <c r="P33"/>
       <c r="Q33"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>7601000.0</v>
+      </c>
       <c r="C34">
         <v>6796000.0</v>
       </c>
       <c r="D34">
         <v>8485000.0</v>
       </c>
       <c r="E34">
         <v>73585000.0</v>
       </c>
       <c r="F34">
         <v>20379000.0</v>
       </c>
       <c r="G34">
         <v>88227000.0</v>
       </c>
       <c r="H34">
         <v>83294000.0</v>
       </c>
       <c r="I34">
         <v>91195000.0</v>
       </c>
       <c r="J34">
         <v>96467000.0</v>
       </c>
       <c r="K34"/>
@@ -2371,51 +2389,53 @@
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>53</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>753000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>-47000.0</v>
       </c>
       <c r="F38">
         <v>36000.0</v>
       </c>
       <c r="G38">
         <v>7814000.0</v>
       </c>
       <c r="H38">
         <v>14709000.0</v>
       </c>
       <c r="I38">
         <v>7709000.0</v>
       </c>
       <c r="J38">
         <v>5556000.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
@@ -2634,51 +2654,53 @@
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>24696000.0</v>
+      </c>
       <c r="C45">
         <v>28386000.0</v>
       </c>
       <c r="D45">
         <v>32983000.0</v>
       </c>
       <c r="E45">
         <v>30049000.0</v>
       </c>
       <c r="F45">
         <v>34302000.0</v>
       </c>
       <c r="G45">
         <v>9418000.0</v>
       </c>
       <c r="H45">
         <v>2891000.0</v>
       </c>
       <c r="I45">
         <v>3146000.0</v>
       </c>
       <c r="J45">
         <v>3230000.0</v>
       </c>
       <c r="K45">
@@ -3379,447 +3401,459 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>7495000.0</v>
+      </c>
+      <c r="C2">
+        <v>12912000.0</v>
+      </c>
+      <c r="D2">
         <v>24800000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18225000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>19134000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15374000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23534000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23195000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>25843000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16725000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>41675000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>24736000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19915000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16727000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>17290000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14010000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11848000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>18434000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15144000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5830000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8343000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15008000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12133000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9431000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10198000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9966000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>26614000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>13832000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12519000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7627000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6954000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9314000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7847000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>9423000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>18938000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7370000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>9076000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4671000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7522000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3066000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>6285000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4647000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7639000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4893000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4778000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5913027.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>7124000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>11285010.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>10625117.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>5711253.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3553567.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1721511.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1425707.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>750.0</v>
       </c>
       <c r="BC2">
         <v>750.0</v>
       </c>
       <c r="BD2">
         <v>750.0</v>
       </c>
       <c r="BE2">
         <v>750.0</v>
       </c>
       <c r="BF2">
         <v>750.0</v>
       </c>
       <c r="BG2">
         <v>750.0</v>
       </c>
       <c r="BH2">
         <v>750.0</v>
       </c>
       <c r="BI2">
         <v>750.0</v>
       </c>
-      <c r="BJ2"/>
+      <c r="BJ2">
+        <v>750.0</v>
+      </c>
       <c r="BK2">
         <v>750.0</v>
       </c>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2">
+        <v>750.0</v>
+      </c>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3842,52 +3876,54 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3910,222 +3946,230 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
+        <v>-1117000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1062000.0</v>
+      </c>
+      <c r="D5">
         <v>-1189000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1054000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-812000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-843000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-80000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1016000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1634000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1892000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1456000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3653000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3855000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2176000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2907000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>303000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1082000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1695000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-562000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-525000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-641000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-262000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-902000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>353999.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1399000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>726000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1172000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>781000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>57000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1529000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1083000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1152000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1529000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1015000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-595000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-576000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-421000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-490000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-304000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>21000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-162000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-682000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-102000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>760000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1087161.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>4285553.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>3744302.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>408899.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>512089.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-109987.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-154834.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>0.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4148,538 +4192,564 @@
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>14124000.0</v>
+      </c>
       <c r="C7">
+        <v>15583000.0</v>
+      </c>
+      <c r="D7">
+        <v>17009000.0</v>
+      </c>
+      <c r="E7">
         <v>18379000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>19719000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>21042000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>22596000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>23878000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>25101000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>26323000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>27521000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>28645000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>29769000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>30871000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>31943000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>32500000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>33482000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>34453000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>35405000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9000.0</v>
+      </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="H8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="I8">
         <v>8000.0</v>
       </c>
       <c r="J8">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K8">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="L8">
         <v>7000.0</v>
       </c>
       <c r="M8">
         <v>7000.0</v>
       </c>
       <c r="N8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="O8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="P8">
         <v>6000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
       <c r="T8">
         <v>6000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>6000.0</v>
+      </c>
+      <c r="V8">
+        <v>6000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1306517000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1291863000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1059975000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1048767000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1036533000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1021542000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1068634000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1022282000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1011692000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1002687000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>797985000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>117735000.0</v>
+      </c>
+      <c r="C10">
+        <v>78362000.0</v>
+      </c>
+      <c r="D10">
         <v>93035000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>110930000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>75154000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>61897000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>58535000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>36409000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>32291000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>43251000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>58176000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>144244000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>70874000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>161376000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>61688000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>151337000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>179759000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>256572000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>165753000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>150327000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>83288000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>148232000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>84772000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>200481000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>237170000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>67019000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>62436000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>65188000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>75657000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>69838000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>102873000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>154820000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>89305000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>61117000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>99394000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>98991000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>89265000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>41871000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>41002000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>23895000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>21155000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>23262000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>37805000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>140596000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>127746000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>120174877.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>18204282.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>25861729.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>39880286.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3695463.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>5997307.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>13409825.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>286514.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3900.0</v>
       </c>
       <c r="BC10">
         <v>3900.0</v>
       </c>
       <c r="BD10">
         <v>3900.0</v>
       </c>
       <c r="BE10">
-        <v>3909.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BF10">
-        <v>3891.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BG10">
         <v>3909.0</v>
       </c>
       <c r="BH10">
+        <v>3891.0</v>
+      </c>
+      <c r="BI10">
+        <v>3909.0</v>
+      </c>
+      <c r="BJ10">
         <v>3934.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3958.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>3958.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>4629.0</v>
       </c>
-      <c r="BL10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:64">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4702,319 +4772,327 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>489177000.0</v>
+      </c>
+      <c r="C12">
+        <v>264676000.0</v>
+      </c>
+      <c r="D12">
         <v>322796000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>254530000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>319537000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>322242000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>370701000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>277439000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>325396000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>441044000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>566851000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>634643000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>491337000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>561513000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>450245000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>506326000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>553173000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>603390000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>552882000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>551184000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>522790000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>520871000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>361589000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>456267000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>457376000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>356460000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>398524000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>407023000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>425900000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>447646000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>471541000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>478813000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>255686000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>264056000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>300630000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>303873000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>295981000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>248161000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>255873000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>274303000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>221514000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>222345000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>229604000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>235277000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>133608000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>126334839.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>27760380.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>37792221.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>43444200.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>5040802.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>6130301.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>16367201.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>286514.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3900.0</v>
       </c>
       <c r="BC12">
         <v>3900.0</v>
       </c>
       <c r="BD12">
         <v>3900.0</v>
       </c>
       <c r="BE12">
-        <v>3909.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BF12">
-        <v>3891.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BG12">
         <v>3909.0</v>
       </c>
       <c r="BH12">
+        <v>3891.0</v>
+      </c>
+      <c r="BI12">
+        <v>3909.0</v>
+      </c>
+      <c r="BJ12">
         <v>3934.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>3958.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>4629.0</v>
       </c>
-      <c r="BL12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:64">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>9000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="H13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="I13">
         <v>8000.0</v>
       </c>
       <c r="J13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="L13">
         <v>7000.0</v>
       </c>
       <c r="M13">
         <v>7000.0</v>
       </c>
       <c r="N13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="O13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="P13">
         <v>6000.0</v>
       </c>
       <c r="Q13">
         <v>6000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
         <v>6000.0</v>
       </c>
       <c r="T13">
         <v>6000.0</v>
       </c>
       <c r="U13">
         <v>6000.0</v>
       </c>
       <c r="V13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="W13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="X13">
         <v>5000.0</v>
       </c>
       <c r="Y13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Z13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="AA13">
         <v>4000.0</v>
       </c>
       <c r="AB13">
         <v>4000.0</v>
       </c>
       <c r="AC13">
         <v>4000.0</v>
       </c>
       <c r="AD13">
         <v>4000.0</v>
       </c>
       <c r="AE13">
         <v>4000.0</v>
       </c>
       <c r="AF13">
         <v>4000.0</v>
       </c>
       <c r="AG13">
         <v>4000.0</v>
       </c>
       <c r="AH13">
         <v>4000.0</v>
       </c>
@@ -5024,574 +5102,590 @@
       <c r="AJ13">
         <v>4000.0</v>
       </c>
       <c r="AK13">
         <v>4000.0</v>
       </c>
       <c r="AL13">
         <v>4000.0</v>
       </c>
       <c r="AM13">
         <v>4000.0</v>
       </c>
       <c r="AN13">
         <v>4000.0</v>
       </c>
       <c r="AO13">
         <v>4000.0</v>
       </c>
       <c r="AP13">
         <v>4000.0</v>
       </c>
       <c r="AQ13">
         <v>4000.0</v>
       </c>
       <c r="AR13">
+        <v>4000.0</v>
+      </c>
+      <c r="AS13">
+        <v>4000.0</v>
+      </c>
+      <c r="AT13">
         <v>3000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>3485.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>2643.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>2670.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>2668.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>2481.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>1855.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>1838.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1232.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11.0</v>
       </c>
       <c r="BC13">
         <v>11.0</v>
       </c>
       <c r="BD13">
         <v>11.0</v>
       </c>
       <c r="BE13">
         <v>11.0</v>
       </c>
       <c r="BF13">
+        <v>11.0</v>
+      </c>
+      <c r="BG13">
+        <v>11.0</v>
+      </c>
+      <c r="BH13">
         <v>96.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>96.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>11.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>93479416.0</v>
+      </c>
+      <c r="C14">
+        <v>91868862.0</v>
+      </c>
+      <c r="D14">
         <v>90293735.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>102618560.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>88946000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>88356000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>83105000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>77779379.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>77500245.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>77136493.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>76474560.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>76305603.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>76001801.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>68174099.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>64214167.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>64033759.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>63638385.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>63132841.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>61616896.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>60803045.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>60571259.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>56268508.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>51264029.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>50929575.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>44763843.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>43592499.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>43592499.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>42943828.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>41957860.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>41410314.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>41275872.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>40717440.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>40061045.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>39657418.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>40089779.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>38654086.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>39041145.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>39158922.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>39158922.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>36980356.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>36683429.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>37947479.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>37985347.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>42752859.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>34957134.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>30380694.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>30380694.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>28210225.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>27326442.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>23334967.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>23334967.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>15365631.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>12253599.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
+        <v>10669500.0</v>
+      </c>
+      <c r="BD14">
         <v>106695.0</v>
       </c>
-      <c r="BB14">
-[...7 lines deleted...]
-      </c>
       <c r="BE14">
-        <v>106681.0</v>
+        <v>10669500.0</v>
       </c>
       <c r="BF14">
-        <v>106695.0</v>
+        <v>10668100.0</v>
       </c>
       <c r="BG14">
-        <v>106695.0</v>
+        <v>10668100.0</v>
       </c>
       <c r="BH14">
-        <v>106681.0</v>
+        <v>10669500.0</v>
       </c>
       <c r="BI14">
-        <v>106681.0</v>
+        <v>10669500.0</v>
       </c>
       <c r="BJ14">
-        <v>959127.0</v>
+        <v>10668100.0</v>
       </c>
       <c r="BK14">
-        <v>37783324.0</v>
+        <v>10668100.0</v>
       </c>
       <c r="BL14">
+        <v>95912700.0</v>
+      </c>
+      <c r="BM14">
+        <v>95912700.0</v>
+      </c>
+      <c r="BN14">
         <v>106569.0</v>
       </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>7000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="P15">
         <v>6000.0</v>
       </c>
       <c r="Q15">
         <v>6000.0</v>
       </c>
       <c r="R15">
         <v>6000.0</v>
       </c>
       <c r="S15">
         <v>6000.0</v>
       </c>
       <c r="T15">
         <v>6000.0</v>
       </c>
       <c r="U15">
         <v>6000.0</v>
       </c>
       <c r="V15">
+        <v>6000.0</v>
+      </c>
+      <c r="W15">
+        <v>6000.0</v>
+      </c>
+      <c r="X15">
         <v>5000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5000.0</v>
       </c>
-      <c r="X15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>4000.0</v>
       </c>
-      <c r="AB15"/>
+      <c r="AB15">
+        <v>4000.0</v>
+      </c>
       <c r="AC15">
         <v>4000.0</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
+      <c r="AD15"/>
       <c r="AE15">
         <v>4000.0</v>
       </c>
       <c r="AF15">
         <v>4000.0</v>
       </c>
       <c r="AG15">
         <v>4000.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>4000.0</v>
+      </c>
       <c r="AI15">
         <v>4000.0</v>
       </c>
       <c r="AJ15"/>
       <c r="AK15">
         <v>4000.0</v>
       </c>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
+      <c r="AL15"/>
       <c r="AM15">
         <v>4000.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>4000.0</v>
+      </c>
       <c r="AO15">
         <v>4000.0</v>
       </c>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
+      <c r="AP15"/>
       <c r="AQ15">
         <v>4000.0</v>
       </c>
-      <c r="AR15"/>
+      <c r="AR15">
+        <v>4000.0</v>
+      </c>
       <c r="AS15">
+        <v>4000.0</v>
+      </c>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>3485.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2643.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2670.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>2481.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1855.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1838.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1219.0</v>
       </c>
       <c r="BB15"/>
       <c r="BC15">
+        <v>1219.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15">
         <v>11.0</v>
       </c>
-      <c r="BD15">
-[...2 lines deleted...]
-      <c r="BE15"/>
       <c r="BF15">
         <v>11.0</v>
       </c>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
+        <v>11.0</v>
+      </c>
+      <c r="BI15">
         <v>96.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>96.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>11.0</v>
       </c>
-      <c r="BK15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>2815000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3799000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5378000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6460000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7096000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8959000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10244000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10975000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11976000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11383000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>12503000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14229000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>16268000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>16069000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2623000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1092000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>46619000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>49695000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>43348000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>35270000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>6425000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
-[...1 lines deleted...]
-      </c>
+      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16">
-        <v>30019000.0</v>
+        <v>24328000.0</v>
       </c>
       <c r="AS16"/>
       <c r="AT16">
+        <v>30019000.0</v>
+      </c>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>141151000.0</v>
       </c>
-      <c r="AU16"/>
-[...1 lines deleted...]
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16">
         <v>4802071.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2600899000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-10000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-10000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16">
         <v>-24250.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5614,52 +5708,54 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5682,52 +5778,54 @@
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5750,111 +5848,111 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
         <v>35</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>800000.0</v>
       </c>
       <c r="D20">
         <v>753000.0</v>
       </c>
       <c r="E20">
+        <v>800000.0</v>
+      </c>
+      <c r="F20">
         <v>753000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
-        <v>747000.0</v>
+        <v>753000.0</v>
       </c>
       <c r="H20">
         <v>800000.0</v>
       </c>
       <c r="I20">
+        <v>747000.0</v>
+      </c>
+      <c r="J20">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>753000.0</v>
       </c>
       <c r="K20">
         <v>800000.0</v>
       </c>
       <c r="L20">
+        <v>753000.0</v>
+      </c>
+      <c r="M20">
+        <v>800000.0</v>
+      </c>
+      <c r="N20">
         <v>900000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>936000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>800000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>936000.0</v>
       </c>
       <c r="R20">
         <v>900000.0</v>
       </c>
       <c r="S20">
         <v>936000.0</v>
       </c>
       <c r="T20">
-        <v>936000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="U20">
         <v>936000.0</v>
       </c>
       <c r="V20">
         <v>936000.0</v>
       </c>
       <c r="W20">
         <v>936000.0</v>
       </c>
       <c r="X20">
         <v>936000.0</v>
       </c>
       <c r="Y20">
         <v>936000.0</v>
       </c>
       <c r="Z20">
         <v>936000.0</v>
       </c>
       <c r="AA20">
         <v>936000.0</v>
       </c>
       <c r="AB20">
         <v>936000.0</v>
       </c>
@@ -5885,811 +5983,845 @@
       <c r="AK20">
         <v>936000.0</v>
       </c>
       <c r="AL20">
         <v>936000.0</v>
       </c>
       <c r="AM20">
         <v>936000.0</v>
       </c>
       <c r="AN20">
         <v>936000.0</v>
       </c>
       <c r="AO20">
         <v>936000.0</v>
       </c>
       <c r="AP20">
         <v>936000.0</v>
       </c>
       <c r="AQ20">
         <v>936000.0</v>
       </c>
       <c r="AR20">
         <v>936000.0</v>
       </c>
       <c r="AS20">
-        <v>935935.0</v>
+        <v>936000.0</v>
       </c>
       <c r="AT20">
-        <v>935935.0</v>
+        <v>936000.0</v>
       </c>
       <c r="AU20">
         <v>935935.0</v>
       </c>
       <c r="AV20">
         <v>935935.0</v>
       </c>
       <c r="AW20">
+        <v>935935.0</v>
+      </c>
+      <c r="AX20">
+        <v>935935.0</v>
+      </c>
+      <c r="AY20">
         <v>1036160.0</v>
       </c>
-      <c r="AX20"/>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>131518000.0</v>
+      </c>
+      <c r="C21">
+        <v>109286000.0</v>
+      </c>
+      <c r="D21">
         <v>113115000.0</v>
       </c>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21">
+      <c r="E21">
+        <v>108682000.0</v>
+      </c>
+      <c r="F21">
         <v>104854000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>103063000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>103221000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>103458000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>104421000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>100429000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>103690000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>106150000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>153520000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>161947000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>96320000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>148533000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>148984000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>152385000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>147499000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>148676000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>149951000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>151342000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>153189000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>154217000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>155371000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>156077000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>157200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>157799000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>158906000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>159753000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>186691000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>186545000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>187485000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>188556000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>184817000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>179569000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>180368000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>180958000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>182043000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>183298000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>184432000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>160260000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>161536000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>162997000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>168251000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>169835098.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>94265530.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>96219940.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>98034363.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>84483524.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>12586150.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>2050878.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2101944.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2196710.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>2386952.0</v>
       </c>
-      <c r="BD21"/>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22">
+        <v>7835000.0</v>
+      </c>
+      <c r="C22">
+        <v>6356000.0</v>
+      </c>
+      <c r="D22">
         <v>5875000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5548000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4090000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3932000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6200000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6356000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5976000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4532000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9410000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>20773000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>18765000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6712000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4523000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>7297000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7632000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6521000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7313000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6616000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7409000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7183000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>7608000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7259000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6286000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6593000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6082000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5264000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5050000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5571000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5619000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5129000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5388000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>5142000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>5351000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>4318000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4369000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>4751000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2826000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>3253000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2713000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3230000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2536000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2650000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2005000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1718365.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>800507.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>683565.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>496685.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>349130.0</v>
       </c>
-      <c r="AX22"/>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>799360000.0</v>
+      </c>
+      <c r="C23">
+        <v>555188000.0</v>
+      </c>
+      <c r="D23">
         <v>605191000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>538581000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>555309000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>548799000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>594125000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>504410000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>551121000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>663547000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>788913000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>832850000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>736429000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>808231000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>672585000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>726215000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>779494000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>828405000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>776633000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>775075000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>746766000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>764045000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>607439000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>692220000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>678694000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>573063000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>604800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>613816000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>647574000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>667668000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>709160000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>716186000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>491144000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>500794000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>520346000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>520510000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>507130000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>510381000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>525282000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>532420000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>533971000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>507100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>512400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>511630000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>425140000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>415988432.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>135470972.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>145931880.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>155535303.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>94048621.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>20498879.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>21364710.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2672542.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3900.0</v>
       </c>
       <c r="BC23">
         <v>3900.0</v>
       </c>
       <c r="BD23">
         <v>3900.0</v>
       </c>
       <c r="BE23">
-        <v>3909.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BF23">
-        <v>3891.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BG23">
         <v>3909.0</v>
       </c>
       <c r="BH23">
+        <v>3891.0</v>
+      </c>
+      <c r="BI23">
+        <v>3909.0</v>
+      </c>
+      <c r="BJ23">
         <v>3934.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>3958.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3958.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>4629.0</v>
       </c>
-      <c r="BL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:64">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>602781000.0</v>
+      </c>
       <c r="C24">
+        <v>312079000.0</v>
+      </c>
+      <c r="D24">
+        <v>311724000.0</v>
+      </c>
+      <c r="E24">
         <v>311370000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>311016000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>310663000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>310310000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>309957000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>378125000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>377693000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>377263000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>376833000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>376403000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>375974000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>375545000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>375117000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>374690000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>374333000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>226581000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>223696000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>220861000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>218076000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>215339000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>212651000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>210009000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>207412000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>376403000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>375974000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>375117000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>374690000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>374333000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="T25"/>
+      <c r="U25">
         <v>223696000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>220861000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>218076000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>215339000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6712,52 +6844,54 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6780,1382 +6914,1440 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>499170000.0</v>
+      </c>
+      <c r="C28">
+        <v>249300000.0</v>
+      </c>
+      <c r="D28">
         <v>246832000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>218819000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>324419000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>338566000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>343049000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>366025000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>370935000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>360765000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>346608000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>261234000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>335298000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>245469000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>345800000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>256280000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>228413000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>152214000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>96233000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>73369000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>137573000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>69844000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>130567000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>40890000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-27161000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>140393000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>142425000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>137167000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>124234000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>150169000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>114675000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>60310000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-43904000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-15879000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-54317000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-54080000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-44518000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2712000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3420000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>20362000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>22937000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>20667000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>6097000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-96849000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-43028000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-35931917.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>65568984.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>57431405.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>42932716.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>27587509.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-5997307.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-13399825.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-276514.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21100.0</v>
       </c>
       <c r="BC28">
         <v>21100.0</v>
       </c>
       <c r="BD28">
         <v>21100.0</v>
       </c>
       <c r="BE28">
-        <v>21091.0</v>
+        <v>21100.0</v>
       </c>
       <c r="BF28">
-        <v>21109.0</v>
+        <v>21100.0</v>
       </c>
       <c r="BG28">
         <v>21091.0</v>
       </c>
       <c r="BH28">
+        <v>21109.0</v>
+      </c>
+      <c r="BI28">
+        <v>21091.0</v>
+      </c>
+      <c r="BJ28">
         <v>21066.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>21042.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>21042.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>18290.0</v>
       </c>
-      <c r="BL28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:64">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>627303000.0</v>
+      </c>
       <c r="C29">
+        <v>410807000.0</v>
+      </c>
+      <c r="D29">
+        <v>426552000.0</v>
+      </c>
+      <c r="E29">
         <v>384934000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>412601000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>412244000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>438065000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>348102000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>393272000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>451764000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>578073000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>656599000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>492888000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>565114000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>418396000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>475793000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>531403000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>582474000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>528693000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>531066000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>553164000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>580765000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>426552000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>514064000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>528654000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>433160000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>80636000.0</v>
+      </c>
+      <c r="C30">
+        <v>87302000.0</v>
+      </c>
+      <c r="D30">
         <v>81434000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>82984000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>38718000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>34381000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>27116000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>25170000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24466000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>22731000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>21179000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14570000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>20397000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>23537000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>16646000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12670000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>16689000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>14675000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>15914000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13775000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12260000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>30239000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>33067000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15025000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>34186000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>38268000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>18048000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>16781000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>15451000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>12713000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>14490000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>13450000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>12324000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>12981000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>13872000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>14543000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>13321000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>62600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>65359000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>61481000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>64066000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>60573000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>59307000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>60025000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>11467000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>8162535.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7959411.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>4676688.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7564658.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>28800.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-    </row>
-    <row r="31" spans="1:64">
+      <c r="BM30"/>
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>-37971000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>26257000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-102187000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-48793000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>6793000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>54820000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>153677000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>157758000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>181416000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>210411000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>57088000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>146260000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>162338000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>463116000.0</v>
+      </c>
       <c r="C32">
+        <v>267244000.0</v>
+      </c>
+      <c r="D32">
+        <v>277661000.0</v>
+      </c>
+      <c r="E32">
         <v>236036000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>190027000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>191714000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>215951000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>134702000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>247709000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>307847000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>438867000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>546797000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>406344000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>474259000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>344274000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>403810000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>462285000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>511620000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>458739000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>465916000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>452821000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>480027000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>317747000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>422256000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>435629000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>338539000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
-    </row>
-    <row r="33" spans="1:64">
+      <c r="BM32"/>
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>184219000.0</v>
+      </c>
+      <c r="C33">
+        <v>162555000.0</v>
+      </c>
+      <c r="D33">
         <v>167626000.0</v>
       </c>
-      <c r="C33">
-[...2 lines deleted...]
-      <c r="D33">
+      <c r="E33">
+        <v>167518000.0</v>
+      </c>
+      <c r="F33">
         <v>175742000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>174628000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>177423000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>179670000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>182191000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>182518000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>172138000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>146667000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>194338000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>203327000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>186195000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>191337000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>192681000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>197312000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>193806000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>195996000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>196968000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>199005000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>197032000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>194538000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>173132000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>166433000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>175736000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>174098000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>190559000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>192155000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>213482000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>213197000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>212227000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>213991000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>194539000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>195171000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>187472000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>187983000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>192930000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>189830000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>233814000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>209361000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>210468000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>211676000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>180403000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>182445338.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>98137310.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>100487321.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>102138327.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>87606325.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>12997635.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>4516862.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>2268133.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2220500.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BD33"/>
+      <c r="BE33">
         <v>2395989.0</v>
       </c>
-      <c r="BD33"/>
-      <c r="BE33"/>
       <c r="BF33"/>
-      <c r="BG33">
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33">
         <v>3909.0</v>
       </c>
-      <c r="BH33"/>
-      <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
-    </row>
-    <row r="34" spans="1:64">
+      <c r="BM33"/>
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>12071000.0</v>
+      </c>
       <c r="C34">
+        <v>9378000.0</v>
+      </c>
+      <c r="D34">
+        <v>7601000.0</v>
+      </c>
+      <c r="E34">
         <v>5928000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>7882000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>7274000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>6796000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>16288000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>16643000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>16379000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>8485000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>8381000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>107830000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>112472000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>73585000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>119390000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>123599000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>126458000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>20379000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>106762000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>96625000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>98267000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>88227000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>102730000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>80107000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>71812000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
-    </row>
-    <row r="35" spans="1:64">
+      <c r="BM34"/>
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>622813000.0</v>
+      </c>
+      <c r="C35">
+        <v>331023000.0</v>
+      </c>
+      <c r="D35">
         <v>330459000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>329943000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>333022000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>333519000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>334297000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>344826000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>414706000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>416247000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>410195000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>413651000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>484233000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>488446000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>487571000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>494507000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>498289000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>500791000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>350433000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>354542000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>317486000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>316343000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>303566000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>315381000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>290116000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>279224000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>288155000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>279842000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>279898000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>277882000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>286286000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>297249000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>99658000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>144794000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>141544000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>132086000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>131675000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>132891000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>134253000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>138831000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>139531000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>121251000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>126631000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>118671000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>101977000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>145256190.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>65183140.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>106984862.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>106483778.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>15993635.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>3600899.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1721511.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1425707.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25750.0</v>
       </c>
       <c r="BC35">
         <v>25750.0</v>
       </c>
       <c r="BD35">
         <v>25750.0</v>
       </c>
       <c r="BE35">
         <v>25750.0</v>
       </c>
       <c r="BF35">
         <v>25750.0</v>
       </c>
       <c r="BG35">
+        <v>25750.0</v>
+      </c>
+      <c r="BH35">
+        <v>25750.0</v>
+      </c>
+      <c r="BI35">
         <v>750.0</v>
       </c>
-      <c r="BH35"/>
-      <c r="BI35">
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>25750.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35"/>
       <c r="BL35"/>
-    </row>
-    <row r="36" spans="1:64">
+      <c r="BM35"/>
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>40701000.0</v>
+      </c>
+      <c r="C36">
+        <v>39174000.0</v>
+      </c>
+      <c r="D36">
         <v>39160000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>42252000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>53238000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>52763000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>53771000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>53641000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>53923000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>57075000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>42155000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>12915000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>11789000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>11028000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>59026000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>11094000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>10807000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>10832000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>11069000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>34871000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>34361000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>35030000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>33489000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>7389000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>13895000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>6803000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>14709000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>12453000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>12702000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>13471000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>7709000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>7393000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>5351000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>6457000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>5556000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>7101000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>3628000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>3661000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>7364000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1974000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1859000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1859000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>47568000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2006000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2016000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2027364.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2265049.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-138852721.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-138894246.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1562063.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>284058.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>2427547.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>137547.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-2220500.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36">
+      <c r="BD36"/>
+      <c r="BE36">
         <v>-2395989.0</v>
       </c>
-      <c r="BD36"/>
-      <c r="BE36"/>
       <c r="BF36"/>
-      <c r="BG36">
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36">
         <v>3909.0</v>
       </c>
-      <c r="BH36"/>
-      <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
-    </row>
-    <row r="37" spans="1:64">
+      <c r="BM36"/>
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8178,804 +8370,832 @@
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
-    </row>
-    <row r="38" spans="1:64">
+      <c r="BM37"/>
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
+      <c r="C38">
+        <v>-48000.0</v>
+      </c>
       <c r="D38"/>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="E38">
         <v>-47000.0</v>
       </c>
+      <c r="F38"/>
       <c r="G38"/>
       <c r="H38">
         <v>-47000.0</v>
       </c>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-47000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38">
         <v>-47000.0</v>
       </c>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
+        <v>-47000.0</v>
+      </c>
+      <c r="N38">
         <v>36000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>-47000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>36000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>36000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>10832000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>11069000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>34871000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>9945000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>9992000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>7814000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>7389000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>6995000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
-      <c r="BA38">
-[...1 lines deleted...]
-      </c>
+      <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38">
+        <v>-2220500.0</v>
+      </c>
+      <c r="BD38"/>
+      <c r="BE38">
         <v>-2395989.0</v>
       </c>
-      <c r="BD38"/>
-      <c r="BE38"/>
       <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38">
         <v>3909.0</v>
       </c>
-      <c r="BH38"/>
-      <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
-    </row>
-    <row r="39" spans="1:64">
+      <c r="BM38"/>
+      <c r="BN38"/>
+    </row>
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>37493000.0</v>
+      </c>
+      <c r="C39">
+        <v>34347000.0</v>
+      </c>
+      <c r="D39">
         <v>27460000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>28048000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>17222000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>13616000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>12685000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>15775000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>13139000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>12769000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>19335000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>16244000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>11556000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>13142000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>15023000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8549000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>9283000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6507000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6718000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7504000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7339000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>6747000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>8143000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>19131000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>7714000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5309000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>7805000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>12672000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>12064000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>9583000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>4028000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>5597000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>5519000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>7237000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>8796000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>2605000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>9631000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>6886000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>8294000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>3553000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>11864000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>11591000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>10485000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>2002000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>99064000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>97327355.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>813744.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>2292085.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>1891433.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>1023564.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1370943.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>480647.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>235790.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>21829.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>49512.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
-    </row>
-    <row r="40" spans="1:64">
+      <c r="BM39"/>
+      <c r="BN39"/>
+    </row>
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>138367000.0</v>
+      </c>
+      <c r="C40">
+        <v>106508000.0</v>
+      </c>
+      <c r="D40">
         <v>129229000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>111115000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>95973000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>92865000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>100319000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>89148000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>84884000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>145008000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>124228000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>100956000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>100889000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>98398000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>108464000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>101406000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>96018000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>82796000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>88768000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>27956000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>86011000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>68913000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>80527000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>65197000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>59735000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>58125000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>68835000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>74185000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>78068000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>73911000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>75210000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>68181000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>50249000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>47102000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>66730000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>75382000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>70550000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>71884000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>75740000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>79049000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>73783000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>61970000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>54339000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>87426000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>126479000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>96252198.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>59929099.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>37849857.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>37359574.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>76452972.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>27241986.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>25437573.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>9704233.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>42900.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>42900.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>42239.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>41739.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>41239.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>39963.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>-750.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>38963.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>38463.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BL40"/>
+      <c r="BM40">
         <v>37463.0</v>
       </c>
-      <c r="BL40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:64">
+      <c r="BN40"/>
+    </row>
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>82724000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>84516000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>91123000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>94240000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>96019000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>92355000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>130846000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>63709000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>67061000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>59891000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>74808000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>73218000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
-    </row>
-    <row r="42" spans="1:64">
+      <c r="BM41"/>
+      <c r="BN41"/>
+    </row>
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>1570242000.0</v>
+      </c>
+      <c r="C42">
+        <v>1609596000.0</v>
+      </c>
+      <c r="D42">
         <v>1588721000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1550051000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1534698000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1522050000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1506315000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1357457000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1348865000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1337638000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1327881000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1318861000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1306517000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1291863000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1059975000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1048767000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1036533000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1021542000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1068634000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1022282000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1011692000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1002687000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>797985000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>765307001.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>758945000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>642880000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>636910000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>630966000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>625999000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>596644000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>589795000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>582706000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>497183000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>486717000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>471800000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>465148000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>438644000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>430366000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>421309000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>412348000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>381687000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>373327000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>365802000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>353794000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>318280000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>310210811.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>137636000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>135199879.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>130233667.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>102154566.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>49231855.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>48649970.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>34944917.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>146751.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>81989.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>143089.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>139589.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>72989.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>131822.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>128304.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>124779.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>60989.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BL42"/>
+      <c r="BM42">
         <v>111503.0</v>
       </c>
-      <c r="BL42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:64">
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8998,52 +9218,54 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
-    </row>
-    <row r="44" spans="1:64">
+      <c r="BM43"/>
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9066,771 +9288,797 @@
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
-    </row>
-    <row r="45" spans="1:64">
+      <c r="BM44"/>
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>11976000.0</v>
+      </c>
       <c r="C45">
+        <v>13295000.0</v>
+      </c>
+      <c r="D45">
+        <v>24696000.0</v>
+      </c>
+      <c r="E45">
         <v>15784000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>16897000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>18049000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>28386000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>21824000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>23047000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>24214000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>32983000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>26802000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>8570000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>9127000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>30049000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>9557000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>10080000.0</v>
       </c>
-      <c r="Q45">
+      <c r="S45">
         <v>10602000.0</v>
       </c>
-      <c r="R45"/>
-[...1 lines deleted...]
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>11720000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>11697000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>9418000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>5696000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>2617000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>2891000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>2910000.0</v>
       </c>
-      <c r="AB45"/>
-      <c r="AC45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>2995000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>3146000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>3323000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>3230000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>3042000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2717000.0</v>
       </c>
       <c r="AJ45"/>
       <c r="AK45">
+        <v>2717000.0</v>
+      </c>
+      <c r="AL45"/>
+      <c r="AM45">
         <v>2428000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>2587000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>382000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>417000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>428000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>478000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>618620.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>670796.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>633167.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>280353.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>127427.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>38437.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>28419.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
-    </row>
-    <row r="46" spans="1:64">
+      <c r="BM45"/>
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>12000000.0</v>
+      </c>
+      <c r="C46">
+        <v>13295000.0</v>
+      </c>
+      <c r="D46">
         <v>14598000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>15784000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>16897000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>18049000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>19631000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>21824000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>23047000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>24214000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>25540000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>26802000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>28129000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>29416000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>30049000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>30810000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>31990000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>33159000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>34302000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>11513000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>11720000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>11697000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>9418000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>31996000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2930000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2617000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2891000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2910000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>3015000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2995000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>3146000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>3323000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>3455000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>3042000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>3230000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>2717000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>2540000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>2428000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>2587000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>382000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>381000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>417000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>428000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>478000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>509000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>618620.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>670796.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>633167.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>511275.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>280353.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>127427.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>38437.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>28642.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>23790.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>9037.0</v>
       </c>
-      <c r="BD46"/>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
-    </row>
-    <row r="47" spans="1:64">
+      <c r="BM46"/>
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>8570000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>9127000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>9049000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>9557000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>10080000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>10602000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>11106000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>11513000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>36136000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>36735000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>35093000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>31996000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>9830000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
-    </row>
-    <row r="48" spans="1:64">
+      <c r="BM47"/>
+      <c r="BN47"/>
+    </row>
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>-1544612000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1509815000.0</v>
+      </c>
+      <c r="D48">
         <v>-1472713000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1475442000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1501148000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1488393000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1447167000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1386903000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1332092000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1261683000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1125622000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1035449000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1186184000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1100554000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1014223000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-948400000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-878744000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-811712000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-765966000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-714393000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-678754000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-639742000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-585875000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-464253000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-441704000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-415636000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-416444000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-386185000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-349695000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-310994000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-270017000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-262562000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-208046000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-185717000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-177655000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-160037000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-142243000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-129014000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-113056000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-104453000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-67340000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-53937000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-65153000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-62684000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-168262000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-142734440.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-179174858.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-149134700.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-129578400.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-138061347.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-67435621.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-54301348.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-43403547.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-146751.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-146751.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-143090.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-139590.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-136081.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-131823.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-128305.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-124780.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-121256.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-121256.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-111504.0</v>
       </c>
-      <c r="BL48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:64">
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-1186184000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1100554000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1014223000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-948400000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-878744000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-811712000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-765966000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-714393000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-678754000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-639742000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-585875000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
-    </row>
-    <row r="50" spans="1:64">
+      <c r="BM49"/>
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50">
         <v>68838000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>68758000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>68678000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>68599000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
@@ -9842,568 +10090,588 @@
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
-    </row>
-    <row r="51" spans="1:64">
+      <c r="BM50"/>
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>616905000.0</v>
+      </c>
+      <c r="C51">
+        <v>327662000.0</v>
+      </c>
+      <c r="D51">
         <v>339867000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>329749000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>399573000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>400463000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>401584000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>402434000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>403226000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>404016000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>404784000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>405478000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>406172000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>406845000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>407488000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>407617000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>408172000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>408786000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>261986000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>287004000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>223484000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>219168000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>707495000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>241371000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>210009000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>207412000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>204861000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>202355000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>199891000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>220007000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>217548000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>215130000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>45401000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>45238000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>45077000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>44911000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>44747000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>44583000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>44422000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>44257000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>44092000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>43929000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>43902000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>43747000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>84718000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>84242960.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>83773266.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>83293134.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>82813002.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>31282972.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51">
+      <c r="AZ51"/>
+      <c r="BA51">
         <v>10000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="BC51">
         <v>25000.0</v>
       </c>
       <c r="BD51">
         <v>25000.0</v>
       </c>
       <c r="BE51">
         <v>25000.0</v>
       </c>
       <c r="BF51">
         <v>25000.0</v>
       </c>
       <c r="BG51">
         <v>25000.0</v>
       </c>
       <c r="BH51">
         <v>25000.0</v>
       </c>
       <c r="BI51">
         <v>25000.0</v>
       </c>
       <c r="BJ51">
         <v>25000.0</v>
       </c>
       <c r="BK51">
+        <v>25000.0</v>
+      </c>
+      <c r="BL51">
+        <v>25000.0</v>
+      </c>
+      <c r="BM51">
         <v>22919.0</v>
       </c>
-      <c r="BL51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:64">
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>6163000.0</v>
+      </c>
+      <c r="C52">
+        <v>6017000.0</v>
+      </c>
+      <c r="D52">
         <v>5875000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5734000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>74433000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>74218000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>74083000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>73896000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>5163000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>5036000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4909000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4782000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4663000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4545000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>4433000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4233000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4123000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4014000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3908000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>63308000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2623000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1092000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>492156000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>798000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>22537000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>22457000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>22377000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>45401000.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52">
         <v>26883000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
-[...1 lines deleted...]
-      </c>
+      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52">
-        <v>41125000.0</v>
+        <v>508000.0</v>
       </c>
       <c r="AS52"/>
       <c r="AT52">
+        <v>41125000.0</v>
+      </c>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>40485452.0</v>
       </c>
-      <c r="AU52"/>
-[...1 lines deleted...]
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
         <v>31282972.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>2596484675.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>10000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="BC52">
         <v>25000.0</v>
       </c>
       <c r="BD52">
         <v>25000.0</v>
       </c>
       <c r="BE52">
         <v>25000.0</v>
       </c>
       <c r="BF52">
         <v>25000.0</v>
       </c>
       <c r="BG52">
         <v>25000.0</v>
       </c>
       <c r="BH52">
         <v>25000.0</v>
       </c>
       <c r="BI52">
         <v>25000.0</v>
       </c>
       <c r="BJ52">
         <v>25000.0</v>
       </c>
       <c r="BK52">
+        <v>25000.0</v>
+      </c>
+      <c r="BL52">
+        <v>25000.0</v>
+      </c>
+      <c r="BM52">
         <v>22919.0</v>
       </c>
-      <c r="BL52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:64">
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
+        <v>371442000.0</v>
+      </c>
+      <c r="C53">
+        <v>186314000.0</v>
+      </c>
+      <c r="D53">
         <v>229761000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>143600000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>244383000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>260345000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>312166000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>241030000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>293105000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>397793000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>508675000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>490399000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>420463000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>400137000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>388557000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>354989000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>373414000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>346818000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>387129000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>400857000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>439502000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>372639000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>276817000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>255786000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>220206000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>289441000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>336088000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>341835000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>350243000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>377808000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>368668000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>323993000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>166381000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>202939000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>201236000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>204882000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>206716000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>206290000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>214871000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>250408000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>200359000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>199083000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>191799000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>94681000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>5862000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>6159962.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>9556098.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>11930492.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>3563914.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>1345339.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>132994.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>2957376.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
-    </row>
-    <row r="54" spans="1:64">
+      <c r="BM53"/>
+      <c r="BN53"/>
+    </row>
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10426,820 +10694,846 @@
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
-    </row>
-    <row r="55" spans="1:64">
+      <c r="BM54"/>
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>799360000.0</v>
+      </c>
+      <c r="C55">
+        <v>555188000.0</v>
+      </c>
+      <c r="D55">
         <v>605191000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>538581000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>555309000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>548799000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>594125000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>504410000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>551121000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>663547000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>788913000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>832850000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>736429000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>808231000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>672585000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>726215000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>779494000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>828405000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>776633000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>775075000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>746766000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>764045000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>607439000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>692220000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>678694000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>573063000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>604800000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>613816000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>647574000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>667668000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>709160000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>716186000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>491144000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>500794000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>520346000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>520510000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>507130000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>510381000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>525282000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>532420000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>533971000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>507100000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>512400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>511630000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>425140000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>415988432.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>135470972.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>145931880.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>155535303.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>94048621.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>20498879.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>21364710.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>2672542.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3900.0</v>
       </c>
       <c r="BC55">
         <v>3900.0</v>
       </c>
       <c r="BD55">
         <v>3900.0</v>
       </c>
       <c r="BE55">
-        <v>3909.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BF55">
-        <v>3891.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BG55">
         <v>3909.0</v>
       </c>
       <c r="BH55">
+        <v>3891.0</v>
+      </c>
+      <c r="BI55">
+        <v>3909.0</v>
+      </c>
+      <c r="BJ55">
         <v>3934.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>3958.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>3958.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>4629.0</v>
       </c>
-      <c r="BL55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:64">
+      <c r="BN55"/>
+    </row>
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>615141000.0</v>
+      </c>
+      <c r="C56">
+        <v>392681000.0</v>
+      </c>
+      <c r="D56">
         <v>437565000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>371110000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>379567000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>374171000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>416702000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>324740000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>368977000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>481076000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>616775000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>686230000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>542055000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>604904000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>486437000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>534842000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>586777000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>631093000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>582827000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>579079000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>549798000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>565040000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>410407000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>497682000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>505562000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>406630000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>429064000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>439718000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>457015000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>475513000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>495678000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>502989000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>278917000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>286803000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>325807000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>325339000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>319658000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>322398000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>332352000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>342590000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>300157000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>297739000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>301932000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>299954000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>244737000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>233543094.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>37333662.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>45444559.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>53396976.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>6442296.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>7501244.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>16847848.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>404409.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3900.0</v>
       </c>
       <c r="BC56">
         <v>3900.0</v>
       </c>
       <c r="BD56">
         <v>3900.0</v>
       </c>
       <c r="BE56">
-        <v>3909.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BF56">
-        <v>3891.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BG56">
         <v>3909.0</v>
       </c>
       <c r="BH56">
+        <v>3891.0</v>
+      </c>
+      <c r="BI56">
+        <v>3909.0</v>
+      </c>
+      <c r="BJ56">
         <v>3934.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>3958.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>3958.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>4629.0</v>
       </c>
-      <c r="BL56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:64">
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>152025000.0</v>
+      </c>
+      <c r="C57">
+        <v>125437000.0</v>
+      </c>
+      <c r="D57">
         <v>159904000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>135074000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>189540000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>182457000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>200751000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>190038000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>121268000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>173229000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>177908000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>139433000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>135711000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>130645000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>142163000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>131032000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>124492000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>119473000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>124088000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>113163000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>96977000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>85013000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>92660000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>75426000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>69933000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>68091000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>95449000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>88017000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>90587000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>104075000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>104621000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>99872000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>103497000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>56525000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>85668000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>83904000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>79626000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>76555000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>83262000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>85994000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>80068000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>66617000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>85798000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>101947000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>172382000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>102165225.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>107538551.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>49134867.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>47984691.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>113447197.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>35209878.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>27169084.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>11129940.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>68650.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>68650.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>67989.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>67489.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>66989.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>65713.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>750.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>64713.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>64213.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>64213.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>61132.0</v>
       </c>
-      <c r="BL57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:64">
+      <c r="BN57"/>
+    </row>
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>774838000.0</v>
+      </c>
+      <c r="C58">
+        <v>456460000.0</v>
+      </c>
+      <c r="D58">
         <v>490363000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>465017000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>522562000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>515976000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>535048000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>534864000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>535974000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>589476000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>588103000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>553084000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>619944000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>619091000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>629734000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>625539000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>622781000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>620264000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>474521000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>467705000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>414463000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>401356000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>396226000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>390807000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>360049000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>347315000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>383604000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>367859000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>370485000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>381957000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>390907000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>397121000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>203155000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>201319000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>227212000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>215990000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>211301000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>209446000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>217515000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>224825000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>219599000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>187868000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>212429000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>220618000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>274359000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>247421415.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>172721691.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>156119729.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>154468469.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>129440832.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>38810777.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>27169084.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>11129940.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>68650.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>68650.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>67989.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>67489.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>66989.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>65713.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>65213.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>64713.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>64213.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>64213.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>61132.0</v>
       </c>
-      <c r="BL58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:64">
+      <c r="BN58"/>
+    </row>
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11262,242 +11556,250 @@
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
-    </row>
-    <row r="60" spans="1:64">
+      <c r="BM59"/>
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>24522000.0</v>
+      </c>
+      <c r="C60">
+        <v>98728000.0</v>
+      </c>
+      <c r="D60">
         <v>114828000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>73564000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>32747000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>32823000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>59077000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-30454000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>15147000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>74071000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>200810000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>279766000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>116485000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>189140000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>42851000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>100676000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>156713000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>208141000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>302112000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>307370000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>332303000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>362689000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>211213000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>301413000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>318645000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>225748000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>221196000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>245957000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>277089000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>285711000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>318253000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>319065000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>287989000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>299475000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>293134000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>304520000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>295829000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>300935000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>307767000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>307595000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>314372000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>319232000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>299971000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>291012000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>150781000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>168567017.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-37250719.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-10187849.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1066834.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-35392211.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-18311898.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-5804374.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>-8457398.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-64750.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-64750.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>-64089.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-63589.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-63080.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>-61822.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>-61304.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>1.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>-60255.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BL60"/>
+      <c r="BM60">
         <v>1.0</v>
       </c>
-      <c r="BL60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:64">
+      <c r="BN60"/>
+    </row>
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11520,52 +11822,54 @@
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
-    </row>
-    <row r="62" spans="1:64">
+      <c r="BM61"/>
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11588,50 +11892,52 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11692,166 +11998,166 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
-        <v>71082000.0</v>
+        <v>10339000.0</v>
       </c>
       <c r="C2">
         <v>7744000.0</v>
       </c>
       <c r="D2">
         <v>11450000.0</v>
       </c>
       <c r="E2">
         <v>4420000.0</v>
       </c>
       <c r="F2">
         <v>3818000.0</v>
       </c>
       <c r="G2">
         <v>6126000.0</v>
       </c>
       <c r="H2">
         <v>5234000.0</v>
       </c>
       <c r="I2">
         <v>5527000.0</v>
       </c>
       <c r="J2">
         <v>3605000.0</v>
       </c>
       <c r="K2">
         <v>4554000.0</v>
       </c>
       <c r="L2">
         <v>2185000.0</v>
       </c>
       <c r="M2">
         <v>570979.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>60743000.0</v>
       </c>
       <c r="C3">
         <v>43555000.0</v>
       </c>
       <c r="D3">
         <v>38530000.0</v>
       </c>
       <c r="E3">
         <v>20719000.0</v>
       </c>
       <c r="F3">
         <v>12746000.0</v>
       </c>
       <c r="G3">
         <v>24579000.0</v>
       </c>
       <c r="H3">
-        <v>20407000.0</v>
+        <v>20408000.0</v>
       </c>
       <c r="I3">
         <v>18668000.0</v>
       </c>
       <c r="J3">
         <v>17804000.0</v>
       </c>
       <c r="K3">
         <v>16135000.0</v>
       </c>
       <c r="L3">
         <v>13392000.0</v>
       </c>
       <c r="M3">
         <v>5401038.0</v>
       </c>
       <c r="N3">
         <v>215993.0</v>
       </c>
       <c r="O3">
         <v>124885.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>-38525000.0</v>
       </c>
       <c r="C5">
         <v>-309328000.0</v>
       </c>
       <c r="D5">
         <v>-364776000.0</v>
       </c>
       <c r="E5">
         <v>-320141000.0</v>
       </c>
       <c r="F5">
         <v>-197201000.0</v>
       </c>
       <c r="G5">
         <v>-169740000.0</v>
       </c>
       <c r="H5">
         <v>-127620000.0</v>
       </c>
       <c r="I5">
         <v>-92057000.0</v>
       </c>
@@ -11860,191 +12166,191 @@
       </c>
       <c r="K5">
         <v>-54923000.0</v>
       </c>
       <c r="L5">
         <v>116065000.0</v>
       </c>
       <c r="M5">
         <v>-79508038.0</v>
       </c>
       <c r="N5">
         <v>-14242756.0</v>
       </c>
       <c r="O5">
         <v>-30237937.0</v>
       </c>
       <c r="P5">
         <v>-12825.0</v>
       </c>
       <c r="Q5">
         <v>-18266.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>22218000.0</v>
       </c>
       <c r="C6">
         <v>-265773000.0</v>
       </c>
       <c r="D6">
         <v>-326246000.0</v>
       </c>
       <c r="E6">
         <v>-299422000.0</v>
       </c>
       <c r="F6">
         <v>-184455000.0</v>
       </c>
       <c r="G6">
         <v>-145161000.0</v>
       </c>
       <c r="H6">
-        <v>-107213000.0</v>
+        <v>-107212000.0</v>
       </c>
       <c r="I6">
         <v>-73389000.0</v>
       </c>
       <c r="J6">
         <v>-38671000.0</v>
       </c>
       <c r="K6">
         <v>-38788000.0</v>
       </c>
       <c r="L6">
         <v>129457000.0</v>
       </c>
       <c r="M6">
         <v>-74107000.0</v>
       </c>
       <c r="N6">
         <v>-14026763.0</v>
       </c>
       <c r="O6">
         <v>-30113052.0</v>
       </c>
       <c r="P6">
         <v>-12825.0</v>
       </c>
       <c r="Q6">
         <v>-18266.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
-        <v>419646000.0</v>
+        <v>480389000.0</v>
       </c>
       <c r="C9">
         <v>225431000.0</v>
       </c>
       <c r="D9">
         <v>133788000.0</v>
       </c>
       <c r="E9">
         <v>105040000.0</v>
       </c>
       <c r="F9">
         <v>128018000.0</v>
       </c>
       <c r="G9">
         <v>192195000.0</v>
       </c>
       <c r="H9">
         <v>170104000.0</v>
       </c>
       <c r="I9">
         <v>158719000.0</v>
       </c>
       <c r="J9">
         <v>151332000.0</v>
       </c>
       <c r="K9">
         <v>129037000.0</v>
       </c>
       <c r="L9">
         <v>97707000.0</v>
       </c>
       <c r="M9">
         <v>27632226.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>-49273000.0</v>
       </c>
       <c r="C10">
         <v>-320510000.0</v>
       </c>
       <c r="D10">
         <v>-376110000.0</v>
       </c>
       <c r="E10">
         <v>-331155000.0</v>
       </c>
       <c r="F10">
         <v>-216883000.0</v>
       </c>
       <c r="G10">
         <v>-188790000.0</v>
       </c>
       <c r="H10">
         <v>-146448000.0</v>
       </c>
       <c r="I10">
         <v>-101867000.0</v>
       </c>
@@ -12053,102 +12359,102 @@
       </c>
       <c r="K10">
         <v>-57582000.0</v>
       </c>
       <c r="L10">
         <v>105467000.0</v>
       </c>
       <c r="M10">
         <v>-113397610.0</v>
       </c>
       <c r="N10">
         <v>-33747734.0</v>
       </c>
       <c r="O10">
         <v>-30343856.0</v>
       </c>
       <c r="P10">
         <v>-14825.0</v>
       </c>
       <c r="Q10">
         <v>-18266.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>988000.0</v>
       </c>
       <c r="C11">
         <v>120000.0</v>
       </c>
       <c r="D11">
         <v>223000.0</v>
       </c>
       <c r="E11">
         <v>313000.0</v>
       </c>
       <c r="F11">
         <v>409000.0</v>
       </c>
       <c r="G11">
         <v>-19359000.0</v>
       </c>
       <c r="H11">
         <v>-21000.0</v>
       </c>
       <c r="I11">
         <v>811000.0</v>
       </c>
       <c r="J11">
         <v>1368000.0</v>
       </c>
       <c r="K11">
         <v>-9679000.0</v>
       </c>
       <c r="L11">
         <v>-11770000.0</v>
       </c>
       <c r="M11">
         <v>-2459748.0</v>
       </c>
       <c r="N11">
         <v>75775.0</v>
       </c>
       <c r="O11">
         <v>2752.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>-23022.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>10748000.0</v>
       </c>
       <c r="C12">
         <v>11182000.0</v>
       </c>
       <c r="D12">
         <v>11334000.0</v>
       </c>
       <c r="E12">
         <v>11014000.0</v>
       </c>
       <c r="F12">
         <v>19682000.0</v>
       </c>
       <c r="G12">
         <v>19050000.0</v>
       </c>
       <c r="H12">
         <v>18828000.0</v>
       </c>
       <c r="I12">
         <v>9810000.0</v>
       </c>
@@ -12157,317 +12463,323 @@
       </c>
       <c r="K12">
         <v>4734000.0</v>
       </c>
       <c r="L12">
         <v>19504978.0</v>
       </c>
       <c r="M12">
         <v>55024176.0</v>
       </c>
       <c r="N12">
         <v>19504978.0</v>
       </c>
       <c r="O12">
         <v>105917.0</v>
       </c>
       <c r="P12">
         <v>2000.0</v>
       </c>
       <c r="Q12">
         <v>10333.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>138</v>
+      </c>
+      <c r="B13">
+        <v>12721000.0</v>
+      </c>
       <c r="C13">
         <v>17817000.0</v>
       </c>
       <c r="D13">
         <v>21768000.0</v>
       </c>
       <c r="E13">
         <v>6276000.0</v>
       </c>
       <c r="F13">
         <v>1993000.0</v>
       </c>
       <c r="G13">
         <v>5003000.0</v>
       </c>
       <c r="H13">
         <v>10055000.0</v>
       </c>
       <c r="I13">
         <v>5499000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
-        <v>-50261000.0</v>
+        <v>-25546000.0</v>
       </c>
       <c r="C15">
         <v>-321545000.0</v>
       </c>
       <c r="D15">
         <v>-111399000.0</v>
       </c>
       <c r="E15">
         <v>-278482000.0</v>
       </c>
       <c r="F15">
         <v>-180091000.0</v>
       </c>
       <c r="G15">
         <v>-169431000.0</v>
       </c>
       <c r="H15">
         <v>-146427000.0</v>
       </c>
       <c r="I15">
         <v>-102678000.0</v>
       </c>
       <c r="J15">
         <v>-59731000.0</v>
       </c>
       <c r="K15">
         <v>-47903000.0</v>
       </c>
       <c r="L15">
         <v>117237000.0</v>
       </c>
       <c r="M15">
         <v>-110937862.0</v>
       </c>
       <c r="N15">
         <v>-33823509.0</v>
       </c>
       <c r="O15">
         <v>-30343856.0</v>
       </c>
       <c r="P15">
         <v>-14825.0</v>
       </c>
       <c r="Q15">
         <v>-18266.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-278482000.0</v>
       </c>
       <c r="F16">
         <v>-180091000.0</v>
       </c>
       <c r="G16">
         <v>-169431000.0</v>
       </c>
       <c r="H16">
         <v>-146427000.0</v>
       </c>
       <c r="I16">
         <v>-102678000.0</v>
       </c>
       <c r="J16">
         <v>-59731000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>142</v>
+      </c>
+      <c r="B17">
+        <v>-50261000.0</v>
+      </c>
       <c r="C17">
         <v>-320630000.0</v>
       </c>
       <c r="D17">
         <v>-376333000.0</v>
       </c>
       <c r="E17">
         <v>-278482000.0</v>
       </c>
       <c r="F17">
         <v>-180091000.0</v>
       </c>
       <c r="G17">
         <v>-169431000.0</v>
       </c>
       <c r="H17">
         <v>-146427000.0</v>
       </c>
       <c r="I17">
         <v>-102678000.0</v>
       </c>
       <c r="J17">
         <v>-59731000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>143</v>
+      </c>
+      <c r="B18">
+        <v>1973000.0</v>
+      </c>
       <c r="C18">
         <v>6635000.0</v>
       </c>
       <c r="D18">
         <v>10434000.0</v>
       </c>
       <c r="E18">
         <v>-4999000.0</v>
       </c>
       <c r="F18">
         <v>-18148000.0</v>
       </c>
       <c r="G18">
         <v>-14047000.0</v>
       </c>
       <c r="H18">
         <v>-8773000.0</v>
       </c>
       <c r="I18">
         <v>-4311000.0</v>
       </c>
       <c r="J18">
         <v>-1188000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-328000.0</v>
       </c>
       <c r="F19">
         <v>2224000.0</v>
       </c>
       <c r="G19">
         <v>6423000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>97131000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>-62824000.0</v>
       </c>
       <c r="C21">
         <v>-323827000.0</v>
       </c>
       <c r="D21">
         <v>-388138000.0</v>
       </c>
       <c r="E21">
         <v>-319813000.0</v>
       </c>
       <c r="F21">
         <v>-199425000.0</v>
       </c>
       <c r="G21">
         <v>-176163000.0</v>
       </c>
       <c r="H21">
         <v>-99810000.0</v>
       </c>
       <c r="I21">
         <v>-80040000.0</v>
       </c>
@@ -12476,72 +12788,72 @@
       </c>
       <c r="K21">
         <v>-58214000.0</v>
       </c>
       <c r="L21">
         <v>-50748000.0</v>
       </c>
       <c r="M21">
         <v>-79807693.0</v>
       </c>
       <c r="N21">
         <v>-23972073.0</v>
       </c>
       <c r="O21">
         <v>-30235187.0</v>
       </c>
       <c r="P21">
         <v>-12825.0</v>
       </c>
       <c r="Q21">
         <v>-18266.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>553552000.0</v>
       </c>
       <c r="C23">
         <v>557002000.0</v>
       </c>
       <c r="D23">
         <v>533376000.0</v>
       </c>
       <c r="E23">
         <v>429273000.0</v>
       </c>
       <c r="F23">
         <v>331261000.0</v>
       </c>
       <c r="G23">
         <v>374484000.0</v>
       </c>
       <c r="H23">
         <v>275148000.0</v>
       </c>
       <c r="I23">
         <v>232938000.0</v>
       </c>
@@ -12550,322 +12862,328 @@
       </c>
       <c r="K23">
         <v>173422000.0</v>
       </c>
       <c r="L23">
         <v>132152000.0</v>
       </c>
       <c r="M23">
         <v>108010898.0</v>
       </c>
       <c r="N23">
         <v>23972073.0</v>
       </c>
       <c r="O23">
         <v>30257017.0</v>
       </c>
       <c r="P23">
         <v>12825.0</v>
       </c>
       <c r="Q23">
         <v>18266.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>60743000.0</v>
+      </c>
       <c r="C25">
         <v>43555000.0</v>
       </c>
       <c r="D25">
         <v>38530000.0</v>
       </c>
       <c r="E25">
         <v>33079000.0</v>
       </c>
       <c r="F25">
         <v>26617000.0</v>
       </c>
       <c r="G25">
         <v>24579000.0</v>
       </c>
       <c r="H25">
         <v>20408000.0</v>
       </c>
       <c r="I25">
         <v>18668000.0</v>
       </c>
       <c r="J25">
         <v>17804000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26">
         <v>206011000.0</v>
       </c>
       <c r="C26">
         <v>282701000.0</v>
       </c>
       <c r="D26">
         <v>244990000.0</v>
       </c>
       <c r="E26">
         <v>227333000.0</v>
       </c>
       <c r="F26">
         <v>201159000.0</v>
       </c>
       <c r="G26">
         <v>131773000.0</v>
       </c>
       <c r="H26">
         <v>140963000.0</v>
       </c>
       <c r="I26">
         <v>123757000.0</v>
       </c>
       <c r="J26">
         <v>78168000.0</v>
       </c>
       <c r="K26">
         <v>70853000.0</v>
       </c>
       <c r="L26">
         <v>50426000.0</v>
       </c>
       <c r="M26">
         <v>47795223.0</v>
       </c>
       <c r="N26">
         <v>7084009.0</v>
       </c>
       <c r="O26">
         <v>662502.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>37671000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>153</v>
+      </c>
+      <c r="B28">
+        <v>337202000.0</v>
+      </c>
       <c r="C28">
         <v>264119000.0</v>
       </c>
       <c r="D28">
         <v>265542000.0</v>
       </c>
       <c r="E28">
         <v>197520000.0</v>
       </c>
       <c r="F28">
         <v>126284000.0</v>
       </c>
       <c r="G28">
         <v>135799000.0</v>
       </c>
       <c r="H28">
         <v>128951000.0</v>
       </c>
       <c r="I28">
         <v>103654000.0</v>
       </c>
       <c r="J28">
         <v>103958000.0</v>
       </c>
       <c r="K28">
         <v>98015000.0</v>
       </c>
       <c r="L28">
         <v>79541000.0</v>
       </c>
       <c r="M28">
         <v>59644696.0</v>
       </c>
       <c r="N28">
         <v>16888064.0</v>
       </c>
       <c r="O28">
         <v>30257017.0</v>
       </c>
       <c r="P28">
         <v>12825.0</v>
       </c>
       <c r="Q28">
         <v>13432.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>154</v>
+      </c>
+      <c r="B29">
+        <v>988000.0</v>
+      </c>
       <c r="C29">
         <v>120000.0</v>
       </c>
       <c r="D29">
         <v>223000.0</v>
       </c>
       <c r="E29">
         <v>313000.0</v>
       </c>
       <c r="F29">
         <v>409000.0</v>
       </c>
       <c r="G29">
         <v>-19359000.0</v>
       </c>
       <c r="H29">
         <v>-21000.0</v>
       </c>
       <c r="I29">
         <v>811000.0</v>
       </c>
       <c r="J29">
         <v>1368000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
-        <v>482470000.0</v>
+        <v>543213000.0</v>
       </c>
       <c r="C30">
         <v>549258000.0</v>
       </c>
       <c r="D30">
         <v>521926000.0</v>
       </c>
       <c r="E30">
         <v>424853000.0</v>
       </c>
       <c r="F30">
         <v>327443000.0</v>
       </c>
       <c r="G30">
         <v>368358000.0</v>
       </c>
       <c r="H30">
         <v>269914000.0</v>
       </c>
       <c r="I30">
         <v>227411000.0</v>
       </c>
       <c r="J30">
         <v>182126000.0</v>
       </c>
       <c r="K30">
         <v>168868000.0</v>
       </c>
       <c r="L30">
         <v>129967000.0</v>
       </c>
       <c r="M30">
         <v>107439919.0</v>
       </c>
       <c r="N30">
         <v>23972073.0</v>
       </c>
       <c r="O30">
         <v>30257017.0</v>
       </c>
       <c r="P30">
         <v>12825.0</v>
       </c>
       <c r="Q30">
         <v>13432.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>13551000.0</v>
       </c>
       <c r="C31">
         <v>3317000.0</v>
       </c>
       <c r="D31">
         <v>12028000.0</v>
       </c>
       <c r="E31">
         <v>-11342000.0</v>
       </c>
       <c r="F31">
         <v>-17458000.0</v>
       </c>
       <c r="G31">
         <v>-12627000.0</v>
       </c>
       <c r="H31">
         <v>-46638000.0</v>
       </c>
       <c r="I31">
         <v>-21827000.0</v>
       </c>
@@ -12874,51 +13192,51 @@
       </c>
       <c r="K31">
         <v>-23856000.0</v>
       </c>
       <c r="L31">
         <v>156215000.0</v>
       </c>
       <c r="M31">
         <v>-33889610.0</v>
       </c>
       <c r="N31">
         <v>-9729317.0</v>
       </c>
       <c r="O31">
         <v>-86839.0</v>
       </c>
       <c r="P31">
         <v>-2000.0</v>
       </c>
       <c r="Q31">
         <v>-10333.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>490728000.0</v>
       </c>
       <c r="C32">
         <v>233175000.0</v>
       </c>
       <c r="D32">
         <v>145238000.0</v>
       </c>
       <c r="E32">
         <v>109460000.0</v>
       </c>
       <c r="F32">
         <v>131836000.0</v>
       </c>
       <c r="G32">
         <v>198321000.0</v>
       </c>
       <c r="H32">
         <v>175338000.0</v>
       </c>
       <c r="I32">
         <v>164246000.0</v>
       </c>
@@ -12938,599 +13256,621 @@
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
-        <v>20690000.0</v>
+        <v>2174000.0</v>
       </c>
       <c r="C2">
+        <v>26766000.0</v>
+      </c>
+      <c r="D2">
+        <v>2553000.0</v>
+      </c>
+      <c r="E2">
         <v>1585000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1521000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4679000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2553000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1626000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12406000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1504000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16416000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1289000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1452000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5125000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1728000.0</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="Q2">
+        <v>7266000.0</v>
+      </c>
+      <c r="R2">
         <v>2051000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2138000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1896000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1592000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1651000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1645000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2072000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1189000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1494000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1370000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7015000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1513000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>979000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1017000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1603000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1133000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1178000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1613000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1174000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>925000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>797000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>709000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1203000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1573000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1021000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>757000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>761000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>513000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>637000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>274447.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>337708.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>197411.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1207395.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>900.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>100000.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>4234000.0</v>
+      </c>
+      <c r="C3">
+        <v>25212000.0</v>
+      </c>
+      <c r="D3">
         <v>18137000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>15788000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>14016000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>12802000.0</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="H3">
+        <v>12091000.0</v>
+      </c>
+      <c r="I3">
         <v>11239000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10345000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>9880000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>11852000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>11475000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10947000.0</v>
       </c>
-      <c r="M3">
-[...2 lines deleted...]
-      <c r="N3">
+      <c r="O3">
+        <v>6620000.0</v>
+      </c>
+      <c r="P3">
         <v>9301000.0</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="Q3">
+        <v>6152000.0</v>
+      </c>
+      <c r="R3">
         <v>8108000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7092000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6050000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7873000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>6620000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6074000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6633000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>6439000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5851000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5656000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5290000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5376000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4841000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4901000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4879000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4798000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4643000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4348000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4468000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4615000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4437000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4284000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4182000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4095000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3967000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>3891000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3975000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3881000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>3757253.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1778747.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1858229.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1850203.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1565419.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>127187.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>56865.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>53821.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>53139.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>51468.0</v>
       </c>
-      <c r="BB3"/>
-      <c r="BC3">
+      <c r="BD3"/>
+      <c r="BE3">
         <v>35722.0</v>
       </c>
-      <c r="BD3"/>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
-      <c r="BK3"/>
+      <c r="BK3">
+        <v>5207.0</v>
+      </c>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3">
+        <v>3126.0</v>
+      </c>
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13551,420 +13891,438 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>-32867000.0</v>
+      </c>
+      <c r="C5">
+        <v>-34422000.0</v>
+      </c>
+      <c r="D5">
         <v>-18769000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>28465000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-9889000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-38330000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-57523000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-52059000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-66779000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-132967000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-85707000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-86408000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-99024000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-93636000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-62864000.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5">
+      <c r="Q5">
+        <v>-81089000.0</v>
+      </c>
+      <c r="R5">
         <v>-64007000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-73404000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-46500000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-30697000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-34111000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-48233000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-117330000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-17759000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-21369000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-13281000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-25628000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-32466000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-33815000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-35711000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2390000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-51568000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-21963000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-17791000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-10605000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-18952000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-14196000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-12722000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-11837000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-30047000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-8796000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5336000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-41037371.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-13075000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-11641746.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-8704443.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-12797229.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-21867203.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-55417905.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-22061669.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1737891.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-5154482.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-5099902.0</v>
       </c>
-      <c r="BA5">
-[...2 lines deleted...]
-      <c r="BB5"/>
       <c r="BC5">
+        <v>-3161.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-38722.0</v>
       </c>
-      <c r="BD5"/>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5"/>
+      <c r="BK5">
+        <v>-3580.0</v>
+      </c>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5">
+        <v>0.0</v>
+      </c>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-28633000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9210000.0</v>
+      </c>
+      <c r="D6">
         <v>-632000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>44253000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4127000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-25528000.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="H6">
+        <v>-45432000.0</v>
+      </c>
+      <c r="I6">
         <v>-40820000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-56434000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-123087000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-73855000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-74933000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-88077000.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="O6">
+        <v>-87016000.0</v>
+      </c>
+      <c r="P6">
         <v>-53563000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="Q6">
+        <v>-74937000.0</v>
+      </c>
+      <c r="R6">
         <v>-55899000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-66312000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-40450000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-22824000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-27491000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-42159000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-110697000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-11320000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-15518000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-7625000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-20338000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-27090000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-28974000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-30810000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2489000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-46770000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-17320000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-13443000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6137000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-14337000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-9759000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-8438000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-7655000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-25952000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-4829000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1445000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-37062371.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-9194000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-11584881.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-6925696.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-10939000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-20017000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-53852486.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-21934482.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1681026.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-5100661.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-5046763.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
+        <v>48307.0</v>
+      </c>
+      <c r="BD6">
         <v>-3161.0</v>
       </c>
-      <c r="BB6">
-[...2 lines deleted...]
-      <c r="BC6">
+      <c r="BE6">
         <v>-3000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-3009.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-3758.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3018.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-3025.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-3024.0</v>
       </c>
-      <c r="BI6">
-[...2 lines deleted...]
-      <c r="BJ6">
+      <c r="BK6">
+        <v>1627.0</v>
+      </c>
+      <c r="BL6">
         <v>-3091.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-6626.0</v>
       </c>
-      <c r="BL6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:64">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13985,54 +14343,56 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14053,894 +14413,928 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
-        <v>108999000.0</v>
+        <v>167410000.0</v>
       </c>
       <c r="C9">
+        <v>100433000.0</v>
+      </c>
+      <c r="D9">
+        <v>127136000.0</v>
+      </c>
+      <c r="E9">
         <v>163274000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>112928000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>77053000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>72234000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>61272000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>41710000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>39870000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>28643000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>35806000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>30744000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>51868000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>54140000.0</v>
       </c>
-      <c r="O9">
-[...2 lines deleted...]
-      <c r="P9">
+      <c r="Q9">
+        <v>20809000.0</v>
+      </c>
+      <c r="R9">
         <v>52116000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>46349000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>55353000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>66625000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>52966000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>45762000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>48911000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>49950000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>46936000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>46399000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>39673000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>42860000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>43728000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>38553000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>42168000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>39573000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>40159000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>36819000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>41003000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>39415000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>38003000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>32911000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>36123000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>32372000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>32290000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>28251000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>29686000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>27492000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>23431000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>17097353.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>13747280.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>8151172.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>4534339.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>27000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>100000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-35001000.0</v>
+      </c>
+      <c r="C10">
+        <v>-36722000.0</v>
+      </c>
+      <c r="D10">
         <v>-21065000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>25714000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-12735000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-41187000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-60340000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-54836000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-69567000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-135767000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-88528000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-89229000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-101867000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-96486000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-65760000.0</v>
       </c>
-      <c r="O10">
-[...2 lines deleted...]
-      <c r="P10">
+      <c r="Q10">
+        <v>-83918000.0</v>
+      </c>
+      <c r="R10">
         <v>-66979000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-75919000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-51569000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-35596000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-38963000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-53554000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-122093000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-22526000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-26003000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-18168000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-30227000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-37013000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-38632000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-40576000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-7455000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-54101000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-22162000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-18149000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-11038000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-19017000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-15154000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-13154000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-12288000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-30646000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-20795000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>6146000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-12994000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>144339000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-25512000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-366162.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-29238783.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-19556300.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>5957823.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-70560350.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-13058498.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-10897799.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-5048513.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-3661.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-3661.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-3500.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-3509.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-4258.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-3518.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-3525.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-3524.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-4080.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-5672.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-6626.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-6626.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>-204000.0</v>
+      </c>
+      <c r="C11">
+        <v>-120000.0</v>
+      </c>
+      <c r="D11">
         <v>921000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>8000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>20000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>39000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-72000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-84000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>85000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>191000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>68000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>12000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>65000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>78000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>63000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>145000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>53000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>52000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>43000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>49000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>313000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-471000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>23000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>65000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-18976000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>32000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-523000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>69000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>401000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-10797000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>415000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>167000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>229000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>6580000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1223000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1925000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-2064000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-3685000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>6467000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-7392000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-5070000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-10525000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>38761000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>15000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-40021151.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>36485139.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-6528840.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2525124.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>65376.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>11396382.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>5743317.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>2450875.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-51468.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>-35722.0</v>
       </c>
-      <c r="BD11"/>
-      <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>2134000.0</v>
+      </c>
+      <c r="C12">
+        <v>2300000.0</v>
+      </c>
+      <c r="D12">
         <v>2296000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2751000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2846000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2857000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2817000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2777000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2788000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2800000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2821000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2821000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2843000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2850000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2896000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2829000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2972000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2515000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5069000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4899000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4852000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5321000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4762000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4767000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4634000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4887000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4598000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4547000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4817000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4865000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5065000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2533000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1057000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>358000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>333000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>660000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>658000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>132000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>450000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>299000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>147000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>163000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>333000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>695000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2922000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3798533.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>36485139.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2629101.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2178937.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>107217740.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1591299.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5743313.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>41563.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500.0</v>
       </c>
       <c r="BC12">
         <v>500.0</v>
       </c>
       <c r="BD12">
         <v>500.0</v>
       </c>
       <c r="BE12">
         <v>500.0</v>
       </c>
       <c r="BF12">
         <v>500.0</v>
       </c>
       <c r="BG12">
         <v>500.0</v>
       </c>
       <c r="BH12">
         <v>500.0</v>
       </c>
       <c r="BI12">
         <v>500.0</v>
       </c>
       <c r="BJ12">
+        <v>500.0</v>
+      </c>
+      <c r="BK12">
+        <v>500.0</v>
+      </c>
+      <c r="BL12">
         <v>2581.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>2581.0</v>
       </c>
-      <c r="BL12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:64">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>138</v>
+      </c>
+      <c r="B13">
+        <v>3356000.0</v>
+      </c>
       <c r="C13">
+        <v>2584000.0</v>
+      </c>
+      <c r="D13">
+        <v>2592000.0</v>
+      </c>
+      <c r="E13">
         <v>3047000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3287000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3795000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3795000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3570000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4420000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>6032000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>7152000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>5842000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>5128000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3646000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3115000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2101000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>782000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>278000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>236000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>360000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>988000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>409000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>589000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1123000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1316000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1976000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14961,922 +15355,958 @@
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
-        <v>-21986000.0</v>
+        <v>-34797000.0</v>
       </c>
       <c r="C15">
+        <v>-37102000.0</v>
+      </c>
+      <c r="D15">
+        <v>2729000.0</v>
+      </c>
+      <c r="E15">
         <v>25706000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-12755000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-41226000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-60264000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-54811000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-70409000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-136061000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-90173000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>150735000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-85630000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-86331000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-65823000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-69656000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-67032000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-75971000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-51573000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-35639000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-39012000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-53867000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-121622000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-22549000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-26068000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>808000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-30259000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-36490000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-38701000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-40977000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-7455000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-54516000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-22329000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-18378000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-17618000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-17794000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-13229000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-11090000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-8603000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-37113000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-13403000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>11216000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-2469000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>105578000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-25527000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>39654989.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-29238783.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-19556300.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>8482947.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-70625726.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-13134273.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-10897799.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-5048513.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-3661.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-3661.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-3500.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-3509.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-4258.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-3518.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-3525.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-3524.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-4080.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-5672.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-6626.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-6626.0</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-85630000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-86331000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-65823000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-69656000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-67032000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-75971000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-51573000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-35639000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-39012000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-53867000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-121622000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-22549000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-26068000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>142</v>
+      </c>
+      <c r="B17">
+        <v>-34797000.0</v>
+      </c>
       <c r="C17">
+        <v>-36602000.0</v>
+      </c>
+      <c r="D17">
+        <v>-21986000.0</v>
+      </c>
+      <c r="E17">
         <v>25706000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-12755000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-41226000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-60268000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-54752000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-69652000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-135958000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-88596000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-89241000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-85630000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-86331000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-65823000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-69656000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-67032000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-75971000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-51573000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-35639000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-39012000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-53867000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-121622000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-22549000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-26068000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>808000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>143</v>
+      </c>
+      <c r="B18">
+        <v>1222000.0</v>
+      </c>
       <c r="C18">
+        <v>284000.0</v>
+      </c>
+      <c r="D18">
         <v>296000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
+        <v>296000.0</v>
+      </c>
+      <c r="F18">
         <v>441000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>938000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>978000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>793000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1632000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3232000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4331000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3021000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2217000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>706000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>219000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-791000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2190000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2237000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4833000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4539000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3864000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4912000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4174000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3644000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3318000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2911000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>4927000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>3733000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-96000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>4111000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>2860000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-7203000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>1355000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>870000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-11000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>10000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>6254000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>97131000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
-        <v>-32431000.0</v>
+        <v>3954000.0</v>
       </c>
       <c r="C21">
+        <v>-36915000.0</v>
+      </c>
+      <c r="D21">
+        <v>-32428000.0</v>
+      </c>
+      <c r="E21">
         <v>24931000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-12650000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-42674000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-60737000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-56149000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-67051000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-139237000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-82839000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-92585000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-103951000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-80290000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-66851000.0</v>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="P21">
+      <c r="Q21">
+        <v>-82604000.0</v>
+      </c>
+      <c r="R21">
         <v>-65451000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-57050000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-47190000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-31711000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-35315000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-47549000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-118551000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-19435000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-23111000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-15067000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-18936000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-34437000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-36529000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-38228000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-4985000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-35583000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-21560000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-17912000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-15177000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-10608000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-13598000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-14408000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-18222000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-20372000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-11379000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-8241000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-15204000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-20496000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-6824000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-8104443.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-18908683.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-23443539.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-20503723.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-16951748.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-11467199.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-5154486.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-5099902.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-3161.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-3161.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-3000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-3009.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-3758.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-3018.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-3525.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-3024.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-3580.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-3091.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-6626.0</v>
       </c>
-      <c r="BL21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:64">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15897,246 +16327,254 @@
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>165630000.0</v>
+      </c>
+      <c r="C23">
+        <v>164114000.0</v>
+      </c>
+      <c r="D23">
         <v>162117000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>139928000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>127099000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>124406000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>135524000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>119047000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>121167000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>180352000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>127898000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>129680000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>136147000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>137283000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>122719000.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="Q23">
+        <v>110679000.0</v>
+      </c>
+      <c r="R23">
         <v>119618000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>105537000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>104439000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>99928000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>89932000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>94956000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>169534000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>70574000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>71541000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>62836000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>65623999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>63810000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>77883000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>67129000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>59553000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>59688000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>60738000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>52717000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>48025000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>45387000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>49114000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>44684000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>47906000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>49061000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>41901000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>34554000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>38899000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>36885000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>30892000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>25476243.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>32993671.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>31792122.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>26245457.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>16979648.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>11467199.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>5154486.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5099902.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3161.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3161.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>3000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>3009.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3758.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>3018.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>3525.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>3024.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>3580.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3091.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>6626.0</v>
       </c>
-      <c r="BL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:64">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16157,1326 +16595,1378 @@
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>4234000.0</v>
+      </c>
       <c r="C25">
+        <v>25212000.0</v>
+      </c>
+      <c r="D25">
+        <v>18137000.0</v>
+      </c>
+      <c r="E25">
         <v>15788000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>14016000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>12802000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>12091000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11239000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>10345000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>9880000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>9488000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5593000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>13904000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9545000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9301000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8578000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>8108000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7092000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6050000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7873000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6620000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6074000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6633000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6439000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5851000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5656000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5290000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>5376000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4841000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4901000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4879000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4798000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4643000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4348000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4468000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4615000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4437000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4284000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>4182000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4095000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3967000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3891000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>3975000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3881000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3757253.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1778747.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1858229.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1850203.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1565419.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>127187.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>56865.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>53821.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>52168.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>52168.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26">
-        <v>57869000.0</v>
+        <v>60283000.0</v>
       </c>
       <c r="C26">
+        <v>57094000.0</v>
+      </c>
+      <c r="D26">
+        <v>57870000.0</v>
+      </c>
+      <c r="E26">
         <v>51890000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>49362000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>46889000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>62067000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>51679000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>54330000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>114625000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>58749000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>60590000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>66492000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>59913000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>60232000.0</v>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26">
+      <c r="Q26">
+        <v>57145000.0</v>
+      </c>
+      <c r="R26">
         <v>59681000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>56611000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>62168000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>48407000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>51807000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>47946000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>38386000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>32349000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>30790000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>30249000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>36074000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>33220000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>37934000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>33443000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>31995000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>32448000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>34460000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>24636000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>19576000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>19610000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>19482000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>20860000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>20078000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>18428000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>17675000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>14672000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>15452000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>14064000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>10563000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>10346456.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>14191777.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>13018729.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>13697991.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>6886726.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>4970196.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1399875.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>605203.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>375613.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>110656.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
-        <v>-10855000.0</v>
+        <v>10345000.0</v>
       </c>
       <c r="K27"/>
-      <c r="L27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L27">
+        <v>10855000.0</v>
+      </c>
+      <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
+        <v>6295000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27">
         <v>5099000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>153</v>
+      </c>
+      <c r="B28">
+        <v>96112000.0</v>
+      </c>
       <c r="C28">
+        <v>80254000.0</v>
+      </c>
+      <c r="D28">
+        <v>101694000.0</v>
+      </c>
+      <c r="E28">
         <v>86453000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>76216000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>72838000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>69501000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>65619000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>64776000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>64223000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>63588000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>67801000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>68203000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>65950000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>62920000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>52420000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>57886000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>55868000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>42075000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>36065000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>34965000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>35738000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>35738000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>31951000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>34971000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>33139000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>27533000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>29779000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>38970000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>32669000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>25955000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>26107000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>25100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>26468000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>27275000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>24852000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>28835000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>23115000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>26625000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>29060000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>23205000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>19125000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>22686000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>22308000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>19692000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>14855340.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>18464186.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>18575982.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>11340071.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>10092022.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>6497003.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3754611.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5099902.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3161.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3161.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3009.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3758.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3018.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3025.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3024.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>3580.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>3091.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>3000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>154</v>
+      </c>
+      <c r="B29">
+        <v>-204000.0</v>
+      </c>
       <c r="C29">
+        <v>-120000.0</v>
+      </c>
+      <c r="D29">
+        <v>921000.0</v>
+      </c>
+      <c r="E29">
         <v>8000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>20000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>39000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-72000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-84000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>85000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>191000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>68000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>12000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>65000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>78000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>63000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>145000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>53000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>52000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>43000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>49000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>313000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-471000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>23000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>65000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-18976000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
-        <v>141427000.0</v>
+        <v>163456000.0</v>
       </c>
       <c r="C30">
+        <v>137348000.0</v>
+      </c>
+      <c r="D30">
+        <v>159564000.0</v>
+      </c>
+      <c r="E30">
         <v>138343000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>125578000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>119727000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>132971000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>117421000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>108761000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>179107000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>111482000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>128391000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>134695000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>132158000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>120991000.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="Q30">
+        <v>103413000.0</v>
+      </c>
+      <c r="R30">
         <v>117567000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>103399000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>102543000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>98336000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>88281000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>93311000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>167462000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>69385000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>70047000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>61466000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>58609000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>62297000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>76904000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>66112000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>57950000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>58555000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>59560000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>51104000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>46851000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>44462000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>48317000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>43975000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>46703000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>47488000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>40880000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>33797000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>38138000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>36372000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>30255000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>25201796.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>32655963.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>31594711.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>25038062.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>16978748.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>11467199.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>5154486.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5099902.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3161.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3161.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3009.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3758.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>3018.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>3025.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>3024.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>3580.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>3091.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>3000.0</v>
       </c>
-      <c r="BL30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:64">
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B31">
-        <v>11366000.0</v>
+        <v>-38955000.0</v>
       </c>
       <c r="C31">
+        <v>193000.0</v>
+      </c>
+      <c r="D31">
+        <v>11363000.0</v>
+      </c>
+      <c r="E31">
         <v>783000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-85000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1487000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>397000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1313000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-2516000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3470000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-5689000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>3356000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2084000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-16196000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1091000.0</v>
       </c>
-      <c r="O31">
-[...2 lines deleted...]
-      <c r="P31">
+      <c r="Q31">
+        <v>-1314000.0</v>
+      </c>
+      <c r="R31">
         <v>-1528000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-18869000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-4379000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-3885000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-3648000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6005000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-3542000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-3091000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2892000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-3101000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-11291000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-16874000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-5456000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-13017000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>8569000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-18518000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2761000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-3864000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-5815000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-8409000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-4840000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-2090000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-2120000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-21138000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-12205000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>14387000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-4543838.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>164835000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-18568000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>7738000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-16230000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>3887000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>26462000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-53608602.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1586509.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-5743317.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>51389.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-500.0</v>
       </c>
       <c r="BC31">
         <v>-500.0</v>
       </c>
       <c r="BD31">
         <v>-500.0</v>
       </c>
       <c r="BE31">
         <v>-500.0</v>
       </c>
       <c r="BF31">
         <v>-500.0</v>
       </c>
       <c r="BG31">
         <v>-500.0</v>
       </c>
       <c r="BH31">
         <v>-500.0</v>
       </c>
       <c r="BI31">
         <v>-500.0</v>
       </c>
       <c r="BJ31">
+        <v>-500.0</v>
+      </c>
+      <c r="BK31">
+        <v>-500.0</v>
+      </c>
+      <c r="BL31">
         <v>-2581.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-6626.0</v>
       </c>
-      <c r="BL31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:64">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>169584000.0</v>
+      </c>
+      <c r="C32">
+        <v>127199000.0</v>
+      </c>
+      <c r="D32">
         <v>129689000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>164859000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>114449000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>81732000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>74787000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>62898000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>54116000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>41374000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>45059000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>37095000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>32196000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>56993000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>55868000.0</v>
       </c>
-      <c r="O32">
-[...2 lines deleted...]
-      <c r="P32">
+      <c r="Q32">
+        <v>28075000.0</v>
+      </c>
+      <c r="R32">
         <v>54167000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>48487000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>57249000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>68217000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>54617000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>47407000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>50983000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>51139000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>48430000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>47769000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>46688000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>44373000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>44707000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>39570000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>43771000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>40706000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>41337000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>38432000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>42177000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>40340000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>38800000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>33620000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>37326000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>33945000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>33311000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>29008000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>30447000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>28005000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>24068000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>17371800.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>14084988.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>8348583.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>5741734.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>27900.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>200000.0</v>
       </c>
-      <c r="AY32"/>
-      <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17537,51 +18027,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>58535000.0</v>
       </c>
       <c r="C2">
         <v>58176000.0</v>
       </c>
       <c r="D2">
         <v>61688000.0</v>
       </c>
       <c r="E2">
         <v>165753000.0</v>
       </c>
       <c r="F2">
         <v>84772000.0</v>
       </c>
       <c r="G2">
         <v>62436000.0</v>
       </c>
       <c r="H2">
         <v>102873000.0</v>
       </c>
       <c r="I2">
         <v>99394000.0</v>
       </c>
@@ -17590,158 +18080,158 @@
       </c>
       <c r="K2">
         <v>37805000.0</v>
       </c>
       <c r="L2">
         <v>18204000.0</v>
       </c>
       <c r="M2">
         <v>5997307.0</v>
       </c>
       <c r="N2">
         <v>11388.0</v>
       </c>
       <c r="O2">
         <v>10053.0</v>
       </c>
       <c r="P2">
         <v>3958.0</v>
       </c>
       <c r="Q2">
         <v>4647.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>58157000</v>
       </c>
       <c r="C3">
         <v>101212000</v>
       </c>
       <c r="D3">
         <v>41591000</v>
       </c>
       <c r="E3">
         <v>28366000</v>
       </c>
       <c r="F3">
         <v>24151000</v>
       </c>
       <c r="G3">
         <v>119845000</v>
       </c>
       <c r="H3">
         <v>15565000</v>
       </c>
       <c r="I3">
         <v>19701000</v>
       </c>
       <c r="J3">
         <v>14009000</v>
       </c>
       <c r="K3">
         <v>11924000</v>
       </c>
       <c r="L3">
         <v>7030000</v>
       </c>
       <c r="M3">
         <v>3964131</v>
       </c>
       <c r="N3">
         <v>5549316</v>
       </c>
       <c r="O3">
         <v>1192867</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-101271000.0</v>
       </c>
       <c r="F4">
         <v>79268000.0</v>
       </c>
       <c r="G4">
         <v>23643000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-4189000.0</v>
       </c>
       <c r="F5">
         <v>81798000.0</v>
       </c>
       <c r="G5">
         <v>-12548000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>34500000.0</v>
       </c>
       <c r="C6">
         <v>359000.0</v>
       </c>
       <c r="D6">
         <v>-3512000.0</v>
       </c>
       <c r="E6">
         <v>-104065000.0</v>
       </c>
       <c r="F6">
         <v>80981000.0</v>
       </c>
       <c r="G6">
         <v>22336000.0</v>
       </c>
       <c r="H6">
         <v>-40437000.0</v>
       </c>
       <c r="I6">
         <v>3479000.0</v>
       </c>
@@ -17750,51 +18240,51 @@
       </c>
       <c r="K6">
         <v>3197000.0</v>
       </c>
       <c r="L6">
         <v>19601000.0</v>
       </c>
       <c r="M6">
         <v>12206975.0</v>
       </c>
       <c r="N6">
         <v>5985919.0</v>
       </c>
       <c r="O6">
         <v>1335.0</v>
       </c>
       <c r="P6">
         <v>-49.0</v>
       </c>
       <c r="Q6">
         <v>-689.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>-13997000.0</v>
       </c>
       <c r="C7">
         <v>-63020000.0</v>
       </c>
       <c r="D7">
         <v>-25475000.0</v>
       </c>
       <c r="E7">
         <v>875000.0</v>
       </c>
       <c r="F7">
         <v>80775000.0</v>
       </c>
       <c r="G7">
         <v>-26042000.0</v>
       </c>
       <c r="H7">
         <v>2624000.0</v>
       </c>
       <c r="I7">
         <v>11069000.0</v>
       </c>
@@ -17803,341 +18293,341 @@
       </c>
       <c r="K7">
         <v>5473000.0</v>
       </c>
       <c r="L7">
         <v>-11372000.0</v>
       </c>
       <c r="M7">
         <v>12298501.0</v>
       </c>
       <c r="N7">
         <v>1493033.0</v>
       </c>
       <c r="O7">
         <v>3114110.0</v>
       </c>
       <c r="P7">
         <v>2000.0</v>
       </c>
       <c r="Q7">
         <v>2000.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-682000.0</v>
       </c>
       <c r="F8">
         <v>-59000.0</v>
       </c>
       <c r="G8">
         <v>2301000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>-27822000.0</v>
       </c>
       <c r="C9">
         <v>-6042000.0</v>
       </c>
       <c r="D9">
         <v>-11299000.0</v>
       </c>
       <c r="E9">
         <v>-1434000.0</v>
       </c>
       <c r="F9">
         <v>17952000.0</v>
       </c>
       <c r="G9">
         <v>2301000.0</v>
       </c>
       <c r="H9">
         <v>-4629000.0</v>
       </c>
       <c r="I9">
         <v>152000.0</v>
       </c>
       <c r="J9">
         <v>4945000.0</v>
       </c>
       <c r="K9">
         <v>-6090000.0</v>
       </c>
       <c r="L9">
         <v>-4504000.0</v>
       </c>
       <c r="M9">
         <v>-7959411.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>5016000.0</v>
       </c>
       <c r="C10">
         <v>-3771000.0</v>
       </c>
       <c r="D10">
         <v>-39420000.0</v>
       </c>
       <c r="E10">
         <v>-1209000.0</v>
       </c>
       <c r="F10">
         <v>117000.0</v>
       </c>
       <c r="G10">
         <v>-5067000.0</v>
       </c>
       <c r="H10">
         <v>-1958000.0</v>
       </c>
       <c r="I10">
         <v>-2773000.0</v>
       </c>
       <c r="J10">
         <v>-1706000.0</v>
       </c>
       <c r="K10">
         <v>-306000.0</v>
       </c>
       <c r="L10">
         <v>-1174000.0</v>
       </c>
       <c r="M10">
         <v>-282502.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>22845000.0</v>
       </c>
       <c r="F11">
         <v>22315000.0</v>
       </c>
       <c r="G11">
         <v>-6036000.0</v>
       </c>
       <c r="H11">
         <v>9255000.0</v>
       </c>
       <c r="I11">
         <v>-2708000.0</v>
       </c>
       <c r="J11">
         <v>2060000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>41580000.0</v>
       </c>
       <c r="F12">
         <v>23193000.0</v>
       </c>
       <c r="G12">
         <v>117673000.0</v>
       </c>
       <c r="H12">
         <v>55278000.0</v>
       </c>
       <c r="I12">
         <v>45041000.0</v>
       </c>
       <c r="J12">
         <v>44860000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>14646000.0</v>
       </c>
       <c r="F13">
         <v>23684000.0</v>
       </c>
       <c r="G13">
         <v>-1494000.0</v>
       </c>
       <c r="H13">
         <v>-44000.0</v>
       </c>
       <c r="I13">
         <v>14816000.0</v>
       </c>
       <c r="J13">
         <v>-2106000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>60743000.0</v>
       </c>
       <c r="C14">
         <v>43555000.0</v>
       </c>
       <c r="D14">
         <v>38530000.0</v>
       </c>
       <c r="E14">
         <v>20719000.0</v>
       </c>
       <c r="F14">
         <v>12746000.0</v>
       </c>
       <c r="G14">
         <v>24579000.0</v>
       </c>
       <c r="H14">
         <v>20408000.0</v>
       </c>
       <c r="I14">
         <v>18668000.0</v>
       </c>
       <c r="J14">
         <v>17804000.0</v>
       </c>
       <c r="K14">
         <v>16135000.0</v>
       </c>
       <c r="L14">
         <v>13392000.0</v>
       </c>
       <c r="M14">
         <v>5401038.0</v>
       </c>
       <c r="N14">
         <v>215993.0</v>
       </c>
       <c r="O14">
         <v>124885.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14">
         <v>8333.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>93687759.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>93035000.0</v>
       </c>
       <c r="C16">
         <v>58535000.0</v>
       </c>
       <c r="D16">
         <v>58176000.0</v>
       </c>
       <c r="E16">
         <v>61688000.0</v>
       </c>
       <c r="F16">
         <v>165753000.0</v>
       </c>
       <c r="G16">
         <v>84772000.0</v>
       </c>
       <c r="H16">
         <v>62436000.0</v>
       </c>
       <c r="I16">
         <v>102873000.0</v>
       </c>
@@ -18146,230 +18636,236 @@
       </c>
       <c r="K16">
         <v>41002000.0</v>
       </c>
       <c r="L16">
         <v>37805000.0</v>
       </c>
       <c r="M16">
         <v>18204282.0</v>
       </c>
       <c r="N16">
         <v>5997307.0</v>
       </c>
       <c r="O16">
         <v>11388.0</v>
       </c>
       <c r="P16">
         <v>3909.0</v>
       </c>
       <c r="Q16">
         <v>3958.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
-        <v>37784000.0</v>
+        <v>-20373000.0</v>
       </c>
       <c r="C18">
         <v>-338687000.0</v>
       </c>
       <c r="D18">
         <v>-321612000.0</v>
       </c>
       <c r="E18">
         <v>-214657000.0</v>
       </c>
       <c r="F18">
         <v>-38943000.0</v>
       </c>
       <c r="G18">
         <v>-162588000.0</v>
       </c>
       <c r="H18">
         <v>-73779000.0</v>
       </c>
       <c r="I18">
         <v>-44659000.0</v>
       </c>
       <c r="J18">
         <v>-6606000.0</v>
       </c>
       <c r="K18">
         <v>-13520000.0</v>
       </c>
       <c r="L18">
         <v>-7584000.0</v>
       </c>
       <c r="M18">
         <v>-49813881.0</v>
       </c>
       <c r="N18">
         <v>-23138484.0</v>
       </c>
       <c r="O18">
         <v>-3929606.0</v>
       </c>
       <c r="P18">
         <v>-49.0</v>
       </c>
       <c r="Q18">
         <v>-689.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>175</v>
+      </c>
+      <c r="B19">
+        <v>86453000.0</v>
+      </c>
       <c r="C19">
         <v>99325000.0</v>
       </c>
       <c r="D19">
         <v>36025000.0</v>
       </c>
       <c r="E19">
         <v>-3396000.0</v>
       </c>
       <c r="F19">
         <v>-113472000.0</v>
       </c>
       <c r="G19">
         <v>58518000.0</v>
       </c>
       <c r="H19">
         <v>35428000.0</v>
       </c>
       <c r="I19">
         <v>-183590000.0</v>
       </c>
       <c r="J19">
         <v>12111000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>176</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>134738000.0</v>
       </c>
       <c r="D20">
         <v>191198000.0</v>
       </c>
       <c r="E20">
         <v>19545000.0</v>
       </c>
       <c r="F20">
         <v>224934000.0</v>
       </c>
       <c r="G20">
         <v>131520000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>-68904000.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>95044000.0</v>
       </c>
       <c r="F21">
         <v>104926000.0</v>
       </c>
       <c r="G21">
         <v>104926000.0</v>
       </c>
       <c r="H21">
         <v>104926000.0</v>
       </c>
       <c r="I21">
         <v>235797000.0</v>
       </c>
       <c r="J21">
         <v>235797000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
         <v>-25546000.0</v>
       </c>
       <c r="C22">
         <v>-320630000.0</v>
       </c>
       <c r="D22">
         <v>-376333000.0</v>
       </c>
       <c r="E22">
         <v>-331468000.0</v>
       </c>
       <c r="F22">
         <v>-217292000.0</v>
       </c>
       <c r="G22">
         <v>-169431000.0</v>
       </c>
       <c r="H22">
         <v>-146427000.0</v>
       </c>
       <c r="I22">
         <v>-102678000.0</v>
       </c>
@@ -18378,149 +18874,149 @@
       </c>
       <c r="K22">
         <v>-47903000.0</v>
       </c>
       <c r="L22">
         <v>117237000.0</v>
       </c>
       <c r="M22">
         <v>-110937862.0</v>
       </c>
       <c r="N22">
         <v>-33823509.0</v>
       </c>
       <c r="O22">
         <v>-30343856.0</v>
       </c>
       <c r="P22">
         <v>-14825.0</v>
       </c>
       <c r="Q22">
         <v>-23022.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>-2100000.0</v>
       </c>
       <c r="C23">
         <v>4684000.0</v>
       </c>
       <c r="D23">
         <v>27554000.0</v>
       </c>
       <c r="E23">
         <v>-6898000.0</v>
       </c>
       <c r="F23">
         <v>6749000.0</v>
       </c>
       <c r="G23">
         <v>-3807000.0</v>
       </c>
       <c r="H23">
         <v>-2077000.0</v>
       </c>
       <c r="I23">
         <v>-3934000.0</v>
       </c>
       <c r="J23">
         <v>5445000.0</v>
       </c>
       <c r="K23">
         <v>-5694000.0</v>
       </c>
       <c r="L23">
         <v>-2885000.0</v>
       </c>
       <c r="M23">
         <v>3569046.0</v>
       </c>
       <c r="N23">
         <v>-113200.0</v>
       </c>
       <c r="O23">
         <v>77200.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23">
         <v>25000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24">
-        <v>-58561000.0</v>
+        <v>-404000.0</v>
       </c>
       <c r="C24">
-        <v>-101252000.0</v>
+        <v>-40000.0</v>
       </c>
       <c r="D24">
         <v>165811000.0</v>
       </c>
       <c r="E24">
         <v>-28966000.0</v>
       </c>
       <c r="F24">
         <v>-19050000.0</v>
       </c>
       <c r="G24">
         <v>-113078000.0</v>
       </c>
       <c r="H24">
         <v>-15370000.0</v>
       </c>
       <c r="I24">
         <v>-202564000.0</v>
       </c>
       <c r="J24">
         <v>60622000.0</v>
       </c>
       <c r="K24">
         <v>47385000.0</v>
       </c>
       <c r="L24">
         <v>148411000.0</v>
       </c>
       <c r="M24">
         <v>-92956.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>-510447.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>-28284000.0</v>
       </c>
       <c r="C25">
         <v>65707000.0</v>
       </c>
       <c r="D25">
         <v>39011000.0</v>
       </c>
       <c r="E25">
         <v>85440000.0</v>
       </c>
       <c r="F25">
         <v>79413000.0</v>
       </c>
       <c r="G25">
         <v>102543000.0</v>
       </c>
       <c r="H25">
         <v>44076000.0</v>
       </c>
       <c r="I25">
         <v>7864000.0</v>
       </c>
@@ -18529,184 +19025,184 @@
       </c>
       <c r="K25">
         <v>18258000.0</v>
       </c>
       <c r="L25">
         <v>-130138000.0</v>
       </c>
       <c r="M25">
         <v>33947865.0</v>
       </c>
       <c r="N25">
         <v>13025012.0</v>
       </c>
       <c r="O25">
         <v>6805272.0</v>
       </c>
       <c r="P25">
         <v>12776.0</v>
       </c>
       <c r="Q25">
         <v>12000.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>27108000.0</v>
       </c>
       <c r="F26">
         <v>2112000.0</v>
       </c>
       <c r="G26">
         <v>2046000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>-958000.0</v>
       </c>
       <c r="M26">
         <v>-2257000.0</v>
       </c>
       <c r="N26">
         <v>-957272.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>44868000.0</v>
       </c>
       <c r="C27">
         <v>36913000.0</v>
       </c>
       <c r="D27">
         <v>44246000.0</v>
       </c>
       <c r="E27">
         <v>38143000.0</v>
       </c>
       <c r="F27">
         <v>29566000.0</v>
       </c>
       <c r="G27">
         <v>23614000.0</v>
       </c>
       <c r="H27">
         <v>21105000.0</v>
       </c>
       <c r="I27">
         <v>19774000.0</v>
       </c>
       <c r="J27">
         <v>26874000.0</v>
       </c>
       <c r="K27">
         <v>29102000.0</v>
       </c>
       <c r="L27">
         <v>25900000.0</v>
       </c>
       <c r="M27">
         <v>15900456.0</v>
       </c>
       <c r="N27">
         <v>1424528.0</v>
       </c>
       <c r="O27">
         <v>17562850.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>-33467000.0</v>
       </c>
       <c r="C28">
         <v>139422000.0</v>
       </c>
       <c r="D28">
         <v>218752000.0</v>
       </c>
       <c r="E28">
         <v>117573000.0</v>
       </c>
       <c r="F28">
         <v>231683000.0</v>
       </c>
       <c r="G28">
         <v>127713000.0</v>
       </c>
       <c r="H28">
         <v>-2077000.0</v>
       </c>
       <c r="I28">
         <v>231863000.0</v>
       </c>
       <c r="J28">
         <v>5445000.0</v>
       </c>
       <c r="K28">
         <v>-5694000.0</v>
       </c>
       <c r="L28">
         <v>100767000.0</v>
       </c>
       <c r="M28">
         <v>95319453.0</v>
       </c>
       <c r="N28">
         <v>28981512.0</v>
       </c>
       <c r="O28">
         <v>4437667.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
         <v>25000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>37784000.0</v>
       </c>
       <c r="C29">
         <v>-237475000.0</v>
       </c>
       <c r="D29">
         <v>-280021000.0</v>
       </c>
       <c r="E29">
         <v>-186291000.0</v>
       </c>
       <c r="F29">
         <v>-14792000.0</v>
       </c>
       <c r="G29">
         <v>-42743000.0</v>
       </c>
       <c r="H29">
         <v>-58214000.0</v>
       </c>
       <c r="I29">
         <v>-24958000.0</v>
       </c>
@@ -18715,51 +19211,51 @@
       </c>
       <c r="K29">
         <v>-1596000.0</v>
       </c>
       <c r="L29">
         <v>-554000.0</v>
       </c>
       <c r="M29">
         <v>-45849750.0</v>
       </c>
       <c r="N29">
         <v>-17589168.0</v>
       </c>
       <c r="O29">
         <v>-2736739.0</v>
       </c>
       <c r="P29">
         <v>-49.0</v>
       </c>
       <c r="Q29">
         <v>-689.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>27892000.0</v>
       </c>
       <c r="C30">
         <v>99325000.0</v>
       </c>
       <c r="D30">
         <v>55776000.0</v>
       </c>
       <c r="E30">
         <v>-32553000.0</v>
       </c>
       <c r="F30">
         <v>-137623000.0</v>
       </c>
       <c r="G30">
         <v>-61327000.0</v>
       </c>
       <c r="H30">
         <v>19863000.0</v>
       </c>
       <c r="I30">
         <v>-203291000.0</v>
       </c>
@@ -18781,2353 +19277,2421 @@
       </c>
       <c r="P30"/>
       <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>78362000.0</v>
+      </c>
+      <c r="C2">
+        <v>93035000.0</v>
+      </c>
+      <c r="D2">
         <v>110930000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>75154000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>61897000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>58535000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>36409000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>32291000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>43251000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>58176000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>144244000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>70874000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>161376000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>61688000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>151337000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>179759000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>256572000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>165753000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>150327000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>83288000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>148232000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>84772000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>200481000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>237170000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>67019000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>62436000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>65188000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>75657000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>69838000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>102873000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>154820000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>89305000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>61117000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>99394000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>98991000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>89265000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>41871000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>41002000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>23895000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>21155000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>23262000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>37805000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>140596000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>127746000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>120174877.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>18204282.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>25861729.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>39880286.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3695463.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>5997307.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>13409825.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>286514.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2503463.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3900.0</v>
       </c>
       <c r="BC2">
         <v>3900.0</v>
       </c>
       <c r="BD2">
-        <v>3909.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BE2">
-        <v>3891.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BF2">
         <v>3909.0</v>
       </c>
       <c r="BG2">
+        <v>3891.0</v>
+      </c>
+      <c r="BH2">
+        <v>3909.0</v>
+      </c>
+      <c r="BI2">
         <v>3934.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3958.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>4538.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4629.0</v>
       </c>
       <c r="BL2">
         <v>4629.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2">
+        <v>4629.0</v>
+      </c>
+      <c r="BN2">
+        <v>4629.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
-        <v>375000</v>
+        <v>22178000</v>
       </c>
       <c r="C3">
+        <v>22178000</v>
+      </c>
+      <c r="D3">
+        <v>18864000</v>
+      </c>
+      <c r="E3">
         <v>140000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>235000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11784000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9561000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>8192000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>11993000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6466000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5530000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3203000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>27967000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>30000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>13000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>17000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5267000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5200000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>349000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4307000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>9270000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>103880000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>6915000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4436000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4614000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>91000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4217000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3388000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3980000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3866000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>3845000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3734000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>8256000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2940000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3735000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3019000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4315000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4231000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2788000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2306000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2599000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1724000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3881000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1400188</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>24812</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>81439</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>157676</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3497529</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>227487</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5521373</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>12550</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>8551</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>24774000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>24774000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>4981</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-90584000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>98840000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-90790000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-27168000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-75071000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>91758000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>13706000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>66997000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-65008000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>63573000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-114342000.0</v>
       </c>
-      <c r="W4"/>
-      <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>1652000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>562000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-9762000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>114000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1877000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>7336000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4471000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>53932000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>19985000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>12352000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>11088000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>39373000.0</v>
+      </c>
+      <c r="C6">
+        <v>-14673000.0</v>
+      </c>
+      <c r="D6">
         <v>-17895000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>35776000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>13257000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3362000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>22126000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>4118000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-10960000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-14925000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-86068000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>73370000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-90502000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>99688000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-89649000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-28422000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-76813000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>90819000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>15426000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>67039000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-64944000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>63460000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-115709000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-36689000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>170151000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4583000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2752000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-10469000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5819000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-33035000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-51947000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>65515000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>28188000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-38277000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>403000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>9726000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>47394000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>869000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>17107000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2740000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2107000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-14543000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-102791000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>12850000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>7571123.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>101970595.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-7657447.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-14018557.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>36184823.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2301844.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-7412518.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>13123311.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-2216949.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2492075.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-      <c r="BD6">
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6">
         <v>-9.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>18.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-18.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-25.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-24.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-580.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-91.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-18.0</v>
       </c>
-      <c r="BL6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:64">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>49742000.0</v>
+      </c>
+      <c r="C7">
+        <v>-45118000.0</v>
+      </c>
+      <c r="D7">
         <v>52666000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-37332000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-5638000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-23693000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>7401000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-6738000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-60737000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2946000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7101000.0</v>
       </c>
-      <c r="K7">
-[...4 lines deleted...]
-      </c>
       <c r="M7">
-        <v>-22074000.0</v>
+        <v>-4895000.0</v>
       </c>
       <c r="N7">
-        <v>-4284000.0</v>
+        <v>-6602000.0</v>
       </c>
       <c r="O7">
+        <v>-21079000.0</v>
+      </c>
+      <c r="P7">
+        <v>-1459000.0</v>
+      </c>
+      <c r="Q7">
         <v>12498000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3983000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-11322000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>15174000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>36006000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>27153000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1646000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1106000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>9785000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1516000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-36237000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3611000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-2852000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>4589000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-2668000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>3443000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>6317000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>7714000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-6405000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>830000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>2026000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>4330000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-3372000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>2336000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>7962000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>977000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-5802000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-11825000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>8833000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-4801154.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-3578846.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>4617941.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>3526432.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>2076755.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>2077373.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>573807.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>703290.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>2714630.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>661.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>661.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500.0</v>
       </c>
       <c r="BE7">
         <v>500.0</v>
       </c>
       <c r="BF7">
         <v>500.0</v>
       </c>
       <c r="BG7">
         <v>500.0</v>
       </c>
       <c r="BH7">
         <v>500.0</v>
       </c>
       <c r="BI7">
         <v>500.0</v>
       </c>
       <c r="BJ7">
         <v>500.0</v>
       </c>
       <c r="BK7">
         <v>500.0</v>
       </c>
       <c r="BL7">
         <v>500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7">
+        <v>500.0</v>
+      </c>
+      <c r="BN7">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>1156000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-4891000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-3946000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>4041000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-2018000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1241000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-2636000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1479000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>1205000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>2851000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-894000.0</v>
       </c>
-      <c r="W8"/>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
-        <v>27819000.0</v>
+        <v>6642000.0</v>
       </c>
       <c r="C9">
+        <v>-7225000.0</v>
+      </c>
+      <c r="D9">
+        <v>28668000.0</v>
+      </c>
+      <c r="E9">
         <v>-44155000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-4282000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-7204000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2025000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-731000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1739000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1547000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-7969000.0</v>
       </c>
-      <c r="K9">
-[...4 lines deleted...]
-      </c>
       <c r="M9">
-        <v>-4891000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="N9">
-        <v>-6378000.0</v>
+        <v>578000.0</v>
       </c>
       <c r="O9">
-        <v>5853000.0</v>
+        <v>-4658000.0</v>
       </c>
       <c r="P9">
-        <v>-2150000.0</v>
+        <v>-3924000.0</v>
       </c>
       <c r="Q9">
+        <v>5721000.0</v>
+      </c>
+      <c r="R9">
+        <v>-2018000.0</v>
+      </c>
+      <c r="S9">
         <v>1241000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2636000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1484000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1205000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2851000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-894000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-784000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4040000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-61000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-1195000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1593000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2436000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>40000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1194000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-85000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>545000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>886000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>881000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-621000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1589000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3096000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-3604000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1618000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-3177000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-927000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1036000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-2032000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-3304876.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-203124.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-3282723.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-3075919.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-1571969.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-28800.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-2708000.0</v>
+      </c>
+      <c r="C10">
+        <v>-742000.0</v>
+      </c>
+      <c r="D10">
         <v>1177000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>194000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-19000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3664000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-285000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-246000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1416000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1824000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-22393000.0</v>
       </c>
-      <c r="K10">
-[...4 lines deleted...]
-      </c>
       <c r="M10">
-        <v>-513000.0</v>
+        <v>-4766000.0</v>
       </c>
       <c r="N10">
-        <v>38000.0</v>
+        <v>-11751000.0</v>
       </c>
       <c r="O10">
+        <v>-510000.0</v>
+      </c>
+      <c r="P10">
+        <v>-11000.0</v>
+      </c>
+      <c r="Q10">
         <v>813000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1903000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>949000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1435000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>384000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-701000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-63000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1254000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2938000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>83000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-958000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2905000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>29000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1088000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-170000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1345000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-995000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>160000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-593000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1387000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-107000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>337000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-549000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>406000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-538000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>128000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-302000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-103000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-431000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-287260.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-352740.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-116942.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-186880.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>20420.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>900.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>4601000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-10476000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>10099000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>8720000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>14845000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-10819000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>20644000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>37380000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>9124000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-4443000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4177000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>6194000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>170000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>10858000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10987000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5074000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8243000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13473000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>14790000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2961000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>20989000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8950000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>16936000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>99536000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>10418000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>9652000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>4253000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4253000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3836000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>6563000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>10058000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-5811000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>20143000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-274000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>752000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3063000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>391000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>819000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2851000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>4234000.0</v>
+      </c>
+      <c r="C14">
+        <v>25212000.0</v>
+      </c>
+      <c r="D14">
         <v>18137000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>15788000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>14016000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>12802000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>12091000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>11239000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10345000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>9880000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>11852000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11475000.0</v>
       </c>
-      <c r="L14">
-[...4 lines deleted...]
-      </c>
       <c r="N14">
-        <v>9302000.0</v>
+        <v>10947000.0</v>
       </c>
       <c r="O14">
+        <v>6620000.0</v>
+      </c>
+      <c r="P14">
+        <v>9301000.0</v>
+      </c>
+      <c r="Q14">
         <v>6152000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>8108000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7092000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>6050000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>7873000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6620000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6074000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6633000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>6439000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5851000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5656000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5290000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>5376000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>4841000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4901000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4879000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>4798000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4643000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4348000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4468000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4615000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4437000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>4284000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4182000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4095000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3967000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3891000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3975000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3881000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3757253.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1778747.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1858229.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1850203.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1565419.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>127187.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>56865.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>53821.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>53139.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
+        <v>51468.0</v>
+      </c>
+      <c r="BD14">
         <v>124885000.0</v>
       </c>
-      <c r="BB14">
-[...2 lines deleted...]
-      <c r="BC14">
+      <c r="BE14">
         <v>35722.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
+      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14">
+        <v>5207.0</v>
+      </c>
+      <c r="BL14"/>
+      <c r="BM14">
         <v>3126.0</v>
       </c>
-      <c r="BL14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:64">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>29560636.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>117735000.0</v>
+      </c>
+      <c r="C16">
+        <v>78362000.0</v>
+      </c>
+      <c r="D16">
         <v>93035000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>110930000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>75154000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>61897000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>58535000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>36409000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>32291000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>43251000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>58176000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>144244000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>70874000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>161376000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>61688000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>151337000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>179759000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>256572000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>165753000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>150327000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>83288000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>148232000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>84772000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>200481000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>237170000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>67019000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>62436000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>65188000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>75657000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>69838000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>102873000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>154820000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>89305000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>61117000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>99394000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>98991000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>89265000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>41871000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>41002000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>23895000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>21155000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>23262000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>37805000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>140596000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>127746000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>120174877.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>18204282.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>25861729.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>39880286.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>3695463.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>5997307.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>13409825.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>286514.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3900.0</v>
       </c>
       <c r="BC16">
         <v>3900.0</v>
       </c>
       <c r="BD16">
         <v>3900.0</v>
       </c>
       <c r="BE16">
-        <v>3909.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BF16">
-        <v>3891.0</v>
+        <v>3900.0</v>
       </c>
       <c r="BG16">
         <v>3909.0</v>
       </c>
       <c r="BH16">
+        <v>3891.0</v>
+      </c>
+      <c r="BI16">
+        <v>3909.0</v>
+      </c>
+      <c r="BJ16">
         <v>3934.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>3958.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>4538.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>4629.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>4629.0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21148,2082 +21712,2158 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
-        <v>61053000.0</v>
+        <v>58071000.0</v>
       </c>
       <c r="C18">
+        <v>-62544000.0</v>
+      </c>
+      <c r="D18">
+        <v>41814000.0</v>
+      </c>
+      <c r="E18">
         <v>14177000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4748000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-53978000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-45281000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-50699000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-52236000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-125471000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-76003000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-59144000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-72500000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-109084000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-54670000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-39538000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-36823000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-60587000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-32077000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>31714000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2189000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-35744000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-117750000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-180000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-10889000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-33769000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-4401000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-18338000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-22497000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-24472000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-7431000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-7744000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-6494000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-22990000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-3794000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1904000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>2375000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-7091000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-10994000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>1956000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>1684000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6166000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4273000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-2452000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>6499245.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-7358245.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-9175886.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-15657591.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-14947244.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-10033160.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-13668099.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-2668010.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-2216949.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-2761512991.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-2761512991.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-476237.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-9.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>18.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-18.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-25.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-24.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-580.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-91.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-3126.0</v>
       </c>
-      <c r="BL18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:64">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>175</v>
+      </c>
+      <c r="B19">
+        <v>-185216000.0</v>
+      </c>
       <c r="C19">
+        <v>43727000.0</v>
+      </c>
+      <c r="D19">
+        <v>-85505000.0</v>
+      </c>
+      <c r="E19">
         <v>86591000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>4850000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>41290000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-80309000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>46126000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>28610000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>104898000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-16950000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>133318000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-19717000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-9072000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-31904000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>17712000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-27636000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>38432000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>12570000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>32520000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-67500000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-96436000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-21631000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-36254000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>72238000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>39551000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>134738000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>1000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>191199000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>19545000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>30778000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>99000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21"/>
-      <c r="E21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>-68904000.0</v>
+      </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>315856000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-220812000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>104926000.0</v>
       </c>
       <c r="T21">
         <v>104926000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21"/>
+      <c r="U21">
+        <v>104926000.0</v>
+      </c>
+      <c r="V21">
+        <v>104926000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>-34797000.0</v>
+      </c>
+      <c r="C22">
+        <v>-36602000.0</v>
+      </c>
+      <c r="D22">
         <v>-21986000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>25706000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-12755000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-41226000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-60268000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-54752000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-69652000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-136061000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-88596000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-89241000.0</v>
       </c>
-      <c r="L22">
-[...2 lines deleted...]
-      <c r="M22">
+      <c r="N22">
+        <v>-112165000.0</v>
+      </c>
+      <c r="O22">
         <v>-86331000.0</v>
       </c>
-      <c r="N22">
-[...4 lines deleted...]
-      </c>
       <c r="P22">
+        <v>-65823000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-102829000.0</v>
+      </c>
+      <c r="R22">
         <v>-67032000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-75971000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-51573000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-35639000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-39012000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-53867000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-121622000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-22549000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-26068000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>808000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-30259000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-36490000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-38701000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-40977000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-7455000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-54516000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-22329000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-18378000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-17618000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-17794000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-13229000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-11090000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-8603000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-37113000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-13403000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>11216000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-2469000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>105578000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-25526989.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>39654989.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-29238783.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-19556300.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>8482947.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-70625726.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-13134273.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-10897801.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-5048513.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-3661.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-3661.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-3500.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-3509.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-4258.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-3518.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-3525.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-3524.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-4080.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-5672.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-6626.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-6626.0</v>
       </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
-        <v>-525000.0</v>
+        <v>-14439000.0</v>
       </c>
       <c r="C23">
         <v>-525000.0</v>
       </c>
       <c r="D23">
         <v>-525000.0</v>
       </c>
       <c r="E23">
         <v>-525000.0</v>
       </c>
       <c r="F23">
-        <v>4381000.0</v>
+        <v>-525000.0</v>
       </c>
       <c r="G23">
         <v>-525000.0</v>
       </c>
       <c r="H23">
-        <v>-525000.0</v>
+        <v>4381000.0</v>
       </c>
       <c r="I23">
         <v>-525000.0</v>
       </c>
       <c r="J23">
+        <v>-525000.0</v>
+      </c>
+      <c r="K23">
+        <v>-525000.0</v>
+      </c>
+      <c r="L23">
         <v>-784000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-785000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2267000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>25797000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1129000.0</v>
       </c>
       <c r="P23">
         <v>-1129000.0</v>
       </c>
       <c r="Q23">
+        <v>-1129000.0</v>
+      </c>
+      <c r="R23">
+        <v>-1129000.0</v>
+      </c>
+      <c r="S23">
         <v>-1070000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2435000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1191000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>402000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1498000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2211000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-396000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>151000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-5773000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-579000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-738000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-324000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1110000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>525000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>230955000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3085000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-2702000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1361000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5835000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1390000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-361000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-6889000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4038000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1917000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-926000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>196000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4889000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1106000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-10079000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-3697993.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1069000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>7462892.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>874159.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>773688.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-946196.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-13200.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>787702.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>961964000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>731086.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23">
         <v>-25000.0</v>
       </c>
-      <c r="BL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:64">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24">
+        <v>-21071000.0</v>
+      </c>
+      <c r="C24">
+        <v>-22178000.0</v>
+      </c>
+      <c r="D24">
         <v>-470000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-11940000.0</v>
       </c>
-      <c r="E24">
-[...2 lines deleted...]
-      <c r="F24">
+      <c r="G24">
+        <v>-83000.0</v>
+      </c>
+      <c r="H24">
         <v>-40000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-26569000.0</v>
       </c>
-      <c r="H24">
-[...4 lines deleted...]
-      </c>
       <c r="J24">
+        <v>-76911000.0</v>
+      </c>
+      <c r="K24">
+        <v>104898000.0</v>
+      </c>
+      <c r="L24">
         <v>-11420000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>206174000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-3836000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-27337000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-600000.0</v>
       </c>
-      <c r="O24">
-[...4 lines deleted...]
-      </c>
       <c r="Q24">
+        <v>-7620000.0</v>
+      </c>
+      <c r="R24">
+        <v>-11443000.0</v>
+      </c>
+      <c r="S24">
         <v>-5136000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-14004000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-5025000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-4204000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-4775000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-13039000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-4507000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-4126000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-4406000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-11299000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-3952000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-3386000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-3961000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-15000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-3719000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-3172000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-20812000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-9632000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-3354000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>50301000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4963000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-7632000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>50136000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-3792000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-2575000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-5271000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>148975000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1396069.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>3310931.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>29120850000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-48017.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>3195252.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-1796850.0</v>
       </c>
-      <c r="AX24"/>
-[...1 lines deleted...]
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-5700.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1674819000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>-284076.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
-        <v>11861000.0</v>
+        <v>17104000.0</v>
       </c>
       <c r="C25">
+        <v>-4000.0</v>
+      </c>
+      <c r="D25">
+        <v>397000.0</v>
+      </c>
+      <c r="E25">
         <v>-1108000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1289000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1569000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-4158000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-278000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>69882000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>364000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>100448000.0</v>
       </c>
-      <c r="K25">
-[...4 lines deleted...]
-      </c>
       <c r="M25">
-        <v>3979000.0</v>
+        <v>12206000.0</v>
       </c>
       <c r="N25">
-        <v>25978000.0</v>
+        <v>27213000.0</v>
       </c>
       <c r="O25">
-        <v>25888000.0</v>
+        <v>6202000.0</v>
       </c>
       <c r="P25">
+        <v>-6187000.0</v>
+      </c>
+      <c r="Q25">
+        <v>36631000.0</v>
+      </c>
+      <c r="R25">
         <v>5498000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>16695000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-6539000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>16837000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4269000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10313000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>95843000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6475000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6075000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-5850000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>12369000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>491000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4911000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-13365000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-9751000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>16088000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1657000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-130000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4498000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>12223000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>5973000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2373000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-84000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>20765000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>12172000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-14595000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>4400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-153274000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>29476449.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-10740449.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2472224811.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>513362.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-28583107.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>53609138.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-2520729673.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>358282.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>70871.0</v>
       </c>
-      <c r="BA25">
-[...4 lines deleted...]
-      </c>
       <c r="BC25">
-        <v>3000.0</v>
+        <v>524340712.0</v>
       </c>
       <c r="BD25">
         <v>3000.0</v>
       </c>
       <c r="BE25">
-        <v>3776.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BF25">
         <v>3000.0</v>
       </c>
       <c r="BG25">
-        <v>3000.0</v>
+        <v>3776.0</v>
       </c>
       <c r="BH25">
         <v>3000.0</v>
       </c>
       <c r="BI25">
         <v>3000.0</v>
       </c>
       <c r="BJ25">
-        <v>5081.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BK25">
         <v>3000.0</v>
       </c>
       <c r="BL25">
+        <v>5081.0</v>
+      </c>
+      <c r="BM25">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BN25">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>3050000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>218125000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1680000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3407000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-313896000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>335917000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2112000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3605000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1495000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>197010000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2046000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
+      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26">
-        <v>2257336.0</v>
+        <v>-1126455.0</v>
       </c>
       <c r="AU26"/>
       <c r="AV26">
+        <v>2257336.0</v>
+      </c>
+      <c r="AW26"/>
+      <c r="AX26">
         <v>336.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-2257336.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-1126455.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>182</v>
+      </c>
+      <c r="B27">
+        <v>21788000.0</v>
+      </c>
       <c r="C27">
+        <v>16146000.0</v>
+      </c>
+      <c r="D27">
+        <v>11464000.0</v>
+      </c>
+      <c r="E27">
         <v>11263000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>10649000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>11492000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9214000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>8022000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>9919000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9758000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>8144000.0</v>
       </c>
-      <c r="K27">
-[...4 lines deleted...]
-      </c>
       <c r="M27">
+        <v>11321000.0</v>
+      </c>
+      <c r="N27">
+        <v>11310000.0</v>
+      </c>
+      <c r="O27">
         <v>13471000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>9528000.0</v>
       </c>
-      <c r="O27">
-[...2 lines deleted...]
-      <c r="P27">
+      <c r="Q27">
+        <v>8023000.0</v>
+      </c>
+      <c r="R27">
         <v>12637000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>8186000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>8576000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6986000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>7296000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>7908000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6352000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>5398000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5954000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5910000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>4497000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4316000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>6021000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>6271000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4660000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4954000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>5501000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>4659000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>5582000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>6960000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>7239000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>7093000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>7068000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>7748000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>7493000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>6793000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>7152000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>8181000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4993723.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>5573277.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1191355.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>4694475.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>5008271.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>5006355.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>-37452.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1383631.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>57516.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>8395820.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>407900000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>7027675.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>187517000.0</v>
+      </c>
+      <c r="C28">
+        <v>4204000.0</v>
+      </c>
+      <c r="D28">
         <v>26679000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-65339000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1475000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3718000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>139119000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>46000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>782000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-525000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>124000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-634000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2266000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>216996000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>551000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2278000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>831000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>113913000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>33213000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2414000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>303000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>195753000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>25039000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-348000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>108795000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-5773000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>95000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-738000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-324000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1110000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>525000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>230955000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3085000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2702000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1361000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5835000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1390000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-361000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-6889000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4038000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1917000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-926000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>229000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-39700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1071883.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>139166117.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-534013.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3544897.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>53691746.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>38616823.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-529783.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>21133794.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>8377501.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>4437667000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>4437667000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>731086.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28">
         <v>-25000.0</v>
       </c>
-      <c r="BL28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:64">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>58071000.0</v>
+      </c>
+      <c r="C29">
+        <v>-40366000.0</v>
+      </c>
+      <c r="D29">
         <v>60678000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>14317000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4983000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-42194000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-35720000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-42507000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-40243000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-119005000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-70473000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-59134000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-69297000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-81117000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-54640000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-39525000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-36806000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-55320000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-26877000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>32063000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6496000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-26474000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-13870000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6735000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-6453000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-29155000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-4492000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-14121000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-19109000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-20492000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-3565000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-3899000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2760000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-14734000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-854000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>5639000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>5394000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-2776000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-6763000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>4744000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>3990000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-3567000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-2549000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>1429000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>7899433.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-7333433.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-9094447.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-15499915.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-11449715.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-9805673.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-8146726.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-2655460.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-2208398.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-2736738991.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-2736738991.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-471256.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-9.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>18.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-18.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-25.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-24.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-580.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-91.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-3126.0</v>
       </c>
-      <c r="BL29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:64">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-206287000.0</v>
+      </c>
+      <c r="C30">
+        <v>21549000.0</v>
+      </c>
+      <c r="D30">
         <v>-104839000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>86591000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4850000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>41290000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-80309000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>46126000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>28610000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>104898000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-16950000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>133318000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-23553000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-37039000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-36701000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10079000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-39096000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>33165000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7370000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>32520000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-71807000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-105706000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-125511000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-43169000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>67802000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>39551000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1580000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4465000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>25230000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-11412000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-48802000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-161545000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>27907000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-20851000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-103000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-2188000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>43768000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4125000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>30585000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-6167000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-4292000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-9756000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-100461000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>51121000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1399911.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-29862089.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1969836.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-2062362.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-6057208.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-31112994.0</v>
       </c>
-      <c r="AX30"/>
-[...1 lines deleted...]
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-8551.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-1699593000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-289057.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>