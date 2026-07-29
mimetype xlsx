--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1472,51 +1472,53 @@
       <c r="F15"/>
       <c r="G15">
         <v>458000.0</v>
       </c>
       <c r="H15">
         <v>451000.0</v>
       </c>
       <c r="I15">
         <v>449000.0</v>
       </c>
       <c r="J15">
         <v>446000.0</v>
       </c>
       <c r="K15">
         <v>375000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1357000.0</v>
+      </c>
       <c r="C16">
         <v>2337000.0</v>
       </c>
       <c r="D16">
         <v>663000.0</v>
       </c>
       <c r="E16">
         <v>7550000.0</v>
       </c>
       <c r="F16">
         <v>3250000.0</v>
       </c>
       <c r="G16">
         <v>8281000.0</v>
       </c>
       <c r="H16">
         <v>7244000.0</v>
       </c>
       <c r="I16">
         <v>4304000.0</v>
       </c>
       <c r="J16">
         <v>15210000.0</v>
       </c>
       <c r="K16">
@@ -2213,51 +2215,51 @@
       </c>
       <c r="J35">
         <v>139459000.0</v>
       </c>
       <c r="K35">
         <v>50172675.0</v>
       </c>
       <c r="L35">
         <v>97032133.0</v>
       </c>
       <c r="M35">
         <v>154396584.0</v>
       </c>
       <c r="N35">
         <v>24781905.0</v>
       </c>
       <c r="O35">
         <v>7213362.0</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>49058000.0</v>
+        <v>32215000.0</v>
       </c>
       <c r="C36">
         <v>64731000.0</v>
       </c>
       <c r="D36">
         <v>67040000.0</v>
       </c>
       <c r="E36">
         <v>65765000.0</v>
       </c>
       <c r="F36">
         <v>68983000.0</v>
       </c>
       <c r="G36">
         <v>70991000.0</v>
       </c>
       <c r="H36">
         <v>75818000.0</v>
       </c>
       <c r="I36">
         <v>77835000.0</v>
       </c>
       <c r="J36">
         <v>79114000.0</v>
       </c>
@@ -2373,51 +2375,51 @@
       </c>
       <c r="J39">
         <v>886000.0</v>
       </c>
       <c r="K39">
         <v>391599.0</v>
       </c>
       <c r="L39">
         <v>422219.0</v>
       </c>
       <c r="M39">
         <v>10173124.0</v>
       </c>
       <c r="N39">
         <v>6726809.0</v>
       </c>
       <c r="O39">
         <v>3998056.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>18719000.0</v>
+        <v>17362000.0</v>
       </c>
       <c r="C40">
         <v>26332000.0</v>
       </c>
       <c r="D40">
         <v>80835000.0</v>
       </c>
       <c r="E40">
         <v>33914000.0</v>
       </c>
       <c r="F40">
         <v>54092000.0</v>
       </c>
       <c r="G40">
         <v>33338000.0</v>
       </c>
       <c r="H40">
         <v>32671000.0</v>
       </c>
       <c r="I40">
         <v>37031000.0</v>
       </c>
       <c r="J40">
         <v>4189000.0</v>
       </c>
@@ -2589,51 +2591,51 @@
         <v>396218000.0</v>
       </c>
       <c r="I45">
         <v>436699000.0</v>
       </c>
       <c r="J45">
         <v>351017000.0</v>
       </c>
       <c r="K45">
         <v>221247228.0</v>
       </c>
       <c r="L45">
         <v>273026665.0</v>
       </c>
       <c r="M45">
         <v>334150453.0</v>
       </c>
       <c r="N45"/>
       <c r="O45"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
-        <v>108688000.0</v>
+        <v>122331000.0</v>
       </c>
       <c r="C46">
         <v>121499000.0</v>
       </c>
       <c r="D46">
         <v>123456000.0</v>
       </c>
       <c r="E46">
         <v>148722000.0</v>
       </c>
       <c r="F46">
         <v>188754000.0</v>
       </c>
       <c r="G46">
         <v>271441000.0</v>
       </c>
       <c r="H46">
         <v>396218000.0</v>
       </c>
       <c r="I46">
         <v>436699000.0</v>
       </c>
       <c r="J46">
         <v>351017000.0</v>
       </c>
@@ -4992,51 +4994,53 @@
       <c r="AM15">
         <v>375000.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>1357000.0</v>
+      </c>
       <c r="D16">
         <v>915000.0</v>
       </c>
       <c r="E16">
         <v>467000.0</v>
       </c>
       <c r="F16">
         <v>777000.0</v>
       </c>
       <c r="G16">
         <v>2337000.0</v>
       </c>
       <c r="H16">
         <v>1142000.0</v>
       </c>
       <c r="I16">
         <v>1412000.0</v>
       </c>
       <c r="J16">
         <v>3137000.0</v>
       </c>
       <c r="K16">
         <v>663000.0</v>
       </c>
       <c r="L16">
@@ -6280,51 +6284,51 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-90002000.0</v>
+        <v>-88845000.0</v>
       </c>
       <c r="C28">
         <v>-98541000.0</v>
       </c>
       <c r="D28">
         <v>-93446000.0</v>
       </c>
       <c r="E28">
         <v>-121989000.0</v>
       </c>
       <c r="F28">
         <v>-41695000.0</v>
       </c>
       <c r="G28">
         <v>-42933000.0</v>
       </c>
       <c r="H28">
         <v>66372000.0</v>
       </c>
       <c r="I28">
         <v>52850000.0</v>
       </c>
       <c r="J28">
         <v>41132000.0</v>
       </c>
@@ -7346,63 +7350,63 @@
       </c>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35">
         <v>40898057.0</v>
       </c>
       <c r="AW35">
         <v>43230396.0</v>
       </c>
       <c r="AX35">
         <v>24781905.0</v>
       </c>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35">
         <v>7213362.0</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>44680000.0</v>
+        <v>2367000.0</v>
       </c>
       <c r="C36">
-        <v>49058000.0</v>
+        <v>32215000.0</v>
       </c>
       <c r="D36">
-        <v>50324000.0</v>
+        <v>7111000.0</v>
       </c>
       <c r="E36">
-        <v>51755000.0</v>
+        <v>7436000.0</v>
       </c>
       <c r="F36">
-        <v>64641000.0</v>
+        <v>13343000.0</v>
       </c>
       <c r="G36">
         <v>64731000.0</v>
       </c>
       <c r="H36">
         <v>63839000.0</v>
       </c>
       <c r="I36">
         <v>64359000.0</v>
       </c>
       <c r="J36">
         <v>65812000.0</v>
       </c>
       <c r="K36">
         <v>67040000.0</v>
       </c>
       <c r="L36">
         <v>63104000.0</v>
       </c>
       <c r="M36">
         <v>63911000.0</v>
       </c>
       <c r="N36">
         <v>65465000.0</v>
       </c>
@@ -7852,54 +7856,54 @@
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39">
         <v>9415000.0</v>
       </c>
       <c r="AV39">
         <v>8770305.0</v>
       </c>
       <c r="AW39">
         <v>5562532.0</v>
       </c>
       <c r="AX39">
         <v>6726809.0</v>
       </c>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39">
         <v>3998056.0</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>18273000.0</v>
+        <v>17116000.0</v>
       </c>
       <c r="C40">
-        <v>18719000.0</v>
+        <v>17362000.0</v>
       </c>
       <c r="D40">
         <v>17698000.0</v>
       </c>
       <c r="E40">
         <v>33249000.0</v>
       </c>
       <c r="F40">
         <v>12364000.0</v>
       </c>
       <c r="G40">
         <v>26332000.0</v>
       </c>
       <c r="H40">
         <v>21339000.0</v>
       </c>
       <c r="I40">
         <v>24138000.0</v>
       </c>
       <c r="J40">
         <v>24757000.0</v>
       </c>
       <c r="K40">
         <v>80835000.0</v>
       </c>
@@ -8534,63 +8538,63 @@
         <v>228383220.0</v>
       </c>
       <c r="AO45">
         <v>241104996.0</v>
       </c>
       <c r="AP45"/>
       <c r="AQ45">
         <v>273026665.0</v>
       </c>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
     </row>
     <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
-        <v>115271000.0</v>
+        <v>154884000.0</v>
       </c>
       <c r="C46">
-        <v>108688000.0</v>
+        <v>122331000.0</v>
       </c>
       <c r="D46">
-        <v>87420000.0</v>
+        <v>127133000.0</v>
       </c>
       <c r="E46">
-        <v>72306000.0</v>
+        <v>112825000.0</v>
       </c>
       <c r="F46">
-        <v>113926000.0</v>
+        <v>161024000.0</v>
       </c>
       <c r="G46">
         <v>121499000.0</v>
       </c>
       <c r="H46">
         <v>114404000.0</v>
       </c>
       <c r="I46">
         <v>115920000.0</v>
       </c>
       <c r="J46">
         <v>117222000.0</v>
       </c>
       <c r="K46">
         <v>123456000.0</v>
       </c>
       <c r="L46">
         <v>130298000.0</v>
       </c>
       <c r="M46">
         <v>138703000.0</v>
       </c>
       <c r="N46">
         <v>144436000.0</v>
       </c>
@@ -9141,51 +9145,51 @@
       </c>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50">
         <v>98194564.0</v>
       </c>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50">
         <v>151579125.0</v>
       </c>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
     </row>
     <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>2715000.0</v>
+        <v>3872000.0</v>
       </c>
       <c r="C51">
         <v>3446000.0</v>
       </c>
       <c r="D51">
         <v>4721000.0</v>
       </c>
       <c r="E51">
         <v>5261000.0</v>
       </c>
       <c r="F51">
         <v>14955000.0</v>
       </c>
       <c r="G51">
         <v>18034000.0</v>
       </c>
       <c r="H51">
         <v>70537000.0</v>
       </c>
       <c r="I51">
         <v>63116000.0</v>
       </c>
       <c r="J51">
         <v>63153000.0</v>
       </c>
@@ -9286,51 +9290,51 @@
       <c r="AQ51">
         <v>95000000.0</v>
       </c>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51">
         <v>74138814.0</v>
       </c>
       <c r="AW51">
         <v>68828700.0</v>
       </c>
       <c r="AX51">
         <v>49382803.0</v>
       </c>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
     </row>
     <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>1657000.0</v>
+        <v>2814000.0</v>
       </c>
       <c r="C52">
         <v>2071000.0</v>
       </c>
       <c r="D52">
         <v>2693000.0</v>
       </c>
       <c r="E52">
         <v>2969000.0</v>
       </c>
       <c r="F52">
         <v>5484000.0</v>
       </c>
       <c r="G52">
         <v>8721000.0</v>
       </c>
       <c r="H52">
         <v>16380000.0</v>
       </c>
       <c r="I52">
         <v>9953000.0</v>
       </c>
       <c r="J52">
         <v>11435000.0</v>
       </c>
@@ -12191,51 +12195,51 @@
       </c>
       <c r="AW2">
         <v>36980509.0</v>
       </c>
       <c r="AX2">
         <v>73053125.0</v>
       </c>
       <c r="AY2">
         <v>27252166.0</v>
       </c>
       <c r="AZ2">
         <v>21058724.0</v>
       </c>
       <c r="BA2">
         <v>31601570.0</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>115</v>
       </c>
       <c r="B3">
         <v>3470000.0</v>
       </c>
       <c r="C3">
-        <v>-1337000.0</v>
+        <v>2631000.0</v>
       </c>
       <c r="D3">
         <v>2756000.0</v>
       </c>
       <c r="E3">
         <v>2832000.0</v>
       </c>
       <c r="F3">
         <v>6041000.0</v>
       </c>
       <c r="G3">
         <v>5822000.0</v>
       </c>
       <c r="H3">
         <v>3156000.0</v>
       </c>
       <c r="I3">
         <v>2908000.0</v>
       </c>
       <c r="J3">
         <v>7021000.0</v>
       </c>
       <c r="K3">
         <v>8271000.0</v>
       </c>
@@ -12439,51 +12443,51 @@
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>117</v>
       </c>
       <c r="B5">
         <v>-1543000.0</v>
       </c>
       <c r="C5">
-        <v>18087000.0</v>
+        <v>-9434000.0</v>
       </c>
       <c r="D5">
         <v>-9918000.0</v>
       </c>
       <c r="E5">
         <v>-36627000.0</v>
       </c>
       <c r="F5">
         <v>323000.0</v>
       </c>
       <c r="G5">
         <v>-9279000.0</v>
       </c>
       <c r="H5">
         <v>-7233000.0</v>
       </c>
       <c r="I5">
         <v>-169655000.0</v>
       </c>
       <c r="J5">
         <v>-1889001.0</v>
       </c>
       <c r="K5">
         <v>4147000.0</v>
       </c>
@@ -12600,51 +12604,51 @@
       </c>
       <c r="AW5">
         <v>-1029933.0</v>
       </c>
       <c r="AX5">
         <v>-10136003.0</v>
       </c>
       <c r="AY5">
         <v>770728.0</v>
       </c>
       <c r="AZ5">
         <v>556259.0</v>
       </c>
       <c r="BA5">
         <v>-1655759.0</v>
       </c>
     </row>
     <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>118</v>
       </c>
       <c r="B6">
         <v>1927000.0</v>
       </c>
       <c r="C6">
-        <v>16750000.0</v>
+        <v>-6803000.0</v>
       </c>
       <c r="D6">
         <v>-7162000.0</v>
       </c>
       <c r="E6">
         <v>-33795000.0</v>
       </c>
       <c r="F6">
         <v>6364000.0</v>
       </c>
       <c r="G6">
         <v>-3457000.0</v>
       </c>
       <c r="H6">
         <v>-4077000.0</v>
       </c>
       <c r="I6">
         <v>-166747000.0</v>
       </c>
       <c r="J6">
         <v>5131999.0</v>
       </c>
       <c r="K6">
         <v>12418000.0</v>
       </c>
@@ -17005,51 +17009,51 @@
       </c>
       <c r="J23">
         <v>156850000.0</v>
       </c>
       <c r="K23">
         <v>-7764000.0</v>
       </c>
       <c r="L23">
         <v>-4889762.0</v>
       </c>
       <c r="M23">
         <v>253130092.0</v>
       </c>
       <c r="N23">
         <v>37221674.0</v>
       </c>
       <c r="O23">
         <v>72967367.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>166</v>
       </c>
       <c r="B24">
-        <v>144632000.0</v>
+        <v>136682000.0</v>
       </c>
       <c r="C24">
         <v>6633000.0</v>
       </c>
       <c r="D24">
         <v>7333000.0</v>
       </c>
       <c r="E24">
         <v>10613000.0</v>
       </c>
       <c r="F24">
         <v>11350000.0</v>
       </c>
       <c r="G24">
         <v>6782000.0</v>
       </c>
       <c r="H24">
         <v>2873000.0</v>
       </c>
       <c r="I24">
         <v>-23968000.0</v>
       </c>
       <c r="J24">
         <v>907000.0</v>
       </c>
@@ -20424,51 +20428,51 @@
       </c>
       <c r="AV23">
         <v>13958329.0</v>
       </c>
       <c r="AW23">
         <v>36851729.0</v>
       </c>
       <c r="AX23">
         <v>15375562.0</v>
       </c>
       <c r="AY23">
         <v>14510405.0</v>
       </c>
       <c r="AZ23">
         <v>11377468.0</v>
       </c>
       <c r="BA23">
         <v>35132868.0</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>166</v>
       </c>
       <c r="B24">
-        <v>11985000.0</v>
+        <v>4581000.0</v>
       </c>
       <c r="C24">
         <v>19396000.0</v>
       </c>
       <c r="D24">
         <v>19257000.0</v>
       </c>
       <c r="E24">
         <v>111953000.0</v>
       </c>
       <c r="F24">
         <v>4238000.0</v>
       </c>
       <c r="G24">
         <v>1586000.0</v>
       </c>
       <c r="H24">
         <v>499000.0</v>
       </c>
       <c r="I24">
         <v>-3420000.0</v>
       </c>
       <c r="J24">
         <v>3049000.0</v>
       </c>
@@ -20847,51 +20851,51 @@
       <c r="BA26"/>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>169</v>
       </c>
       <c r="B27">
         <v>0.0</v>
       </c>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27">
         <v>201000.0</v>
       </c>
       <c r="E27">
         <v>201000.0</v>
       </c>
       <c r="F27">
         <v>211000.0</v>
       </c>
       <c r="G27">
         <v>218000.0</v>
       </c>
       <c r="H27">
-        <v>219000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="I27">
         <v>219000.0</v>
       </c>
       <c r="J27">
         <v>219000.0</v>
       </c>
       <c r="K27">
         <v>218000.0</v>
       </c>
       <c r="L27">
         <v>219000.0</v>
       </c>
       <c r="M27">
         <v>261000.0</v>
       </c>
       <c r="N27">
         <v>647000.0</v>
       </c>
       <c r="O27">
         <v>241000.0</v>
       </c>
       <c r="P27">
         <v>241000.0</v>
       </c>