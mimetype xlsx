--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2144,51 +2144,53 @@
       <c r="V15">
         <v>5868000000.0</v>
       </c>
       <c r="W15">
         <v>5834000000.0</v>
       </c>
       <c r="X15">
         <v>5646000000.0</v>
       </c>
       <c r="Y15">
         <v>5518000000.0</v>
       </c>
       <c r="Z15">
         <v>5048000000.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1053000000.0</v>
+      </c>
       <c r="C16">
         <v>1039000000.0</v>
       </c>
       <c r="D16">
         <v>971000000.0</v>
       </c>
       <c r="E16">
         <v>891000000.0</v>
       </c>
       <c r="F16">
         <v>854000000.0</v>
       </c>
       <c r="G16">
         <v>464678178.0</v>
       </c>
       <c r="H16">
         <v>420281472.0</v>
       </c>
       <c r="I16">
         <v>653000000.0</v>
       </c>
       <c r="J16">
         <v>782000000.0</v>
       </c>
       <c r="K16">
@@ -3135,51 +3137,51 @@
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>4254000000.0</v>
+        <v>4427000000.0</v>
       </c>
       <c r="C30">
         <v>4315000000.0</v>
       </c>
       <c r="D30">
         <v>4247000000.0</v>
       </c>
       <c r="E30">
         <v>3881000000.0</v>
       </c>
       <c r="F30">
         <v>3327000000.0</v>
       </c>
       <c r="G30">
         <v>2309262166.0</v>
       </c>
       <c r="H30">
         <v>2179294389.0</v>
       </c>
       <c r="I30">
         <v>2463000000.0</v>
       </c>
       <c r="J30">
         <v>2467000000.0</v>
       </c>
@@ -3587,51 +3589,51 @@
       </c>
       <c r="X35">
         <v>8650100000.0</v>
       </c>
       <c r="Y35">
         <v>9595000000.0</v>
       </c>
       <c r="Z35">
         <v>10418599172.0</v>
       </c>
       <c r="AA35">
         <v>3252799940.0</v>
       </c>
       <c r="AB35">
         <v>1696500000.0</v>
       </c>
       <c r="AC35">
         <v>1768400000.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>1786000000.0</v>
+        <v>1757000000.0</v>
       </c>
       <c r="C36">
         <v>1872000000.0</v>
       </c>
       <c r="D36">
         <v>1932000000.0</v>
       </c>
       <c r="E36">
         <v>1895000000.0</v>
       </c>
       <c r="F36">
         <v>1738000000.0</v>
       </c>
       <c r="G36">
         <v>215070643.0</v>
       </c>
       <c r="H36">
         <v>309234625.0</v>
       </c>
       <c r="I36">
         <v>120000000.0</v>
       </c>
       <c r="J36">
         <v>105000000.0</v>
       </c>
@@ -3834,51 +3836,51 @@
         <v>729159519.73</v>
       </c>
       <c r="W38">
         <v>668495428.1</v>
       </c>
       <c r="X38">
         <v>953508095.61</v>
       </c>
       <c r="Y38">
         <v>1207731925.99</v>
       </c>
       <c r="Z38">
         <v>1058982412.06</v>
       </c>
       <c r="AA38">
         <v>832696561.43</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>1015000000.0</v>
+        <v>842000000.0</v>
       </c>
       <c r="C39">
         <v>834000000.0</v>
       </c>
       <c r="D39">
         <v>718000000.0</v>
       </c>
       <c r="E39">
         <v>700000000.0</v>
       </c>
       <c r="F39">
         <v>534000000.0</v>
       </c>
       <c r="G39">
         <v>376766090.0</v>
       </c>
       <c r="H39">
         <v>427993059.0</v>
       </c>
       <c r="I39">
         <v>805000000.0</v>
       </c>
       <c r="J39">
         <v>908000000.0</v>
       </c>
@@ -3923,51 +3925,51 @@
       </c>
       <c r="X39">
         <v>482600000.0</v>
       </c>
       <c r="Y39">
         <v>302300000.0</v>
       </c>
       <c r="Z39">
         <v>327700350.0</v>
       </c>
       <c r="AA39">
         <v>541199760.0</v>
       </c>
       <c r="AB39">
         <v>491900000.0</v>
       </c>
       <c r="AC39">
         <v>389400000.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>4685000000.0</v>
+        <v>3632000000.0</v>
       </c>
       <c r="C40">
         <v>3209000000.0</v>
       </c>
       <c r="D40">
         <v>3143000000.0</v>
       </c>
       <c r="E40">
         <v>3142000000.0</v>
       </c>
       <c r="F40">
         <v>2942000000.0</v>
       </c>
       <c r="G40">
         <v>2174703296.0</v>
       </c>
       <c r="H40">
         <v>2030984191.0</v>
       </c>
       <c r="I40">
         <v>2992000000.0</v>
       </c>
       <c r="J40">
         <v>2916000000.0</v>
       </c>
@@ -4385,51 +4387,51 @@
       </c>
       <c r="X45">
         <v>7764000000.0</v>
       </c>
       <c r="Y45">
         <v>8026000000.0</v>
       </c>
       <c r="Z45">
         <v>8930000000.0</v>
       </c>
       <c r="AA45">
         <v>7706000000.0</v>
       </c>
       <c r="AB45">
         <v>5873400000.0</v>
       </c>
       <c r="AC45">
         <v>5810100000.0</v>
       </c>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>17503000000.0</v>
+        <v>17458000000.0</v>
       </c>
       <c r="C46">
         <v>17291000000.0</v>
       </c>
       <c r="D46">
         <v>17248000000.0</v>
       </c>
       <c r="E46">
         <v>17084000000.0</v>
       </c>
       <c r="F46">
         <v>15926000000.0</v>
       </c>
       <c r="G46">
         <v>11784929356.0</v>
       </c>
       <c r="H46">
         <v>10975130133.0</v>
       </c>
       <c r="I46">
         <v>12091000000.0</v>
       </c>
       <c r="J46">
         <v>11368000000.0</v>
       </c>
@@ -36229,51 +36231,51 @@
       </c>
       <c r="X23">
         <v>-6700000.0</v>
       </c>
       <c r="Y23">
         <v>307600000.0</v>
       </c>
       <c r="Z23">
         <v>12000000.0</v>
       </c>
       <c r="AA23">
         <v>67300540.0</v>
       </c>
       <c r="AB23">
         <v>1900000.0</v>
       </c>
       <c r="AC23">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>224</v>
       </c>
       <c r="B24">
-        <v>6000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="C24">
         <v>-546000000.0</v>
       </c>
       <c r="D24">
         <v>-157000000.0</v>
       </c>
       <c r="E24">
         <v>-1096000000.0</v>
       </c>
       <c r="F24">
         <v>4000000.0</v>
       </c>
       <c r="G24">
         <v>-6000000.0</v>
       </c>
       <c r="H24">
         <v>-31000000.0</v>
       </c>
       <c r="I24">
         <v>140000000.0</v>
       </c>
       <c r="J24">
         <v>-26000000.0</v>
       </c>
@@ -36318,51 +36320,51 @@
       </c>
       <c r="X24">
         <v>54900000.0</v>
       </c>
       <c r="Y24">
         <v>2200000.0</v>
       </c>
       <c r="Z24">
         <v>964199300.0</v>
       </c>
       <c r="AA24">
         <v>74200660.0</v>
       </c>
       <c r="AB24">
         <v>900000.0</v>
       </c>
       <c r="AC24">
         <v>61900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>225</v>
       </c>
       <c r="B25">
-        <v>-201000000.0</v>
+        <v>-273000000.0</v>
       </c>
       <c r="C25">
         <v>-132000000.0</v>
       </c>
       <c r="D25">
         <v>-88000000.0</v>
       </c>
       <c r="E25">
         <v>-319000000.0</v>
       </c>
       <c r="F25">
         <v>-630000000.0</v>
       </c>
       <c r="G25">
         <v>-71000000.0</v>
       </c>
       <c r="H25">
         <v>-207000000.0</v>
       </c>
       <c r="I25">
         <v>-169000000.0</v>
       </c>
       <c r="J25">
         <v>-6000000.0</v>
       </c>
@@ -37219,51 +37221,51 @@
       </c>
       <c r="DC1" t="s">
         <v>27</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:110">
       <c r="A2" t="s">
         <v>203</v>
       </c>
       <c r="B2">
         <v>2661693315.0</v>
       </c>
       <c r="C2">
         <v>1827000000.0</v>
       </c>
       <c r="D2">
-        <v>2704428999.0</v>
+        <v>3682000000.0</v>
       </c>
       <c r="E2">
         <v>1014000000.0</v>
       </c>
       <c r="F2">
         <v>869000000.0</v>
       </c>
       <c r="G2">
         <v>814000000.0</v>
       </c>
       <c r="H2">
         <v>927000000.0</v>
       </c>
       <c r="I2">
         <v>2164000000.0</v>
       </c>
       <c r="J2">
         <v>651888000.0</v>
       </c>
       <c r="K2">
         <v>1204000000.0</v>
       </c>
       <c r="L2">
         <v>649000000.0</v>
       </c>
@@ -37551,51 +37553,51 @@
       </c>
       <c r="DC2">
         <v>79700000.0</v>
       </c>
       <c r="DD2">
         <v>-23400000.0</v>
       </c>
       <c r="DE2">
         <v>-14700000.0</v>
       </c>
       <c r="DF2">
         <v>81400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>204</v>
       </c>
       <c r="B3">
         <v>1077778084</v>
       </c>
       <c r="C3">
         <v>379000000</v>
       </c>
       <c r="D3">
-        <v>351102000</v>
+        <v>634000000</v>
       </c>
       <c r="E3">
         <v>598000000</v>
       </c>
       <c r="F3">
         <v>654000000</v>
       </c>
       <c r="G3">
         <v>610000000</v>
       </c>
       <c r="H3">
         <v>679000000</v>
       </c>
       <c r="I3">
         <v>1162000000</v>
       </c>
       <c r="J3">
         <v>690955200</v>
       </c>
       <c r="K3">
         <v>684000000</v>
       </c>
       <c r="L3">
         <v>769000000</v>
       </c>
@@ -38139,51 +38141,51 @@
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
     </row>
     <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>207</v>
       </c>
       <c r="B6">
         <v>-1356328603.0</v>
       </c>
       <c r="C6">
         <v>794000000.0</v>
       </c>
       <c r="D6">
-        <v>-1392642999.0</v>
+        <v>-1855000000.0</v>
       </c>
       <c r="E6">
         <v>2668000000.0</v>
       </c>
       <c r="F6">
         <v>145000000.0</v>
       </c>
       <c r="G6">
         <v>55000000.0</v>
       </c>
       <c r="H6">
         <v>-113000000.0</v>
       </c>
       <c r="I6">
         <v>-1237000000.0</v>
       </c>
       <c r="J6">
         <v>945576800.0</v>
       </c>
       <c r="K6">
         <v>-340000000.0</v>
       </c>
       <c r="L6">
         <v>555000000.0</v>
       </c>
@@ -38471,57 +38473,57 @@
       </c>
       <c r="DC6">
         <v>-112000000.0</v>
       </c>
       <c r="DD6">
         <v>103100000.0</v>
       </c>
       <c r="DE6">
         <v>-8700000.0</v>
       </c>
       <c r="DF6">
         <v>-96100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:110">
       <c r="A7" t="s">
         <v>208</v>
       </c>
       <c r="B7">
         <v>-26067190.0</v>
       </c>
       <c r="C7">
         <v>-246000000.0</v>
       </c>
       <c r="D7">
-        <v>277148000.0</v>
+        <v>414000000.0</v>
       </c>
       <c r="E7">
         <v>-31000000.0</v>
       </c>
       <c r="F7">
-        <v>-243000000.0</v>
+        <v>-190000000.0</v>
       </c>
       <c r="G7">
         <v>-322000000.0</v>
       </c>
       <c r="H7">
         <v>306000000.0</v>
       </c>
       <c r="I7">
         <v>219000000.0</v>
       </c>
       <c r="J7">
         <v>-157236600.0</v>
       </c>
       <c r="K7">
         <v>3000000.0</v>
       </c>
       <c r="L7">
         <v>184000000.0</v>
       </c>
       <c r="M7">
         <v>-28000000.0</v>
       </c>
       <c r="N7">
         <v>-466000000.0</v>
       </c>
@@ -38925,51 +38927,51 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
     </row>
     <row r="9" spans="1:110">
       <c r="A9" t="s">
         <v>210</v>
       </c>
       <c r="B9">
         <v>46118876.0</v>
       </c>
       <c r="C9">
         <v>-106000000.0</v>
       </c>
       <c r="D9">
-        <v>-68928000.0</v>
+        <v>-96000000.0</v>
       </c>
       <c r="E9">
         <v>101000000.0</v>
       </c>
       <c r="F9">
         <v>210000000.0</v>
       </c>
       <c r="G9">
         <v>-281000000.0</v>
       </c>
       <c r="H9">
         <v>-30000000.0</v>
       </c>
       <c r="I9">
         <v>64000000.0</v>
       </c>
       <c r="J9">
         <v>140996200.0</v>
       </c>
       <c r="K9">
         <v>-246000000.0</v>
       </c>
       <c r="L9">
         <v>-124000000.0</v>
       </c>
@@ -39249,51 +39251,51 @@
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
     </row>
     <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>211</v>
       </c>
       <c r="B10">
         <v>24062022.0</v>
       </c>
       <c r="C10">
         <v>-174000000.0</v>
       </c>
       <c r="D10">
-        <v>21540000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="E10">
         <v>81000000.0</v>
       </c>
       <c r="F10">
         <v>63000000.0</v>
       </c>
       <c r="G10">
         <v>-137000000.0</v>
       </c>
       <c r="H10">
         <v>38000000.0</v>
       </c>
       <c r="I10">
         <v>9000000.0</v>
       </c>
       <c r="J10">
         <v>-40601000.0</v>
       </c>
       <c r="K10">
         <v>66000000.0</v>
       </c>
       <c r="L10">
         <v>30000000.0</v>
       </c>
@@ -40479,57 +40481,57 @@
       <c r="CX13">
         <v>0.0</v>
       </c>
       <c r="CY13">
         <v>0.0</v>
       </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
       <c r="DB13">
         <v>0.0</v>
       </c>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
     </row>
     <row r="14" spans="1:110">
       <c r="A14" t="s">
         <v>215</v>
       </c>
       <c r="B14">
-        <v>994563590.0</v>
+        <v>988000000.0</v>
       </c>
       <c r="C14">
         <v>1054000000.0</v>
       </c>
       <c r="D14">
-        <v>733796000.0</v>
+        <v>1011000000.0</v>
       </c>
       <c r="E14">
         <v>1004000000.0</v>
       </c>
       <c r="F14">
         <v>992000000.0</v>
       </c>
       <c r="G14">
         <v>1011000000.0</v>
       </c>
       <c r="H14">
         <v>968000000.0</v>
       </c>
       <c r="I14">
         <v>994000000.0</v>
       </c>
       <c r="J14">
         <v>741152800.0</v>
       </c>
       <c r="K14">
         <v>1041000000.0</v>
       </c>
       <c r="L14">
         <v>1000000000.0</v>
       </c>
@@ -40817,51 +40819,51 @@
       </c>
       <c r="DC14">
         <v>266800000.0</v>
       </c>
       <c r="DD14">
         <v>266700000.0</v>
       </c>
       <c r="DE14">
         <v>265200000.0</v>
       </c>
       <c r="DF14">
         <v>263400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:110">
       <c r="A15" t="s">
         <v>216</v>
       </c>
       <c r="B15">
         <v>431111233.0</v>
       </c>
       <c r="C15">
         <v>413000000.0</v>
       </c>
       <c r="D15">
-        <v>292944000.0</v>
+        <v>408000000.0</v>
       </c>
       <c r="E15">
         <v>405000000.0</v>
       </c>
       <c r="F15">
         <v>402000000.0</v>
       </c>
       <c r="G15">
         <v>388000000.0</v>
       </c>
       <c r="H15">
         <v>384000000.0</v>
       </c>
       <c r="I15">
         <v>431000000.0</v>
       </c>
       <c r="J15">
         <v>265013800.0</v>
       </c>
       <c r="K15">
         <v>339000000.0</v>
       </c>
       <c r="L15">
         <v>338000000.0</v>
       </c>
@@ -41149,51 +41151,51 @@
       </c>
       <c r="DC15">
         <v>83800000.0</v>
       </c>
       <c r="DD15">
         <v>83700000.0</v>
       </c>
       <c r="DE15">
         <v>83500000.0</v>
       </c>
       <c r="DF15">
         <v>83900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:110">
       <c r="A16" t="s">
         <v>217</v>
       </c>
       <c r="B16">
         <v>1305364712.0</v>
       </c>
       <c r="C16">
         <v>2621000000.0</v>
       </c>
       <c r="D16">
-        <v>1311786000.0</v>
+        <v>1827000000.0</v>
       </c>
       <c r="E16">
         <v>3682000000.0</v>
       </c>
       <c r="F16">
         <v>1014000000.0</v>
       </c>
       <c r="G16">
         <v>869000000.0</v>
       </c>
       <c r="H16">
         <v>814000000.0</v>
       </c>
       <c r="I16">
         <v>927000000.0</v>
       </c>
       <c r="J16">
         <v>1597464800.0</v>
       </c>
       <c r="K16">
         <v>864000000.0</v>
       </c>
       <c r="L16">
         <v>1204000000.0</v>
       </c>
@@ -41609,51 +41611,51 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
     </row>
     <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>219</v>
       </c>
       <c r="B18">
         <v>-25064606.0</v>
       </c>
       <c r="C18">
         <v>751000000.0</v>
       </c>
       <c r="D18">
-        <v>720872000.0</v>
+        <v>859000000.0</v>
       </c>
       <c r="E18">
         <v>568000000.0</v>
       </c>
       <c r="F18">
         <v>423000000.0</v>
       </c>
       <c r="G18">
         <v>467000000.0</v>
       </c>
       <c r="H18">
         <v>753000000.0</v>
       </c>
       <c r="I18">
         <v>226000000.0</v>
       </c>
       <c r="J18">
         <v>10334800.0</v>
       </c>
       <c r="K18">
         <v>630000000.0</v>
       </c>
       <c r="L18">
         <v>538000000.0</v>
       </c>
@@ -42711,51 +42713,51 @@
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
     </row>
     <row r="22" spans="1:110">
       <c r="A22" t="s">
         <v>185</v>
       </c>
       <c r="B22">
         <v>136351459.0</v>
       </c>
       <c r="C22">
         <v>292000000.0</v>
       </c>
       <c r="D22">
-        <v>353974000.0</v>
+        <v>431000000.0</v>
       </c>
       <c r="E22">
         <v>-245000000.0</v>
       </c>
       <c r="F22">
         <v>301000000.0</v>
       </c>
       <c r="G22">
         <v>320000000.0</v>
       </c>
       <c r="H22">
         <v>257000000.0</v>
       </c>
       <c r="I22">
         <v>221000000.0</v>
       </c>
       <c r="J22">
         <v>93751400.0</v>
       </c>
       <c r="K22">
         <v>310000000.0</v>
       </c>
       <c r="L22">
         <v>137000000.0</v>
       </c>
@@ -43037,78 +43039,78 @@
       </c>
       <c r="DA22">
         <v>165000000.0</v>
       </c>
       <c r="DB22">
         <v>162400000.0</v>
       </c>
       <c r="DC22">
         <v>200700000.0</v>
       </c>
       <c r="DD22">
         <v>144300000.0</v>
       </c>
       <c r="DE22">
         <v>134300000.0</v>
       </c>
       <c r="DF22">
         <v>-129600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:110">
       <c r="A23" t="s">
         <v>223</v>
       </c>
       <c r="B23">
-        <v>-775000000.0</v>
+        <v>-816000000.0</v>
       </c>
       <c r="C23">
         <v>-775000000.0</v>
       </c>
       <c r="D23">
-        <v>-10770000.0</v>
+        <v>1246000000.0</v>
       </c>
       <c r="E23">
         <v>-31000000.0</v>
       </c>
       <c r="F23">
-        <v>0.0</v>
+        <v>399000000.0</v>
       </c>
       <c r="G23">
-        <v>-42000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H23">
         <v>-26000000.0</v>
       </c>
       <c r="I23">
         <v>940000000.0</v>
       </c>
       <c r="J23">
         <v>-11811200.0</v>
       </c>
       <c r="K23">
-        <v>-599000000.0</v>
+        <v>-2.0</v>
       </c>
       <c r="L23">
         <v>2302000000.0</v>
       </c>
       <c r="M23">
         <v>1781000000.0</v>
       </c>
       <c r="N23">
         <v>4165000000.0</v>
       </c>
       <c r="O23">
         <v>1231000000.0</v>
       </c>
       <c r="P23">
         <v>-23000000.0</v>
       </c>
       <c r="Q23">
         <v>-85000000.0</v>
       </c>
       <c r="R23">
         <v>-14000000.0</v>
       </c>
       <c r="S23">
         <v>1000000.0</v>
       </c>
@@ -43369,60 +43371,60 @@
       </c>
       <c r="DA23">
         <v>400000.0</v>
       </c>
       <c r="DB23">
         <v>-3200000.0</v>
       </c>
       <c r="DC23">
         <v>400000.0</v>
       </c>
       <c r="DD23">
         <v>400000.0</v>
       </c>
       <c r="DE23">
         <v>800000.0</v>
       </c>
       <c r="DF23">
         <v>300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>224</v>
       </c>
       <c r="B24">
-        <v>-84217078.0</v>
+        <v>-217077.0</v>
       </c>
       <c r="C24">
         <v>-239000000.0</v>
       </c>
       <c r="D24">
-        <v>-27284000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="E24">
-        <v>151000000.0</v>
+        <v>20565999.0</v>
       </c>
       <c r="F24">
         <v>1000000.0</v>
       </c>
       <c r="G24">
         <v>81000000.0</v>
       </c>
       <c r="H24">
         <v>-5000000.0</v>
       </c>
       <c r="I24">
         <v>-497000000.0</v>
       </c>
       <c r="J24">
         <v>14764000.0</v>
       </c>
       <c r="K24">
         <v>3000000.0</v>
       </c>
       <c r="L24">
         <v>-1209000000.0</v>
       </c>
       <c r="M24">
         <v>-1391000000.0</v>
       </c>
@@ -43701,63 +43703,63 @@
       </c>
       <c r="DA24">
         <v>2100000.0</v>
       </c>
       <c r="DB24">
         <v>-13300000.0</v>
       </c>
       <c r="DC24">
         <v>36500000.0</v>
       </c>
       <c r="DD24">
         <v>6600000.0</v>
       </c>
       <c r="DE24">
         <v>3900000.0</v>
       </c>
       <c r="DF24">
         <v>-46100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>225</v>
       </c>
       <c r="B25">
-        <v>-18046516.0</v>
+        <v>-42482928.0</v>
       </c>
       <c r="C25">
         <v>174000000.0</v>
       </c>
       <c r="D25">
-        <v>-234068000.0</v>
+        <v>-323000000.0</v>
       </c>
       <c r="E25">
         <v>484000000.0</v>
       </c>
       <c r="F25">
-        <v>-9000000.0</v>
+        <v>-163000000.0</v>
       </c>
       <c r="G25">
         <v>-91000000.0</v>
       </c>
       <c r="H25">
         <v>-26000000.0</v>
       </c>
       <c r="I25">
         <v>-15000000.0</v>
       </c>
       <c r="J25">
         <v>95966000.0</v>
       </c>
       <c r="K25">
         <v>-144000000.0</v>
       </c>
       <c r="L25">
         <v>57000000.0</v>
       </c>
       <c r="M25">
         <v>-51000000.0</v>
       </c>
       <c r="N25">
         <v>31000000.0</v>
       </c>
@@ -44339,57 +44341,57 @@
       <c r="CZ26">
         <v>4000000.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
       <c r="DC26">
         <v>-500000.0</v>
       </c>
       <c r="DD26"/>
       <c r="DE26">
         <v>300000.0</v>
       </c>
       <c r="DF26">
         <v>-1600000.0</v>
       </c>
     </row>
     <row r="27" spans="1:110">
       <c r="A27" t="s">
         <v>227</v>
       </c>
       <c r="B27">
-        <v>-144000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="C27">
         <v>-144000000.0</v>
       </c>
       <c r="D27">
-        <v>5000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="E27">
         <v>37000000.0</v>
       </c>
       <c r="F27">
         <v>42000000.0</v>
       </c>
       <c r="G27">
         <v>41000000.0</v>
       </c>
       <c r="H27">
         <v>44000000.0</v>
       </c>
       <c r="I27">
         <v>39000000.0</v>
       </c>
       <c r="J27">
         <v>27000000.0</v>
       </c>
       <c r="K27">
         <v>17000000.0</v>
       </c>
       <c r="L27">
         <v>27000000.0</v>
       </c>
@@ -44659,51 +44661,51 @@
         <v>-76500810.0</v>
       </c>
       <c r="CX27">
         <v>140900205.0</v>
       </c>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
     </row>
     <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>228</v>
       </c>
       <c r="B28">
         <v>-1223152802.0</v>
       </c>
       <c r="C28">
         <v>349000000.0</v>
       </c>
       <c r="D28">
-        <v>-2835382000.0</v>
+        <v>-2688000000.0</v>
       </c>
       <c r="E28">
         <v>2595000000.0</v>
       </c>
       <c r="F28">
         <v>-330000000.0</v>
       </c>
       <c r="G28">
         <v>-351000000.0</v>
       </c>
       <c r="H28">
         <v>-763000000.0</v>
       </c>
       <c r="I28">
         <v>-1370000000.0</v>
       </c>
       <c r="J28">
         <v>990664400.0</v>
       </c>
       <c r="K28">
         <v>-938000000.0</v>
       </c>
       <c r="L28">
         <v>39000000.0</v>
       </c>
@@ -44991,51 +44993,51 @@
       </c>
       <c r="DC28">
         <v>-193200000.0</v>
       </c>
       <c r="DD28">
         <v>-95700000.0</v>
       </c>
       <c r="DE28">
         <v>-73100000.0</v>
       </c>
       <c r="DF28">
         <v>-198500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:110">
       <c r="A29" t="s">
         <v>229</v>
       </c>
       <c r="B29">
         <v>1052713477.0</v>
       </c>
       <c r="C29">
         <v>1130000000.0</v>
       </c>
       <c r="D29">
-        <v>1071974000.0</v>
+        <v>1493000000.0</v>
       </c>
       <c r="E29">
         <v>1166000000.0</v>
       </c>
       <c r="F29">
         <v>1077000000.0</v>
       </c>
       <c r="G29">
         <v>1077000000.0</v>
       </c>
       <c r="H29">
         <v>1432000000.0</v>
       </c>
       <c r="I29">
         <v>1388000000.0</v>
       </c>
       <c r="J29">
         <v>701290000.0</v>
       </c>
       <c r="K29">
         <v>1314000000.0</v>
       </c>
       <c r="L29">
         <v>1307000000.0</v>
       </c>
@@ -45323,51 +45325,51 @@
       </c>
       <c r="DC29">
         <v>481400000.0</v>
       </c>
       <c r="DD29">
         <v>439700000.0</v>
       </c>
       <c r="DE29">
         <v>351800000.0</v>
       </c>
       <c r="DF29">
         <v>372200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>230</v>
       </c>
       <c r="B30">
         <v>-1151969319.0</v>
       </c>
       <c r="C30">
         <v>-685000000.0</v>
       </c>
       <c r="D30">
-        <v>431518000.0</v>
+        <v>-660000000.0</v>
       </c>
       <c r="E30">
         <v>-1093000000.0</v>
       </c>
       <c r="F30">
         <v>-602000000.0</v>
       </c>
       <c r="G30">
         <v>-671000000.0</v>
       </c>
       <c r="H30">
         <v>-782000000.0</v>
       </c>
       <c r="I30">
         <v>-1255000000.0</v>
       </c>
       <c r="J30">
         <v>-732294400.0</v>
       </c>
       <c r="K30">
         <v>-716000000.0</v>
       </c>
       <c r="L30">
         <v>-4032000000.0</v>
       </c>