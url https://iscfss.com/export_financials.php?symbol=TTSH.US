--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1563,51 +1563,53 @@
       </c>
       <c r="K15">
         <v>5000.0</v>
       </c>
       <c r="L15">
         <v>5000.0</v>
       </c>
       <c r="M15">
         <v>5000.0</v>
       </c>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>1453.0</v>
       </c>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>9915000.0</v>
+      </c>
       <c r="C16">
         <v>10882000.0</v>
       </c>
       <c r="D16">
         <v>10719000.0</v>
       </c>
       <c r="E16">
         <v>11315000.0</v>
       </c>
       <c r="F16">
         <v>13792000.0</v>
       </c>
       <c r="G16">
         <v>12225000.0</v>
       </c>
       <c r="H16">
         <v>7727000.0</v>
       </c>
       <c r="I16">
         <v>7383000.0</v>
       </c>
       <c r="J16">
         <v>8064000.0</v>
       </c>
       <c r="K16">
@@ -2012,51 +2014,51 @@
       <c r="G29">
         <v>139062000.0</v>
       </c>
       <c r="H29">
         <v>193899000.0</v>
       </c>
       <c r="I29">
         <v>199347000.0</v>
       </c>
       <c r="J29">
         <v>170889000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
-        <v>3461000.0</v>
+        <v>4622000.0</v>
       </c>
       <c r="C30">
         <v>3935000.0</v>
       </c>
       <c r="D30">
         <v>3011000.0</v>
       </c>
       <c r="E30">
         <v>7270000.0</v>
       </c>
       <c r="F30">
         <v>10125000.0</v>
       </c>
       <c r="G30">
         <v>11091000.0</v>
       </c>
       <c r="H30">
         <v>6460000.0</v>
       </c>
       <c r="I30">
         <v>6632000.0</v>
       </c>
       <c r="J30">
         <v>8106999.0</v>
       </c>
@@ -2393,51 +2395,51 @@
         <v>9437000.0</v>
       </c>
       <c r="I38">
         <v>8984000.0</v>
       </c>
       <c r="J38">
         <v>13761000.0</v>
       </c>
       <c r="K38">
         <v>28035000.0</v>
       </c>
       <c r="L38">
         <v>22639000.0</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
-        <v>10022000.0</v>
+        <v>8861000.0</v>
       </c>
       <c r="C39">
         <v>8663000.0</v>
       </c>
       <c r="D39">
         <v>9248000.0</v>
       </c>
       <c r="E39">
         <v>12233000.0</v>
       </c>
       <c r="F39">
         <v>10424000.0</v>
       </c>
       <c r="G39">
         <v>9650000.0</v>
       </c>
       <c r="H39">
         <v>8995000.0</v>
       </c>
       <c r="I39">
         <v>8006000.0</v>
       </c>
       <c r="J39">
         <v>5572000.0</v>
       </c>
@@ -2446,51 +2448,51 @@
       </c>
       <c r="L39">
         <v>4443000.0</v>
       </c>
       <c r="M39">
         <v>7268000.0</v>
       </c>
       <c r="N39">
         <v>11461000.0</v>
       </c>
       <c r="O39">
         <v>18278000.0</v>
       </c>
       <c r="P39">
         <v>-1861843.0</v>
       </c>
       <c r="Q39">
         <v>204704.0</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>23920000.0</v>
+        <v>14005000.0</v>
       </c>
       <c r="C40">
         <v>12655000.0</v>
       </c>
       <c r="D40">
         <v>14152000.0</v>
       </c>
       <c r="E40">
         <v>18315000.0</v>
       </c>
       <c r="F40">
         <v>20661000.0</v>
       </c>
       <c r="G40">
         <v>16923000.0</v>
       </c>
       <c r="H40">
         <v>14098000.0</v>
       </c>
       <c r="I40">
         <v>17101000.0</v>
       </c>
       <c r="J40">
         <v>14349000.0</v>
       </c>
@@ -5380,52 +5382,56 @@
         <v>4289.0</v>
       </c>
       <c r="BD15">
         <v>1453.0</v>
       </c>
       <c r="BE15">
         <v>1453.0</v>
       </c>
       <c r="BF15">
         <v>1453.0</v>
       </c>
       <c r="BG15">
         <v>1453.0</v>
       </c>
       <c r="BH15">
         <v>1453.0</v>
       </c>
       <c r="BI15">
         <v>1453.0</v>
       </c>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>9915000.0</v>
+      </c>
+      <c r="C16">
+        <v>10475000.0</v>
+      </c>
       <c r="D16">
         <v>10960000.0</v>
       </c>
       <c r="E16">
         <v>12823000.0</v>
       </c>
       <c r="F16">
         <v>10882000.0</v>
       </c>
       <c r="G16">
         <v>12852000.0</v>
       </c>
       <c r="H16">
         <v>12937000.0</v>
       </c>
       <c r="I16">
         <v>14878000.0</v>
       </c>
       <c r="J16">
         <v>10719000.0</v>
       </c>
       <c r="K16">
         <v>12477000.0</v>
       </c>
       <c r="L16">
@@ -6829,51 +6835,51 @@
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
-        <v>3461000.0</v>
+        <v>4622000.0</v>
       </c>
       <c r="C30">
         <v>5139000.0</v>
       </c>
       <c r="D30">
         <v>5879000.0</v>
       </c>
       <c r="E30">
         <v>4709000.0</v>
       </c>
       <c r="F30">
         <v>3935000.0</v>
       </c>
       <c r="G30">
         <v>4379000.0</v>
       </c>
       <c r="H30">
         <v>5069000.0</v>
       </c>
       <c r="I30">
         <v>4062000.0</v>
       </c>
       <c r="J30">
         <v>3011000.0</v>
       </c>
@@ -7714,51 +7720,51 @@
       </c>
       <c r="BE35">
         <v>120128750.0</v>
       </c>
       <c r="BF35">
         <v>120300770.0</v>
       </c>
       <c r="BG35">
         <v>120491696.0</v>
       </c>
       <c r="BH35">
         <v>120547620.0</v>
       </c>
       <c r="BI35">
         <v>120624920.0</v>
       </c>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>1592000.0</v>
       </c>
       <c r="C36">
-        <v>6892000.0</v>
+        <v>1663000.0</v>
       </c>
       <c r="D36">
         <v>1870000.0</v>
       </c>
       <c r="E36">
         <v>2095000.0</v>
       </c>
       <c r="F36">
         <v>2297000.0</v>
       </c>
       <c r="G36">
         <v>1841000.0</v>
       </c>
       <c r="H36">
         <v>2177000.0</v>
       </c>
       <c r="I36">
         <v>2935000.0</v>
       </c>
       <c r="J36">
         <v>3449000.0</v>
       </c>
       <c r="K36">
         <v>3461000.0</v>
       </c>
@@ -8040,51 +8046,51 @@
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
     </row>
     <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
-        <v>10022000.0</v>
+        <v>8861000.0</v>
       </c>
       <c r="C39">
         <v>8415000.0</v>
       </c>
       <c r="D39">
         <v>6668000.0</v>
       </c>
       <c r="E39">
         <v>7786000.0</v>
       </c>
       <c r="F39">
         <v>8663000.0</v>
       </c>
       <c r="G39">
         <v>9202000.0</v>
       </c>
       <c r="H39">
         <v>8501000.0</v>
       </c>
       <c r="I39">
         <v>9744000.0</v>
       </c>
       <c r="J39">
         <v>9248000.0</v>
       </c>
@@ -8225,54 +8231,54 @@
       </c>
       <c r="BD39">
         <v>23044.0</v>
       </c>
       <c r="BE39">
         <v>51475.0</v>
       </c>
       <c r="BF39">
         <v>-45605843.0</v>
       </c>
       <c r="BG39">
         <v>112710.0</v>
       </c>
       <c r="BH39">
         <v>143327.0</v>
       </c>
       <c r="BI39">
         <v>174064.0</v>
       </c>
     </row>
     <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>23920000.0</v>
+        <v>14005000.0</v>
       </c>
       <c r="C40">
-        <v>27642000.0</v>
+        <v>17167000.0</v>
       </c>
       <c r="D40">
         <v>14633000.0</v>
       </c>
       <c r="E40">
         <v>13836000.0</v>
       </c>
       <c r="F40">
         <v>12655000.0</v>
       </c>
       <c r="G40">
         <v>15916000.0</v>
       </c>
       <c r="H40">
         <v>16227000.0</v>
       </c>
       <c r="I40">
         <v>16276000.0</v>
       </c>
       <c r="J40">
         <v>14152000.0</v>
       </c>
       <c r="K40">
         <v>17898000.0</v>
       </c>
@@ -17987,51 +17993,51 @@
       </c>
       <c r="L24">
         <v>-18994000.0</v>
       </c>
       <c r="M24">
         <v>677000.0</v>
       </c>
       <c r="N24">
         <v>-86000.0</v>
       </c>
       <c r="O24">
         <v>-11000.0</v>
       </c>
       <c r="P24">
         <v>-157297.0</v>
       </c>
       <c r="Q24">
         <v>14395000.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>176</v>
       </c>
       <c r="B25">
-        <v>39186000.0</v>
+        <v>28089000.0</v>
       </c>
       <c r="C25">
         <v>27833000.0</v>
       </c>
       <c r="D25">
         <v>27115000.0</v>
       </c>
       <c r="E25">
         <v>26629000.0</v>
       </c>
       <c r="F25">
         <v>25938000.0</v>
       </c>
       <c r="G25">
         <v>26653000.0</v>
       </c>
       <c r="H25">
         <v>-906000.0</v>
       </c>
       <c r="I25">
         <v>4147000.0</v>
       </c>
       <c r="J25">
         <v>5857000.0</v>
       </c>