--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -3249,51 +3249,51 @@
       <c r="S39">
         <v>231000.0</v>
       </c>
       <c r="T39">
         <v>268000.0</v>
       </c>
       <c r="U39">
         <v>931000.0</v>
       </c>
       <c r="V39">
         <v>546000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39">
         <v>17000.0</v>
       </c>
       <c r="Y39">
         <v>17000.0</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>2133000.0</v>
+        <v>3272000.0</v>
       </c>
       <c r="C40">
         <v>2913000.0</v>
       </c>
       <c r="D40">
         <v>3906000.0</v>
       </c>
       <c r="E40">
         <v>2091000.0</v>
       </c>
       <c r="F40">
         <v>2048000.0</v>
       </c>
       <c r="G40">
         <v>2474000.0</v>
       </c>
       <c r="H40">
         <v>1553000.0</v>
       </c>
       <c r="I40">
         <v>1453000.0</v>
       </c>
       <c r="J40">
         <v>1872000.0</v>
       </c>
@@ -3923,51 +3923,51 @@
       <c r="S51">
         <v>106000.0</v>
       </c>
       <c r="T51">
         <v>265000.0</v>
       </c>
       <c r="U51">
         <v>258000.0</v>
       </c>
       <c r="V51">
         <v>59000.0</v>
       </c>
       <c r="W51"/>
       <c r="X51">
         <v>469000.0</v>
       </c>
       <c r="Y51">
         <v>469000.0</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
-        <v>2278000.0</v>
+        <v>1139000.0</v>
       </c>
       <c r="C52">
         <v>1034000.0</v>
       </c>
       <c r="D52">
         <v>859000.0</v>
       </c>
       <c r="E52">
         <v>942000.0</v>
       </c>
       <c r="F52">
         <v>629000.0</v>
       </c>
       <c r="G52">
         <v>817000.0</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52">
         <v>42000.0</v>
       </c>
       <c r="N52">
@@ -10755,51 +10755,51 @@
       </c>
       <c r="CF39">
         <v>605000.0</v>
       </c>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39">
         <v>546000.0</v>
       </c>
       <c r="CJ39">
         <v>539000.0</v>
       </c>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39">
         <v>17000.0</v>
       </c>
       <c r="CN39"/>
     </row>
     <row r="40" spans="1:92">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40"/>
       <c r="C40">
-        <v>-2348000.0</v>
+        <v>-1209000.0</v>
       </c>
       <c r="D40">
         <v>271000.0</v>
       </c>
       <c r="E40">
         <v>1851000.0</v>
       </c>
       <c r="F40">
         <v>814000.0</v>
       </c>
       <c r="G40">
         <v>3108000.0</v>
       </c>
       <c r="H40">
         <v>344000.0</v>
       </c>
       <c r="I40">
         <v>700000.0</v>
       </c>
       <c r="J40"/>
       <c r="K40">
         <v>1714000.0</v>
       </c>
       <c r="L40"/>
       <c r="M40">
@@ -12775,51 +12775,51 @@
         <v>258000.0</v>
       </c>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51">
         <v>59000.0</v>
       </c>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51">
         <v>469000.0</v>
       </c>
       <c r="CN51"/>
     </row>
     <row r="52" spans="1:92">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
         <v>1110000.0</v>
       </c>
       <c r="C52">
-        <v>2278000.0</v>
+        <v>1139000.0</v>
       </c>
       <c r="D52">
         <v>1038000.0</v>
       </c>
       <c r="E52">
         <v>1034000.0</v>
       </c>
       <c r="F52">
         <v>814000.0</v>
       </c>
       <c r="G52">
         <v>859000.0</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>700000.0</v>
       </c>
       <c r="J52"/>
       <c r="K52">
         <v>942000.0</v>
       </c>
       <c r="L52"/>
       <c r="M52">
         <v>629000.0</v>
       </c>