--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -16674,51 +16674,51 @@
       </c>
       <c r="L4">
         <v>2463000.0</v>
       </c>
       <c r="M4">
         <v>91000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>159</v>
       </c>
       <c r="B5">
-        <v>55923000.0</v>
+        <v>42902000.0</v>
       </c>
       <c r="C5">
         <v>25179000.0</v>
       </c>
       <c r="D5">
         <v>-12280000.0</v>
       </c>
       <c r="E5">
         <v>51965000.0</v>
       </c>
       <c r="F5">
         <v>74478000.0</v>
       </c>
       <c r="G5">
         <v>-72989000.0</v>
       </c>
       <c r="H5">
         <v>-38542000.0</v>
       </c>
       <c r="I5">
         <v>73464000.0</v>
       </c>
       <c r="J5">
         <v>50164000.0</v>
       </c>
@@ -16731,51 +16731,51 @@
       <c r="M5">
         <v>40421000.0</v>
       </c>
       <c r="N5">
         <v>44951000.0</v>
       </c>
       <c r="O5">
         <v>35052000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>160</v>
       </c>
       <c r="B6">
-        <v>75810000.0</v>
+        <v>62789000.0</v>
       </c>
       <c r="C6">
         <v>49736000.0</v>
       </c>
       <c r="D6">
         <v>11787000.0</v>
       </c>
       <c r="E6">
         <v>75324000.0</v>
       </c>
       <c r="F6">
         <v>101895000.0</v>
       </c>
       <c r="G6">
         <v>-52882000.0</v>
       </c>
       <c r="H6">
         <v>-12706000.0</v>
       </c>
       <c r="I6">
         <v>93048000.0</v>
       </c>
       <c r="J6">
         <v>69163000.0</v>
       </c>
@@ -19254,51 +19254,51 @@
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>159</v>
       </c>
       <c r="B5">
-        <v>7954000.0</v>
+        <v>-1386000.0</v>
       </c>
       <c r="C5">
         <v>8877000.0</v>
       </c>
       <c r="D5">
         <v>6048000.0</v>
       </c>
       <c r="E5">
         <v>19701000.0</v>
       </c>
       <c r="F5">
         <v>4928000.0</v>
       </c>
       <c r="G5">
         <v>20754000.0</v>
       </c>
       <c r="H5">
         <v>14817000.0</v>
       </c>
       <c r="I5">
         <v>-21161000.0</v>
       </c>
       <c r="J5">
         <v>10767000.0</v>
       </c>
@@ -19541,51 +19541,51 @@
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>160</v>
       </c>
       <c r="B6">
-        <v>12650000.0</v>
+        <v>3310000.0</v>
       </c>
       <c r="C6">
         <v>14036000.0</v>
       </c>
       <c r="D6">
         <v>10694000.0</v>
       </c>
       <c r="E6">
         <v>24628000.0</v>
       </c>
       <c r="F6">
         <v>9713000.0</v>
       </c>
       <c r="G6">
         <v>26748000.0</v>
       </c>
       <c r="H6">
         <v>20986000.0</v>
       </c>
       <c r="I6">
         <v>-14924000.0</v>
       </c>
       <c r="J6">
         <v>16924000.0</v>
       </c>
@@ -26747,51 +26747,51 @@
       </c>
       <c r="L13">
         <v>-6599000.0</v>
       </c>
       <c r="M13">
         <v>679000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>199</v>
       </c>
       <c r="B14">
-        <v>18408000.0</v>
+        <v>19887000.0</v>
       </c>
       <c r="C14">
         <v>24557000.0</v>
       </c>
       <c r="D14">
         <v>24067000.0</v>
       </c>
       <c r="E14">
         <v>23359000.0</v>
       </c>
       <c r="F14">
         <v>19098000.0</v>
       </c>
       <c r="G14">
         <v>20107000.0</v>
       </c>
       <c r="H14">
         <v>25836000.0</v>
       </c>
       <c r="I14">
         <v>18961000.0</v>
       </c>
       <c r="J14">
         <v>25683000.0</v>
       </c>
@@ -27342,51 +27342,51 @@
       </c>
       <c r="T24">
         <v>453000.0</v>
       </c>
       <c r="U24">
         <v>30000.0</v>
       </c>
       <c r="V24">
         <v>29000.0</v>
       </c>
       <c r="W24">
         <v>1829000.0</v>
       </c>
       <c r="X24">
         <v>13393000.0</v>
       </c>
       <c r="Y24">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>209</v>
       </c>
       <c r="B25">
-        <v>13997000.0</v>
+        <v>8255000.0</v>
       </c>
       <c r="C25">
         <v>34069000.0</v>
       </c>
       <c r="D25">
         <v>85362000.0</v>
       </c>
       <c r="E25">
         <v>29034000.0</v>
       </c>
       <c r="F25">
         <v>2326000.0</v>
       </c>
       <c r="G25">
         <v>117238000.0</v>
       </c>
       <c r="H25">
         <v>93939000.0</v>
       </c>
       <c r="I25">
         <v>19435000.0</v>
       </c>
       <c r="J25">
         <v>49556000.0</v>
       </c>
@@ -30303,51 +30303,51 @@
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>199</v>
       </c>
       <c r="B14">
-        <v>4696000.0</v>
+        <v>5066000.0</v>
       </c>
       <c r="C14">
         <v>5159000.0</v>
       </c>
       <c r="D14">
         <v>5016000.0</v>
       </c>
       <c r="E14">
         <v>4558000.0</v>
       </c>
       <c r="F14">
         <v>4415000.0</v>
       </c>
       <c r="G14">
         <v>5994000.0</v>
       </c>
       <c r="H14">
         <v>6169000.0</v>
       </c>
       <c r="I14">
         <v>6237000.0</v>
       </c>
       <c r="J14">
         <v>4935000.0</v>
       </c>
@@ -31947,108 +31947,108 @@
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22">
         <v>2498000.0</v>
       </c>
       <c r="CM22"/>
       <c r="CN22">
         <v>13852000.0</v>
       </c>
       <c r="CO22">
         <v>17979000.0</v>
       </c>
       <c r="CP22">
         <v>966000.0</v>
       </c>
       <c r="CQ22"/>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>207</v>
       </c>
       <c r="B23">
         <v>174000.0</v>
       </c>
       <c r="C23">
-        <v>-513000.0</v>
+        <v>-467000.0</v>
       </c>
       <c r="D23">
-        <v>25000.0</v>
+        <v>-444000.0</v>
       </c>
       <c r="E23">
         <v>-1342000.0</v>
       </c>
       <c r="F23">
         <v>-1143000.0</v>
       </c>
       <c r="G23">
         <v>-852000.0</v>
       </c>
       <c r="H23">
         <v>2378000.0</v>
       </c>
       <c r="I23">
         <v>1043000.0</v>
       </c>
       <c r="J23">
         <v>368000.0</v>
       </c>
       <c r="K23">
         <v>-498000.0</v>
       </c>
       <c r="L23">
         <v>-50000.0</v>
       </c>
       <c r="M23">
         <v>2733000.0</v>
       </c>
       <c r="N23">
         <v>430000.0</v>
       </c>
       <c r="O23">
         <v>753000.0</v>
       </c>
       <c r="P23">
         <v>31000.0</v>
       </c>
       <c r="Q23">
-        <v>-1965000.0</v>
+        <v>-1820000.0</v>
       </c>
       <c r="R23">
         <v>623000.0</v>
       </c>
       <c r="S23">
         <v>790000.0</v>
       </c>
       <c r="T23">
         <v>1209000.0</v>
       </c>
       <c r="U23">
         <v>76622000.0</v>
       </c>
       <c r="V23">
-        <v>-80841000.0</v>
+        <v>-4872000.0</v>
       </c>
       <c r="W23">
         <v>-16000.0</v>
       </c>
       <c r="X23">
         <v>63524000.0</v>
       </c>
       <c r="Y23">
         <v>-1173000.0</v>
       </c>
       <c r="Z23">
         <v>38000.0</v>
       </c>
       <c r="AA23">
         <v>-4000.0</v>
       </c>
       <c r="AB23">
         <v>-1445000.0</v>
       </c>
       <c r="AC23">
         <v>1064000.0</v>
       </c>
       <c r="AD23">
         <v>-1288000.0</v>
       </c>
@@ -32432,51 +32432,51 @@
       </c>
       <c r="CJ24">
         <v>13393000.0</v>
       </c>
       <c r="CK24">
         <v>13088000.0</v>
       </c>
       <c r="CL24">
         <v>13530000.0</v>
       </c>
       <c r="CM24">
         <v>19000.0</v>
       </c>
       <c r="CN24">
         <v>2000000.0</v>
       </c>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>209</v>
       </c>
       <c r="B25">
-        <v>-6878000.0</v>
+        <v>8544000.0</v>
       </c>
       <c r="C25">
         <v>11653000.0</v>
       </c>
       <c r="D25">
         <v>2041000.0</v>
       </c>
       <c r="E25">
         <v>1177000.0</v>
       </c>
       <c r="F25">
         <v>4148000.0</v>
       </c>
       <c r="G25">
         <v>3514000.0</v>
       </c>
       <c r="H25">
         <v>1523000.0</v>
       </c>
       <c r="I25">
         <v>33260000.0</v>
       </c>
       <c r="J25">
         <v>3874000.0</v>
       </c>
@@ -32640,51 +32640,51 @@
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>210</v>
       </c>
       <c r="B26">
         <v>-2938000.0</v>
       </c>
       <c r="C26">
-        <v>853000.0</v>
+        <v>-46000.0</v>
       </c>
       <c r="D26">
         <v>853000.0</v>
       </c>
       <c r="E26">
         <v>691000.0</v>
       </c>
       <c r="F26">
         <v>658000.0</v>
       </c>
       <c r="G26">
         <v>-15662000.0</v>
       </c>
       <c r="H26">
         <v>-1418000.0</v>
       </c>
       <c r="I26">
         <v>-17834000.0</v>
       </c>
       <c r="J26">
         <v>-4299000.0</v>
       </c>
       <c r="K26">
         <v>16645000.0</v>
       </c>
@@ -32697,51 +32697,51 @@
       <c r="N26">
         <v>461000.0</v>
       </c>
       <c r="O26">
         <v>450000.0</v>
       </c>
       <c r="P26">
         <v>-225000.0</v>
       </c>
       <c r="Q26">
         <v>-225000.0</v>
       </c>
       <c r="R26">
         <v>647000.0</v>
       </c>
       <c r="S26">
         <v>-79432000.0</v>
       </c>
       <c r="T26">
         <v>1229000.0</v>
       </c>
       <c r="U26">
         <v>-81552000.0</v>
       </c>
       <c r="V26">
-        <v>-242000.0</v>
+        <v>-80394000.0</v>
       </c>
       <c r="W26">
         <v>49000.0</v>
       </c>
       <c r="X26">
         <v>-3573000.0</v>
       </c>
       <c r="Y26">
         <v>49000.0</v>
       </c>
       <c r="Z26">
         <v>-400000.0</v>
       </c>
       <c r="AA26">
         <v>-400000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26">
         <v>1500000.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>-346000.0</v>