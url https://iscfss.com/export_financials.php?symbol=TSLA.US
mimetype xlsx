--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4285,513 +4288,519 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW62"/>
+  <dimension ref="A1:BX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-        <v>136</v>
+      <c r="BX1" t="s">
+        <v>137</v>
       </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>15324000000.0</v>
+      </c>
+      <c r="C2">
         <v>14696000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13371000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12819000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13212000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13471000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12474000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14654000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13056000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14725000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14431000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13937000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15273000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15904000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15255000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13897000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11212000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11171000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10025000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8260000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7558000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6648000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6051000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4958000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3638000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3970000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3771000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3468000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3133587000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3248827000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3404451000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3596984000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3030493000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2603498000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2390250000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2385778000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2359316000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2075333000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1860341000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2301302000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1673090000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1452008000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1338945000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1284300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1184738000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1086099000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1046830000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>843933000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>604985000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>504452000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>412221000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>376970000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>317352000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>344915000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>343180000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>162025000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>78601000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>64333000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>56141000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>53627000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>57199000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>49660000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>28951000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>26990000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>25634000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>18190000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15086000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>17357000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>3771500.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14184000.0</v>
       </c>
-      <c r="BT2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU2"/>
       <c r="BV2">
         <v>3546000.0</v>
       </c>
       <c r="BW2">
+        <v>3546000.0</v>
+      </c>
+      <c r="BX2">
         <v>1342250.0</v>
       </c>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4825,52 +4834,53 @@
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
+      <c r="BX3"/>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4904,339 +4914,341 @@
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>401000000.0</v>
+      </c>
+      <c r="C5">
         <v>334000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>361000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>207000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>158000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-424000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-670000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-14000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-467000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-399000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-143000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-692000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-410000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-225000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-361000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-942000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-477000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-50000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>54000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>120000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>206000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>143000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>363000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>125000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-40000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-113000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-36000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-120000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5605000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-35019000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8218000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8271000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>18545000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>82921000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>33348000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>21250000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>10961000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-20769000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-23740000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>25310000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>34193000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>13565000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3556000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-23985000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-14804000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-15965000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-22000.0</v>
       </c>
-      <c r="AV5">
-[...1 lines deleted...]
-      </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>-140142000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-116382000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-94965000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-74933000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-57543000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-45350000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-38381000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-24000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-24619000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-24818000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-21993000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-361621000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-17211000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-14689000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-12730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11139000.0</v>
       </c>
       <c r="BQ5">
         <v>-11139000.0</v>
       </c>
       <c r="BR5">
+        <v>-11139000.0</v>
+      </c>
+      <c r="BS5">
         <v>-3182500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6826000.0</v>
       </c>
       <c r="BT5">
         <v>-6826000.0</v>
       </c>
       <c r="BU5">
-        <v>-1706500.0</v>
+        <v>-6826000.0</v>
       </c>
       <c r="BV5">
         <v>-1706500.0</v>
       </c>
       <c r="BW5">
+        <v>-1706500.0</v>
+      </c>
+      <c r="BX5">
         <v>-799500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>9178024000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>7773727000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
@@ -5256,303 +5268,311 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
+      <c r="BX6"/>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7">
+        <v>7019000000.0</v>
+      </c>
+      <c r="C7">
         <v>6871000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6566000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6327000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6178000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5884000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5745000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5393000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5153000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5037000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4916000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4483000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4292000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3822000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3703000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3477000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3513000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3604000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3531000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3480000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3173000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3077000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1540000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2921000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2869000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2810000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1050000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1070000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1075346000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1000886000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-      <c r="AR7">
+      <c r="AR7"/>
+      <c r="AS7">
         <v>15033000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>11254000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>11265000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>12267000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>12806000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>14099000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>12572000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>12855000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>10931000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>9249000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>10460000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>9965000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6278000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4720000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>3721000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2830000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>661000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>359000.0</v>
       </c>
-      <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
+      <c r="BX7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C8">
         <v>3000000.0</v>
       </c>
       <c r="D8">
         <v>3000000.0</v>
       </c>
       <c r="E8">
         <v>3000000.0</v>
       </c>
       <c r="F8">
         <v>3000000.0</v>
       </c>
       <c r="G8">
         <v>3000000.0</v>
       </c>
       <c r="H8">
         <v>3000000.0</v>
       </c>
       <c r="I8">
         <v>3000000.0</v>
       </c>
       <c r="J8">
         <v>3000000.0</v>
       </c>
       <c r="K8">
         <v>3000000.0</v>
       </c>
       <c r="L8">
         <v>3000000.0</v>
       </c>
       <c r="M8">
         <v>3000000.0</v>
       </c>
       <c r="N8">
         <v>3000000.0</v>
       </c>
       <c r="O8">
         <v>3000000.0</v>
       </c>
       <c r="P8">
         <v>3000000.0</v>
       </c>
       <c r="Q8">
-        <v>1000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
       <c r="U8">
         <v>1000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5562,526 +5582,531 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>42770000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41597000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>40363000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39456000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>38371000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37286000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>34201000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33436000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>32878000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>32177000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>31592000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>30944000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>30485000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>29803000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>28922000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28205000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>27623000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>27260000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21574000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15895000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15390000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12736819000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12348000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12052458000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10563746000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10249120000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9957711000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9656537000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9418896000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9178024000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8989022000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8774212000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8351514000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7773727000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5530928000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5383731000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3561256000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3414692000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3340436000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2502679000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2429677000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2345266000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2284010000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2203535000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2101352000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1806617000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1687397000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1714163000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1222825000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1190191000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>947693000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>926981000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>913040000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>893336000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>881941000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>871174000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
+      <c r="BX9"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>15219000000.0</v>
+      </c>
+      <c r="C10">
         <v>16603000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16513000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18877000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15587000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16352000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16139000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18111000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15009000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11805000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16398000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15932000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15296000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16048000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16253000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19532000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>18324000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17505000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>17576000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16065000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16229000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17141000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19384000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14531000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8615000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8080000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6268000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5338000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4954740000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2198169000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3685618000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2967504000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2236424000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2665673000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3367914000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3530030000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3035924000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4006593000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3393216000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3084257000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3246301000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1441789000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1196908000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1426036000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1150673000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1510076000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1905713000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2370735000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2674910000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2393908000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>845889000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>795116000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>746057000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>214417000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>201890000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>85693000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>210554000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>218570000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>255266000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>213328000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>319380000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>100655000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>99558000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>96563000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>47304000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>61546000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>69627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106547000.0</v>
       </c>
       <c r="BQ10">
         <v>106547000.0</v>
       </c>
       <c r="BR10">
+        <v>106547000.0</v>
+      </c>
+      <c r="BS10">
         <v>17406750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9277000.0</v>
       </c>
       <c r="BT10">
         <v>9277000.0</v>
       </c>
       <c r="BU10">
-        <v>2319250.0</v>
+        <v>9277000.0</v>
       </c>
       <c r="BV10">
         <v>2319250.0</v>
       </c>
       <c r="BW10">
+        <v>2319250.0</v>
+      </c>
+      <c r="BX10">
         <v>4302750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1890000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1174000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>963000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1452000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>236000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4327000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>26077000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>23075000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22402000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16253000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21107000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>18324000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>17505000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17576000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16065000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16229000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6091,1131 +6116,1145 @@
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
+      <c r="BX11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>43524000000.0</v>
+      </c>
+      <c r="C12">
         <v>44743000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44059000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>42235000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36782000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>36996000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>36563000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33648000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31094000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26863000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29094000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26077000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>23075000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>22402000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22185000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21107000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18915000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18013000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>17707000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16095000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16229000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17141000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19384000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14531000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8615000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8080000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6268000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5338000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4954740000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2198169000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3686000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2967504000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2236424000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2665673000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3367914000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3530030000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3035924000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4006593000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3393216000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3084257000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3246301000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1441789000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1196908000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1426036000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1150673000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1510076000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1905713000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2370735000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2674910000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2583019000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>845889000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>795116000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>746057000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>214417000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>201890000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>85693000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>210554000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>243579000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>280327000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>278388000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>319380000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>100655000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>99558000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>96563000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>47304000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>61546000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>69627000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>106547000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>17406750.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>9277000.0</v>
       </c>
-      <c r="BT12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU12"/>
       <c r="BV12">
         <v>2319250.0</v>
       </c>
       <c r="BW12">
+        <v>2319250.0</v>
+      </c>
+      <c r="BX12">
         <v>4302750.0</v>
       </c>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C13">
         <v>3000000.0</v>
       </c>
       <c r="D13">
         <v>3000000.0</v>
       </c>
       <c r="E13">
         <v>3000000.0</v>
       </c>
       <c r="F13">
         <v>3000000.0</v>
       </c>
       <c r="G13">
         <v>3000000.0</v>
       </c>
       <c r="H13">
         <v>3000000.0</v>
       </c>
       <c r="I13">
         <v>3000000.0</v>
       </c>
       <c r="J13">
         <v>3000000.0</v>
       </c>
       <c r="K13">
         <v>3000000.0</v>
       </c>
       <c r="L13">
         <v>3000000.0</v>
       </c>
       <c r="M13">
         <v>3000000.0</v>
       </c>
       <c r="N13">
         <v>3000000.0</v>
       </c>
       <c r="O13">
         <v>3000000.0</v>
       </c>
       <c r="P13">
         <v>3000000.0</v>
       </c>
       <c r="Q13">
-        <v>1000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="R13">
         <v>1000000.0</v>
       </c>
       <c r="S13">
         <v>1000000.0</v>
       </c>
       <c r="T13">
         <v>1000000.0</v>
       </c>
       <c r="U13">
         <v>1000000.0</v>
       </c>
       <c r="V13">
         <v>1000000.0</v>
       </c>
       <c r="W13">
         <v>1000000.0</v>
       </c>
       <c r="X13">
         <v>1000000.0</v>
       </c>
       <c r="Y13">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z13">
         <v>186000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>185000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>180000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>179000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>174000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>173000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="AH13">
         <v>170000.0</v>
       </c>
       <c r="AI13">
+        <v>170000.0</v>
+      </c>
+      <c r="AJ13">
         <v>169000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>168000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="AM13">
         <v>161000.0</v>
       </c>
       <c r="AN13">
+        <v>161000.0</v>
+      </c>
+      <c r="AO13">
         <v>150000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>148000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="AR13">
         <v>131000.0</v>
       </c>
       <c r="AS13">
+        <v>131000.0</v>
+      </c>
+      <c r="AT13">
         <v>127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="AU13">
         <v>126000.0</v>
       </c>
       <c r="AV13">
-        <v>125000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AW13">
         <v>125000.0</v>
       </c>
       <c r="AX13">
+        <v>125000.0</v>
+      </c>
+      <c r="AY13">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="AZ13">
         <v>123000.0</v>
       </c>
       <c r="BA13">
+        <v>123000.0</v>
+      </c>
+      <c r="BB13">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="BC13">
         <v>115000.0</v>
       </c>
       <c r="BD13">
+        <v>115000.0</v>
+      </c>
+      <c r="BE13">
         <v>106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="BF13">
         <v>105000.0</v>
       </c>
       <c r="BG13">
-        <v>104000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="BH13">
         <v>104000.0</v>
       </c>
       <c r="BI13">
         <v>104000.0</v>
       </c>
       <c r="BJ13">
+        <v>104000.0</v>
+      </c>
+      <c r="BK13">
         <v>96000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>95000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>93000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>8000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>78000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>7000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>21000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>1750.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>21000.0</v>
       </c>
-      <c r="BT13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU13"/>
       <c r="BV13">
         <v>5250.0</v>
       </c>
       <c r="BW13">
+        <v>5250.0</v>
+      </c>
+      <c r="BX13">
         <v>4500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>3540000000.0</v>
+      </c>
+      <c r="C14">
         <v>3538000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3539000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3526000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3519000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3521000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3517000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3497000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3481000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3484000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3492000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3493000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3478000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3468000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3471000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3468000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3464999930.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3470999930.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3100522833.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3368999932.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3356999932.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3399000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3372000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3315000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3108000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2982000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2805000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2766000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2655000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2595000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2685390000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2670000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2549955000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2537190000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2524710000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2509410000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2478180000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2431935000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2325360000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2354025000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2099745000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1990140000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1966500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1935090000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1900335000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1889205000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1882455000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1873665000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1863756420.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1852091730.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1842030000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1827937455.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1772904120.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1863979380.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1706445000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1583342430.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1578636780.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1571765145.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1571760000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1561152450.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1466358990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427810175.0</v>
       </c>
       <c r="BK14">
         <v>1427810175.0</v>
       </c>
       <c r="BL14">
+        <v>1427810175.0</v>
+      </c>
+      <c r="BM14">
         <v>1384060815.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1169607465.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1396640895.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1169607465.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099745000.0</v>
       </c>
       <c r="BQ14">
         <v>2099745000.0</v>
       </c>
       <c r="BR14">
         <v>2099745000.0</v>
       </c>
       <c r="BS14">
+        <v>2099745000.0</v>
+      </c>
+      <c r="BT14">
         <v>1169607465.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>699915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2044950000.0</v>
       </c>
       <c r="BV14">
         <v>2044950000.0</v>
       </c>
       <c r="BW14">
         <v>2044950000.0</v>
       </c>
+      <c r="BX14">
+        <v>2044950000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>3000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
         <v>1000000.0</v>
       </c>
       <c r="W15">
         <v>1000000.0</v>
       </c>
       <c r="X15">
         <v>1000000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>1000000.0</v>
+      </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>179000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>174000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>173000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="AH15">
         <v>170000.0</v>
       </c>
       <c r="AI15">
+        <v>170000.0</v>
+      </c>
+      <c r="AJ15">
         <v>169000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>168000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="AM15">
         <v>161000.0</v>
       </c>
       <c r="AN15">
+        <v>161000.0</v>
+      </c>
+      <c r="AO15">
         <v>150000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>148000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="AR15">
         <v>131000.0</v>
       </c>
       <c r="AS15">
+        <v>131000.0</v>
+      </c>
+      <c r="AT15">
         <v>127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="AU15">
         <v>126000.0</v>
       </c>
       <c r="AV15">
-        <v>125000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AW15">
         <v>125000.0</v>
       </c>
       <c r="AX15">
+        <v>125000.0</v>
+      </c>
+      <c r="AY15">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="AZ15">
         <v>123000.0</v>
       </c>
       <c r="BA15">
+        <v>123000.0</v>
+      </c>
+      <c r="BB15">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="BC15">
         <v>115000.0</v>
       </c>
       <c r="BD15">
+        <v>115000.0</v>
+      </c>
+      <c r="BE15">
         <v>106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="BF15">
         <v>105000.0</v>
       </c>
       <c r="BG15">
-        <v>104000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="BH15">
         <v>104000.0</v>
       </c>
       <c r="BI15">
         <v>104000.0</v>
       </c>
       <c r="BJ15">
+        <v>104000.0</v>
+      </c>
+      <c r="BK15">
         <v>96000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>95000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>93000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>78000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="BQ15">
         <v>21000.0</v>
       </c>
-      <c r="BR15"/>
-      <c r="BS15">
+      <c r="BR15">
         <v>21000.0</v>
       </c>
+      <c r="BS15"/>
       <c r="BT15">
         <v>21000.0</v>
       </c>
-      <c r="BU15"/>
+      <c r="BU15">
+        <v>21000.0</v>
+      </c>
       <c r="BV15"/>
       <c r="BW15"/>
+      <c r="BX15"/>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>3427000000.0</v>
+      </c>
+      <c r="C16">
         <v>3441000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3424000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3756000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4649000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4256000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4161000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4025000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2793000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3024000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2864000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3100000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3202000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2807000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2810000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3011000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3040000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2719000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2372000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2632000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2505000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2337000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2210000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1966000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1843000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1974000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1889000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1710000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1514400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1531086000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1422893000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1476758000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1518450000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1521288000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1869172000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1637818000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1516938000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1457892000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1426985000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>690364000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>679834000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>391363000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>283370000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>269545000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>272848000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>249476000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>257587000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>227056000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>228017000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>198006000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>163153000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>140277000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>133716000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>130714000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>140722000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5381000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5377000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5666000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2345000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2266000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>56257000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>43232000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4635000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3477000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>8099000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6711000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1377000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3371000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>344250.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>4073000.0</v>
       </c>
-      <c r="BT16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU16"/>
       <c r="BV16">
         <v>1018250.0</v>
       </c>
-      <c r="BW16"/>
+      <c r="BW16">
+        <v>1018250.0</v>
+      </c>
+      <c r="BX16"/>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7249,191 +7288,193 @@
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>818250000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1177799000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1082870000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1035579000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>955078000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>851790000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>581202000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>533253000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>496997000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>446105000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>362261000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>334628000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>312850000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>292271000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>254321000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>234980000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>210817000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>181180000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>131298000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>68293000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>5323000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>13752000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>12211000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>11139000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>11755000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>11984000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>11725000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>11074000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
+      <c r="BX18"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7467,167 +7508,166 @@
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>257000000.0</v>
       </c>
       <c r="E20">
+        <v>257000000.0</v>
+      </c>
+      <c r="F20">
         <v>258000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>248000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>244000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>253000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>249000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>250000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>253000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>250000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>263000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>195000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>194000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>191000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="S20">
         <v>200000000.0</v>
       </c>
       <c r="T20">
+        <v>200000000.0</v>
+      </c>
+      <c r="U20">
         <v>201000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>203000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>206000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>207000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>203000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>196000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>193000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>198000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>186000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>153475000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>74312000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>68000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>65226000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>64284000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>61284000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>60237000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>45236000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>43766000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>40984000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
@@ -7650,1246 +7690,1265 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
+      <c r="BX20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
         <v>40</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>786000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>135000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>131000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>138000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>144000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1226000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>158000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>164000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>171000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>178000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>191000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>202000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>204000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>215000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>228000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>241000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>254000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1517000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>269000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>283000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>299000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>313000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>318000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>312000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>323000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>339000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>351000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>327358000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>273568000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>282000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>291476000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>300406000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>346428000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>361502000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>372238000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>380847000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>388608000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>376145000.0</v>
       </c>
-      <c r="AN21">
-[...1 lines deleted...]
-      </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>12816000.0</v>
       </c>
-      <c r="AR21">
-[...1 lines deleted...]
-      </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
         <v>13420000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13541000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13662000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13930000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>13837000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14029000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14150000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>14267000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14508000.0</v>
       </c>
       <c r="BF21">
         <v>14508000.0</v>
       </c>
       <c r="BG21">
         <v>14508000.0</v>
       </c>
       <c r="BH21">
         <v>14508000.0</v>
       </c>
       <c r="BI21">
         <v>14508000.0</v>
       </c>
       <c r="BJ21">
+        <v>14508000.0</v>
+      </c>
+      <c r="BK21">
         <v>14531000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>14508000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
+      <c r="BX21"/>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>13752000000.0</v>
+      </c>
+      <c r="C22">
         <v>14434000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12392000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12276000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14570000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13706000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12017000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14530000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14195000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16033000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13626000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13721000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14356000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14375000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>12839000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10327000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8108000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6691000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5757000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5199000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4733000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4132000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4101000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4218000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4018000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4494000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3552000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3581000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3382358000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3836850000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3113446000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3314127000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3324643000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2565826000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2263537000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2471382000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2438111000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2220336000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2067454000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1604571000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1609607000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1301961000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1277838000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1293717000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1212279000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1054840000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>953675000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>752492000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>596927000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>450730000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>340355000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>347545000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>254891000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>237618000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>268504000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>159048000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>66669000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>55427000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>50082000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>49216000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>54312000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>50823000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>45182000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>39508000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>29518000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>28588000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>23222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19653000.0</v>
       </c>
       <c r="BQ22">
         <v>19653000.0</v>
       </c>
       <c r="BR22">
+        <v>19653000.0</v>
+      </c>
+      <c r="BS22">
         <v>5805500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16650000.0</v>
       </c>
       <c r="BT22">
         <v>16650000.0</v>
       </c>
       <c r="BU22">
-        <v>4162500.0</v>
+        <v>16650000.0</v>
       </c>
       <c r="BV22">
         <v>4162500.0</v>
       </c>
       <c r="BW22">
+        <v>4162500.0</v>
+      </c>
+      <c r="BX22">
         <v>527000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>148524000000.0</v>
+      </c>
+      <c r="C23">
         <v>143724000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>137806000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>133735000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>128567000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>125111000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>122070000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>119852000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>112832000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>109226000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>106618000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>93941000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>90591000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>86833000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>82338000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>74426000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>68513000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>66038000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>62131000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>57834000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>55146000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>52972000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>52148000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>45691000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>38135000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>37250000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>34309000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>32795000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>31872597000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>28912524000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>29739614000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>29262713000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>27910000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>27271429000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>28655372000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>28107074000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26043705000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>25053726000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>22664076000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12592397000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11868952000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9191702000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8092460000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7547497000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6468185000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6120030000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5849251000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5437533000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5054464000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4500410000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2416930000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2166209000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1887844000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1143778000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1114190000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>809177000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>776869000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>761100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>713448000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>700250000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>646155000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>407289000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>386082000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>361621000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>147974000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>145320000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>130424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155916000.0</v>
       </c>
       <c r="BQ23">
         <v>155916000.0</v>
       </c>
       <c r="BR23">
+        <v>155916000.0</v>
+      </c>
+      <c r="BS23">
         <v>32606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51699000.0</v>
       </c>
       <c r="BT23">
         <v>51699000.0</v>
       </c>
       <c r="BU23">
-        <v>12924750.0</v>
+        <v>51699000.0</v>
       </c>
       <c r="BV23">
         <v>12924750.0</v>
       </c>
       <c r="BW23">
+        <v>12924750.0</v>
+      </c>
+      <c r="BX23">
         <v>8709250.0</v>
       </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
+        <v>7721000000.0</v>
+      </c>
+      <c r="C24">
         <v>7645000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6584000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5609000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4994000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5080000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5535000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5275000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5338000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2739000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2682000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2426000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>872000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1272000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1029000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2096000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2095000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2253000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4254000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6438000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6878000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8019000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9607000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9476000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9291000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9539000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11634000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11313000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11234401000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9787950000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8460873000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>9726589000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9571793000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8821038000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9486248000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9656475000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7215493000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7247382000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6053860000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2443420000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2620002000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2484329000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2040375000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1966361000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1988089000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1888672000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1806518000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1786635000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1767024000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1519967000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>598974000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>582500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>578740000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>388785000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>401495000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>414207000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>396155000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>340323000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>268335000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>225000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>134177000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>102905000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>72324000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>57123000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>46058000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>30639000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>800000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>55416000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
+      <c r="BX24"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>6736000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5778000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5180000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5292000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5757000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5405000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2426000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>872000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1272000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1597000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2096000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2898000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3153000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5245000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6438000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7871000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9053000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9607000000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>10726000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11634000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11313000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11234401000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9787950000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9403672000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>9669879000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9510696000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8761070000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9415700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9581616000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7122862000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7148416000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5860049000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2443420000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2620002000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2484329000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2040375000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1981394000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1999343000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1899937000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1818785000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1799441000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1781123000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1532539000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>598974000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>593431000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>587989000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>399245000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>411460000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>420485000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>400875000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>344044000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>271165000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>225661000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>134536000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
+      <c r="BX25"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
         <v>45</v>
       </c>
-      <c r="B26"/>
-[...1 lines deleted...]
-      <c r="D26">
+      <c r="B26">
+        <v>674000000.0</v>
+      </c>
+      <c r="C26">
+        <v>786000000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>1315000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1235000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>951000000.0</v>
       </c>
-      <c r="G26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>184000000.0</v>
       </c>
       <c r="J26">
         <v>184000000.0</v>
       </c>
-      <c r="K26"/>
+      <c r="K26">
+        <v>184000000.0</v>
+      </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>1260000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1311000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1331000000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>1000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>398000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>400308000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>413181000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>421548000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>422897000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>434841000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>449754000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>456652000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>463878000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>472663000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>486350000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>506302000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
+      <c r="BX26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8923,1915 +8982,1939 @@
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-5877000000.0</v>
+      </c>
+      <c r="C28">
         <v>-7374000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8137000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>76000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2453000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3224000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2516000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5328000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2494000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1894000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11168000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-11539000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12965000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-13372000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-13154000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-13658000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-11659000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10480000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10742000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-7911000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5096000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-4630000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7645000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>632000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5524000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7120000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7151000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9075000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8070746000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9295492000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8285753000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8811647000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9380151000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8096085000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6947024000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6478748000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4907703000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4162957000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3735215000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-345085000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>62198000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1744432000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1541305000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1278571000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1557808000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1095163000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>600313000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>115416000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-212578000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-193154000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-239011000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-118214000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-152373000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>241121000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>264777000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>388821000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>228419000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>147338000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>24882000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12721000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-184557000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2525000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-26955000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-39149000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1589000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-30614000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-68537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-105593000.0</v>
       </c>
       <c r="BQ28">
         <v>-105593000.0</v>
       </c>
       <c r="BR28">
+        <v>-105593000.0</v>
+      </c>
+      <c r="BS28">
         <v>-17134250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46480000.0</v>
       </c>
       <c r="BT28">
         <v>46480000.0</v>
       </c>
       <c r="BU28">
-        <v>11620000.0</v>
+        <v>46480000.0</v>
       </c>
       <c r="BV28">
         <v>11620000.0</v>
       </c>
       <c r="BW28">
+        <v>11620000.0</v>
+      </c>
+      <c r="BX28">
         <v>-4278250.0</v>
       </c>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>95919000000.0</v>
+      </c>
+      <c r="C29">
         <v>93135000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>90290000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>87431000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84270000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>81897000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>80791000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77321000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>73830000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69252000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>67291000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>57859000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>53461000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>50730000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>46749000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>42248000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>39528000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>37506000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>35531000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>35207000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>32764000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>32451000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>33964000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>28273000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22463000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21563000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
+      <c r="BX29"/>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>4087000000.0</v>
+      </c>
+      <c r="C30">
         <v>3959000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4576000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4703000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3838000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3782000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4418000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3313000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3737000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3887000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3508000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2520000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3447000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2993000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2952000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2192000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2081000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2311000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1913000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1962000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2129000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1890000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1886000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1757000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1485000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1274000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1324000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1128000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1147100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1046945000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>949022000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1155001000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>569874000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>652848000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>515381000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>607734000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>453539000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>440349000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>499142000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>326895000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>178594000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>318056000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>168965000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>119964000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>138648000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>200052000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>226604000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>156889000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>96607000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>72380000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>49109000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>47580000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>113544000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>46139000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>26842000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9164000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11023000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>13589000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9539000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>18250000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>23308000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>20260000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6710000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>8062000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6467000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5931000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1386000.0</v>
       </c>
       <c r="BQ30">
         <v>1386000.0</v>
       </c>
       <c r="BR30">
+        <v>1386000.0</v>
+      </c>
+      <c r="BS30">
         <v>872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3320000.0</v>
       </c>
       <c r="BT30">
         <v>3320000.0</v>
       </c>
       <c r="BU30">
-        <v>830000.0</v>
+        <v>3320000.0</v>
       </c>
       <c r="BV30">
         <v>830000.0</v>
       </c>
       <c r="BW30">
+        <v>830000.0</v>
+      </c>
+      <c r="BX30">
         <v>14750.0</v>
       </c>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:76">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>53025000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>50665000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>48062000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>44295000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>39853000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>36360000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>34090000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>29732000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>26583000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>24923000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>23113000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>22360000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>16166000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>10004000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>9349000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6081000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5503000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5814787000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>4828000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5128556000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4703400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4081267000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>4448820000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4213307000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4697306000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>5050204000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>4929706000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>4752589000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2691758000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2557440000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1012991000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1130989000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1360837000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>766207000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>880274000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>969906000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1020255000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1018416000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>981998000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>667120000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>641663000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>629426000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>168583000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>124700000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-27875000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>62215000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>153874000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>224045000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>294118000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>348452000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
+      <c r="BX31"/>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:76">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>33333000000.0</v>
+      </c>
+      <c r="C32">
         <v>35610000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>36928000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>33363000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>31125000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29636000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29539000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25802000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25248000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>21082000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20868000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>18386000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>16283000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15561000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>14208000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>11379000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>9401000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7595000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7395000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6951000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8322000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>9828000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12469000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8442000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3066000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2907000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
+      <c r="BX32"/>
     </row>
-    <row r="33" spans="1:75">
+    <row r="33" spans="1:76">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
-        <v>73047000000.0</v>
+        <v>74545000000.0</v>
       </c>
       <c r="C33">
+        <v>73976000000.0</v>
+      </c>
+      <c r="D33">
         <v>69164000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>69082000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>67434000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>65722000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>63716000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>63473000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>59855000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>58691000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>57002000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>48915000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>46716000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>43836000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>41421000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>38436000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>37291000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>36988000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>35031000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>32832000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>30453000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>28267000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>25431000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>23947000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>22799000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>22357000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>22206000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>21855000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>21690645000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>21234702000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>21433000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>21342222000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>21210203000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>20887509000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>22084852000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>21038341000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>19684261000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>18025837000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>16404280000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>7419985000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>6665247000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5952159000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5285933000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4548702000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3839564000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3198613000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2650594000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2074619000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1612769000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1344363000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1150991000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>947443000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>758302000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>617785000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>576567000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>524636000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>459743000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>402203000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>340610000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>288129000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>228397000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>180383000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>150196000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>120488000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>57940000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>44718000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>29865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23966000.0</v>
       </c>
       <c r="BQ33">
         <v>23966000.0</v>
       </c>
       <c r="BR33">
+        <v>23966000.0</v>
+      </c>
+      <c r="BS33">
         <v>7466250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20272000.0</v>
       </c>
       <c r="BT33">
         <v>20272000.0</v>
       </c>
       <c r="BU33">
-        <v>5068000.0</v>
+        <v>20272000.0</v>
       </c>
       <c r="BV33">
         <v>5068000.0</v>
       </c>
       <c r="BW33">
+        <v>5068000.0</v>
+      </c>
+      <c r="BX33">
         <v>3132250.0</v>
       </c>
     </row>
-    <row r="34" spans="1:75">
+    <row r="34" spans="1:76">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34">
+        <v>1506000000.0</v>
+      </c>
+      <c r="C34">
         <v>1454000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1339000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1275000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1235000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1120000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1093000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>996000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>898000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>885000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>876000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7321000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>6924000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>10162000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>553000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>427000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9034000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>9177000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10843000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3486000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>12525000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>395000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>14170000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>14841000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>14484000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>14532000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>408000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>405000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>410565000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>13631818000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>4030202000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>3963941000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>3990829000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>3321342000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>4754811000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>4795631000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>4755106000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>4536420000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>4211323000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2793627000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2391853000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2009686000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1658717000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1289234000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>983619000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>834588000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>661123000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>523739000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>444094000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>361586000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>294496000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>212858000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>115591000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>35004000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>25170000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>18550000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>16114000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>15705000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>14915000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>14565000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>13357000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
+      <c r="BX34"/>
     </row>
-    <row r="35" spans="1:75">
+    <row r="35" spans="1:76">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>25580000000.0</v>
+      </c>
+      <c r="C35">
         <v>24784000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>23227000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>21729000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>20487000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19940000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19569000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18565000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>17840000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14593000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14261000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12806000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10817000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10162000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9731000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>8691000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9034000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9177000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11411000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11289000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>12525000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13630000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14221000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>14889000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>14528000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>14592000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>15532000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>15167000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>15133363000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>13631818000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>13433874000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>13633820000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>13501525000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>12900664000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>15386903000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>15460474000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>12915235000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>12647197000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10931946000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6920243000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>6995734000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6377967000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5381201000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4678996000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4294665000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3958458000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3633124000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3408450000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3269129000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2885897000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1174435000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1084797000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>807350000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>499566000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>646310000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>502798000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>463616000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>390296000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>298064000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>251951000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>158967000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>126575000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>93469000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>72370000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>389115000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>42036000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>326458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325562000.0</v>
       </c>
       <c r="BQ35">
         <v>325562000.0</v>
       </c>
       <c r="BR35">
+        <v>325562000.0</v>
+      </c>
+      <c r="BS35">
         <v>81614500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163478000.0</v>
       </c>
       <c r="BT35">
         <v>163478000.0</v>
       </c>
       <c r="BU35">
-        <v>40869500.0</v>
+        <v>163478000.0</v>
       </c>
       <c r="BV35">
         <v>40869500.0</v>
       </c>
       <c r="BW35">
+        <v>40869500.0</v>
+      </c>
+      <c r="BX35">
         <v>25346750.0</v>
       </c>
     </row>
-    <row r="36" spans="1:75">
+    <row r="36" spans="1:76">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>10042000000.0</v>
+        <v>9453000000.0</v>
       </c>
       <c r="C36">
+        <v>6527000000.0</v>
+      </c>
+      <c r="D36">
         <v>21204000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7175000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4857000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4942000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4215000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5173000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4041000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4241000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4201000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5681000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5210000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4768000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3392000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3454000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3170000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3895000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2138000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3114000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2937000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2918000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1536000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1436000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1415000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1373000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1469000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1472000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1607316000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1564204000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1380000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1233979000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1254087000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1299073000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1166193000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1104271000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1041094000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1041109001.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>991218000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>161640000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>138271000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>114935000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>78380000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>84166000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>73301000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>62361000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>54583000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>39130000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>32180000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>29583000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>30072000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>10300000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>17226000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>12578000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-576567000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>26599000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>26101000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>26029000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>9524000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>28335000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>28217000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>27870000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>27597000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>77592000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>24784000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>17852000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>6330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4493000.0</v>
       </c>
       <c r="BQ36">
         <v>4493000.0</v>
       </c>
       <c r="BR36">
+        <v>4493000.0</v>
+      </c>
+      <c r="BS36">
         <v>1582500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1479000.0</v>
       </c>
       <c r="BT36">
         <v>1479000.0</v>
       </c>
       <c r="BU36">
-        <v>369750.0</v>
+        <v>1479000.0</v>
       </c>
       <c r="BV36">
         <v>369750.0</v>
       </c>
       <c r="BW36">
+        <v>369750.0</v>
+      </c>
+      <c r="BX36">
         <v>132750.0</v>
       </c>
     </row>
-    <row r="37" spans="1:75">
+    <row r="37" spans="1:76">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>774000000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>852000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>861000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>862000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>826000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>836000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>841000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>847000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>850000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>861000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>869000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>867000000.0</v>
       </c>
-      <c r="AA37"/>
-      <c r="AB37">
+      <c r="AB37"/>
+      <c r="AC37">
         <v>842000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>854841000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>862026000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>834397000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>793467000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>821156000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>863876000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>997346000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>1063237000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1108986000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>809075000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>785175000.0</v>
       </c>
-      <c r="AN37">
-[...1 lines deleted...]
-      </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
@@ -10851,1137 +10934,1153 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
+      <c r="BX37"/>
     </row>
-    <row r="38" spans="1:75">
+    <row r="38" spans="1:76">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38">
+        <v>5221000000.0</v>
+      </c>
+      <c r="C38">
         <v>929000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>10575000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>11027000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10025000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9972000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-6000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>9608000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>11448000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5497000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5026000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4584000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4193000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2251000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3170000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3895000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3398000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3114000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2937000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2918000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12164000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1436000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1415000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1373000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1469000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1472000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1208525000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1564204000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1379265000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1233979000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1254087000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1706785000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1593236000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1521745000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1465707000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1470701000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1367363000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>161640000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>138271000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>114935000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>106155000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>84166000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>73301000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>62361000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>54583000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>52550000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>45721000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>43245000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>30072000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>24137000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>31255000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>26728000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>26599000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>26101000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>26029000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>30439000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>28335000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>28217000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>27870000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>27597000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>77592000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>24784000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>17852000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>6330000.0</v>
       </c>
-      <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>1479000.0</v>
       </c>
-      <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
+      <c r="BX38"/>
     </row>
-    <row r="39" spans="1:75">
+    <row r="39" spans="1:76">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>7395000000.0</v>
+      </c>
+      <c r="C39">
         <v>6612000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7615000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5439000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5943000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4905000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5362000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4888000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3951000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3752000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3388000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2708000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2997000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3227000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2941000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2364000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2118000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2035000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1723000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1746000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1602000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1542000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1346000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1238000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1218000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1045000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>959000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>660000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>569748000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>464908000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>365671000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>325232000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>422034000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>379379000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>268365000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>321406000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>313501000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>271665000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>194465000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>132978000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>144678000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>153757000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>115667000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>133855000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>106430000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>135756000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>76134000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>65467000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>61536000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>49918000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>27574000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>27260000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>13688000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11100000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>8438000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>7775000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>6920000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>46302000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>32890000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>66267000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>20758000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>55168000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>84436000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>97000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>6745000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>4537000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>4222000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>4364000.0</v>
       </c>
-      <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>1055500.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2180000.0</v>
       </c>
-      <c r="BT39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU39"/>
       <c r="BV39">
         <v>545000.0</v>
       </c>
       <c r="BW39">
+        <v>545000.0</v>
+      </c>
+      <c r="BX39">
         <v>732500.0</v>
       </c>
     </row>
-    <row r="40" spans="1:75">
+    <row r="40" spans="1:76">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>15256000000.0</v>
+      </c>
+      <c r="C40">
         <v>14554000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13279000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11870000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9215000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7771000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7556000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7545000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8868000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8539000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9080000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7636000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7658000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7321000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7142000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5820000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5624000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5507000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5719000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5443000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4453000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3764000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3855000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2953000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3110000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2543000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3222000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2938000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3149701000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2757176000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2597093000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2595044000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2489234000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2527543000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2518699000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2021120000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1853568000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1708903000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1389532000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-260771000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-626826000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-635285000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-633166000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-651809000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-638275000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-630332000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-632128000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-607218000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-603412000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-598272000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-7904000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-588473000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-5695000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-56293000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-195928000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>112819000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>128962000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>125067000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>123870000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>97900000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>24993000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>19809000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>51700000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>38570000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>34605000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>33911000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>40736000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>40028000.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>10256500.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>69337000.0</v>
       </c>
-      <c r="BT40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU40"/>
       <c r="BV40">
         <v>17419500.0</v>
       </c>
       <c r="BW40">
+        <v>17419500.0</v>
+      </c>
+      <c r="BX40">
         <v>11481750.0</v>
       </c>
     </row>
-    <row r="41" spans="1:75">
+    <row r="41" spans="1:76">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>10380000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>7014000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>6501000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>5970000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4700000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4314000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4210000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>5598000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4851000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3210000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3247000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4614000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3151000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3010000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2891000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2905000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2784000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2823616000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2797416000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2317802000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2285172000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2283763000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4079624000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5862062000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5803642000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5698054000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>5392532000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>4869302000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>3374829000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2925106000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2506683000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2104822000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1651495000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1318247000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1147438000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>953394000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>752277000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>654628000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>567172000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>468855000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>344156000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>183884000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>40327000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>38922000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>30761000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>27253000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>27460000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>26899000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>26290000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>24431000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>23670000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>21145000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>15247000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>23832000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>15648000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6433000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>6884000.0</v>
       </c>
-      <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
+      <c r="BX41"/>
     </row>
-    <row r="42" spans="1:75">
+    <row r="42" spans="1:76">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>45859000000.0</v>
+      </c>
+      <c r="C42">
         <v>44299000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>42770000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>41597000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>40363000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>39456000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>38371000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>37286000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>36443000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>35763000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>34892000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>34201000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>33436000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>32878000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>32177000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>31592000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>30944000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>30485000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>29803000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>28922000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>28205000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>27623000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>27260000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>21574000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>15895000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>15390000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>12736000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>12348000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>12052458000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>10563746000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>10249120000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>9957711000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>9656537000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>9418896000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>9178024000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>8989022000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>8774212000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>8351514000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>7773727000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>5530928000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>5383731000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3561255000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>3414692000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>3340436000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2502679000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2429677000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2345266000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2284010000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2203535000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2101350999.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1806618000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1687397000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1714163000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1222825000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1190191000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>947693000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>926981000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>913040000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>893336000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>881941000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>871174000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>631564000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>621935000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>583454000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>36117000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>334274000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>7124000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>5746000.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BR42"/>
+      <c r="BS42">
         <v>4963500.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>5179000.0</v>
       </c>
-      <c r="BT42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU42"/>
       <c r="BV42">
         <v>3001250.0</v>
       </c>
       <c r="BW42">
+        <v>3001250.0</v>
+      </c>
+      <c r="BX42">
         <v>1866500.0</v>
       </c>
     </row>
-    <row r="43" spans="1:75">
+    <row r="43" spans="1:76">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12015,2106 +12114,2129 @@
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
+      <c r="BX43"/>
     </row>
-    <row r="44" spans="1:75">
+    <row r="44" spans="1:76">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
         <v>2000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>70000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>357000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>1688000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>7283000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>8784000.0</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>11270000.0</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>37146000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>42626000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>42045000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>46181000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>50273000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>54277000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>58196000.0</v>
       </c>
-      <c r="AV44">
-[...1 lines deleted...]
-      </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
-      <c r="BM44">
-[...1 lines deleted...]
-      </c>
+      <c r="BM44"/>
       <c r="BN44">
         <v>319225000.0</v>
       </c>
       <c r="BO44">
         <v>319225000.0</v>
       </c>
-      <c r="BP44"/>
+      <c r="BP44">
+        <v>319225000.0</v>
+      </c>
       <c r="BQ44"/>
       <c r="BR44"/>
-      <c r="BS44">
+      <c r="BS44"/>
+      <c r="BT44">
         <v>101178000.0</v>
       </c>
-      <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
+      <c r="BX44"/>
     </row>
-    <row r="45" spans="1:75">
+    <row r="45" spans="1:76">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
+        <v>84011000000.0</v>
+      </c>
+      <c r="C45">
         <v>79991000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>79623000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>73865000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>72053000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>69418000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>70405000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>66097000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>61756000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>59553000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>58823000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>42793000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>41041000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>38669000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>36635000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>42884000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>33684000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>32639000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>31176000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>29248000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>28341000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>26175000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>23375000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>21990000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>20876000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>20468000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>20199000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>19845000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>19600979000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>19318095000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>19691231000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>19733969000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>19591426000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>19180724000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>20491616000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>19516596000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>18218554000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>16555136000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>15036917000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>7258345000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>6526976000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>5837224000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>5194737000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>4464536000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3766263000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3136252000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2596011000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2022069000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1567048000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1301118000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1120919000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>923306000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>727047000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>591057000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>562300000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>498037000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>433642000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>376174000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>310171000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>259794000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>200180000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>152513000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>122599000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>42896000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>33156000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>26866000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>23535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19473000.0</v>
       </c>
       <c r="BQ45">
         <v>19473000.0</v>
       </c>
       <c r="BR45">
+        <v>19473000.0</v>
+      </c>
+      <c r="BS45">
         <v>5883750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18793000.0</v>
       </c>
       <c r="BT45">
         <v>18793000.0</v>
       </c>
       <c r="BU45">
-        <v>4698250.0</v>
+        <v>18793000.0</v>
       </c>
       <c r="BV45">
         <v>4698250.0</v>
       </c>
       <c r="BW45">
+        <v>4698250.0</v>
+      </c>
+      <c r="BX45">
         <v>2999500.0</v>
       </c>
     </row>
-    <row r="46" spans="1:75">
+    <row r="46" spans="1:76">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
-        <v>55945000000.0</v>
+        <v>57857000000.0</v>
       </c>
       <c r="C46">
+        <v>58640000000.0</v>
+      </c>
+      <c r="D46">
         <v>40643000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54882000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>54225000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52750000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>51507000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>51403000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>32902000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>31436000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>29725000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>42793000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>41041000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>38669000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>36635000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>34563000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>33684000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>32639000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>31176000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>29248000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>27030000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>24844000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>23375000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>21990000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>20876000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>20468000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>20199000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>19845000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>19600979000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>19318095000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>19691000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>19733969000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>19591426000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>19180724000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>20491616000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>19516596000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>18218554000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>16555135999.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>15036917000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>7258345000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>6526976000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>5837224000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>5194737000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4464536000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3766263000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3136252000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2596011000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2022069000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1567048000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1301118000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1120919000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>923306000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>727047000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>591057000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>562300000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>498037000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>433642000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>376174000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>310171000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>259794000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>200180000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>152513000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>122599000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>42896000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>33156000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>26866000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>23535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19473000.0</v>
       </c>
       <c r="BQ46">
         <v>19473000.0</v>
       </c>
       <c r="BR46">
+        <v>19473000.0</v>
+      </c>
+      <c r="BS46">
         <v>5883750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18793000.0</v>
       </c>
       <c r="BT46">
         <v>18793000.0</v>
       </c>
       <c r="BU46">
-        <v>4698250.0</v>
+        <v>18793000.0</v>
       </c>
       <c r="BV46">
         <v>4698250.0</v>
       </c>
       <c r="BW46">
+        <v>4698250.0</v>
+      </c>
+      <c r="BX46">
         <v>2999500.0</v>
       </c>
     </row>
-    <row r="47" spans="1:75">
+    <row r="47" spans="1:76">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>56186000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>54882000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>54225000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>52750000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>51501000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>51403000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>32902000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>31436000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>29725000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>42793000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>41041000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>24969000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>36635000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>35548000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>21093000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>20027000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>31176000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>29248000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>15665000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>13868000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12747000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11848000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>11009000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>10638000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>20199000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>19845000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>10082458000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>9850929000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>11330077000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>11246295000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>10969348000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>10519226000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>10027522000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>9394397000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>8399229000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>7016551000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>5982957000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>4309048000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3993250000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3593014000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3403334000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3103811000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2646017000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2224191000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1829267000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1404326000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1035822000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>849389000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>738494000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>654482000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>595579000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>581997000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>552229000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>486248000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>421859000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>364128000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>298414000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>248122000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>189647000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>152513000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>122599000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>42896000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>33156000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>26866000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>23535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19473000.0</v>
       </c>
       <c r="BQ47">
         <v>19473000.0</v>
       </c>
       <c r="BR47">
+        <v>19473000.0</v>
+      </c>
+      <c r="BS47">
         <v>5883750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18793000.0</v>
       </c>
       <c r="BT47">
         <v>18793000.0</v>
       </c>
       <c r="BU47">
-        <v>4698250.0</v>
+        <v>18793000.0</v>
       </c>
       <c r="BV47">
         <v>4698250.0</v>
       </c>
       <c r="BW47">
+        <v>4698250.0</v>
+      </c>
+      <c r="BX47">
         <v>2999500.0</v>
       </c>
     </row>
-    <row r="48" spans="1:75">
+    <row r="48" spans="1:76">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>40594000000.0</v>
+      </c>
+      <c r="C48">
         <v>39480000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>39003000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>38163000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>36790000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>35618000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>35209000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>32656000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>30489000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>29011000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>27882000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>19954000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>18101000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>15398000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>12885000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>9198000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>5908000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3649000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>331000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1990000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3608000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4750000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5399000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-5669000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-6000000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-6104000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-6083000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-6188000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-6331639000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-5923305000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-5317832000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-5457315000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-5768831000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-5051292000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-4974299000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-4298960000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-3679584000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-3343187000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-2997237000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-2875900000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-2897778000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-2604590000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-2322323000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-2001926000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-1772068000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1587841000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1433682000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1326041000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-1251327000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-1189420000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-1139620000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1123355000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-1084858000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-1054357000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-1065606000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-975674000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-864871000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-759265000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-669392000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-587903000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-522826000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-463922000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-414982000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-363624000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-328689000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-290173000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-260654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-236412000.0</v>
       </c>
       <c r="BQ48">
         <v>-236412000.0</v>
       </c>
       <c r="BR48">
+        <v>-236412000.0</v>
+      </c>
+      <c r="BS48">
         <v>-65163500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-204914000.0</v>
       </c>
       <c r="BT48">
         <v>-204914000.0</v>
       </c>
       <c r="BU48">
-        <v>-51228500.0</v>
+        <v>-204914000.0</v>
       </c>
       <c r="BV48">
         <v>-51228500.0</v>
       </c>
       <c r="BW48">
+        <v>-51228500.0</v>
+      </c>
+      <c r="BX48">
         <v>-30533000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:75">
+    <row r="49" spans="1:76">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>15398000000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>9198000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>5908000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3649000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>331000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1990000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-3608000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-4750000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-5399000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-5669000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-6000000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-6104000000.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>-6188000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-6331639000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-5923305000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-5317832000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-5457315000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-5768831000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-5051292000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-4974299000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-4298960000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-3679584000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-3343187000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-2997237000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-2875900000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-2897778000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-2604590000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-2322323000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-2001926000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-1772068000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-1587841000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-1433682000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-1326041000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-1251327000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-1189420000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-1139620000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-1123355000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-1084858000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-1054357000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-1065606000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-975674000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-864871000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-759265000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-669392000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-587903000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-522826000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
+      <c r="BX49"/>
     </row>
-    <row r="50" spans="1:75">
+    <row r="50" spans="1:76">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>1340000000.0</v>
+      </c>
+      <c r="C50">
         <v>1374000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1569000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1852000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1962000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2164000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2343000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2115000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2024000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2135000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1975000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1967000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1459000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1404000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1016000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>979000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1057000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1168000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1088000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1716000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1082000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1415000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2132000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2766000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>3317000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2851000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1785000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2030000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1791085000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1705711000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>2283746000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>2106538000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2103185000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1998032000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>963932000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>424581000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>9557406000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1003311000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1210962000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>260771000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>626826000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>635285000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>675212000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>669295000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
+      <c r="BX50"/>
     </row>
-    <row r="51" spans="1:75">
+    <row r="51" spans="1:76">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>9342000000.0</v>
+      </c>
+      <c r="C51">
         <v>9229000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8376000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>18953000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13134000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13128000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13623000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12783000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>12515000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9911000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5230000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4393000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2331000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2676000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3099000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5874000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6665000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7025000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>6834000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8154000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11133000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12511000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>11739000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15163000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14139000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>15200000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13419000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>14413000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>13025486000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>11493661000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11971371000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>11779151000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>11616575000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>10761758000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>10314938000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10008778000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7943627000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>8169550000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>7128431000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2715461000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3283974000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3162241000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2715585000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2679384000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2687890000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2584546000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2488079000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2468820000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2450618000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2200754000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>606878000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1181904000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>593684000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>455538000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>466667000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>474514000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>438973000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>365908000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>280148000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>226049000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>134823000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>103180000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>72603000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>57414000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>45715000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>30932000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954000.0</v>
       </c>
       <c r="BQ51">
         <v>954000.0</v>
       </c>
       <c r="BR51">
+        <v>954000.0</v>
+      </c>
+      <c r="BS51">
         <v>272500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55757000.0</v>
       </c>
       <c r="BT51">
         <v>55757000.0</v>
       </c>
       <c r="BU51">
-        <v>13939250.0</v>
+        <v>55757000.0</v>
       </c>
       <c r="BV51">
         <v>13939250.0</v>
       </c>
       <c r="BW51">
+        <v>13939250.0</v>
+      </c>
+      <c r="BX51">
         <v>24500.0</v>
       </c>
     </row>
-    <row r="52" spans="1:75">
+    <row r="52" spans="1:76">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>1418000000.0</v>
+      </c>
+      <c r="C52">
         <v>1447000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1640000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2845000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2932000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3079000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3263000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3088000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3012000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3165000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2373000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1967000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1459000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1404000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1502000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1883000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1945000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2058000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1589000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1716000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1855000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2128000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2132000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3425000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3679000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3499000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1785000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2030000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1791085000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1705711000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2567699000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2106538000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2103185000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1998030000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>858026000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>424224000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>816533000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1003311000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1150147000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>260771000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>626826000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>635285000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>633166000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>651809000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>638275000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>630332000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>632128000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>607218000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>603412000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>598272000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>7904000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>588473000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>5695000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>56293000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>55206000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>54029000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>38098000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>21864000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>8983000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>388000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>287000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>275000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>279000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>291000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>296000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>293000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>290000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>243000.0</v>
       </c>
-      <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>341000.0</v>
       </c>
-      <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>80000.0</v>
       </c>
-      <c r="BW52"/>
+      <c r="BX52"/>
     </row>
-    <row r="53" spans="1:75">
+    <row r="53" spans="1:76">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>28305000000.0</v>
+      </c>
+      <c r="C53">
         <v>28140000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>27546000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>23358000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>21195000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>20644000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>20424000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>15537000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>16085000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>15058000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>12696000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>10145000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>7779000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>6354000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5932000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1575000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>591000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>508000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>131000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>30000000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>192551000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>158627000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>146822000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>120194000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>155323000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>138181000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>118369000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>88946000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>105519000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>23711000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>24525000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>23980000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>22628000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>25223000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>20591000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>20693000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>17947000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>17331000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>11714000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>189111000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>3012000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1265000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1362000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>16719000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>19094000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>22861000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>21960000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>25009000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>25061000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>65060000.0</v>
       </c>
-      <c r="BI53">
-[...1 lines deleted...]
-      </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
+      <c r="BX53"/>
     </row>
-    <row r="54" spans="1:75">
+    <row r="54" spans="1:76">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -14158,1010 +14280,1023 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
+      <c r="BX54"/>
     </row>
-    <row r="55" spans="1:75">
+    <row r="55" spans="1:76">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>148524000000.0</v>
+      </c>
+      <c r="C55">
         <v>143724000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>137806000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>133735000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>128567000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>125111000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>122070000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>119852000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>112832000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>109226000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>106618000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>93941000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>90591000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>86833000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>82338000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>74426000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>68513000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>66038000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>62131000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>57834000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>55146000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>52972000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>52148000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>45691000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>38135000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>37250000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>34309000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>32795000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>31872597000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>28912524000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>29739614000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>29262713000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>27910000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>27271429000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>28655372000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>28107074000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>26043705000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>25053726000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>22664076000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>12592397000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>11868952000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>9191702000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>8092460000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>7547497000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6468185000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6120030000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5849251000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5437533000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5054464000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4500410000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2416930000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2166209000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1887844000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1143778000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1114190000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>809177000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>776869000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>761100000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>713448000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>700250000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>646155000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>407289000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>386082000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>361621000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>147974000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>145320000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>130424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155916000.0</v>
       </c>
       <c r="BQ55">
         <v>155916000.0</v>
       </c>
       <c r="BR55">
+        <v>155916000.0</v>
+      </c>
+      <c r="BS55">
         <v>32606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51699000.0</v>
       </c>
       <c r="BT55">
         <v>51699000.0</v>
       </c>
       <c r="BU55">
-        <v>12924750.0</v>
+        <v>51699000.0</v>
       </c>
       <c r="BV55">
         <v>12924750.0</v>
       </c>
       <c r="BW55">
+        <v>12924750.0</v>
+      </c>
+      <c r="BX55">
         <v>8709250.0</v>
       </c>
     </row>
-    <row r="56" spans="1:75">
+    <row r="56" spans="1:76">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>68758000000.0</v>
+      </c>
+      <c r="C56">
         <v>69748000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>68642000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>64653000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>61133000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>59389000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>58360000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>56379000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>52977000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>50535000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>49616000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>45026000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>43875000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>42997000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>40917000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>35990000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>31222000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>29050000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>27100000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>25002000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>24693000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>24705000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>26717000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>21744000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>15336000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>14893000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>12103000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>10940000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10181952000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7677822000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>8306308000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>7920491000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>6699797000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>6383920000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>6570520000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>7068733000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6359444000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>7027889000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>6259796000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5172412000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5203705000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3239543000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2782006000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2998795000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2628621000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2921417000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3180073000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3362914000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3441694000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3156047000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1265939000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1218766000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1129542000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>525993000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>524768000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>284541000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>317126000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>358897000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>372838000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>412121000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>417758000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>226906000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>235886000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>241133000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>90034000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>100602000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>100559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131950000.0</v>
       </c>
       <c r="BQ56">
         <v>131950000.0</v>
       </c>
       <c r="BR56">
+        <v>131950000.0</v>
+      </c>
+      <c r="BS56">
         <v>25139750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31427000.0</v>
       </c>
       <c r="BT56">
         <v>31427000.0</v>
       </c>
       <c r="BU56">
-        <v>7856750.0</v>
+        <v>31427000.0</v>
       </c>
       <c r="BV56">
         <v>7856750.0</v>
       </c>
       <c r="BW56">
+        <v>7856750.0</v>
+      </c>
+      <c r="BX56">
         <v>5577000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:75">
+    <row r="57" spans="1:76">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>35425000000.0</v>
+      </c>
+      <c r="C57">
         <v>34138000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>31714000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>31290000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>30008000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29753000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>28821000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>30577000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>27729000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>29453000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>28748000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>26640000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>27592000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27436000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>26709000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>24611000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>21821000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>21455000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>19705000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>18051000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>16371000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>14877000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>14248000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>13302000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>12270000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>11986000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10667000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10146000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>9588773000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9242800000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9992136000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>9775324000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>9141362000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>8650359000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7636147000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6468940000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>6546355000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>6245439000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>5827005000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2991666000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2352924000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1843371000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1622315000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1553845000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1457586000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1335575000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1304417000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1070989000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>833002000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>702458000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>575374000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>517247000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>451068000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>475629000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>343180000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>334254000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>251038000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>216930000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>191339000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>154181000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>138736000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>112976000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>85565000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>69328000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>68634000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>59105000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>57489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60999000.0</v>
       </c>
       <c r="BQ57">
         <v>60999000.0</v>
       </c>
       <c r="BR57">
+        <v>60999000.0</v>
+      </c>
+      <c r="BS57">
         <v>14372250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87935000.0</v>
       </c>
       <c r="BT57">
         <v>87935000.0</v>
       </c>
       <c r="BU57">
-        <v>21983750.0</v>
+        <v>87935000.0</v>
       </c>
       <c r="BV57">
         <v>21983750.0</v>
       </c>
       <c r="BW57">
+        <v>21983750.0</v>
+      </c>
+      <c r="BX57">
         <v>12824000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:75">
+    <row r="58" spans="1:76">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>61059000000.0</v>
+      </c>
+      <c r="C58">
         <v>58979000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>54941000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>53019000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>50495000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>49693000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>48390000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>49142000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>45569000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>44046000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>43009000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>39446000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>38409000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>37598000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>36440000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>33302000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>30855000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>30632000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>31116000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>29340000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>28896000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>28507000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>28469000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>28191000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>26798000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>26578000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>26199000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>25313000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>24722136000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>22874618000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>23426010000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>23409144000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>22642887000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>21551023000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>23023050000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>21929414000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>19461590000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>18892636000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>16758951000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>9911909000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>9348658000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>8221338000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7003516000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6232841000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5752251000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5294033000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4937541000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4479439000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4102131000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3588355000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1749809000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1602044000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1258418000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>975195000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>989490000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>837052000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>714654000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>607226000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>489403000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>406132000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>297703000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>239551000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>179034000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>141698000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>457749000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>101141000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>383947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386561000.0</v>
       </c>
       <c r="BQ58">
         <v>386561000.0</v>
       </c>
       <c r="BR58">
+        <v>386561000.0</v>
+      </c>
+      <c r="BS58">
         <v>95986750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251413000.0</v>
       </c>
       <c r="BT58">
         <v>251413000.0</v>
       </c>
       <c r="BU58">
-        <v>62853250.0</v>
+        <v>251413000.0</v>
       </c>
       <c r="BV58">
         <v>62853250.0</v>
       </c>
       <c r="BW58">
+        <v>62853250.0</v>
+      </c>
+      <c r="BX58">
         <v>38170750.0</v>
       </c>
     </row>
-    <row r="59" spans="1:75">
+    <row r="59" spans="1:76">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -15205,329 +15340,333 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
+      <c r="BX59"/>
     </row>
-    <row r="60" spans="1:75">
+    <row r="60" spans="1:76">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>86858000000.0</v>
+      </c>
+      <c r="C60">
         <v>84113003000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>82137000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>79970000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>77314000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>74653000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>72913000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>70710000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>67263000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>65180000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>63609000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>54495000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>52182000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>49235000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>45898000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>41124000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>37658000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>35406000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>31015000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>28494000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>26250000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>24465000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>23679000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>17500000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>11337000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>10672000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>8110000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>7482000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>7150461000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6037906000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6313604000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5853569000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>5267113000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>5720406000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>5632322000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6177660000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>6582115000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>6161090000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5905125000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2680488000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2520294000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>970364000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1088944000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1314656000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>715934000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>825997000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>911710000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>958094000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>952333000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>912055000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>667121000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>564165000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>629426000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>168583000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>124700000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-27875000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>62215000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>153874000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>224045000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>294118000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>348452000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>167738000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>207048000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>219923000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-309775000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>44179000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-253523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-230645000.0</v>
       </c>
       <c r="BQ60">
         <v>-230645000.0</v>
       </c>
       <c r="BR60">
+        <v>-230645000.0</v>
+      </c>
+      <c r="BS60">
         <v>-63380750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-199714000.0</v>
       </c>
       <c r="BT60">
         <v>-199714000.0</v>
       </c>
       <c r="BU60">
-        <v>-49928500.0</v>
+        <v>-199714000.0</v>
       </c>
       <c r="BV60">
         <v>-49928500.0</v>
       </c>
       <c r="BW60">
+        <v>-49928500.0</v>
+      </c>
+      <c r="BX60">
         <v>-29461500.0</v>
       </c>
     </row>
-    <row r="61" spans="1:75">
+    <row r="61" spans="1:76">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -15571,215 +15710,219 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
+      <c r="BX61"/>
     </row>
-    <row r="62" spans="1:75">
+    <row r="62" spans="1:76">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
-      <c r="N62">
+      <c r="N62"/>
+      <c r="O62">
         <v>407000000.0</v>
       </c>
-      <c r="O62"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P62"/>
       <c r="Q62">
         <v>421000000.0</v>
       </c>
       <c r="R62">
+        <v>421000000.0</v>
+      </c>
+      <c r="S62">
         <v>459000000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>568000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605000000.0</v>
       </c>
       <c r="U62">
         <v>605000000.0</v>
       </c>
       <c r="V62">
+        <v>605000000.0</v>
+      </c>
+      <c r="W62">
         <v>601000000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>655000000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>656000000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>657000000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>692000000.0</v>
       </c>
-      <c r="AA62"/>
-      <c r="AB62">
+      <c r="AB62"/>
+      <c r="AC62">
         <v>600000000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>580227000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>570284000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>555964000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>551264000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>539536000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>405837000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>397804000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>403300000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>369065000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>371579000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>375823000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>11270000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>37146000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>42626000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>42045000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>46181000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>50273000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>54277000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>58196000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>62161000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>66083000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>69942000.0</v>
       </c>
-      <c r="AY62"/>
-      <c r="AZ62">
+      <c r="AZ62"/>
+      <c r="BA62">
         <v>77498000.0</v>
       </c>
-      <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
+      <c r="BX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15856,51 +15999,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>77733000000.0</v>
       </c>
       <c r="C2">
         <v>80240000000.0</v>
       </c>
       <c r="D2">
         <v>79113000000.0</v>
       </c>
       <c r="E2">
         <v>60609000000.0</v>
       </c>
       <c r="F2">
         <v>40217000000.0</v>
       </c>
       <c r="G2">
         <v>24906000000.0</v>
       </c>
       <c r="H2">
         <v>20509000000.0</v>
       </c>
       <c r="I2">
         <v>17419247000.0</v>
       </c>
@@ -15921,51 +16064,51 @@
       </c>
       <c r="O2">
         <v>383189000.0</v>
       </c>
       <c r="P2">
         <v>142647000.0</v>
       </c>
       <c r="Q2">
         <v>86013000.0</v>
       </c>
       <c r="R2">
         <v>102408000.0</v>
       </c>
       <c r="S2">
         <v>15883000.0</v>
       </c>
       <c r="T2">
         <v>9000.0</v>
       </c>
       <c r="U2">
         <v>615000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
         <v>6148000000.0</v>
       </c>
       <c r="C3">
         <v>5368000000.0</v>
       </c>
       <c r="D3">
         <v>4667000000.0</v>
       </c>
       <c r="E3">
         <v>3543000000.0</v>
       </c>
       <c r="F3">
         <v>2911000000.0</v>
       </c>
       <c r="G3">
         <v>2322000000.0</v>
       </c>
       <c r="H3">
         <v>2154000000.0</v>
       </c>
       <c r="I3">
         <v>1901000000.0</v>
       </c>
@@ -15986,76 +16129,76 @@
       </c>
       <c r="O3">
         <v>28825000.0</v>
       </c>
       <c r="P3">
         <v>16919000.0</v>
       </c>
       <c r="Q3">
         <v>10623000.0</v>
       </c>
       <c r="R3">
         <v>6940000.0</v>
       </c>
       <c r="S3">
         <v>4157000.0</v>
       </c>
       <c r="T3">
         <v>2895000.0</v>
       </c>
       <c r="U3">
         <v>615000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5">
         <v>5616000000.0</v>
       </c>
       <c r="C5">
         <v>9340000000.0</v>
       </c>
       <c r="D5">
         <v>10129000000.0</v>
       </c>
       <c r="E5">
         <v>14290000000.0</v>
       </c>
       <c r="F5">
         <v>6687000000.0</v>
       </c>
       <c r="G5">
         <v>1902000000.0</v>
       </c>
       <c r="H5">
         <v>18000000.0</v>
       </c>
       <c r="I5">
         <v>-342000000.0</v>
       </c>
@@ -16076,51 +16219,51 @@
       </c>
       <c r="O5">
         <v>-395823000.0</v>
       </c>
       <c r="P5">
         <v>-253879000.0</v>
       </c>
       <c r="Q5">
         <v>-153163000.0</v>
       </c>
       <c r="R5">
         <v>-53183000.0</v>
       </c>
       <c r="S5">
         <v>-78938000.0</v>
       </c>
       <c r="T5">
         <v>-78047000.0</v>
       </c>
       <c r="U5">
         <v>-29434000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
         <v>11764000000.0</v>
       </c>
       <c r="C6">
         <v>14708000000.0</v>
       </c>
       <c r="D6">
         <v>14796000000.0</v>
       </c>
       <c r="E6">
         <v>17833000000.0</v>
       </c>
       <c r="F6">
         <v>9598000000.0</v>
       </c>
       <c r="G6">
         <v>4224000000.0</v>
       </c>
       <c r="H6">
         <v>2172000000.0</v>
       </c>
       <c r="I6">
         <v>1559000000.0</v>
       </c>
@@ -16141,103 +16284,103 @@
       </c>
       <c r="O6">
         <v>-366998000.0</v>
       </c>
       <c r="P6">
         <v>-236960000.0</v>
       </c>
       <c r="Q6">
         <v>-142540000.0</v>
       </c>
       <c r="R6">
         <v>-46243000.0</v>
       </c>
       <c r="S6">
         <v>-74781000.0</v>
       </c>
       <c r="T6">
         <v>-75152000.0</v>
       </c>
       <c r="U6">
         <v>-28819000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-722646000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
         <v>17094000000.0</v>
       </c>
       <c r="C9">
         <v>17450000000.0</v>
       </c>
       <c r="D9">
         <v>17660000000.0</v>
       </c>
       <c r="E9">
         <v>20853000000.0</v>
       </c>
       <c r="F9">
         <v>13606000000.0</v>
       </c>
       <c r="G9">
         <v>6630000000.0</v>
       </c>
       <c r="H9">
         <v>4069000000.0</v>
       </c>
       <c r="I9">
         <v>4042021000.0</v>
       </c>
@@ -16258,51 +16401,51 @@
       </c>
       <c r="O9">
         <v>30067000.0</v>
       </c>
       <c r="P9">
         <v>61595000.0</v>
       </c>
       <c r="Q9">
         <v>30731000.0</v>
       </c>
       <c r="R9">
         <v>9535000.0</v>
       </c>
       <c r="S9">
         <v>-1141000.0</v>
       </c>
       <c r="T9">
         <v>64000.0</v>
       </c>
       <c r="U9">
         <v>-615000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
         <v>5278000000.0</v>
       </c>
       <c r="C10">
         <v>8990000000.0</v>
       </c>
       <c r="D10">
         <v>9973000000.0</v>
       </c>
       <c r="E10">
         <v>13719000000.0</v>
       </c>
       <c r="F10">
         <v>6343000000.0</v>
       </c>
       <c r="G10">
         <v>1154000000.0</v>
       </c>
       <c r="H10">
         <v>-665000000.0</v>
       </c>
       <c r="I10">
         <v>-1005000000.0</v>
       </c>
@@ -16323,51 +16466,51 @@
       </c>
       <c r="O10">
         <v>-396077000.0</v>
       </c>
       <c r="P10">
         <v>-253922000.0</v>
       </c>
       <c r="Q10">
         <v>-154155000.0</v>
       </c>
       <c r="R10">
         <v>-55714000.0</v>
       </c>
       <c r="S10">
         <v>-82685000.0</v>
       </c>
       <c r="T10">
         <v>-78047000.0</v>
       </c>
       <c r="U10">
         <v>-29857000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11">
         <v>1423000000.0</v>
       </c>
       <c r="C11">
         <v>1837000000.0</v>
       </c>
       <c r="D11">
         <v>-5001000000.0</v>
       </c>
       <c r="E11">
         <v>1132000000.0</v>
       </c>
       <c r="F11">
         <v>699000000.0</v>
       </c>
       <c r="G11">
         <v>292000000.0</v>
       </c>
       <c r="H11">
         <v>110000000.0</v>
       </c>
       <c r="I11">
         <v>58000000.0</v>
       </c>
@@ -16388,51 +16531,51 @@
       </c>
       <c r="O11">
         <v>136000.0</v>
       </c>
       <c r="P11">
         <v>489000.0</v>
       </c>
       <c r="Q11">
         <v>173000.0</v>
       </c>
       <c r="R11">
         <v>26000.0</v>
       </c>
       <c r="S11">
         <v>97000.0</v>
       </c>
       <c r="T11">
         <v>110000.0</v>
       </c>
       <c r="U11">
         <v>100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12">
         <v>338000000.0</v>
       </c>
       <c r="C12">
         <v>350000000.0</v>
       </c>
       <c r="D12">
         <v>156000000.0</v>
       </c>
       <c r="E12">
         <v>191000000.0</v>
       </c>
       <c r="F12">
         <v>371000000.0</v>
       </c>
       <c r="G12">
         <v>748000000.0</v>
       </c>
       <c r="H12">
         <v>685000000.0</v>
       </c>
       <c r="I12">
         <v>663000000.0</v>
       </c>
@@ -16453,139 +16596,139 @@
       </c>
       <c r="O12">
         <v>254000.0</v>
       </c>
       <c r="P12">
         <v>43000.0</v>
       </c>
       <c r="Q12">
         <v>992000.0</v>
       </c>
       <c r="R12">
         <v>2531000.0</v>
       </c>
       <c r="S12">
         <v>3747000.0</v>
       </c>
       <c r="T12">
         <v>1749000.0</v>
       </c>
       <c r="U12">
         <v>423000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13">
         <v>1680000000.0</v>
       </c>
       <c r="C13">
         <v>1569000000.0</v>
       </c>
       <c r="D13">
         <v>1066000000.0</v>
       </c>
       <c r="E13">
         <v>41000000.0</v>
       </c>
       <c r="F13">
         <v>56000000.0</v>
       </c>
       <c r="G13">
         <v>30000000.0</v>
       </c>
       <c r="H13">
         <v>44000000.0</v>
       </c>
       <c r="I13">
         <v>24533000.0</v>
       </c>
       <c r="J13">
         <v>19686000.0</v>
       </c>
       <c r="K13">
         <v>164180000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
         <v>-61000000.0</v>
       </c>
       <c r="C14">
         <v>-23000000.0</v>
       </c>
       <c r="D14">
         <v>-23000000.0</v>
       </c>
       <c r="E14">
         <v>31000000.0</v>
       </c>
       <c r="F14">
         <v>125000000.0</v>
       </c>
       <c r="G14">
         <v>1454000000.0</v>
       </c>
       <c r="H14">
         <v>1492000000.0</v>
       </c>
       <c r="I14">
         <v>1390000000.0</v>
       </c>
       <c r="J14">
         <v>1395080000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
         <v>3794000000.0</v>
       </c>
       <c r="C15">
         <v>7130000000.0</v>
       </c>
       <c r="D15">
         <v>14974000000.0</v>
       </c>
       <c r="E15">
         <v>12587000000.0</v>
       </c>
       <c r="F15">
         <v>5644000000.0</v>
       </c>
       <c r="G15">
         <v>721000000.0</v>
       </c>
       <c r="H15">
         <v>-862000000.0</v>
       </c>
       <c r="I15">
         <v>-976000000.0</v>
       </c>
@@ -16606,234 +16749,234 @@
       </c>
       <c r="O15">
         <v>-396213000.0</v>
       </c>
       <c r="P15">
         <v>-254411000.0</v>
       </c>
       <c r="Q15">
         <v>-154328000.0</v>
       </c>
       <c r="R15">
         <v>-55740000.0</v>
       </c>
       <c r="S15">
         <v>-82782000.0</v>
       </c>
       <c r="T15">
         <v>-78157000.0</v>
       </c>
       <c r="U15">
         <v>-29957000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
         <v>3794000000.0</v>
       </c>
       <c r="C16">
         <v>7130000000.0</v>
       </c>
       <c r="D16">
         <v>14997000000.0</v>
       </c>
       <c r="E16">
         <v>12556000000.0</v>
       </c>
       <c r="F16">
         <v>5519000000.0</v>
       </c>
       <c r="G16">
         <v>690000000.0</v>
       </c>
       <c r="H16">
         <v>-870000000.0</v>
       </c>
       <c r="I16">
         <v>-976000000.0</v>
       </c>
       <c r="J16">
         <v>-1962000000.0</v>
       </c>
       <c r="K16">
         <v>-674914000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17">
         <v>3855000000.0</v>
       </c>
       <c r="C17">
         <v>7153000000.0</v>
       </c>
       <c r="D17">
         <v>14974000000.0</v>
       </c>
       <c r="E17">
         <v>12587000000.0</v>
       </c>
       <c r="F17">
         <v>5644000000.0</v>
       </c>
       <c r="G17">
         <v>862000000.0</v>
       </c>
       <c r="H17">
         <v>-775000000.0</v>
       </c>
       <c r="I17">
         <v>-1062582000.0</v>
       </c>
       <c r="J17">
         <v>-2240578000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
         <v>1342000000.0</v>
       </c>
       <c r="C18">
         <v>1219000000.0</v>
       </c>
       <c r="D18">
         <v>910000000.0</v>
       </c>
       <c r="E18">
         <v>106000000.0</v>
       </c>
       <c r="F18">
         <v>-315000000.0</v>
       </c>
       <c r="G18">
         <v>-718000000.0</v>
       </c>
       <c r="H18">
         <v>-641000000.0</v>
       </c>
       <c r="I18">
         <v>-638538000.0</v>
       </c>
       <c r="J18">
         <v>-451573000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>191000000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>4355000000.0</v>
       </c>
       <c r="C21">
         <v>7076000000.0</v>
       </c>
       <c r="D21">
         <v>8891000000.0</v>
       </c>
       <c r="E21">
         <v>13656000000.0</v>
       </c>
       <c r="F21">
         <v>6687000000.0</v>
       </c>
       <c r="G21">
         <v>1994000000.0</v>
       </c>
       <c r="H21">
         <v>-69000000.0</v>
       </c>
       <c r="I21">
         <v>-388000000.0</v>
       </c>
@@ -16854,76 +16997,76 @@
       </c>
       <c r="O21">
         <v>-394283000.0</v>
       </c>
       <c r="P21">
         <v>-251488000.0</v>
       </c>
       <c r="Q21">
         <v>-146838000.0</v>
       </c>
       <c r="R21">
         <v>-51897000.0</v>
       </c>
       <c r="S21">
         <v>-78504000.0</v>
       </c>
       <c r="T21">
         <v>-79933000.0</v>
       </c>
       <c r="U21">
         <v>-30431000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
         <v>90472000000.0</v>
       </c>
       <c r="C23">
         <v>90614000000.0</v>
       </c>
       <c r="D23">
         <v>87882000000.0</v>
       </c>
       <c r="E23">
         <v>67630000000.0</v>
       </c>
       <c r="F23">
         <v>47327000000.0</v>
       </c>
       <c r="G23">
         <v>29542000000.0</v>
       </c>
       <c r="H23">
         <v>24509000000.0</v>
       </c>
       <c r="I23">
         <v>21849341000.0</v>
       </c>
@@ -16944,119 +17087,119 @@
       </c>
       <c r="O23">
         <v>807539000.0</v>
       </c>
       <c r="P23">
         <v>455730000.0</v>
       </c>
       <c r="Q23">
         <v>263582000.0</v>
       </c>
       <c r="R23">
         <v>163840000.0</v>
       </c>
       <c r="S23">
         <v>93246000.0</v>
       </c>
       <c r="T23">
         <v>80006000.0</v>
       </c>
       <c r="U23">
         <v>30431000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
         <v>6148000000.0</v>
       </c>
       <c r="C25">
         <v>5368000000.0</v>
       </c>
       <c r="D25">
         <v>4667000000.0</v>
       </c>
       <c r="E25">
         <v>3747000000.0</v>
       </c>
       <c r="F25">
         <v>2911000000.0</v>
       </c>
       <c r="G25">
         <v>2322000000.0</v>
       </c>
       <c r="H25">
         <v>2154000000.0</v>
       </c>
       <c r="I25">
         <v>1901050000.0</v>
       </c>
       <c r="J25">
         <v>1636003000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26">
         <v>6411000000.0</v>
       </c>
       <c r="C26">
         <v>4540000000.0</v>
       </c>
       <c r="D26">
         <v>3969000000.0</v>
       </c>
       <c r="E26">
         <v>3075000000.0</v>
       </c>
       <c r="F26">
         <v>2593000000.0</v>
       </c>
       <c r="G26">
         <v>1491000000.0</v>
       </c>
       <c r="H26">
         <v>1343000000.0</v>
       </c>
       <c r="I26">
         <v>1460370000.0</v>
       </c>
@@ -17077,88 +17220,88 @@
       </c>
       <c r="O26">
         <v>273978000.0</v>
       </c>
       <c r="P26">
         <v>208981000.0</v>
       </c>
       <c r="Q26">
         <v>92996000.0</v>
       </c>
       <c r="R26">
         <v>19282000.0</v>
       </c>
       <c r="S26">
         <v>53714000.0</v>
       </c>
       <c r="T26">
         <v>62753000.0</v>
       </c>
       <c r="U26">
         <v>24995000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>37000000.0</v>
       </c>
       <c r="K27">
         <v>48000000.0</v>
       </c>
       <c r="L27">
         <v>58300000.0</v>
       </c>
       <c r="M27">
         <v>48900000.0</v>
       </c>
       <c r="N27">
         <v>9000000.0</v>
       </c>
       <c r="O27">
         <v>3900000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
         <v>5834000000.0</v>
       </c>
       <c r="C28">
         <v>5150000000.0</v>
       </c>
       <c r="D28">
         <v>4800000000.0</v>
       </c>
       <c r="E28">
         <v>3946000000.0</v>
       </c>
       <c r="F28">
         <v>4517000000.0</v>
       </c>
       <c r="G28">
         <v>3145000000.0</v>
       </c>
       <c r="H28">
         <v>2646000000.0</v>
       </c>
       <c r="I28">
         <v>2835000000.0</v>
       </c>
@@ -17171,96 +17314,96 @@
       <c r="L28">
         <v>863932000.0</v>
       </c>
       <c r="M28">
         <v>554760000.0</v>
       </c>
       <c r="N28">
         <v>276569000.0</v>
       </c>
       <c r="O28">
         <v>146472000.0</v>
       </c>
       <c r="P28">
         <v>104102000.0</v>
       </c>
       <c r="Q28">
         <v>84573000.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
         <v>1423000000.0</v>
       </c>
       <c r="C29">
         <v>1837000000.0</v>
       </c>
       <c r="D29">
         <v>-5001000000.0</v>
       </c>
       <c r="E29">
         <v>1132000000.0</v>
       </c>
       <c r="F29">
         <v>699000000.0</v>
       </c>
       <c r="G29">
         <v>292000000.0</v>
       </c>
       <c r="H29">
         <v>110000000.0</v>
       </c>
       <c r="I29">
         <v>57837000.0</v>
       </c>
       <c r="J29">
         <v>31546000.0</v>
       </c>
       <c r="K29">
         <v>26698000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
         <v>12739000000.0</v>
       </c>
       <c r="C30">
         <v>10374000000.0</v>
       </c>
       <c r="D30">
         <v>8769000000.0</v>
       </c>
       <c r="E30">
         <v>7021000000.0</v>
       </c>
       <c r="F30">
         <v>7110000000.0</v>
       </c>
       <c r="G30">
         <v>4636000000.0</v>
       </c>
       <c r="H30">
         <v>4000000000.0</v>
       </c>
       <c r="I30">
         <v>4430000000.0</v>
       </c>
@@ -17281,51 +17424,51 @@
       </c>
       <c r="O30">
         <v>424350000.0</v>
       </c>
       <c r="P30">
         <v>313083000.0</v>
       </c>
       <c r="Q30">
         <v>177569000.0</v>
       </c>
       <c r="R30">
         <v>61432000.0</v>
       </c>
       <c r="S30">
         <v>77363000.0</v>
       </c>
       <c r="T30">
         <v>79997000.0</v>
       </c>
       <c r="U30">
         <v>29816000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B31">
         <v>923000000.0</v>
       </c>
       <c r="C31">
         <v>1914000000.0</v>
       </c>
       <c r="D31">
         <v>172000000.0</v>
       </c>
       <c r="E31">
         <v>63000000.0</v>
       </c>
       <c r="F31">
         <v>-344000000.0</v>
       </c>
       <c r="G31">
         <v>-840000000.0</v>
       </c>
       <c r="H31">
         <v>-596000000.0</v>
       </c>
       <c r="I31">
         <v>-617000000.0</v>
       </c>
@@ -17346,51 +17489,51 @@
       </c>
       <c r="O31">
         <v>-1794000.0</v>
       </c>
       <c r="P31">
         <v>-2434000.0</v>
       </c>
       <c r="Q31">
         <v>-7317000.0</v>
       </c>
       <c r="R31">
         <v>-3817000.0</v>
       </c>
       <c r="S31">
         <v>-4181000.0</v>
       </c>
       <c r="T31">
         <v>1886000.0</v>
       </c>
       <c r="U31">
         <v>574000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B32">
         <v>94827000000.0</v>
       </c>
       <c r="C32">
         <v>97690000000.0</v>
       </c>
       <c r="D32">
         <v>96773000000.0</v>
       </c>
       <c r="E32">
         <v>81462000000.0</v>
       </c>
       <c r="F32">
         <v>53823000000.0</v>
       </c>
       <c r="G32">
         <v>31536000000.0</v>
       </c>
       <c r="H32">
         <v>24578000000.0</v>
       </c>
       <c r="I32">
         <v>21461268000.0</v>
       </c>
@@ -17428,779 +17571,784 @@
         <v>73000.0</v>
       </c>
       <c r="U32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW32"/>
+  <dimension ref="A1:BX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-        <v>136</v>
+      <c r="BX1" t="s">
+        <v>137</v>
       </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>23485000000.0</v>
+      </c>
+      <c r="C2">
         <v>17667000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19892000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23041000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18618000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16182000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21528000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20185000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20922000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17605000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20729000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19172000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20394000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18818000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18541000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16072000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12700000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13296000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12872000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10097000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9074000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8174000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8678000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6708000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4769000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4751000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5993000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5112000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5428630000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3975721000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5782973000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5300748000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3383301000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2952225000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2849463000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2535535000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2122942000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2028324000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1849353000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1661701000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>995241000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>894580000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>995816000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>705293000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>741606000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>679807000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>694964000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>599953000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>556354000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>465414000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>458630000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>328478000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>304656000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>465472000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>282475000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>58865000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21891000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>19957000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>31540000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>40442000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>39663000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>31002000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>24965000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21945000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>22144000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16960000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>16804000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>37828000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>24844000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15864000.0</v>
       </c>
       <c r="BT2">
         <v>15864000.0</v>
       </c>
       <c r="BU2">
-        <v>3970750.0</v>
+        <v>15864000.0</v>
       </c>
       <c r="BV2">
         <v>3970750.0</v>
       </c>
       <c r="BW2">
+        <v>3970750.0</v>
+      </c>
+      <c r="BX2">
         <v>2250.0</v>
       </c>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>139</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1590000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1643000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1625000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1433000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1447000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1496000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1348000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1278000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1246000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1232000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1235000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1154000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1046000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>989000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>956000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>922000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>880000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>848000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>761000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>681000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>621000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>618000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>584000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>567000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>553000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>577000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>530851000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>578572000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>467577000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>496737000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>502825000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>485255000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>416233000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>469606000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>400624000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>389171000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>376602000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>326939000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>280468000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>183232000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>156460000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>143723000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>110366000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>91389000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>77112000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>67976000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>64972000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>54715000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>44268000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>37585000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>28450000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>22198000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>17850000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>12792000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7522000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4348000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4163000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4804000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4280000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4318000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3517000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2890000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3109000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2483000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2141000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1935000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1948000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1685000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294000.0</v>
       </c>
       <c r="BT3">
         <v>1294000.0</v>
       </c>
       <c r="BU3">
-        <v>108500.0</v>
+        <v>1294000.0</v>
       </c>
       <c r="BV3">
         <v>108500.0</v>
       </c>
       <c r="BW3">
+        <v>108500.0</v>
+      </c>
+      <c r="BX3">
         <v>471500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -18277,545 +18425,550 @@
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
-      <c r="BT4"/>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>141</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>840000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1266000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2035000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1635000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>680000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2862000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2876000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1973000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1629000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2252000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2083000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2399000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2664000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3901000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3688000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2464000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3603000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2706000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2004000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1312000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>594000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>575000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>809000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>327000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>239000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>359000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>361000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-80507000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-443848000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>413536000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>416757000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-461983000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-596974000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-598141000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-535480000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-277339000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-272557000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-143295000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>85622000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-238040000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-248224000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-260333000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-183662000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-170188000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-102446000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-74838000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-41919000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-29512000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-37108000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8677000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-30554000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-10085000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>11517000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-90883000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-108460000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-106175000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-88763000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-80927000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-64477000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-58739000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-47346000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-51645000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-37834000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-31362000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-25998000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-22925000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4291000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-8087000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-16594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23224000.0</v>
       </c>
       <c r="BT5">
         <v>-23224000.0</v>
       </c>
       <c r="BU5">
-        <v>-19626000.0</v>
+        <v>-23224000.0</v>
       </c>
       <c r="BV5">
         <v>-19626000.0</v>
       </c>
       <c r="BW5">
+        <v>-19626000.0</v>
+      </c>
+      <c r="BX5">
         <v>-19983250.0</v>
       </c>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>1410000000.0</v>
+      </c>
+      <c r="C6">
         <v>2430000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2909000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3660000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3068000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2127000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4358000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4224000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3251000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2875000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3484000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3318000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3553000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3710000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4890000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4644000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3386000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4483000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3554000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2765000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1993000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1215000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1193000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1393000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>894000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>792000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>936000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>891851000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>498065000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>23729000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>910273000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>919582000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>23272000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-180741000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-128535000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-134856000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>111832000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>104045000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>183644000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>366090000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-54808000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-91764000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-116610000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-73296000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-78799000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-25334000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-6862000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>23053000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25203000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7160000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>28908000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2104000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>12113000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>29367000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-78091000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-100938000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-101827000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-84600000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-76123000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-60197000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-54421000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-43829000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-48755000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-34725000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-28879000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-23857000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-20990000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2343000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-6402000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-15222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21930000.0</v>
       </c>
       <c r="BT6">
         <v>-21930000.0</v>
       </c>
       <c r="BU6">
-        <v>-19517500.0</v>
+        <v>-21930000.0</v>
       </c>
       <c r="BV6">
         <v>-19517500.0</v>
       </c>
       <c r="BW6">
+        <v>-19517500.0</v>
+      </c>
+      <c r="BX6">
         <v>-19511750.0</v>
       </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -18892,91 +19045,92 @@
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
-      <c r="BT7"/>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
+      <c r="BX7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -19053,1245 +19207,1263 @@
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
-      <c r="BT8"/>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>4751000000.0</v>
+      </c>
+      <c r="C9">
         <v>4720000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5009000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5054000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3878000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3153000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4179000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4997000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4578000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3696000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4438000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4178000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4533000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4511000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5777000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5382000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4234000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5460000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4847000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3660000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2884000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2215000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2066000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2063000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1267000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1234000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1391000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1191000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>921046000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>565743000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1442900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1523665000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>618930000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>456526000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>438786000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>449140000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>666615000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>667946000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>435278000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>636735000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>274776000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>252468000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>218564000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>231496000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>213370000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>260073000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>261697000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>251851000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>212995000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>155128000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>156589000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>102868000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>100483000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>96320000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>23857000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-8761000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4762000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>10210000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7835000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>17224000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>18508000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>18028000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>11321000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>9296000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6261000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3852000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1781000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>7699000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>2101000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-2046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1702000.0</v>
       </c>
       <c r="BT9">
         <v>-1702000.0</v>
       </c>
       <c r="BU9">
-        <v>-285250.0</v>
+        <v>-1702000.0</v>
       </c>
       <c r="BV9">
         <v>-285250.0</v>
       </c>
       <c r="BW9">
+        <v>-285250.0</v>
+      </c>
+      <c r="BX9">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>1329000000.0</v>
+      </c>
+      <c r="C10">
         <v>748000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1181000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1959000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1549000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>589000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2766000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2784000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1787000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1888000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2191000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2045000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2937000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2800000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3983000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3636000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2474000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3626000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2635000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1882000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1293000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>533000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>379000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>555000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>150000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>70000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>174000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>176000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-369831000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-644772000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>231956000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>271320000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-728999000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-779022000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-779901000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-671448000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-385780000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-371903000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-208399000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>30011000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-289539000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-278421000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-315349000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-228074000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-181060000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-151141000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-103910000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-70981000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-60750000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-48991000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-14906000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-37718000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-30201000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11399000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-90079000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-110688000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-105494000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-89814000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-81377000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-64991000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-58764000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-48791000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-51395000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-34852000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-38508000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-29401000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-24013000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-4834000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-10859000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-16008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25474000.0</v>
       </c>
       <c r="BT10">
         <v>-25474000.0</v>
       </c>
       <c r="BU10">
-        <v>-20671250.0</v>
+        <v>-25474000.0</v>
       </c>
       <c r="BV10">
         <v>-20671250.0</v>
       </c>
       <c r="BW10">
+        <v>-20671250.0</v>
+      </c>
+      <c r="BX10">
         <v>-19511750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11">
+        <v>201000000.0</v>
+      </c>
+      <c r="C11">
         <v>257000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>325000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>570000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>359000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>169000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>434000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>601000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>371000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>483000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-5752000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>167000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>323000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>261000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>276000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>305000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>205000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>346000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>292000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>223000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>115000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>69000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>83000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>186000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>21000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>42000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>26000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>19431000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>22873000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>21878000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>16647000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>13707000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5605000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-9094000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-285000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>15647000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>25278000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11070000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8133000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3649000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3846000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5048000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1784000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3167000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3040000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3719000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3727000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1150000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>809000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1358000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>778000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>301000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>151000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-148000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>116000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>109000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>59000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>112000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>87000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>139000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>150000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-37000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>83000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>9000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>118000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>229000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BR11">
         <v>8000.0</v>
       </c>
       <c r="BS11">
-        <v>24000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BT11">
         <v>24000.0</v>
       </c>
       <c r="BU11">
-        <v>24250.0</v>
+        <v>24000.0</v>
       </c>
       <c r="BV11">
         <v>24250.0</v>
       </c>
       <c r="BW11">
+        <v>24250.0</v>
+      </c>
+      <c r="BX11">
         <v>27500.0</v>
       </c>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12">
+        <v>81000000.0</v>
+      </c>
+      <c r="C12">
         <v>92000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>85000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>76000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>86000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>91000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>96000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>92000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>86000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>76000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>61000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>38000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>28000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>53000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>44000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>61000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>71000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>126000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>75000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>99000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>246000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>163000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>170000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>169000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>170000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>185000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>171979000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>157453000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>174723000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>175220000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>163582000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>149546000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>146363000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>117109000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>108441000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>99346000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>65104000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>46713000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>46368000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>40625000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>38617000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>29308000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>24352000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>26574000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>28703000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>29062000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>31238000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11883000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6229000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6492000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>20116000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>118000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>26000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>78000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>84000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>65000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>43000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>80000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>46000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>40000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>63000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>298000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>464000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>230000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>25000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>18000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1086000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099000.0</v>
       </c>
       <c r="BT12">
         <v>1099000.0</v>
       </c>
       <c r="BU12">
-        <v>936750.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="BV12">
         <v>936750.0</v>
       </c>
       <c r="BW12">
+        <v>936750.0</v>
+      </c>
+      <c r="BX12">
         <v>471500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13">
+        <v>422000000.0</v>
+      </c>
+      <c r="C13">
         <v>434000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>449000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>439000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>392000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>400000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>442000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>429000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>348000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>350000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>333000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>244000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>238000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>184000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>157000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>33000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>26000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>28000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>25000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="X13">
         <v>6000000.0</v>
       </c>
       <c r="Y13">
+        <v>6000000.0</v>
+      </c>
+      <c r="Z13">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AA13">
         <v>10000000.0</v>
       </c>
       <c r="AB13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AC13">
         <v>15000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10362000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8762000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
+      <c r="BX13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
         <v>-14000000.0</v>
       </c>
       <c r="C14">
-        <v>-16000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="D14">
         <v>-16000000.0</v>
       </c>
       <c r="E14">
+        <v>-16000000.0</v>
+      </c>
+      <c r="F14">
         <v>-18000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-11000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16000000.0</v>
       </c>
       <c r="I14">
         <v>-16000000.0</v>
       </c>
       <c r="J14">
+        <v>-16000000.0</v>
+      </c>
+      <c r="K14">
         <v>-15000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-13000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-25000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>89000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-39000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-38000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1441000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="W14">
         <v>26000000.0</v>
       </c>
       <c r="X14">
+        <v>26000000.0</v>
+      </c>
+      <c r="Y14">
         <v>38000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>52000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1492000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1442000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19072000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>34490000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>70595000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-56843000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-25167000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-75076000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-95457000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-51787000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-65030000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-66904000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-98132000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2355525000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-2355525000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>785175000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1152214000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>1152214000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -20317,1056 +20489,1068 @@
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
-      <c r="BT14"/>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
+      <c r="BX14"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
+        <v>1114000000.0</v>
+      </c>
+      <c r="C15">
         <v>491000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>840000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1373000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1172000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>409000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2314000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2167000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1400000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1390000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7930000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1853000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2703000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2513000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3687000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3292000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2259000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3280000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2343000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1618000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1142000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>438000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>239000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>331000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>104000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>68000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>105000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>143000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-389262000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-667645000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>210078000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>311516000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-742706000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-709551000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-770807000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-619376000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-336397000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-330277000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-219469000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21878000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-293188000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-282267000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-320397000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-229858000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-184227000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-154181000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-107629000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-74708000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-61900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-49800000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-16264000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-38496000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-30502000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>11248000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-89931000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-110804000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-105603000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-89873000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-81489000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-65078000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-58903000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-48941000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-51358000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-34935000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-38517000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-29519000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-24242000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-4615000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-10867000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-16016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25498000.0</v>
       </c>
       <c r="BT15">
         <v>-25498000.0</v>
       </c>
       <c r="BU15">
-        <v>-20695500.0</v>
+        <v>-25498000.0</v>
       </c>
       <c r="BV15">
         <v>-20695500.0</v>
       </c>
       <c r="BW15">
+        <v>-20695500.0</v>
+      </c>
+      <c r="BX15">
         <v>-19539250.0</v>
       </c>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>840000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1373000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1172000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>409000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2314000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2167000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1853000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2703000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2513000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3722000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3292000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2259000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3318000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2321000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1618000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1142000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>438000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>270000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>300000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>104000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>16000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>113000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>143000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-408334000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-702135000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>139483000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>311516000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-717539000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-709551000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-675350000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-619376000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-336397000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-330277000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-121337000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21878000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-293188000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-282267000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-320397000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-229858000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-184227000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-154181000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-107632000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-74708000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-61900000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-49800000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-16264000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-38496000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-30502000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11248000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-89933000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-110804000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-105603000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-89873000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-65078000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-58903000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
-      <c r="BT16"/>
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
+      <c r="BX16"/>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17">
+        <v>1128000000.0</v>
+      </c>
+      <c r="C17">
         <v>491000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>856000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1389000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1190000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>420000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2332000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2183000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1494000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1144000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>7943000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1878000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2614000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2539000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3707000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3331000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2269000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3280000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2343000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1659000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1178000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>464000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>296000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>369000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>129000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>68000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>132000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>150000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-389262000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-667645000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>210078000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>254673000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-742706000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-784627000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-770807000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-671163000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-401427000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-397181000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-219469000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>21878000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-293188000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-282267000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-320397000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-229858000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-184227000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-154181000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-107632000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-74708000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-61900000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-49800000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-16264000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-38496000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-30502000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>11248000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-89933000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-110804000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-105603000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-89873000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-65078000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-58903000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
-      <c r="BT17"/>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>341000000.0</v>
+      </c>
+      <c r="C18">
         <v>342000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>364000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>363000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>306000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>309000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>346000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>337000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>262000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>274000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>272000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>244000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>210000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>184000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>124000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>33000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-33000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-46000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-116000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-64000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-89000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-240000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-157000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-162000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-159000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-160000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-170000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-161617000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-148691000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
+      <c r="BX18"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>566000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>165000000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>1000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>54000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>84000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>93000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>56000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>38000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>50000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-91000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-7000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-44000000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>100000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-30394000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>34512000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6857000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>29783000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>55975000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-32502000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-35397000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-18859000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-36423000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-15008000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>123403000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-8898000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-5131000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>10428000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-16399000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-15104000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>13480000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-22121000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-371000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-2790000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-759000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>6859000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>4655000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-672000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>1707000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>17101000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>831000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-2150000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>765000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-986000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-514000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-25000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -21443,318 +21627,322 @@
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
-      <c r="BT20"/>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
+      <c r="BX20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>398000000.0</v>
+      </c>
+      <c r="C21">
         <v>941000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1409000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1624000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>923000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>399000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1583000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2717000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1605000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1171000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2064000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1764000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2399000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2664000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3901000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3688000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2464000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3603000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2567000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2004000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1312000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>594000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>575000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>809000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>327000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>239000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>359000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>361000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-80507000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-443848000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>251776000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>416757000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-461983000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-596974000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-598141000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-535480000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-277339000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-272557000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-143295000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>85622000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-238040000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-248224000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-260333000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-183662000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-170188000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-102446000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-74838000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-41919000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-29512000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-37108000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-8677000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-30554000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-10085000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>11517000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-90883000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-108460000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-106175000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-88763000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-80927000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-64477000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-58739000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-47346000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-51645000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-37834000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-31362000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-25998000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-22925000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-4291000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-8087000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-16594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23224000.0</v>
       </c>
       <c r="BT21">
         <v>-23224000.0</v>
       </c>
       <c r="BU21">
-        <v>-19626000.0</v>
+        <v>-23224000.0</v>
       </c>
       <c r="BV21">
         <v>-19626000.0</v>
       </c>
       <c r="BW21">
+        <v>-19626000.0</v>
+      </c>
+      <c r="BX21">
         <v>-19983250.0</v>
       </c>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -21831,285 +22019,291 @@
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
-      <c r="BT22"/>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
+      <c r="BX22"/>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>27838000000.0</v>
+      </c>
+      <c r="C23">
         <v>21446000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23492000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26471000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21573000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18936000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24124000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22465000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>23895000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20130000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23103000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>21586000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22528000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20665000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20383000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17766000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>14328000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15153000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15106000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11702000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10623000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9896000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10169000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7962000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5709000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5702000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7037000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6042000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6399789000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5019824000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6806722000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6381472000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4520189000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4005725000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3886390000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3520155000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3030473000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2953819000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2551329000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2212814000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1508057000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1395272000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1474713000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1120451000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1125164000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1042326000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1031499000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>890933000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>798102000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>664509000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>628572000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>461900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>416931000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>567376000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>397215000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>158564000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>132828000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>118930000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>120302000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>122143000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>116910000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>96376000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>87931000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>69075000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>59767000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>46810000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>41510000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>49818000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>35032000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>37480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37386000.0</v>
       </c>
       <c r="BT23">
         <v>37386000.0</v>
       </c>
       <c r="BU23">
-        <v>23311500.0</v>
+        <v>37386000.0</v>
       </c>
       <c r="BV23">
         <v>23311500.0</v>
       </c>
       <c r="BW23">
+        <v>23311500.0</v>
+      </c>
+      <c r="BX23">
         <v>20001500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22141,1638 +22335,1661 @@
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
+      <c r="BX24"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>1619000000.0</v>
+      </c>
+      <c r="C25">
         <v>1590000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1643000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1625000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1433000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1447000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1496000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1348000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1278000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1246000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1232000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1235000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1154000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1046000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>989000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>956000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>922000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>880000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>848000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>761000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>681000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>621000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>618000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>584000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>567000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>553000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>577000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>530851000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>578572000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>467577000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>496737000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>502825000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>485255000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>416233000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>469606000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>400624000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>389171000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>376602000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>326939000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>280468000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>183232000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>156460000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>143723000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>110366000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>91389000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>77112000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>67976000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>64972000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>54715000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>44268000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>37585000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>28450000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>22198000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>17850000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>12792000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7522000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4348000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4163000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4804000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4280000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4318000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3517000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2890000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3109000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2483000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2141000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1935000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1948000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1685000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294000.0</v>
       </c>
       <c r="BT25">
         <v>1294000.0</v>
       </c>
       <c r="BU25">
-        <v>108500.0</v>
+        <v>1294000.0</v>
       </c>
       <c r="BV25">
         <v>108500.0</v>
       </c>
       <c r="BW25">
+        <v>108500.0</v>
+      </c>
+      <c r="BX25">
         <v>471500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26">
+        <v>2371000000.0</v>
+      </c>
+      <c r="C26">
         <v>1946000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1783000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1630000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1589000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1409000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1276000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1039000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1074000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1151000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1094000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1161000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>943000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>771000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>810000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>733000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>667000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>865000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>740000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>611000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>576000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>666000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>522000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>366000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>279000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>324000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>345000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>334000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>323898000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>340174000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>356297000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>350848000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>386129000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>367096000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>354637000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>331622000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>369774000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>322040000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>245960000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>214302000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>191664000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>182482000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>190243000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>178791000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>181712000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>167154000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>139565000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>135873000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>107717000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>81544000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>68453000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>56351000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>52312000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>54859000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>68832000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>61901000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>74854000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>68391000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>61205000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>54083000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>52531000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>41162000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>37617000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>26698000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>15416000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>13265000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>8143000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>1257000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>1941000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>7941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11826000.0</v>
       </c>
       <c r="BT26">
         <v>11826000.0</v>
       </c>
       <c r="BU26">
-        <v>13428500.0</v>
+        <v>11826000.0</v>
       </c>
       <c r="BV26">
         <v>13428500.0</v>
       </c>
       <c r="BW26">
+        <v>13428500.0</v>
+      </c>
+      <c r="BX26">
         <v>15688250.0</v>
       </c>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>32000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>66500000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>48000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>58300000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>48900000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>9000000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>3900000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>1982000000.0</v>
+      </c>
+      <c r="C28">
         <v>1833000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1655000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1562000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1366000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1251000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1313000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1186000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1277000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1374000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1280000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1253000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1191000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1076000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>961000000.0</v>
       </c>
       <c r="Q28">
         <v>961000000.0</v>
       </c>
       <c r="R28">
+        <v>961000000.0</v>
+      </c>
+      <c r="S28">
         <v>992000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1494000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>994000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>973000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1056000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>969000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>888000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>661000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>627000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>699000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>596000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>647261000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>703929000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>667452000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>729876000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>750759000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>686404000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>682290000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>652998000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>537757000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>603455000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>456016000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>336811000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>321152000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>318210000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>288654000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>236367000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>201846000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>195365000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>196970000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>155107000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>134031000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>117551000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>101489000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>77071000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>59963000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>47045000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>45908000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>37798000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>36083000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>30582000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>27557000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27618000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>24716000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>24212000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>25349000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>20432000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>37623000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>29850000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>24706000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>11990000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>10188000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>14548000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>77363000.0</v>
       </c>
-      <c r="BT28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU28"/>
       <c r="BV28">
         <v>5912250.0</v>
       </c>
       <c r="BW28">
+        <v>5912250.0</v>
+      </c>
+      <c r="BX28">
         <v>4311000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>201000000.0</v>
+      </c>
+      <c r="C29">
         <v>257000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>325000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>570000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>359000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>169000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>434000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>601000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>393000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>409000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5752000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>167000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>323000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>261000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>276000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>305000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>205000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>346000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>292000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>223000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>115000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>69000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>83000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>186000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>42000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>26000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>19431000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>22873000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
+      <c r="BX29"/>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>4353000000.0</v>
+      </c>
+      <c r="C30">
         <v>3779000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3600000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3430000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2955000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2754000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2596000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2280000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2973000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2525000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2374000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2414000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2134000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1847000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1842000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1694000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1628000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1857000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2234000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1605000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1549000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1722000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1491000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1254000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>940000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>951000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1044000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>930000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>971159000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1044103000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1023749000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1080724000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1136888000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1053500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1036927000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>984620000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>907531000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>925495000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>701976000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>551113000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>512816000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>500692000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>478897000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>415158000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>383558000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>362519000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>336535000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>290980000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>241748000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>199095000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>169942000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>133422000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>112275000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>101904000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>114740000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>99699000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>110937000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>98973000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>88762000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>81701000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>77247000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>65374000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>62966000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>47130000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>37623000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>29850000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>24706000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>11990000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10188000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>14548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21522000.0</v>
       </c>
       <c r="BT30">
         <v>21522000.0</v>
       </c>
       <c r="BU30">
-        <v>-19340750.0</v>
+        <v>21522000.0</v>
       </c>
       <c r="BV30">
         <v>-19340750.0</v>
       </c>
       <c r="BW30">
+        <v>-19340750.0</v>
+      </c>
+      <c r="BX30">
         <v>-19999250.0</v>
       </c>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:76">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B31">
+        <v>931000000.0</v>
+      </c>
+      <c r="C31">
         <v>-193000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-228000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>335000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>626000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>190000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1183000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>67000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>182000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>717000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>127000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>281000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>538000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>136000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>82000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-52000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>10000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>23000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-71000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-122000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-19000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-61000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-196000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-254000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-177000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-185000000.0</v>
       </c>
       <c r="AB31">
         <v>-185000000.0</v>
       </c>
       <c r="AC31">
+        <v>-185000000.0</v>
+      </c>
+      <c r="AD31">
         <v>-289324000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-200924000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-181580000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-145437000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-267016000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-182048000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-181760000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-135968000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-108441000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-99346000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-65104000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-55611000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-51499000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-30197000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-55016000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-44412000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-10872000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-48695000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-29072000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-29062000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-31238000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-11883000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-6229000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7164000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-20116000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-118000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>804000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2228000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>681000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1051000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-450000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-514000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-25000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1445000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>250000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2982000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-7146000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3403000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1088000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-543000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-2772000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>586000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-2250000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1045250.0</v>
       </c>
       <c r="BV31">
         <v>-1045250.0</v>
       </c>
       <c r="BW31">
+        <v>-1045250.0</v>
+      </c>
+      <c r="BX31">
         <v>471500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:76">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B32">
+        <v>28236000000.0</v>
+      </c>
+      <c r="C32">
         <v>22387000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>24901000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>28095000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22496000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19335000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>25707000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25182000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25500000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>21301000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>25167000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>23350000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>24927000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>23329000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>24318000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>21454000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>16934000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>18756000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>17719000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>13757000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>11958000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>10389000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>10744000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8771000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6036000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5985000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7384000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6303000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>6349676000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4541464000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7225873000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6824413000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4002231000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3408751000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3288249000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2984675000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2789557000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2696270000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2284631000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2298436000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1270017000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1147048000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1214380000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>936789000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>954976000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>939880000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>956661000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>851804000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>769349000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>620542000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>615219000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>431346000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>405139000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>561792000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>306332000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>50104000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>26653000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>30167000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>39375000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>57666000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>58171000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>49030000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>36286000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>31241000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>28405000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>20812000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>18585000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>45527000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>26945000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>20886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14162000.0</v>
       </c>
       <c r="BT32">
         <v>14162000.0</v>
       </c>
       <c r="BU32">
-        <v>3685500.0</v>
+        <v>14162000.0</v>
       </c>
       <c r="BV32">
         <v>3685500.0</v>
       </c>
       <c r="BW32">
+        <v>3685500.0</v>
+      </c>
+      <c r="BX32">
         <v>18250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -23851,51 +24068,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>17037000000.0</v>
       </c>
       <c r="C2">
         <v>17189000000.0</v>
       </c>
       <c r="D2">
         <v>16924000000.0</v>
       </c>
       <c r="E2">
         <v>18144000000.0</v>
       </c>
       <c r="F2">
         <v>19901000000.0</v>
       </c>
       <c r="G2">
         <v>6783000000.0</v>
       </c>
       <c r="H2">
         <v>4277000000.0</v>
       </c>
       <c r="I2">
         <v>3965000000.0</v>
       </c>
@@ -23914,51 +24131,51 @@
       <c r="N2">
         <v>201890000.0</v>
       </c>
       <c r="O2">
         <v>255266000.0</v>
       </c>
       <c r="P2">
         <v>99558000.0</v>
       </c>
       <c r="Q2">
         <v>69627000.0</v>
       </c>
       <c r="R2">
         <v>9277000.0</v>
       </c>
       <c r="S2">
         <v>17211000.0</v>
       </c>
       <c r="T2">
         <v>35401000.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>8527000000</v>
       </c>
       <c r="C3">
         <v>11342000000</v>
       </c>
       <c r="D3">
         <v>8899000000</v>
       </c>
       <c r="E3">
         <v>7172000000</v>
       </c>
       <c r="F3">
         <v>8014000000</v>
       </c>
       <c r="G3">
         <v>3242000000</v>
       </c>
       <c r="H3">
         <v>1437000000</v>
       </c>
       <c r="I3">
         <v>2319000000</v>
       </c>
@@ -23979,141 +24196,141 @@
       </c>
       <c r="O3">
         <v>239228000</v>
       </c>
       <c r="P3">
         <v>197896000</v>
       </c>
       <c r="Q3">
         <v>40203000</v>
       </c>
       <c r="R3">
         <v>11884000</v>
       </c>
       <c r="S3">
         <v>10630000</v>
       </c>
       <c r="T3">
         <v>9802000</v>
       </c>
       <c r="U3">
         <v>6505000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-1574000000.0</v>
       </c>
       <c r="G4">
         <v>12784000000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>334129000.0</v>
       </c>
       <c r="J4">
         <v>-25302000.0</v>
       </c>
       <c r="K4">
         <v>2196308000.0</v>
       </c>
       <c r="L4">
         <v>-708805000.0</v>
       </c>
       <c r="M4">
         <v>1059824000.0</v>
       </c>
       <c r="N4">
         <v>643999000.0</v>
       </c>
       <c r="O4">
         <v>-53376000.0</v>
       </c>
       <c r="P4">
         <v>155708000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>4927000000.0</v>
       </c>
       <c r="G5">
         <v>-1111000000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>-145798000.0</v>
       </c>
       <c r="J5">
         <v>-1417127000.0</v>
       </c>
       <c r="K5">
         <v>-92517000.0</v>
       </c>
       <c r="L5">
         <v>-53957000.0</v>
       </c>
       <c r="M5">
         <v>-65130000.0</v>
       </c>
       <c r="N5">
         <v>-12250000.0</v>
       </c>
       <c r="O5">
         <v>2143000.0</v>
       </c>
       <c r="P5">
         <v>-191000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>579000000.0</v>
       </c>
       <c r="C6">
         <v>-152000000.0</v>
       </c>
       <c r="D6">
         <v>265000000.0</v>
       </c>
       <c r="E6">
         <v>-1220000000.0</v>
       </c>
       <c r="F6">
         <v>-1757000000.0</v>
       </c>
       <c r="G6">
         <v>13118000000.0</v>
       </c>
       <c r="H6">
         <v>2506000000.0</v>
       </c>
       <c r="I6">
         <v>312000000.0</v>
       </c>
@@ -24132,51 +24349,51 @@
       <c r="N6">
         <v>643999000.0</v>
       </c>
       <c r="O6">
         <v>-53376000.0</v>
       </c>
       <c r="P6">
         <v>155708000.0</v>
       </c>
       <c r="Q6">
         <v>29931000.0</v>
       </c>
       <c r="R6">
         <v>60350000.0</v>
       </c>
       <c r="S6">
         <v>-7934000.0</v>
       </c>
       <c r="T6">
         <v>-18190000.0</v>
       </c>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7">
         <v>642000000.0</v>
       </c>
       <c r="C7">
         <v>81000000.0</v>
       </c>
       <c r="D7">
         <v>-2248000000.0</v>
       </c>
       <c r="E7">
         <v>-3712000000.0</v>
       </c>
       <c r="F7">
         <v>518000000.0</v>
       </c>
       <c r="G7">
         <v>184000000.0</v>
       </c>
       <c r="H7">
         <v>-349000000.0</v>
       </c>
       <c r="I7">
         <v>58000000.0</v>
       </c>
@@ -24197,96 +24414,96 @@
       </c>
       <c r="O7">
         <v>44942000.0</v>
       </c>
       <c r="P7">
         <v>75228000.0</v>
       </c>
       <c r="Q7">
         <v>-11175000.0</v>
       </c>
       <c r="R7">
         <v>-37543000.0</v>
       </c>
       <c r="S7">
         <v>16232000.0</v>
       </c>
       <c r="T7">
         <v>19210000.0</v>
       </c>
       <c r="U7">
         <v>25676000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>130000000.0</v>
       </c>
       <c r="G8">
         <v>-652000000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>-496732000.0</v>
       </c>
       <c r="J8">
         <v>-24635000.0</v>
       </c>
       <c r="K8">
         <v>-213097000.0</v>
       </c>
       <c r="L8">
         <v>46267000.0</v>
       </c>
       <c r="M8">
         <v>-183658000.0</v>
       </c>
       <c r="N8">
         <v>-21917000.0</v>
       </c>
       <c r="O8">
         <v>-17303000.0</v>
       </c>
       <c r="P8">
         <v>-2829000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>-261000000.0</v>
       </c>
       <c r="C9">
         <v>-1083000000.0</v>
       </c>
       <c r="D9">
         <v>-586000000.0</v>
       </c>
       <c r="E9">
         <v>-1124000000.0</v>
       </c>
       <c r="F9">
         <v>-130000000.0</v>
       </c>
       <c r="G9">
         <v>-652000000.0</v>
       </c>
       <c r="H9">
         <v>-367000000.0</v>
       </c>
       <c r="I9">
         <v>-496732000.0</v>
       </c>
@@ -24305,51 +24522,51 @@
       <c r="N9">
         <v>-21705000.0</v>
       </c>
       <c r="O9">
         <v>-17303000.0</v>
       </c>
       <c r="P9">
         <v>-2829000.0</v>
       </c>
       <c r="Q9">
         <v>-3222000.0</v>
       </c>
       <c r="R9">
         <v>-168000.0</v>
       </c>
       <c r="S9">
         <v>-3261000.0</v>
       </c>
       <c r="T9">
         <v>-59000.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>-630000000.0</v>
       </c>
       <c r="C10">
         <v>937000000.0</v>
       </c>
       <c r="D10">
         <v>-1195000000.0</v>
       </c>
       <c r="E10">
         <v>-6465000000.0</v>
       </c>
       <c r="F10">
         <v>-1709000000.0</v>
       </c>
       <c r="G10">
         <v>-422000000.0</v>
       </c>
       <c r="H10">
         <v>-429000000.0</v>
       </c>
       <c r="I10">
         <v>-1023000000.0</v>
       </c>
@@ -24368,51 +24585,51 @@
       <c r="N10">
         <v>-460561000.0</v>
       </c>
       <c r="O10">
         <v>4929000.0</v>
       </c>
       <c r="P10">
         <v>-13638000.0</v>
       </c>
       <c r="Q10">
         <v>-20115000.0</v>
       </c>
       <c r="R10">
         <v>-7925000.0</v>
       </c>
       <c r="S10">
         <v>-18839000.0</v>
       </c>
       <c r="T10">
         <v>-2108000.0</v>
       </c>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7160000000.0</v>
       </c>
       <c r="F11">
         <v>5054000000.0</v>
       </c>
       <c r="G11">
         <v>2597000000.0</v>
       </c>
       <c r="H11">
         <v>1447000000.0</v>
       </c>
       <c r="I11">
         <v>1772252000.0</v>
       </c>
       <c r="J11">
         <v>857000000.0</v>
       </c>
       <c r="K11">
         <v>1133602000.0</v>
       </c>
@@ -24421,143 +24638,143 @@
       </c>
       <c r="M11">
         <v>1042227000.0</v>
       </c>
       <c r="N11">
         <v>628260000.0</v>
       </c>
       <c r="O11">
         <v>254209000.0</v>
       </c>
       <c r="P11">
         <v>105900000.0</v>
       </c>
       <c r="Q11">
         <v>13133000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11">
         <v>21621000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2329000000.0</v>
       </c>
       <c r="F12">
         <v>2316000000.0</v>
       </c>
       <c r="G12">
         <v>2167000000.0</v>
       </c>
       <c r="H12">
         <v>1336000000.0</v>
       </c>
       <c r="I12">
         <v>994146000.0</v>
       </c>
       <c r="J12">
         <v>671000000.0</v>
       </c>
       <c r="K12">
         <v>203157000.0</v>
       </c>
       <c r="L12">
         <v>362800000.0</v>
       </c>
       <c r="M12">
         <v>191863000.0</v>
       </c>
       <c r="N12">
         <v>85959000.0</v>
       </c>
       <c r="O12">
         <v>56928000.0</v>
       </c>
       <c r="P12">
         <v>33997000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3479000000.0</v>
       </c>
       <c r="F13">
         <v>-3014000000.0</v>
       </c>
       <c r="G13">
         <v>-1165000000.0</v>
       </c>
       <c r="H13">
         <v>-1000000000.0</v>
       </c>
       <c r="I13">
         <v>-551000000.0</v>
       </c>
       <c r="J13">
         <v>-1150000000.0</v>
       </c>
       <c r="K13">
         <v>-978031000.0</v>
       </c>
       <c r="L13">
         <v>-755740000.0</v>
       </c>
       <c r="M13">
         <v>352560000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
         <v>6148000000.0</v>
       </c>
       <c r="C14">
         <v>5368000000.0</v>
       </c>
       <c r="D14">
         <v>4667000000.0</v>
       </c>
       <c r="E14">
         <v>3543000000.0</v>
       </c>
       <c r="F14">
         <v>2911000000.0</v>
       </c>
       <c r="G14">
         <v>2322000000.0</v>
       </c>
       <c r="H14">
         <v>2154000000.0</v>
       </c>
       <c r="I14">
         <v>1901050000.0</v>
       </c>
@@ -24578,86 +24795,86 @@
       </c>
       <c r="O14">
         <v>28825000.0</v>
       </c>
       <c r="P14">
         <v>16919000.0</v>
       </c>
       <c r="Q14">
         <v>10623000.0</v>
       </c>
       <c r="R14">
         <v>6940000.0</v>
       </c>
       <c r="S14">
         <v>4157000.0</v>
       </c>
       <c r="T14">
         <v>2895000.0</v>
       </c>
       <c r="U14">
         <v>615000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>17616000000.0</v>
       </c>
       <c r="C16">
         <v>17037000000.0</v>
       </c>
       <c r="D16">
         <v>17189000000.0</v>
       </c>
       <c r="E16">
         <v>16924000000.0</v>
       </c>
       <c r="F16">
         <v>18144000000.0</v>
       </c>
       <c r="G16">
         <v>19901000000.0</v>
       </c>
       <c r="H16">
         <v>6783000000.0</v>
       </c>
       <c r="I16">
         <v>4277000000.0</v>
       </c>
@@ -24678,84 +24895,84 @@
       </c>
       <c r="O16">
         <v>201890000.0</v>
       </c>
       <c r="P16">
         <v>255266000.0</v>
       </c>
       <c r="Q16">
         <v>99558000.0</v>
       </c>
       <c r="R16">
         <v>69627000.0</v>
       </c>
       <c r="S16">
         <v>9277000.0</v>
       </c>
       <c r="T16">
         <v>17211000.0</v>
       </c>
       <c r="U16">
         <v>35401000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>39455000.0</v>
       </c>
       <c r="K17">
         <v>-7409000.0</v>
       </c>
       <c r="L17">
         <v>-34278000.0</v>
       </c>
       <c r="M17">
         <v>-35525000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>6220000000.0</v>
       </c>
       <c r="C18">
         <v>3581000000.0</v>
       </c>
       <c r="D18">
         <v>4357000000.0</v>
       </c>
       <c r="E18">
         <v>7552000000.0</v>
       </c>
       <c r="F18">
         <v>3483000000.0</v>
       </c>
       <c r="G18">
         <v>2701000000.0</v>
       </c>
       <c r="H18">
         <v>968000000.0</v>
       </c>
       <c r="I18">
         <v>-221000000.0</v>
       </c>
@@ -24776,51 +24993,51 @@
       </c>
       <c r="O18">
         <v>-503043000.0</v>
       </c>
       <c r="P18">
         <v>-312260000.0</v>
       </c>
       <c r="Q18">
         <v>-168020000.0</v>
       </c>
       <c r="R18">
         <v>-92709000.0</v>
       </c>
       <c r="S18">
         <v>-63042000.0</v>
       </c>
       <c r="T18">
         <v>-63271000.0</v>
       </c>
       <c r="U18">
         <v>-9933000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19">
         <v>-6951000000.0</v>
       </c>
       <c r="C19">
         <v>-18787000000.0</v>
       </c>
       <c r="D19">
         <v>-15584000000.0</v>
       </c>
       <c r="E19">
         <v>-11973000000.0</v>
       </c>
       <c r="F19">
         <v>-132000000.0</v>
       </c>
       <c r="G19">
         <v>-3132000000.0</v>
       </c>
       <c r="H19">
         <v>-1436000000.0</v>
       </c>
       <c r="I19">
         <v>-2337428000.0</v>
       </c>
@@ -24829,86 +25046,86 @@
       </c>
       <c r="K19">
         <v>-1416430000.0</v>
       </c>
       <c r="L19">
         <v>16667000.0</v>
       </c>
       <c r="M19">
         <v>-16710000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19">
         <v>25008000.0</v>
       </c>
       <c r="P19">
         <v>-24952000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>12269000000.0</v>
       </c>
       <c r="H20">
         <v>848000000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>-64000000.0</v>
       </c>
       <c r="C21">
         <v>2863000000.0</v>
       </c>
       <c r="D21">
         <v>2116000000.0</v>
       </c>
       <c r="E21">
         <v>-3866000000.0</v>
       </c>
       <c r="F21">
         <v>8865000000.0</v>
       </c>
       <c r="G21">
         <v>9467000000.0</v>
       </c>
       <c r="H21">
         <v>798000000.0</v>
       </c>
       <c r="I21">
         <v>5321228000.0</v>
       </c>
@@ -24919,51 +25136,51 @@
         <v>1718190000.0</v>
       </c>
       <c r="L21">
         <v>683937000.0</v>
       </c>
       <c r="M21">
         <v>2292092000.0</v>
       </c>
       <c r="N21">
         <v>199238000.0</v>
       </c>
       <c r="O21">
         <v>173254000.0</v>
       </c>
       <c r="P21">
         <v>204007000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22">
         <v>3855000000.0</v>
       </c>
       <c r="C22">
         <v>7130000000.0</v>
       </c>
       <c r="D22">
         <v>14999000000.0</v>
       </c>
       <c r="E22">
         <v>12583000000.0</v>
       </c>
       <c r="F22">
         <v>5519000000.0</v>
       </c>
       <c r="G22">
         <v>690000000.0</v>
       </c>
       <c r="H22">
         <v>-775000000.0</v>
       </c>
       <c r="I22">
         <v>-1062582000.0</v>
       </c>
@@ -24984,51 +25201,51 @@
       </c>
       <c r="O22">
         <v>-396213000.0</v>
       </c>
       <c r="P22">
         <v>-254411000.0</v>
       </c>
       <c r="Q22">
         <v>-154328000.0</v>
       </c>
       <c r="R22">
         <v>-55740000.0</v>
       </c>
       <c r="S22">
         <v>-82782000.0</v>
       </c>
       <c r="T22">
         <v>-78157000.0</v>
       </c>
       <c r="U22">
         <v>-29957000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
         <v>4075000000.0</v>
       </c>
       <c r="C23">
         <v>-251000000.0</v>
       </c>
       <c r="D23">
         <v>-227000000.0</v>
       </c>
       <c r="E23">
         <v>-202000000.0</v>
       </c>
       <c r="F23">
         <v>-178000000.0</v>
       </c>
       <c r="G23">
         <v>192000000.0</v>
       </c>
       <c r="H23">
         <v>-117000000.0</v>
       </c>
       <c r="I23">
         <v>189278000.0</v>
       </c>
@@ -25047,51 +25264,51 @@
       <c r="N23">
         <v>21184000.0</v>
       </c>
       <c r="O23">
         <v>24885000.0</v>
       </c>
       <c r="P23">
         <v>10109000.0</v>
       </c>
       <c r="Q23">
         <v>-2310000.0</v>
       </c>
       <c r="R23">
         <v>130273000.0</v>
       </c>
       <c r="S23">
         <v>477000.0</v>
       </c>
       <c r="T23">
         <v>45041000.0</v>
       </c>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24">
         <v>-6951000000.0</v>
       </c>
       <c r="C24">
         <v>124000003.0</v>
       </c>
       <c r="D24">
         <v>-6685000000.0</v>
       </c>
       <c r="E24">
         <v>1003000000.0</v>
       </c>
       <c r="F24">
         <v>310000000.0</v>
       </c>
       <c r="G24">
         <v>113000000.0</v>
       </c>
       <c r="H24">
         <v>41000000.0</v>
       </c>
       <c r="I24">
         <v>428000.0</v>
       </c>
@@ -25112,51 +25329,51 @@
       </c>
       <c r="O24">
         <v>7290000.0</v>
       </c>
       <c r="P24">
         <v>33250000.0</v>
       </c>
       <c r="Q24">
         <v>-140094000.0</v>
       </c>
       <c r="R24">
         <v>-2360000.0</v>
       </c>
       <c r="S24">
         <v>-960000.0</v>
       </c>
       <c r="T24">
         <v>40000.0</v>
       </c>
       <c r="U24">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
         <v>1154000000.0</v>
       </c>
       <c r="C25">
         <v>-155000000.0</v>
       </c>
       <c r="D25">
         <v>400000000.0</v>
       </c>
       <c r="E25">
         <v>777000000.0</v>
       </c>
       <c r="F25">
         <v>1095000000.0</v>
       </c>
       <c r="G25">
         <v>1013000000.0</v>
       </c>
       <c r="H25">
         <v>477000000.0</v>
       </c>
       <c r="I25">
         <v>452508000.0</v>
       </c>
@@ -25177,51 +25394,51 @@
       </c>
       <c r="O25">
         <v>-31021000.0</v>
       </c>
       <c r="P25">
         <v>64819000.0</v>
       </c>
       <c r="Q25">
         <v>5907000.0</v>
       </c>
       <c r="R25">
         <v>4084000.0</v>
       </c>
       <c r="S25">
         <v>9544000.0</v>
       </c>
       <c r="T25">
         <v>2385000.0</v>
       </c>
       <c r="U25">
         <v>238000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26">
         <v>1186000000.0</v>
       </c>
       <c r="C26">
         <v>1241000000.0</v>
       </c>
       <c r="D26">
         <v>700000000.0</v>
       </c>
       <c r="E26">
         <v>541000000.0</v>
       </c>
       <c r="F26">
         <v>548000000.0</v>
       </c>
       <c r="G26">
         <v>12502000000.0</v>
       </c>
       <c r="H26">
         <v>1285000000.0</v>
       </c>
       <c r="I26">
         <v>505541000.0</v>
       </c>
@@ -25232,51 +25449,51 @@
         <v>2045828000.0</v>
       </c>
       <c r="L26">
         <v>839586000.0</v>
       </c>
       <c r="M26">
         <v>454466000.0</v>
       </c>
       <c r="N26">
         <v>253724000.0</v>
       </c>
       <c r="O26">
         <v>24885000.0</v>
       </c>
       <c r="P26">
         <v>69583000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27">
         <v>2825000000.0</v>
       </c>
       <c r="C27">
         <v>1999000000.0</v>
       </c>
       <c r="D27">
         <v>1812000000.0</v>
       </c>
       <c r="E27">
         <v>1560000000.0</v>
       </c>
       <c r="F27">
         <v>2121000000.0</v>
       </c>
       <c r="G27">
         <v>1734000000.0</v>
       </c>
       <c r="H27">
         <v>898000000.0</v>
       </c>
       <c r="I27">
         <v>749024000.0</v>
       </c>
@@ -25295,51 +25512,51 @@
       <c r="N27">
         <v>83655000.0</v>
       </c>
       <c r="O27">
         <v>50145000.0</v>
       </c>
       <c r="P27">
         <v>29419000.0</v>
       </c>
       <c r="Q27">
         <v>21156000.0</v>
       </c>
       <c r="R27">
         <v>1434000.0</v>
       </c>
       <c r="S27">
         <v>437000.0</v>
       </c>
       <c r="T27">
         <v>198000.0</v>
       </c>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
         <v>1139000000.0</v>
       </c>
       <c r="C28">
         <v>3853000000.0</v>
       </c>
       <c r="D28">
         <v>2589000000.0</v>
       </c>
       <c r="E28">
         <v>-3527000000.0</v>
       </c>
       <c r="F28">
         <v>-5203000000.0</v>
       </c>
       <c r="G28">
         <v>9973000000.0</v>
       </c>
       <c r="H28">
         <v>1529000000.0</v>
       </c>
       <c r="I28">
         <v>574000000.0</v>
       </c>
@@ -25360,51 +25577,51 @@
       </c>
       <c r="O28">
         <v>419635000.0</v>
       </c>
       <c r="P28">
         <v>446000000.0</v>
       </c>
       <c r="Q28">
         <v>338045000.0</v>
       </c>
       <c r="R28">
         <v>155419000.0</v>
       </c>
       <c r="S28">
         <v>56068000.0</v>
       </c>
       <c r="T28">
         <v>45041000.0</v>
       </c>
       <c r="U28">
         <v>39807000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
         <v>14747000000.0</v>
       </c>
       <c r="C29">
         <v>14923000000.0</v>
       </c>
       <c r="D29">
         <v>13256000000.0</v>
       </c>
       <c r="E29">
         <v>14724000000.0</v>
       </c>
       <c r="F29">
         <v>11497000000.0</v>
       </c>
       <c r="G29">
         <v>5943000000.0</v>
       </c>
       <c r="H29">
         <v>2405000000.0</v>
       </c>
       <c r="I29">
         <v>2098000000.0</v>
       </c>
@@ -25425,51 +25642,51 @@
       </c>
       <c r="O29">
         <v>-263815000.0</v>
       </c>
       <c r="P29">
         <v>-114364000.0</v>
       </c>
       <c r="Q29">
         <v>-127817000.0</v>
       </c>
       <c r="R29">
         <v>-80825000.0</v>
       </c>
       <c r="S29">
         <v>-52412000.0</v>
       </c>
       <c r="T29">
         <v>-53469000.0</v>
       </c>
       <c r="U29">
         <v>-3428000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
         <v>-15478000000.0</v>
       </c>
       <c r="C30">
         <v>-18787000000.0</v>
       </c>
       <c r="D30">
         <v>-15584000000.0</v>
       </c>
       <c r="E30">
         <v>-11973000000.0</v>
       </c>
       <c r="F30">
         <v>-7868000000.0</v>
       </c>
       <c r="G30">
         <v>-3132000000.0</v>
       </c>
       <c r="H30">
         <v>-1436000000.0</v>
       </c>
       <c r="I30">
         <v>-2337000000.0</v>
       </c>
@@ -25509,2931 +25726,2961 @@
       <c r="U30">
         <v>-6805000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW30"/>
+  <dimension ref="A1:BX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-        <v>136</v>
+      <c r="BX1" t="s">
+        <v>137</v>
       </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>17655000000.0</v>
+      </c>
+      <c r="C2">
         <v>17616000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19584000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16735000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17250000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17037000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18974000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15354000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12464000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17189000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16590000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15879000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16770000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16924000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20149000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18887000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18040000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18144000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16694000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16825000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17723000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19901000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15003000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9106000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8547000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6783000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5826000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5449000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2683000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4276388000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3522966000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2783238000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3219708000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3964959000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3530030000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3512738000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4425762000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3766900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3084257000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3246301000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1441789000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1196908000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1426036000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1150673000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1510076000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1905713000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2370735000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2674910000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2393908000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>845889000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>795116000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>746057000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>214417000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>201890000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>85693000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>210554000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>218570000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>255266000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>213328000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>319380000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>100655000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>99558000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>96563000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>47304000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>61546000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>69627000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>106547000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>50700000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11745000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18023000.0</v>
       </c>
       <c r="BT2">
         <v>18023000.0</v>
       </c>
       <c r="BU2">
-        <v>4302750.0</v>
+        <v>18023000.0</v>
       </c>
       <c r="BV2">
         <v>4302750.0</v>
       </c>
       <c r="BW2">
+        <v>4302750.0</v>
+      </c>
+      <c r="BX2">
         <v>8850250.0</v>
       </c>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>5789000000</v>
+      </c>
+      <c r="C3">
         <v>2493000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2393000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2248000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2394000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1492000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2780000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3513000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2272000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2777000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2307000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2459000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2060000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2073000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1858000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1803000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1730000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1781000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1814000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1825000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1515000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2860000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1169000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1026000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>566000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>481000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>449000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>410000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>273000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>305193000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>353901000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>559150000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>677213000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>728637000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>906143000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1244727000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1157912000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>772572000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>681281000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>247611000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>294720000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>216859000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>411222000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>392403000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>405165000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>426060000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>368661000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>284175000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>175685000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>141364000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>89434000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>76548000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>40515000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>57727000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>41483000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>62398000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>58003000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>67987000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>54262000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>68844000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>54314000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>20476000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>17148000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7768000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>12200000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5472000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6199000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2256000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2527000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>902000</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000</v>
       </c>
       <c r="BT3">
         <v>144000</v>
       </c>
       <c r="BU3">
-        <v>2407500</v>
+        <v>144000</v>
       </c>
       <c r="BV3">
         <v>2407500</v>
       </c>
       <c r="BW3">
+        <v>2407500</v>
+      </c>
+      <c r="BX3">
         <v>2450500</v>
       </c>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-204000000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>1597000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>1061000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-86000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1412000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-89000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-940000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1957000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>4664000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>5811000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>521000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1788000000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>388566000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>2764902000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1598468000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>757243000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>746098000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-413859000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-755353000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-162116000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>494106000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-970669000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>613377000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>308959000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-162044000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1804512000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>244881000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-229128000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>275363000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-359403000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-395637000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-482833000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-285885000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>280523000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>1548019000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>50773000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>49059000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>531640000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>12527000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>116197000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-124861000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-8016000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-36696000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-1360000000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-937000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-417000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-855000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6712000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-918000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1873000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1006000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-295000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-264000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-440000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-112000000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-158898000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-201733000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>215631000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-178900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>368265000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-126399000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-208764000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-367308000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1031560000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>42847000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-61106000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-146302000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>25571000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>44210000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-15996000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3698000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-38519000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>37790000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-49530000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-29942000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-10524000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-13386000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-11278000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8946000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-5722000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4835000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2417000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>538000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-896000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>32000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2469000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
+      <c r="BX5"/>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>-1230000000.0</v>
+      </c>
+      <c r="C6">
         <v>39000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1968000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2849000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-515000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>213000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1937000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3620000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2890000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4725000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>599000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>711000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-891000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-154000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3225000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1262000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>847000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-104000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1450000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-131000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-898000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2178000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4898000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5897000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>559000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1764000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>957000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>377000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2766000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1594000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>753422000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>739728000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-436470000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-745251000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-162116000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>564017000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-913024000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>658862000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>308959000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-162044000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1804512000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>244881000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-229128000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>275363000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-359403000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-395637000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-465022000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-304175000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>281002000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1548019000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>50773000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>49059000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>531640000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>12527000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>116197000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-124861000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-8016000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-36696000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>41938000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-106052000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>218725000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1097000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2995000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>49259000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-14242000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-8081000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-36920000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>55847000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>38955000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8746000.0</v>
       </c>
       <c r="BT6">
         <v>-8746000.0</v>
       </c>
       <c r="BU6">
-        <v>-1983500.0</v>
+        <v>-8746000.0</v>
       </c>
       <c r="BV6">
         <v>-1983500.0</v>
       </c>
       <c r="BW6">
+        <v>-1983500.0</v>
+      </c>
+      <c r="BX6">
         <v>-4547500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7">
+        <v>1687000000.0</v>
+      </c>
+      <c r="C7">
         <v>-146000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-214000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2083000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-673000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-554000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1030000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1574000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>138000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2661000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>798000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-302000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1101000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1530000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2191000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>231000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1346000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-602000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>337000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-324000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-12000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1058000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>635000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-246000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1447000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>231000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-191047000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>287148000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-676000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>141097000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>351415000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-166989000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-325426000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>497038000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-249768000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-596540000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-262780000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-546595000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-35721000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>159484000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-271029000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-15606000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-289867000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-130051000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-155185000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-113389000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-94685000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-66060000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>16494000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>23803000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>84842000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-62417000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>28883000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>681000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-12134000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>25966000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>22232000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>39654000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>30513000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>24344000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5614000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>6696000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-17557000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>5497000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-5811000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-10147000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-20619000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-4902000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-143000.0</v>
       </c>
       <c r="BT7">
         <v>-143000.0</v>
       </c>
       <c r="BU7">
-        <v>5132250.0</v>
+        <v>-143000.0</v>
       </c>
       <c r="BV7">
         <v>5132250.0</v>
       </c>
       <c r="BW7">
+        <v>5132250.0</v>
+      </c>
+      <c r="BX7">
         <v>4802500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-32000000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-193000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>176000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-409000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>278000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>135000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-307000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>24000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-102000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-314000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-222000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-14000000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>18312000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-68672000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-99640000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>189371000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-587594000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>70633000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-169142000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>81008000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-182686000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-14498000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>91541000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-102587000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-109084000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>157901000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-159327000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-32106000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>15541000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>60657000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>2175000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-74486000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-61241000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-24131000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-23800000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-1179000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>65964000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-67405000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-19297000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-17678000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>1858000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>2567000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-4050000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>-184000000.0</v>
+      </c>
+      <c r="C9">
         <v>561000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>45000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-907000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-29000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>630000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1227000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>429000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>137000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-422000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-963000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>881000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-472000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-32000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-698000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-193000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>176000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-409000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>135000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-259000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-24000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-102000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-314000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-222000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-14000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-217000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18312000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-68000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-100000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>189371000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-587594000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>70633000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-169142000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>81008000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-182686000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-14498000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>91541000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-106055000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-109084000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>157901000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-159327000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-32106000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>15541000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>60657000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2175000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-74486000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-61241000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-24131000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-23721000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-989000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>65964000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-67405000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-19297000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-17678000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1858000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2567000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-4050000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>8711000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>5058000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-3048000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-13550000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1353000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1597000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-535000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2443000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-2102000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3160000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-4015000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>2789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3075000.0</v>
       </c>
       <c r="BT9">
         <v>-3075000.0</v>
       </c>
       <c r="BU9">
-        <v>-815250.0</v>
+        <v>-3075000.0</v>
       </c>
       <c r="BV9">
         <v>-815250.0</v>
       </c>
       <c r="BW9">
+        <v>-815250.0</v>
+      </c>
+      <c r="BX9">
         <v>-14750.0</v>
       </c>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>592000000.0</v>
+      </c>
+      <c r="C10">
         <v>-2255000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-214000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1991000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-703000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1704000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2044000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-193000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1783000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2697000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>758000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>163000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-576000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1540000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1973000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2300000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1559000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-633000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-534000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-488000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-155000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-106000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>180000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-67000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>313000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1178000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>56000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-133000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>457000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-796140000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>87347000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-55055000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-733475000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-322081000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>240120000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>702185000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-269188000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>26918000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-287536000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>872600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-705260000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-512671000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-482478000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-385162000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-399011000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5901000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-377601000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-214531000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-259538000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-197734000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-102144000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-229171000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-147466000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18220000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-90694000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-85594000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-12838000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2612000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>12659000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2133000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-7483000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5481000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>17888000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-10290000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1140000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5507000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-4922000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5760000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-3820000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-4943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3005000.0</v>
       </c>
       <c r="BT10">
         <v>-3005000.0</v>
       </c>
       <c r="BU10">
-        <v>-3635500.0</v>
+        <v>-3005000.0</v>
       </c>
       <c r="BV10">
         <v>-3635500.0</v>
       </c>
       <c r="BW10">
+        <v>-3635500.0</v>
+      </c>
+      <c r="BX10">
         <v>-527000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>692000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1417000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1645000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3768000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>596000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1311000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2043000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1345000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>944000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>695000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1571000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1286000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>22000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-282000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>716000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>112519000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>143478000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-54997000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>127644000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>642110000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>631921000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>370577000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>596676000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>333224000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>90436000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>296656000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>251546000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>633643000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>678800000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>416965000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>502676000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>215693000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>170513000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>199379000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>368640000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>191611000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>231855000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>250121000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>187528000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>253771000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>154584000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>32377000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>110019000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>78572000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>36205000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>29413000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>44180000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>37999000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>26118000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>7742000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>13133000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>5862000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1484000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>21621000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
+      <c r="BX11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>635000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>398000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>443000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>793000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>475000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>304000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>481000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>561000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>769000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>512000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>665000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>715000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>756000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>414000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>282000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>447000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>180004000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>302484000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>268512000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>264427000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>219603000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>250033000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>260083000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>230172000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>152352000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>197161000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>176819000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>85791000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>129228000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>63558000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>126618000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>141744000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>90935000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>47602000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>82519000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>52540000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>52894000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>46058000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>40371000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>32092000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>23788000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>23981000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6098000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14837000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14448000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14293000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13350000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
+      <c r="BX12"/>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-415000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-745000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-861000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1165000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-737000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-733000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-844000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>855000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-521000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-716000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1242000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-259000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-290000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-240000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-324000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-317333000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-337047000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-57620000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-294767000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>98770000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-157586000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-197981000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1150226000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1046681000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-44366000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-67498000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-978031000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>12556000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>28043000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-15996000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-755740000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>352560000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
+      <c r="BX13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
+        <v>1619000000.0</v>
+      </c>
+      <c r="C14">
         <v>1590000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1643000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1625000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1433000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1447000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1496000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1348000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1278000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1246000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1232000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1235000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1154000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1046000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>989000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>956000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>922000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>880000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>848000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>761000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>681000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>621000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>618000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>584000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>567000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>553000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>577000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>530000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>559000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>467577000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>496737000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>502825000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>485255000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>416233000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>469606000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>393832000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>389171000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>376602000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>326939000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>280468000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>183232000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>156460000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>143723000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>110366000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>91389000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>77112000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>67976000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>64972000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>54715000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>52761000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>37585000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>28450000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22198000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>17850000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12792000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7521000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4348000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4163000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4804000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4280000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4318000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3517000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2890000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3109000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2483000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2141000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1935000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1948000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1685000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294000.0</v>
       </c>
       <c r="BT14">
         <v>1294000.0</v>
       </c>
       <c r="BU14">
-        <v>1039250.0</v>
+        <v>1294000.0</v>
       </c>
       <c r="BV14">
         <v>1039250.0</v>
       </c>
       <c r="BW14">
+        <v>1039250.0</v>
+      </c>
+      <c r="BX14">
         <v>723750.0</v>
       </c>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>70000000.0</v>
       </c>
-      <c r="C15"/>
+      <c r="C15">
+        <v>70000000.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>63502000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>85257000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
+      <c r="AN15"/>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
@@ -28453,816 +28700,829 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
+      <c r="BX15"/>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
+        <v>16425000000.0</v>
+      </c>
+      <c r="C16">
         <v>17655000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17616000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19584000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16735000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17250000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17037000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18974000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15354000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12464000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>17189000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16590000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15879000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16770000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16924000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20149000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18887000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18040000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18144000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16694000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16825000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17723000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>19901000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15003000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9106000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8547000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6783000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5826000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5449000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2682798000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4276388000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3523000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2783238000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3219708000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3367914000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4076755000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3512738000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4425762000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3393216000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3084257000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3246301000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1441789000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1196908000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1426036000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1150673000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1510076000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1905713000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2370735000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2674910000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2393908000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>845889000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>795116000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>746057000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>214417000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>201890000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>85693000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>210554000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>218570000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>255266000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>213328000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>319380000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>100655000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>99558000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>96563000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>47304000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>61546000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>69627000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>106547000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>50700000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>11745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9277000.0</v>
       </c>
       <c r="BT16">
         <v>9277000.0</v>
       </c>
       <c r="BU16">
-        <v>2319250.0</v>
+        <v>9277000.0</v>
       </c>
       <c r="BV16">
         <v>2319250.0</v>
       </c>
       <c r="BW16">
+        <v>2319250.0</v>
+      </c>
+      <c r="BX16">
         <v>4302750.0</v>
       </c>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>4027000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8094000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>15952000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>11382000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-20908000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3183000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-2554000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>12870000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-10037000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-11185000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4599000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-17655000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-17714000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-18290000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>479000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-1092000000.0</v>
+      </c>
+      <c r="C18">
         <v>1444000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1420000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3990000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>146000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>664000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2034000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2742000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1340000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2535000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2063000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>849000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1005000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>440000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1420000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3297000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>621000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2214000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2771000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1322000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>609000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1219000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1850000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1374000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>398000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-921000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>976000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>346000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>591000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-944799000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>880660000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>831890000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-806877000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1127013000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-396252000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1545289000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1358084000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-842383000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1129490000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>176038000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-144384000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-466464000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-441071000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-595743000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-564681000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-557854000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-455063000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-312171000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-177347000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-82641000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>40328000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>25795000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-75813000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6352000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-101544000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-163424000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-122267000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-118074000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-81350000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-90335000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-76802000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-63773000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-51432000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-53725000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-30062000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-32801000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-35206000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-25745000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-14693000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-17065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22498000.0</v>
       </c>
       <c r="BT18">
         <v>-22498000.0</v>
       </c>
       <c r="BU18">
-        <v>-15510500.0</v>
+        <v>-22498000.0</v>
       </c>
       <c r="BV18">
         <v>-15510500.0</v>
       </c>
       <c r="BW18">
+        <v>-15510500.0</v>
+      </c>
+      <c r="BX18">
         <v>-15817750.0</v>
       </c>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19">
+        <v>1870000000.0</v>
+      </c>
+      <c r="C19">
         <v>-2530000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-4135000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4355000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2944000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1651000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7603000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2875000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3225000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5084000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4804000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4762000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3534000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-411000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-6131000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2791000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-90000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-386000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-102000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-30000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1515000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2582000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1047000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1039000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-566000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-480000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-403000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-485612000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-241545000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-305843000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>16667000.0</v>
       </c>
-      <c r="AN19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO19"/>
       <c r="AP19">
         <v>16667000.0</v>
       </c>
       <c r="AQ19">
         <v>16667000.0</v>
       </c>
-      <c r="AR19"/>
+      <c r="AR19">
+        <v>16667000.0</v>
+      </c>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-10000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-5563000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>177974000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-189111000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-      <c r="BE19">
+      <c r="BE19"/>
+      <c r="BF19">
         <v>25000000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>8000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -29272,2228 +29532,2257 @@
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
+      <c r="BX20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>-63000000.0</v>
+      </c>
+      <c r="C21">
         <v>783000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>587000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>495000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-422000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-724000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>577000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-181000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>2054000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-357000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-13000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-497000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-899000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-402000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2068000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1456000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1530000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1877000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2972000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1871000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2818000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2073000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2705000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-195000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2027042000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2929540000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1352418000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1928727000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>619145000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1124167000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1649189000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1803159000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3021449000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>671340000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1905124000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1361313000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1314622000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>217210000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>662597000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>229478000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>103579000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>198984000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>151896000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>35944000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-3056000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>292051000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1967153000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>175495000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2746000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>40708000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-14219000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-13858000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>32492000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>70782000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>83838000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
+      <c r="BX21"/>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22">
+        <v>1128000000.0</v>
+      </c>
+      <c r="C22">
         <v>491000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>840000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1373000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1172000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>409000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2314000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2173000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1400000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1144000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>7927000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1851000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2703000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2518000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3687000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3292000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2256000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3280000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2343000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1618000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1142000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>464000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>296000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>300000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>104000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>132000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>143000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-408334000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-668000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>210078000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>311516000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-742706000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-784627000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-770807000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-671163000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-401427000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-397181000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-219469000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21878000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-293188000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-282267000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-320397000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-229858000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-184227000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-154181000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-107629000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-74709000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-61902000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-49800000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-16264000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-38496000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-30502000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11248000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-89931000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-110806000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-105603000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-89873000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-81489000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-65078000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-58903000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-48941000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-51358000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-34934000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-38517000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-29519000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-24242000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-4615000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-10867000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-16016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25498000.0</v>
       </c>
       <c r="BT22">
         <v>-25498000.0</v>
       </c>
       <c r="BU22">
-        <v>-20695500.0</v>
+        <v>-25498000.0</v>
       </c>
       <c r="BV22">
         <v>-20695500.0</v>
       </c>
       <c r="BW22">
+        <v>-20695500.0</v>
+      </c>
+      <c r="BX22">
         <v>-19539250.0</v>
       </c>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
+        <v>-114000000.0</v>
+      </c>
+      <c r="C23">
         <v>28000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4053000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-42000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-15000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>79000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-45000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-27000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-45000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-134000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-82000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-55000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-34000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-56000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-65000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-42000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-47000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-48000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-63000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-47000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-31000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-37000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>58000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-45000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>112000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>20000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>249000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-328000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-53953000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9150000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>42155000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>121972000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14928000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21201000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>11062000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>422316000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>177403000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>178307000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2307000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>42913000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>51800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12118000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>23841000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19367000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34260000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10531000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>36810000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-15407000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-180896000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>12561000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>26961000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>378759000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>17903000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>228303000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7687000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1398000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8993000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2713000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2895000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>232692000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3706000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>640000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>238835000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1727000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1216000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1667000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>82431000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>49477000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>32000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>293000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42500.0</v>
       </c>
       <c r="BV23">
         <v>-42500.0</v>
       </c>
       <c r="BW23">
+        <v>-42500.0</v>
+      </c>
+      <c r="BX23">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>190</v>
+      </c>
+      <c r="B24">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-6951000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2816000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-709000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-159000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2622000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>101000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>37000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4188000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>76000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-528000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>936000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-3000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3060000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1506000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-34000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1222000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>117000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-5000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-20000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>46000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>207000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-25911000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>99000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>615000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-73004000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-72975000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-50357000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-198498000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>57304000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>45224000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-126993000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-20395000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-25134000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-16960000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9202000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-11687000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-5412000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-6284000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-192691000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1905000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>189452000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1295000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-71000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-953000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>13341000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2491000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3296000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4458000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>20354000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1752000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>94467000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-44374000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>31192000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>30587000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>8598000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-146911000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-259000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-3907000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-779000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-1581000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-1000000.0</v>
       </c>
-      <c r="BT24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU24"/>
       <c r="BV24">
         <v>2167500.0</v>
       </c>
       <c r="BW24">
+        <v>2167500.0</v>
+      </c>
+      <c r="BX24">
         <v>2460500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
+        <v>-723000000.0</v>
+      </c>
+      <c r="C25">
         <v>1108000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>685000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>253000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-79000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>324000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-682000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>419000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>219000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-74000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-5808000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>59000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>121000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>374000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>259000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>158000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>499000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>294000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>151000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-46000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>414000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>338000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>192000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>227000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>204000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>93802000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>216186000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>28423000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>181649000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>20267000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>97432000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>153805000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>179706000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>113884000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>292582000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>109831000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-96797000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>67481000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>33496000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>57573000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>106791000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>206019000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>20038000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>57434000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>22124000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>37268000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>35801000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1459000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>59467000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-953000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16164000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-8770000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1981000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>14393000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-2430000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-12990000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1261000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>909000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>218000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1815000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-355000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2723000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>6209000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2473000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-609000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>306000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2492000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3019000.0</v>
       </c>
       <c r="BT25">
         <v>3019000.0</v>
       </c>
       <c r="BU25">
-        <v>1311750.0</v>
+        <v>3019000.0</v>
       </c>
       <c r="BV25">
         <v>1311750.0</v>
       </c>
       <c r="BW25">
+        <v>1311750.0</v>
+      </c>
+      <c r="BX25">
         <v>596250.0</v>
       </c>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>1186000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1040000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>528000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>313000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1241000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>788000000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>548000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>294000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>195000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>541000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>187000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>160000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>209000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>149000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>39000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>151000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4999000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5068000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2421000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1285000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>72644000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1018839000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>39517000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>97815000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>139163000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>153783000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>114780000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-155117000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>110713000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>274666000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>588672000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>190633000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>42983000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1759374000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>52838000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-4440000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>790399000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>19367000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>34260000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-24619000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>36810000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>68149000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>374126000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>12561000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>10754000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>212506000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>17903000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6807000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>7687000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1398000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>8993000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
+      <c r="BX26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27">
+        <v>1151000000.0</v>
+      </c>
+      <c r="C27">
         <v>1030000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>954000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>663000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>635000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>573000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>579000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>457000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>439000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>524000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>484000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>465000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>445000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>418000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>419000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>362000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>361000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>418000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>558000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>475000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>474000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>614000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>633000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>543000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>347000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>211000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>281000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>199000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>210000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>208000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>205000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>205017000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>197344000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>141639000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>134348000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>112653000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>116042000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>103717000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>87713000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>89543000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>67312000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>89658000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>55640000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>55998000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>43335000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>43026000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>44516000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>39158000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>35784000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>37038000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>25171000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>21439000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>19259000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>14868000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>14416000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>12475000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>12543000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>10711000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>8682000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>7885000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>6926000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>5926000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>7843000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3811000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>6115000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3387000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>985000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>206000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>153000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>90000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>219000.0</v>
       </c>
-      <c r="BT27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU27"/>
       <c r="BV27">
         <v>109250.0</v>
       </c>
       <c r="BW27">
+        <v>109250.0</v>
+      </c>
+      <c r="BX27">
         <v>49500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
+        <v>37000000.0</v>
+      </c>
+      <c r="C28">
         <v>1172000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>710000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>983000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-222000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-332000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>985000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>132000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2540000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>196000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>887000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2263000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-328000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-233000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-495000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-712000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-406000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1914000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1257000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1381000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1549000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1016000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2692000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4450000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>123000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2708000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-79000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>118000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2143000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-653000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-112309000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-84282000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>398622000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>371660000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>285842000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2101506000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>428767000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1598749000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1372827000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-320870000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1976584000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>715435000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>225038000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>893978000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>218351000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>186156000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11325000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>33754000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>281492000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1816559000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10516000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>24215000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>597007000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3684000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>214445000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>40179000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>72180000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>92831000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>53773000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>93609000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>264335000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>34283000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>45829000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>249895000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>13694000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>28627000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1714000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>82371000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>55229000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>19533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14752000.0</v>
       </c>
       <c r="BT28">
         <v>14752000.0</v>
       </c>
       <c r="BU28">
-        <v>-42500.0</v>
+        <v>14752000.0</v>
       </c>
       <c r="BV28">
         <v>-42500.0</v>
       </c>
-      <c r="BW28"/>
+      <c r="BW28">
+        <v>-42500.0</v>
+      </c>
+      <c r="BX28"/>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
+        <v>4697000000.0</v>
+      </c>
+      <c r="C29">
         <v>3937000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3813000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6238000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2540000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2156000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4814000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6255000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3612000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>242000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4370000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3308000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3065000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2513000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3278000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5100000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2351000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3995000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4585000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3147000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2124000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1641000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3019000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2400000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>964000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-440000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1425000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>756000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>864000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-640000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1234561000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1391040000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-129664000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-398376000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>509891000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-300562000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-200172000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-69811000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-448209000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>423649000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>150336000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-249605000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-29849000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-203340000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-159516000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-131794000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-86402000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-27996000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1662000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>58723000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>129762000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>102036000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-35298000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>64079000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-60061000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-101026000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-64264000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-63300000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-27088000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-21491000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-22488000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-43297000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-34284000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-45957000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-17862000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-27329000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-29007000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-23489000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-12166000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-16163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22354000.0</v>
       </c>
       <c r="BT29">
         <v>-22354000.0</v>
       </c>
       <c r="BU29">
-        <v>-13103000.0</v>
+        <v>-22354000.0</v>
       </c>
       <c r="BV29">
         <v>-13103000.0</v>
       </c>
       <c r="BW29">
+        <v>-13103000.0</v>
+      </c>
+      <c r="BX29">
         <v>-13367250.0</v>
       </c>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
+        <v>-5928000000.0</v>
+      </c>
+      <c r="C30">
         <v>-5023000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6528000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4355000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2944000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1651000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7603000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2875000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3225000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5084000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4804000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4762000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3534000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2484000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6131000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2791000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-884000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2167000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1916000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1855000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1515000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2582000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1047000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1039000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-566000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-480000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-403000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-486000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-241000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-305843000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-365009000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-560546000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-682817000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-728637000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-961876000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1244727000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1157912000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-881719000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-594751000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-268006000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-319854000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-233819000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-414280000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-404090000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-422837000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-432344000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-372231000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-291643000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2610000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-329180000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-89505000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-77501000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-27174000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-55236000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-38187000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-64014000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-15932000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-66227000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>15253000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-178170000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-23122000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>10111000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-8550000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-154679000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-10074000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-9379000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-6199000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3035000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-4108000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-902000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1144000.0</v>
       </c>
-      <c r="BT30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU30"/>
       <c r="BV30">
         <v>-240000.0</v>
       </c>
       <c r="BW30">
+        <v>-240000.0</v>
+      </c>
+      <c r="BX30">
         <v>10000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>