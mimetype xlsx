--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6580,51 +6580,51 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-43486000.0</v>
+        <v>-42401000.0</v>
       </c>
       <c r="C5">
         <v>-28300000.0</v>
       </c>
       <c r="D5">
         <v>-32717999.0</v>
       </c>
       <c r="E5">
         <v>-26865000.0</v>
       </c>
       <c r="F5">
         <v>-21510000.0</v>
       </c>
       <c r="G5">
         <v>-18763000.0</v>
       </c>
       <c r="H5">
         <v>-25500000.0</v>
       </c>
       <c r="I5">
         <v>-20901000.0</v>
       </c>
       <c r="J5">
         <v>-24032000.0</v>
       </c>
@@ -6663,51 +6663,51 @@
       </c>
       <c r="V5">
         <v>-32024000.0</v>
       </c>
       <c r="W5">
         <v>-18318000.0</v>
       </c>
       <c r="X5">
         <v>-15041000.0</v>
       </c>
       <c r="Y5">
         <v>-25230000.0</v>
       </c>
       <c r="Z5">
         <v>-10988000.0</v>
       </c>
       <c r="AA5">
         <v>-1161467.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-43191000.0</v>
+        <v>-42106000.0</v>
       </c>
       <c r="C6">
         <v>-28001000.0</v>
       </c>
       <c r="D6">
         <v>-32431999.0</v>
       </c>
       <c r="E6">
         <v>-26588000.0</v>
       </c>
       <c r="F6">
         <v>-21227000.0</v>
       </c>
       <c r="G6">
         <v>-18459000.0</v>
       </c>
       <c r="H6">
         <v>-25206000.0</v>
       </c>
       <c r="I6">
         <v>-20579000.0</v>
       </c>
       <c r="J6">
         <v>-23707000.0</v>
       </c>
@@ -9273,51 +9273,51 @@
       </c>
       <c r="V2">
         <v>251253000.0</v>
       </c>
       <c r="W2">
         <v>278634000.0</v>
       </c>
       <c r="X2">
         <v>11200000.0</v>
       </c>
       <c r="Y2">
         <v>16328000.0</v>
       </c>
       <c r="Z2">
         <v>0.0</v>
       </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>120</v>
       </c>
       <c r="B3">
-        <v>24000</v>
+        <v>3024000</v>
       </c>
       <c r="C3">
         <v>250000</v>
       </c>
       <c r="D3">
         <v>108000</v>
       </c>
       <c r="E3">
         <v>2000</v>
       </c>
       <c r="F3">
         <v>378000</v>
       </c>
       <c r="G3">
         <v>2000</v>
       </c>
       <c r="H3">
         <v>35000</v>
       </c>
       <c r="I3">
         <v>201000</v>
       </c>
       <c r="J3">
         <v>140000</v>
       </c>
@@ -9539,51 +9539,51 @@
       </c>
       <c r="X6">
         <v>267434000.0</v>
       </c>
       <c r="Y6">
         <v>-5128000.0</v>
       </c>
       <c r="Z6">
         <v>16328000.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>124</v>
       </c>
       <c r="B7">
         <v>-4654000.0</v>
       </c>
       <c r="C7">
         <v>-7072000.0</v>
       </c>
       <c r="D7">
-        <v>5979000.0</v>
+        <v>4031000.0</v>
       </c>
       <c r="E7">
         <v>2226000.0</v>
       </c>
       <c r="F7">
         <v>-4556000.0</v>
       </c>
       <c r="G7">
         <v>-2601000.0</v>
       </c>
       <c r="H7">
         <v>-5882000.0</v>
       </c>
       <c r="I7">
         <v>-4282000.0</v>
       </c>
       <c r="J7">
         <v>298000.0</v>
       </c>
       <c r="K7">
         <v>-4848000.0</v>
       </c>
       <c r="L7">
         <v>-7371000.0</v>
       </c>
@@ -9892,51 +9892,51 @@
       <c r="W13">
         <v>-3107000.0</v>
       </c>
       <c r="X13">
         <v>-184000.0</v>
       </c>
       <c r="Y13">
         <v>-184000.0</v>
       </c>
       <c r="Z13">
         <v>912000.0</v>
       </c>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
         <v>295000.0</v>
       </c>
       <c r="C14">
         <v>299000.0</v>
       </c>
       <c r="D14">
-        <v>433000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="E14">
         <v>277000.0</v>
       </c>
       <c r="F14">
         <v>283000.0</v>
       </c>
       <c r="G14">
         <v>304000.0</v>
       </c>
       <c r="H14">
         <v>294000.0</v>
       </c>
       <c r="I14">
         <v>322000.0</v>
       </c>
       <c r="J14">
         <v>325000.0</v>
       </c>
       <c r="K14">
         <v>366000.0</v>
       </c>
       <c r="L14">
         <v>331000.0</v>
       </c>
@@ -10112,51 +10112,51 @@
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18">
-        <v>-40902000.0</v>
+        <v>-43902000.0</v>
       </c>
       <c r="C18">
         <v>-26972000.0</v>
       </c>
       <c r="D18">
         <v>-24274000.0</v>
       </c>
       <c r="E18">
         <v>-20184000.0</v>
       </c>
       <c r="F18">
         <v>-22398000.0</v>
       </c>
       <c r="G18">
         <v>-18306000.0</v>
       </c>
       <c r="H18">
         <v>-21650000.0</v>
       </c>
       <c r="I18">
         <v>-21705000.0</v>
       </c>
       <c r="J18">
         <v>-19938000.0</v>
       </c>
@@ -10380,51 +10380,51 @@
       <c r="W21">
         <v>29978000.0</v>
       </c>
       <c r="X21">
         <v>-28000.0</v>
       </c>
       <c r="Y21">
         <v>-28000.0</v>
       </c>
       <c r="Z21">
         <v>27000.0</v>
       </c>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>101</v>
       </c>
       <c r="B22">
         <v>-42410000.0</v>
       </c>
       <c r="C22">
         <v>-27851000.0</v>
       </c>
       <c r="D22">
-        <v>-32732999.0</v>
+        <v>-32733000.0</v>
       </c>
       <c r="E22">
         <v>-26882000.0</v>
       </c>
       <c r="F22">
         <v>-21529000.0</v>
       </c>
       <c r="G22">
         <v>-18785000.0</v>
       </c>
       <c r="H22">
         <v>-25524000.0</v>
       </c>
       <c r="I22">
         <v>-20928000.0</v>
       </c>
       <c r="J22">
         <v>-24061000.0</v>
       </c>
       <c r="K22">
         <v>47741000.0</v>
       </c>
       <c r="L22">
         <v>-117087000.0</v>
       </c>
@@ -10603,57 +10603,57 @@
       <c r="S24">
         <v>-250000.0</v>
       </c>
       <c r="T24">
         <v>-500000.0</v>
       </c>
       <c r="U24">
         <v>-5500000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>-6000000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>-3000000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>5891000.0</v>
+        <v>344000.0</v>
       </c>
       <c r="C25">
         <v>4373000.0</v>
       </c>
       <c r="D25">
-        <v>-1130000.0</v>
+        <v>965000.0</v>
       </c>
       <c r="E25">
         <v>1007000.0</v>
       </c>
       <c r="F25">
         <v>488000.0</v>
       </c>
       <c r="G25">
         <v>-442000.0</v>
       </c>
       <c r="H25">
         <v>6140000.0</v>
       </c>
       <c r="I25">
         <v>52000.0</v>
       </c>
       <c r="J25">
         <v>442000.0</v>
       </c>
       <c r="K25">
         <v>-57414000.0</v>
       </c>
       <c r="L25">
         <v>3066000.0</v>
       </c>