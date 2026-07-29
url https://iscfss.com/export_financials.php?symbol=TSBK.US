--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -24312,52 +24312,56 @@
       </c>
       <c r="DF2">
         <v>2000000.0</v>
       </c>
       <c r="DG2">
         <v>2000000.0</v>
       </c>
       <c r="DH2">
         <v>2000000.0</v>
       </c>
       <c r="DI2">
         <v>1900000.0</v>
       </c>
       <c r="DJ2">
         <v>2100000.0</v>
       </c>
       <c r="DK2"/>
       <c r="DL2">
         <v>2150000.0</v>
       </c>
     </row>
     <row r="3" spans="1:116">
       <c r="A3" t="s">
         <v>178</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>557000.0</v>
+      </c>
+      <c r="C3">
+        <v>570000.0</v>
+      </c>
       <c r="D3">
         <v>646000.0</v>
       </c>
       <c r="E3">
         <v>611000.0</v>
       </c>
       <c r="F3">
         <v>617000.0</v>
       </c>
       <c r="G3">
         <v>620000.0</v>
       </c>
       <c r="H3">
         <v>638000.0</v>
       </c>
       <c r="I3">
         <v>641000.0</v>
       </c>
       <c r="J3">
         <v>652000.0</v>
       </c>
       <c r="K3">
         <v>648000.0</v>
       </c>
       <c r="L3">
@@ -24920,52 +24924,56 @@
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
     </row>
     <row r="5" spans="1:116">
       <c r="A5" t="s">
         <v>180</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>8869000.0</v>
+      </c>
+      <c r="C5">
+        <v>10317000.0</v>
+      </c>
       <c r="D5">
         <v>10308000.0</v>
       </c>
       <c r="E5">
         <v>8890000.0</v>
       </c>
       <c r="F5">
         <v>8460000.0</v>
       </c>
       <c r="G5">
         <v>8573000.0</v>
       </c>
       <c r="H5">
         <v>7926000.0</v>
       </c>
       <c r="I5">
         <v>7459000.0</v>
       </c>
       <c r="J5">
         <v>7178000.0</v>
       </c>
       <c r="K5">
         <v>7842000.0</v>
       </c>
       <c r="L5">
@@ -25253,68 +25261,68 @@
       <c r="DB5">
         <v>1956000.0</v>
       </c>
       <c r="DC5">
         <v>1800000.0</v>
       </c>
       <c r="DD5">
         <v>2100000.0</v>
       </c>
       <c r="DE5">
         <v>1600000.0</v>
       </c>
       <c r="DF5">
         <v>2100000.0</v>
       </c>
       <c r="DG5">
         <v>2000000.0</v>
       </c>
       <c r="DH5">
         <v>2000000.0</v>
       </c>
       <c r="DI5">
         <v>2200000.0</v>
       </c>
       <c r="DJ5">
-        <v>7600000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DK5">
-        <v>800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="DL5">
         <v>3330000.0</v>
       </c>
     </row>
     <row r="6" spans="1:116">
       <c r="A6" t="s">
         <v>181</v>
       </c>
       <c r="B6">
-        <v>8869000.0</v>
+        <v>9426000.0</v>
       </c>
       <c r="C6">
-        <v>10317000.0</v>
+        <v>10887000.0</v>
       </c>
       <c r="D6">
         <v>10954000.0</v>
       </c>
       <c r="E6">
         <v>9501000.0</v>
       </c>
       <c r="F6">
         <v>9077000.0</v>
       </c>
       <c r="G6">
         <v>9193000.0</v>
       </c>
       <c r="H6">
         <v>8564000.0</v>
       </c>
       <c r="I6">
         <v>8100000.0</v>
       </c>
       <c r="J6">
         <v>7830000.0</v>
       </c>
       <c r="K6">
         <v>8490000.0</v>
       </c>
@@ -25603,54 +25611,54 @@
       <c r="DB6">
         <v>2062000.0</v>
       </c>
       <c r="DC6">
         <v>1900000.0</v>
       </c>
       <c r="DD6">
         <v>2200000.0</v>
       </c>
       <c r="DE6">
         <v>1700000.0</v>
       </c>
       <c r="DF6">
         <v>2200000.0</v>
       </c>
       <c r="DG6">
         <v>2100000.0</v>
       </c>
       <c r="DH6">
         <v>2000000.0</v>
       </c>
       <c r="DI6">
         <v>2300000.0</v>
       </c>
       <c r="DJ6">
-        <v>2100000.0</v>
+        <v>2190000.0</v>
       </c>
       <c r="DK6">
-        <v>890000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="DL6">
         <v>3420000.0</v>
       </c>
     </row>
     <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -37271,51 +37279,51 @@
       </c>
       <c r="DH6">
         <v>300000.0</v>
       </c>
       <c r="DI6">
         <v>36400000.0</v>
       </c>
       <c r="DJ6">
         <v>-51780000.0</v>
       </c>
       <c r="DK6">
         <v>78350000.0</v>
       </c>
       <c r="DL6">
         <v>290000.0</v>
       </c>
     </row>
     <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>213</v>
       </c>
       <c r="B7">
         <v>-3300000.0</v>
       </c>
       <c r="C7">
-        <v>426000.0</v>
+        <v>236000.0</v>
       </c>
       <c r="D7">
         <v>1809000.0</v>
       </c>
       <c r="E7">
         <v>3797000.0</v>
       </c>
       <c r="F7">
         <v>5818000.0</v>
       </c>
       <c r="G7">
         <v>-9890000.0</v>
       </c>
       <c r="H7">
         <v>-1930000.0</v>
       </c>
       <c r="I7">
         <v>1437000.0</v>
       </c>
       <c r="J7">
         <v>-2113000.0</v>
       </c>
       <c r="K7">
         <v>-992000.0</v>
       </c>
@@ -39881,51 +39889,51 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
     </row>
     <row r="18" spans="1:116">
       <c r="A18" t="s">
         <v>224</v>
       </c>
       <c r="B18">
         <v>3918000.0</v>
       </c>
       <c r="C18">
-        <v>8109999.0</v>
+        <v>5579000.0</v>
       </c>
       <c r="D18">
         <v>9482000.0</v>
       </c>
       <c r="E18">
         <v>10346000.0</v>
       </c>
       <c r="F18">
         <v>12157000.0</v>
       </c>
       <c r="G18">
         <v>-3562000.0</v>
       </c>
       <c r="H18">
         <v>6317000.0</v>
       </c>
       <c r="I18">
         <v>7215000.0</v>
       </c>
       <c r="J18">
         <v>3610000.0</v>
       </c>
       <c r="K18">
         <v>4569000.0</v>
       </c>
@@ -41174,51 +41182,51 @@
       <c r="N23">
         <v>-52203000.0</v>
       </c>
       <c r="O23">
         <v>-30689000.0</v>
       </c>
       <c r="P23">
         <v>-31882000.0</v>
       </c>
       <c r="Q23">
         <v>7715000.0</v>
       </c>
       <c r="R23">
         <v>44997000.0</v>
       </c>
       <c r="S23">
         <v>36206000.0</v>
       </c>
       <c r="T23">
         <v>47918000.0</v>
       </c>
       <c r="U23">
         <v>40890000.0</v>
       </c>
       <c r="V23">
-        <v>107166000.0</v>
+        <v>106743000.0</v>
       </c>
       <c r="W23">
         <v>16806000.0</v>
       </c>
       <c r="X23">
         <v>39866000.0</v>
       </c>
       <c r="Y23">
         <v>192909000.0</v>
       </c>
       <c r="Z23">
         <v>51375000.0</v>
       </c>
       <c r="AA23">
         <v>16420000.0</v>
       </c>
       <c r="AB23">
         <v>-4247000.0</v>
       </c>
       <c r="AC23">
         <v>998000.0</v>
       </c>
       <c r="AD23">
         <v>36629000.0</v>
       </c>
@@ -41467,51 +41475,51 @@
       </c>
       <c r="DH23">
         <v>5400000.0</v>
       </c>
       <c r="DI23">
         <v>600000.0</v>
       </c>
       <c r="DJ23">
         <v>-33040000.0</v>
       </c>
       <c r="DK23">
         <v>81030000.0</v>
       </c>
       <c r="DL23">
         <v>4330000.0</v>
       </c>
     </row>
     <row r="24" spans="1:116">
       <c r="A24" t="s">
         <v>229</v>
       </c>
       <c r="B24">
         <v>9792000.0</v>
       </c>
       <c r="C24">
-        <v>9618000.0</v>
+        <v>5688000.0</v>
       </c>
       <c r="D24">
         <v>-17669000.0</v>
       </c>
       <c r="E24">
         <v>-21554000.0</v>
       </c>
       <c r="F24">
         <v>-9609000.0</v>
       </c>
       <c r="G24">
         <v>12158000.0</v>
       </c>
       <c r="H24">
         <v>-24710000.0</v>
       </c>
       <c r="I24">
         <v>-37754000.0</v>
       </c>
       <c r="J24">
         <v>-21532000.0</v>
       </c>
       <c r="K24">
         <v>-30529000.0</v>
       </c>
@@ -41814,54 +41822,54 @@
       </c>
       <c r="DG24">
         <v>-1200000.0</v>
       </c>
       <c r="DH24">
         <v>-4500000.0</v>
       </c>
       <c r="DI24">
         <v>-1000000.0</v>
       </c>
       <c r="DJ24">
         <v>-20720000.0</v>
       </c>
       <c r="DK24">
         <v>-2920000.0</v>
       </c>
       <c r="DL24">
         <v>-6620000.0</v>
       </c>
     </row>
     <row r="25" spans="1:116">
       <c r="A25" t="s">
         <v>230</v>
       </c>
       <c r="B25">
-        <v>560000.0</v>
+        <v>-185000.0</v>
       </c>
       <c r="C25">
-        <v>8189000.0</v>
+        <v>-3096000.0</v>
       </c>
       <c r="D25">
         <v>-653000.0</v>
       </c>
       <c r="E25">
         <v>-851000.0</v>
       </c>
       <c r="F25">
         <v>-967000.0</v>
       </c>
       <c r="G25">
         <v>-787000.0</v>
       </c>
       <c r="H25">
         <v>1862000.0</v>
       </c>
       <c r="I25">
         <v>-678000.0</v>
       </c>
       <c r="J25">
         <v>-245000.0</v>
       </c>
       <c r="K25">
         <v>-1190000.0</v>
       </c>
@@ -43025,51 +43033,51 @@
       </c>
       <c r="DH28">
         <v>300000.0</v>
       </c>
       <c r="DI28">
         <v>100000.0</v>
       </c>
       <c r="DJ28">
         <v>-33040000.0</v>
       </c>
       <c r="DK28">
         <v>81030000.0</v>
       </c>
       <c r="DL28">
         <v>4330000.0</v>
       </c>
     </row>
     <row r="29" spans="1:116">
       <c r="A29" t="s">
         <v>234</v>
       </c>
       <c r="B29">
         <v>4391000.0</v>
       </c>
       <c r="C29">
-        <v>8615000.0</v>
+        <v>6084000.0</v>
       </c>
       <c r="D29">
         <v>10082000.0</v>
       </c>
       <c r="E29">
         <v>10778000.0</v>
       </c>
       <c r="F29">
         <v>12354000.0</v>
       </c>
       <c r="G29">
         <v>-3056000.0</v>
       </c>
       <c r="H29">
         <v>6616000.0</v>
       </c>
       <c r="I29">
         <v>7429000.0</v>
       </c>
       <c r="J29">
         <v>4108000.0</v>
       </c>
       <c r="K29">
         <v>4867000.0</v>
       </c>
@@ -43375,51 +43383,51 @@
       </c>
       <c r="DH29">
         <v>-2700000.0</v>
       </c>
       <c r="DI29">
         <v>1400000.0</v>
       </c>
       <c r="DJ29">
         <v>2000000.0</v>
       </c>
       <c r="DK29">
         <v>340000.0</v>
       </c>
       <c r="DL29">
         <v>2610000.0</v>
       </c>
     </row>
     <row r="30" spans="1:116">
       <c r="A30" t="s">
         <v>235</v>
       </c>
       <c r="B30">
         <v>9210000.0</v>
       </c>
       <c r="C30">
-        <v>9618000.0</v>
+        <v>12149000.0</v>
       </c>
       <c r="D30">
         <v>-4322000.0</v>
       </c>
       <c r="E30">
         <v>-24033000.0</v>
       </c>
       <c r="F30">
         <v>-1945000.0</v>
       </c>
       <c r="G30">
         <v>22054000.0</v>
       </c>
       <c r="H30">
         <v>-17121000.0</v>
       </c>
       <c r="I30">
         <v>-15170000.0</v>
       </c>
       <c r="J30">
         <v>11321000.0</v>
       </c>
       <c r="K30">
         <v>-24827000.0</v>
       </c>