--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -2191,98 +2191,98 @@
       </c>
       <c r="K38">
         <v>211000.0</v>
       </c>
       <c r="L38">
         <v>128000.0</v>
       </c>
       <c r="M38">
         <v>170000.0</v>
       </c>
       <c r="N38">
         <v>296000.0</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
         <v>2230000.0</v>
       </c>
       <c r="C39">
         <v>1782000.0</v>
       </c>
       <c r="D39">
-        <v>1448000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="E39">
         <v>9570000.0</v>
       </c>
       <c r="F39">
         <v>1683000.0</v>
       </c>
       <c r="G39">
         <v>607000.0</v>
       </c>
       <c r="H39">
         <v>1393000.0</v>
       </c>
       <c r="I39">
         <v>1788000.0</v>
       </c>
       <c r="J39">
         <v>1892217.0</v>
       </c>
       <c r="K39">
         <v>669155.0</v>
       </c>
       <c r="L39">
         <v>3957044.0</v>
       </c>
       <c r="M39">
         <v>257679.0</v>
       </c>
       <c r="N39">
         <v>351997.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
         <v>4239000.0</v>
       </c>
       <c r="C40">
-        <v>4562000.0</v>
+        <v>5461000.0</v>
       </c>
       <c r="D40">
-        <v>3055000.0</v>
+        <v>3847000.0</v>
       </c>
       <c r="E40">
-        <v>8297000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="F40">
         <v>2403000.0</v>
       </c>
       <c r="G40">
         <v>3502000.0</v>
       </c>
       <c r="H40">
         <v>4364000.0</v>
       </c>
       <c r="I40">
         <v>8260000.0</v>
       </c>
       <c r="J40">
         <v>3073689.0</v>
       </c>
       <c r="K40">
         <v>2616628.0</v>
       </c>
       <c r="L40">
         <v>2191906.0</v>
       </c>
       <c r="M40">
         <v>1387436.0</v>
       </c>
@@ -2688,57 +2688,57 @@
       <c r="I51">
         <v>18327000.0</v>
       </c>
       <c r="J51">
         <v>36387840.0</v>
       </c>
       <c r="K51">
         <v>3505523.0</v>
       </c>
       <c r="L51"/>
       <c r="M51">
         <v>4868207.0</v>
       </c>
       <c r="N51">
         <v>444530.0</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
         <v>1012000.0</v>
       </c>
       <c r="C52">
-        <v>1798000.0</v>
+        <v>899000.0</v>
       </c>
       <c r="D52">
-        <v>1584000.0</v>
+        <v>792000.0</v>
       </c>
       <c r="E52">
-        <v>1406000.0</v>
+        <v>703000.0</v>
       </c>
       <c r="F52">
         <v>5657000.0</v>
       </c>
       <c r="G52">
         <v>12572000.0</v>
       </c>
       <c r="H52">
         <v>12425000.0</v>
       </c>
       <c r="I52">
         <v>5039000.0</v>
       </c>
       <c r="J52">
         <v>18194000.0</v>
       </c>
       <c r="K52">
         <v>1703561.0</v>
       </c>
       <c r="L52"/>
       <c r="M52">
         <v>2085129.0</v>
       </c>
       <c r="N52">
         <v>193874.0</v>
@@ -7424,103 +7424,103 @@
         <v>6790728.0</v>
       </c>
       <c r="AS39">
         <v>3957044.0</v>
       </c>
       <c r="AT39">
         <v>1705665.0</v>
       </c>
       <c r="AU39">
         <v>925176.0</v>
       </c>
       <c r="AV39"/>
       <c r="AW39">
         <v>257679.0</v>
       </c>
       <c r="AX39"/>
       <c r="AY39">
         <v>260000.0</v>
       </c>
     </row>
     <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>3164000.0</v>
+        <v>6328000.0</v>
       </c>
       <c r="C40">
-        <v>1930000.0</v>
+        <v>3002000.0</v>
       </c>
       <c r="D40">
-        <v>2798001.0</v>
+        <v>3839000.0</v>
       </c>
       <c r="E40"/>
       <c r="F40">
         <v>3629000.0</v>
       </c>
       <c r="G40">
-        <v>3741000.0</v>
+        <v>4695000.0</v>
       </c>
       <c r="H40">
-        <v>4503000.0</v>
+        <v>5429000.0</v>
       </c>
       <c r="I40">
-        <v>4562000.0</v>
+        <v>5461000.0</v>
       </c>
       <c r="J40">
-        <v>6794000.0</v>
+        <v>13588001.0</v>
       </c>
       <c r="K40">
-        <v>5112000.0</v>
+        <v>6790000.0</v>
       </c>
       <c r="L40">
-        <v>4888000.0</v>
+        <v>5703000.0</v>
       </c>
       <c r="M40">
-        <v>3055000.0</v>
+        <v>3847.0</v>
       </c>
       <c r="N40">
-        <v>2908000.0</v>
+        <v>3678000.0</v>
       </c>
       <c r="O40">
-        <v>11104000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="P40">
-        <v>9843000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="Q40">
-        <v>13465000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="R40">
-        <v>1971000.0</v>
+        <v>2653000.0</v>
       </c>
       <c r="S40">
-        <v>958000.0</v>
+        <v>1619000.0</v>
       </c>
       <c r="T40">
-        <v>635000.0</v>
+        <v>1277000.0</v>
       </c>
       <c r="U40">
         <v>2403000.0</v>
       </c>
       <c r="V40">
         <v>1780000.0</v>
       </c>
       <c r="W40">
         <v>1835000.0</v>
       </c>
       <c r="X40">
         <v>1393000.0</v>
       </c>
       <c r="Y40">
         <v>3502000.0</v>
       </c>
       <c r="Z40">
         <v>3221000.0</v>
       </c>
       <c r="AA40">
         <v>3716000.0</v>
       </c>
       <c r="AB40">
         <v>1582000.0</v>
       </c>
@@ -8927,100 +8927,100 @@
         <v>3505523.0</v>
       </c>
       <c r="AP51">
         <v>1785345.0</v>
       </c>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51">
         <v>4868207.0</v>
       </c>
       <c r="AX51"/>
       <c r="AY51"/>
     </row>
     <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
         <v>2004000.0</v>
       </c>
       <c r="C52">
-        <v>2144000.0</v>
+        <v>1072000.0</v>
       </c>
       <c r="D52">
-        <v>2081999.0</v>
+        <v>1041000.0</v>
       </c>
       <c r="E52"/>
       <c r="F52">
         <v>982000.0</v>
       </c>
       <c r="G52">
-        <v>1908000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="H52">
-        <v>1852000.0</v>
+        <v>926000.0</v>
       </c>
       <c r="I52">
-        <v>1798000.0</v>
+        <v>899000.0</v>
       </c>
       <c r="J52">
         <v>1047000.0</v>
       </c>
       <c r="K52">
-        <v>1678000.0</v>
+        <v>839000.0</v>
       </c>
       <c r="L52">
-        <v>1630000.0</v>
+        <v>815000.0</v>
       </c>
       <c r="M52">
-        <v>1584000.0</v>
+        <v>792000.0</v>
       </c>
       <c r="N52">
-        <v>1540000.0</v>
+        <v>770000.0</v>
       </c>
       <c r="O52">
-        <v>1496000.0</v>
+        <v>748000.0</v>
       </c>
       <c r="P52">
-        <v>1450000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="Q52">
-        <v>1406000.0</v>
+        <v>703000.0</v>
       </c>
       <c r="R52">
-        <v>1364000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="S52">
-        <v>1322000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="T52">
-        <v>1284000.0</v>
+        <v>642000.0</v>
       </c>
       <c r="U52">
         <v>5657000.0</v>
       </c>
       <c r="V52">
         <v>9358000.0</v>
       </c>
       <c r="W52">
         <v>12420000.0</v>
       </c>
       <c r="X52">
         <v>15456000.0</v>
       </c>
       <c r="Y52">
         <v>12572000.0</v>
       </c>
       <c r="Z52">
         <v>12528000.0</v>
       </c>
       <c r="AA52">
         <v>12494000.0</v>
       </c>
       <c r="AB52">
         <v>12460000.0</v>
       </c>
@@ -10398,51 +10398,51 @@
       </c>
       <c r="M2">
         <v>13294917.0</v>
       </c>
       <c r="N2">
         <v>17370000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>113</v>
       </c>
       <c r="B3">
         <v>334000.0</v>
       </c>
       <c r="C3">
         <v>382000.0</v>
       </c>
       <c r="D3">
         <v>428000.0</v>
       </c>
       <c r="E3">
         <v>477000.0</v>
       </c>
       <c r="F3">
-        <v>863000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="G3">
         <v>645000.0</v>
       </c>
       <c r="H3">
         <v>490000.0</v>
       </c>
       <c r="I3">
         <v>246000.0</v>
       </c>
       <c r="J3">
         <v>207897.0</v>
       </c>
       <c r="K3">
         <v>239390.0</v>
       </c>
       <c r="L3">
         <v>706779.0</v>
       </c>
       <c r="M3">
         <v>787522.0</v>
       </c>
       <c r="N3">
         <v>801580.0</v>
       </c>
@@ -10460,95 +10460,95 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>115</v>
       </c>
       <c r="B5">
         <v>-35288000.0</v>
       </c>
       <c r="C5">
         <v>-56375000.0</v>
       </c>
       <c r="D5">
         <v>-51925000.0</v>
       </c>
       <c r="E5">
         <v>-29485000.0</v>
       </c>
       <c r="F5">
-        <v>-26472000.0</v>
+        <v>-23940000.0</v>
       </c>
       <c r="G5">
         <v>-29071000.0</v>
       </c>
       <c r="H5">
         <v>-68613000.0</v>
       </c>
       <c r="I5">
         <v>-102283000.0</v>
       </c>
       <c r="J5">
         <v>-50621167.0</v>
       </c>
       <c r="K5">
         <v>-49949920.0</v>
       </c>
       <c r="L5">
         <v>-23345289.0</v>
       </c>
       <c r="M5">
         <v>-15441918.0</v>
       </c>
       <c r="N5">
         <v>-15746672.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
         <v>-34954000.0</v>
       </c>
       <c r="C6">
         <v>-55993000.0</v>
       </c>
       <c r="D6">
         <v>-51497000.0</v>
       </c>
       <c r="E6">
         <v>-29008000.0</v>
       </c>
       <c r="F6">
-        <v>-25609000.0</v>
+        <v>-23378000.0</v>
       </c>
       <c r="G6">
         <v>-28426000.0</v>
       </c>
       <c r="H6">
         <v>-68123000.0</v>
       </c>
       <c r="I6">
         <v>-102037000.0</v>
       </c>
       <c r="J6">
         <v>-50413270.0</v>
       </c>
       <c r="K6">
         <v>-49710530.0</v>
       </c>
       <c r="L6">
         <v>-22638510.0</v>
       </c>
       <c r="M6">
         <v>-14654396.0</v>
       </c>
       <c r="N6">
         <v>-14945092.0</v>
       </c>
@@ -11785,78 +11785,78 @@
       <c r="AX2">
         <v>3397416.0</v>
       </c>
       <c r="AY2">
         <v>17370000.0</v>
       </c>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>113</v>
       </c>
       <c r="B3">
         <v>95000.0</v>
       </c>
       <c r="C3">
         <v>89000.0</v>
       </c>
       <c r="D3">
         <v>88000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>84000.0</v>
       </c>
       <c r="G3">
-        <v>220000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="H3">
-        <v>214000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="I3">
-        <v>210000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="J3">
-        <v>212000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="K3">
-        <v>223000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="L3">
-        <v>219000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="M3">
-        <v>215000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="N3">
-        <v>214000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="O3">
-        <v>207000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="P3">
-        <v>205000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="Q3">
         <v>109000.0</v>
       </c>
       <c r="R3">
         <v>111000.0</v>
       </c>
       <c r="S3">
         <v>129000.0</v>
       </c>
       <c r="T3">
         <v>128000.0</v>
       </c>
       <c r="U3">
         <v>131000.0</v>
       </c>
       <c r="V3">
         <v>134000.0</v>
       </c>
       <c r="W3">
         <v>148000.0</v>
       </c>
       <c r="X3">
         <v>149000.0</v>
       </c>
@@ -12043,78 +12043,78 @@
         <v>0.0</v>
       </c>
       <c r="AX4"/>
       <c r="AY4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>115</v>
       </c>
       <c r="B5">
         <v>-4908000.0</v>
       </c>
       <c r="C5">
         <v>-4339000.0</v>
       </c>
       <c r="D5">
         <v>-7165000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>-7720000.0</v>
       </c>
       <c r="G5">
-        <v>-6416000.0</v>
+        <v>-6590000.0</v>
       </c>
       <c r="H5">
-        <v>-10333000.0</v>
+        <v>-7373000.0</v>
       </c>
       <c r="I5">
-        <v>-9557000.0</v>
+        <v>-6475000.0</v>
       </c>
       <c r="J5">
-        <v>-15685000.0</v>
+        <v>-14894000.0</v>
       </c>
       <c r="K5">
-        <v>-14813000.0</v>
+        <v>-14656000.0</v>
       </c>
       <c r="L5">
-        <v>-16460000.0</v>
+        <v>-16389000.0</v>
       </c>
       <c r="M5">
-        <v>-14061000.0</v>
+        <v>-13952000.0</v>
       </c>
       <c r="N5">
-        <v>-13860000.0</v>
+        <v>-13771000.0</v>
       </c>
       <c r="O5">
-        <v>-14123000.0</v>
+        <v>-14022000.0</v>
       </c>
       <c r="P5">
-        <v>-10055000.0</v>
+        <v>-9939000.0</v>
       </c>
       <c r="Q5">
         <v>-11920000.0</v>
       </c>
       <c r="R5">
         <v>-5251000.0</v>
       </c>
       <c r="S5">
         <v>-6222000.0</v>
       </c>
       <c r="T5">
         <v>-5696000.0</v>
       </c>
       <c r="U5">
         <v>-6328000.0</v>
       </c>
       <c r="V5">
         <v>-8376000.0</v>
       </c>
       <c r="W5">
         <v>-4420000.0</v>
       </c>
       <c r="X5">
         <v>-4816000.0</v>
       </c>
@@ -12196,78 +12196,78 @@
       <c r="AX5">
         <v>-4006393.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
         <v>-4813000.0</v>
       </c>
       <c r="C6">
         <v>-4250000.0</v>
       </c>
       <c r="D6">
         <v>-7077000.0</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>-7636000.0</v>
       </c>
       <c r="G6">
-        <v>-6196000.0</v>
+        <v>-6507000.0</v>
       </c>
       <c r="H6">
-        <v>-10119000.0</v>
+        <v>-7291000.0</v>
       </c>
       <c r="I6">
-        <v>-9347000.0</v>
+        <v>-6393000.0</v>
       </c>
       <c r="J6">
-        <v>-15473000.0</v>
+        <v>-14804000.0</v>
       </c>
       <c r="K6">
-        <v>-14590000.0</v>
+        <v>-14551000.0</v>
       </c>
       <c r="L6">
-        <v>-16241000.0</v>
+        <v>-16284000.0</v>
       </c>
       <c r="M6">
         <v>-13846000.0</v>
       </c>
       <c r="N6">
-        <v>-13646000.0</v>
+        <v>-13663000.0</v>
       </c>
       <c r="O6">
         <v>-13916000.0</v>
       </c>
       <c r="P6">
-        <v>-9850000.0</v>
+        <v>-9831000.0</v>
       </c>
       <c r="Q6">
         <v>-11811000.0</v>
       </c>
       <c r="R6">
         <v>-5140000.0</v>
       </c>
       <c r="S6">
         <v>-6093000.0</v>
       </c>
       <c r="T6">
         <v>-5568000.0</v>
       </c>
       <c r="U6">
         <v>-6197000.0</v>
       </c>
       <c r="V6">
         <v>-8242000.0</v>
       </c>
       <c r="W6">
         <v>-4272000.0</v>
       </c>
       <c r="X6">
         <v>-4667000.0</v>
       </c>
@@ -18700,51 +18700,51 @@
       <c r="Z14">
         <v>156000.0</v>
       </c>
       <c r="AA14">
         <v>169000.0</v>
       </c>
       <c r="AB14">
         <v>171000.0</v>
       </c>
       <c r="AC14">
         <v>145000.0</v>
       </c>
       <c r="AD14">
         <v>187000.0</v>
       </c>
       <c r="AE14">
         <v>79000.0</v>
       </c>
       <c r="AF14">
         <v>79000.0</v>
       </c>
       <c r="AG14">
         <v>65988.0</v>
       </c>
       <c r="AH14">
-        <v>61465.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AI14">
         <v>61027.0</v>
       </c>
       <c r="AJ14">
         <v>57520.0</v>
       </c>
       <c r="AK14">
         <v>52640.0</v>
       </c>
       <c r="AL14">
         <v>50758.0</v>
       </c>
       <c r="AM14">
         <v>51996.0</v>
       </c>
       <c r="AN14">
         <v>52503.0</v>
       </c>
       <c r="AO14">
         <v>54522.0</v>
       </c>
       <c r="AP14">
         <v>42750.0</v>
       </c>
@@ -19998,51 +19998,51 @@
       <c r="C25">
         <v>-1454000.0</v>
       </c>
       <c r="D25">
         <v>-1700000.0</v>
       </c>
       <c r="E25">
         <v>1781000.0</v>
       </c>
       <c r="F25">
         <v>400000.0</v>
       </c>
       <c r="G25">
         <v>837000.0</v>
       </c>
       <c r="H25">
         <v>-2288000.0</v>
       </c>
       <c r="I25">
         <v>-3366000.0</v>
       </c>
       <c r="J25">
         <v>2035000.0</v>
       </c>
       <c r="K25">
-        <v>219000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="L25">
         <v>114000.0</v>
       </c>
       <c r="M25">
         <v>109000.0</v>
       </c>
       <c r="N25">
         <v>106000.0</v>
       </c>
       <c r="O25">
         <v>101000.0</v>
       </c>
       <c r="P25">
         <v>97000.0</v>
       </c>
       <c r="Q25">
         <v>94000.0</v>
       </c>
       <c r="R25">
         <v>90000.0</v>
       </c>
       <c r="S25">
         <v>86000.0</v>
       </c>
@@ -20067,51 +20067,51 @@
       <c r="Z25">
         <v>180000.0</v>
       </c>
       <c r="AA25">
         <v>209000.0</v>
       </c>
       <c r="AB25">
         <v>237000.0</v>
       </c>
       <c r="AC25">
         <v>264000.0</v>
       </c>
       <c r="AD25">
         <v>256000.0</v>
       </c>
       <c r="AE25">
         <v>256000.0</v>
       </c>
       <c r="AF25">
         <v>274000.0</v>
       </c>
       <c r="AG25">
         <v>129778.0</v>
       </c>
       <c r="AH25">
-        <v>132979.0</v>
+        <v>133444.0</v>
       </c>
       <c r="AI25">
         <v>132979.0</v>
       </c>
       <c r="AJ25">
         <v>138264.0</v>
       </c>
       <c r="AK25">
         <v>62559.0</v>
       </c>
       <c r="AL25">
         <v>39639.0</v>
       </c>
       <c r="AM25">
         <v>39640.0</v>
       </c>
       <c r="AN25">
         <v>37909.0</v>
       </c>
       <c r="AO25">
         <v>25567.0</v>
       </c>
       <c r="AP25">
         <v>-11181.0</v>
       </c>