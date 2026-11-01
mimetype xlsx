--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -9935,78 +9935,78 @@
       </c>
       <c r="H2">
         <v>9159000.0</v>
       </c>
       <c r="I2">
         <v>5435000.0</v>
       </c>
       <c r="J2">
         <v>5930000.0</v>
       </c>
       <c r="K2">
         <v>4273000.0</v>
       </c>
       <c r="L2">
         <v>2946000.0</v>
       </c>
       <c r="M2">
         <v>1443000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>110</v>
       </c>
       <c r="B3">
-        <v>4140000.0</v>
+        <v>5933000.0</v>
       </c>
       <c r="C3">
         <v>3748000.0</v>
       </c>
       <c r="D3">
         <v>4556000.0</v>
       </c>
       <c r="E3">
         <v>6132000.0</v>
       </c>
       <c r="F3">
         <v>8349000.0</v>
       </c>
       <c r="G3">
         <v>10852000.0</v>
       </c>
       <c r="H3">
         <v>11983000.0</v>
       </c>
       <c r="I3">
-        <v>13471946.0</v>
+        <v>13054000.0</v>
       </c>
       <c r="J3">
-        <v>10353175.0</v>
+        <v>11022000.0</v>
       </c>
       <c r="K3">
-        <v>19863831.0</v>
+        <v>18940000.0</v>
       </c>
       <c r="L3">
         <v>32679000.0</v>
       </c>
       <c r="M3">
         <v>31425000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
@@ -10024,95 +10024,95 @@
       <c r="A5" t="s">
         <v>112</v>
       </c>
       <c r="B5">
         <v>5903381.0</v>
       </c>
       <c r="C5">
         <v>-28230000.0</v>
       </c>
       <c r="D5">
         <v>-151852000.0</v>
       </c>
       <c r="E5">
         <v>-120196000.0</v>
       </c>
       <c r="F5">
         <v>23679000.0</v>
       </c>
       <c r="G5">
         <v>-252863000.0</v>
       </c>
       <c r="H5">
         <v>37723000.0</v>
       </c>
       <c r="I5">
-        <v>-19044946.0</v>
+        <v>-18627000.0</v>
       </c>
       <c r="J5">
-        <v>-19107175.0</v>
+        <v>-17769000.0</v>
       </c>
       <c r="K5">
-        <v>-45507831.0</v>
+        <v>-44584000.0</v>
       </c>
       <c r="L5">
         <v>-49531000.0</v>
       </c>
       <c r="M5">
         <v>-31729000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>10043381.0</v>
+        <v>11836381.0</v>
       </c>
       <c r="C6">
         <v>-24482000.0</v>
       </c>
       <c r="D6">
         <v>-147296000.0</v>
       </c>
       <c r="E6">
         <v>-114064000.0</v>
       </c>
       <c r="F6">
         <v>32028000.0</v>
       </c>
       <c r="G6">
         <v>-242011000.0</v>
       </c>
       <c r="H6">
         <v>49706000.0</v>
       </c>
       <c r="I6">
         <v>-5573000.0</v>
       </c>
       <c r="J6">
-        <v>-8754000.0</v>
+        <v>-6747000.0</v>
       </c>
       <c r="K6">
         <v>-25644000.0</v>
       </c>
       <c r="L6">
         <v>-16852000.0</v>
       </c>
       <c r="M6">
         <v>-304000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
@@ -11361,87 +11361,87 @@
       </c>
       <c r="AS2">
         <v>900000.0</v>
       </c>
       <c r="AT2">
         <v>600000.0</v>
       </c>
       <c r="AU2">
         <v>530000.0</v>
       </c>
       <c r="AV2">
         <v>899000.0</v>
       </c>
     </row>
     <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>110</v>
       </c>
       <c r="B3">
         <v>2868000.0</v>
       </c>
       <c r="C3">
         <v>2416088.0</v>
       </c>
       <c r="D3">
-        <v>2368578.0</v>
+        <v>2882000.0</v>
       </c>
       <c r="E3">
         <v>1022000.0</v>
       </c>
       <c r="F3">
         <v>1011000.0</v>
       </c>
       <c r="G3">
         <v>1018000.0</v>
       </c>
       <c r="H3">
         <v>485000.0</v>
       </c>
       <c r="I3">
         <v>1073000.0</v>
       </c>
       <c r="J3">
         <v>1088000.0</v>
       </c>
       <c r="K3">
         <v>1102000.0</v>
       </c>
       <c r="L3">
         <v>1149000.0</v>
       </c>
       <c r="M3">
         <v>1093000.0</v>
       </c>
       <c r="N3">
         <v>1073000.0</v>
       </c>
       <c r="O3">
         <v>1139000.0</v>
       </c>
       <c r="P3">
-        <v>1188513.0</v>
+        <v>1247000.0</v>
       </c>
       <c r="Q3">
         <v>1498000.0</v>
       </c>
       <c r="R3">
         <v>1650000.0</v>
       </c>
       <c r="S3">
         <v>1737000.0</v>
       </c>
       <c r="T3">
         <v>1881000.0</v>
       </c>
       <c r="U3">
         <v>1992000.0</v>
       </c>
       <c r="V3">
         <v>2236000.0</v>
       </c>
       <c r="W3">
         <v>2240000.0</v>
       </c>
       <c r="X3">
         <v>2200000.0</v>
       </c>
@@ -11469,51 +11469,51 @@
       <c r="AF3">
         <v>3301000.0</v>
       </c>
       <c r="AG3">
         <v>3382000.0</v>
       </c>
       <c r="AH3">
         <v>3527000.0</v>
       </c>
       <c r="AI3">
         <v>2844000.0</v>
       </c>
       <c r="AJ3">
         <v>3225000.0</v>
       </c>
       <c r="AK3">
         <v>2281000.0</v>
       </c>
       <c r="AL3">
         <v>2043000.0</v>
       </c>
       <c r="AM3">
         <v>3473000.0</v>
       </c>
       <c r="AN3">
-        <v>2527000.0</v>
+        <v>4279000.0</v>
       </c>
       <c r="AO3">
         <v>3789000.0</v>
       </c>
       <c r="AP3">
         <v>3645000.0</v>
       </c>
       <c r="AQ3">
         <v>7227000.0</v>
       </c>
       <c r="AR3">
         <v>8329000.0</v>
       </c>
       <c r="AS3">
         <v>8117000.0</v>
       </c>
       <c r="AT3">
         <v>7959000.0</v>
       </c>
       <c r="AU3">
         <v>7959000.0</v>
       </c>
       <c r="AV3"/>
     </row>
     <row r="4" spans="1:48">
@@ -11707,125 +11707,125 @@
       <c r="AF5">
         <v>19723000.0</v>
       </c>
       <c r="AG5">
         <v>17101000.0</v>
       </c>
       <c r="AH5">
         <v>-26998000.0</v>
       </c>
       <c r="AI5">
         <v>-29115000.0</v>
       </c>
       <c r="AJ5">
         <v>-16421000.0</v>
       </c>
       <c r="AK5">
         <v>-13997000.0</v>
       </c>
       <c r="AL5">
         <v>-3039000.0</v>
       </c>
       <c r="AM5">
         <v>12129000.0</v>
       </c>
       <c r="AN5">
-        <v>6953000.0</v>
+        <v>5879000.0</v>
       </c>
       <c r="AO5">
         <v>-255000.0</v>
       </c>
       <c r="AP5">
         <v>-49840000.0</v>
       </c>
       <c r="AQ5">
         <v>81000.0</v>
       </c>
       <c r="AR5">
         <v>-2336000.0</v>
       </c>
       <c r="AS5">
         <v>-26400000.0</v>
       </c>
       <c r="AT5">
         <v>-17100000.0</v>
       </c>
       <c r="AU5">
         <v>-10532500.0</v>
       </c>
       <c r="AV5">
         <v>-30094000.0</v>
       </c>
     </row>
     <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
         <v>-2549000.0</v>
       </c>
       <c r="C6">
         <v>-7430211.4</v>
       </c>
       <c r="D6">
-        <v>10037977.0</v>
+        <v>10551399.0</v>
       </c>
       <c r="E6">
         <v>16685000.0</v>
       </c>
       <c r="F6">
         <v>-6288000.0</v>
       </c>
       <c r="G6">
         <v>-7540000.0</v>
       </c>
       <c r="H6">
         <v>9144000.0</v>
       </c>
       <c r="I6">
         <v>-17294000.0</v>
       </c>
       <c r="J6">
         <v>-6721000.0</v>
       </c>
       <c r="K6">
         <v>-9611000.0</v>
       </c>
       <c r="L6">
         <v>6506000.0</v>
       </c>
       <c r="M6">
         <v>-181518000.0</v>
       </c>
       <c r="N6">
         <v>10912000.0</v>
       </c>
       <c r="O6">
         <v>16702000.0</v>
       </c>
       <c r="P6">
-        <v>18026513.0</v>
+        <v>18085000.0</v>
       </c>
       <c r="Q6">
         <v>-71493000.0</v>
       </c>
       <c r="R6">
         <v>-57870000.0</v>
       </c>
       <c r="S6">
         <v>-2874000.0</v>
       </c>
       <c r="T6">
         <v>27706000.0</v>
       </c>
       <c r="U6">
         <v>10929000.0</v>
       </c>
       <c r="V6">
         <v>-901000.0</v>
       </c>
       <c r="W6">
         <v>-5706000.0</v>
       </c>
       <c r="X6">
         <v>-6334000.0</v>
       </c>
@@ -11853,51 +11853,51 @@
       <c r="AF6">
         <v>23024000.0</v>
       </c>
       <c r="AG6">
         <v>20483000.0</v>
       </c>
       <c r="AH6">
         <v>-23471000.0</v>
       </c>
       <c r="AI6">
         <v>-26271000.0</v>
       </c>
       <c r="AJ6">
         <v>-13196000.0</v>
       </c>
       <c r="AK6">
         <v>-11716000.0</v>
       </c>
       <c r="AL6">
         <v>-996000.0</v>
       </c>
       <c r="AM6">
         <v>15602000.0</v>
       </c>
       <c r="AN6">
-        <v>9480000.0</v>
+        <v>10158000.0</v>
       </c>
       <c r="AO6">
         <v>3534000.0</v>
       </c>
       <c r="AP6">
         <v>-46195000.0</v>
       </c>
       <c r="AQ6">
         <v>7308000.0</v>
       </c>
       <c r="AR6">
         <v>5993000.0</v>
       </c>
       <c r="AS6">
         <v>-18283000.0</v>
       </c>
       <c r="AT6">
         <v>-9141000.0</v>
       </c>
       <c r="AU6">
         <v>-2573500.0</v>
       </c>
       <c r="AV6"/>
     </row>
     <row r="7" spans="1:48">
@@ -17781,129 +17781,129 @@
       </c>
       <c r="AM13">
         <v>2316000.0</v>
       </c>
       <c r="AN13">
         <v>541000.0</v>
       </c>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13">
         <v>2294000.0</v>
       </c>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13">
         <v>-2812000.0</v>
       </c>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>152</v>
       </c>
       <c r="B14">
-        <v>2915485.0</v>
+        <v>2868000.0</v>
       </c>
       <c r="C14">
         <v>2416088.0</v>
       </c>
       <c r="D14">
         <v>2882000.0</v>
       </c>
       <c r="E14">
         <v>1022000.0</v>
       </c>
       <c r="F14">
         <v>1011000.0</v>
       </c>
       <c r="G14">
         <v>1018000.0</v>
       </c>
       <c r="H14">
         <v>485000.0</v>
       </c>
       <c r="I14">
         <v>1073000.0</v>
       </c>
       <c r="J14">
         <v>1088000.0</v>
       </c>
       <c r="K14">
         <v>1102000.0</v>
       </c>
       <c r="L14">
         <v>1149000.0</v>
       </c>
       <c r="M14">
-        <v>1127000.0</v>
+        <v>1093000.0</v>
       </c>
       <c r="N14">
-        <v>1107000.0</v>
+        <v>1073000.0</v>
       </c>
       <c r="O14">
         <v>1139000.0</v>
       </c>
       <c r="P14">
         <v>1247000.0</v>
       </c>
       <c r="Q14">
         <v>1498000.0</v>
       </c>
       <c r="R14">
         <v>1650000.0</v>
       </c>
       <c r="S14">
         <v>1737000.0</v>
       </c>
       <c r="T14">
         <v>1881000.0</v>
       </c>
       <c r="U14">
         <v>1992000.0</v>
       </c>
       <c r="V14">
         <v>2236000.0</v>
       </c>
       <c r="W14">
         <v>2240000.0</v>
       </c>
       <c r="X14">
         <v>2200000.0</v>
       </c>
       <c r="Y14">
         <v>2665000.0</v>
       </c>
       <c r="Z14">
         <v>3080000.0</v>
       </c>
       <c r="AA14">
         <v>2907000.0</v>
       </c>
       <c r="AB14">
-        <v>3530680.0</v>
+        <v>3189000.0</v>
       </c>
       <c r="AC14">
         <v>3133000.0</v>
       </c>
       <c r="AD14">
         <v>3070000.0</v>
       </c>
       <c r="AE14">
         <v>2591000.0</v>
       </c>
       <c r="AF14">
         <v>3301000.0</v>
       </c>
       <c r="AG14">
         <v>3382000.0</v>
       </c>
       <c r="AH14">
         <v>3527000.0</v>
       </c>
       <c r="AI14">
         <v>2844000.0</v>
       </c>
       <c r="AJ14">
         <v>3225000.0</v>
       </c>
@@ -19019,129 +19019,129 @@
         <v>19000.0</v>
       </c>
       <c r="AJ24">
         <v>-249000.0</v>
       </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24">
         <v>139000.0</v>
       </c>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>162</v>
       </c>
       <c r="B25">
-        <v>3805362.0</v>
+        <v>3852848.0</v>
       </c>
       <c r="C25">
         <v>2862309.0</v>
       </c>
       <c r="D25">
         <v>-552000.0</v>
       </c>
       <c r="E25">
         <v>-2492000.0</v>
       </c>
       <c r="F25">
         <v>223000.0</v>
       </c>
       <c r="G25">
         <v>890000.0</v>
       </c>
       <c r="H25">
         <v>984000.0</v>
       </c>
       <c r="I25">
         <v>30479000.0</v>
       </c>
       <c r="J25">
         <v>130000.0</v>
       </c>
       <c r="K25">
         <v>-14000.0</v>
       </c>
       <c r="L25">
         <v>-92000.0</v>
       </c>
       <c r="M25">
-        <v>196395000.0</v>
+        <v>196429000.0</v>
       </c>
       <c r="N25">
-        <v>209000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="O25">
         <v>1123000.0</v>
       </c>
       <c r="P25">
         <v>1474000.0</v>
       </c>
       <c r="Q25">
         <v>100472000.0</v>
       </c>
       <c r="R25">
         <v>84837000.0</v>
       </c>
       <c r="S25">
         <v>-397000.0</v>
       </c>
       <c r="T25">
         <v>-354000.0</v>
       </c>
       <c r="U25">
         <v>-101000.0</v>
       </c>
       <c r="V25">
         <v>162000.0</v>
       </c>
       <c r="W25">
         <v>-2001000.0</v>
       </c>
       <c r="X25">
         <v>89000.0</v>
       </c>
       <c r="Y25">
         <v>296000.0</v>
       </c>
       <c r="Z25">
         <v>-2070000.0</v>
       </c>
       <c r="AA25">
         <v>211518000.0</v>
       </c>
       <c r="AB25">
-        <v>4424693.0</v>
+        <v>4766373.0</v>
       </c>
       <c r="AC25">
         <v>541000.0</v>
       </c>
       <c r="AD25">
         <v>-77000.0</v>
       </c>
       <c r="AE25">
         <v>313000.0</v>
       </c>
       <c r="AF25">
         <v>1086000.0</v>
       </c>
       <c r="AG25">
         <v>537000.0</v>
       </c>
       <c r="AH25">
         <v>1440000.0</v>
       </c>
       <c r="AI25">
         <v>177000.0</v>
       </c>
       <c r="AJ25">
         <v>-2430000.0</v>
       </c>