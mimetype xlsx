--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1893,51 +1893,51 @@
       </c>
       <c r="F29">
         <v>693784000.0</v>
       </c>
       <c r="G29">
         <v>664517000.0</v>
       </c>
       <c r="H29">
         <v>894787000.0</v>
       </c>
       <c r="I29">
         <v>853583000.0</v>
       </c>
       <c r="J29">
         <v>853975000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
-        <v>64465999.0</v>
+        <v>64773000.0</v>
       </c>
       <c r="C30">
         <v>49726000.0</v>
       </c>
       <c r="D30">
         <v>49481000.0</v>
       </c>
       <c r="E30">
         <v>50609000.0</v>
       </c>
       <c r="F30">
         <v>43740000.0</v>
       </c>
       <c r="G30">
         <v>22450000.0</v>
       </c>
       <c r="H30">
         <v>77451000.0</v>
       </c>
       <c r="I30">
         <v>95897000.0</v>
       </c>
       <c r="J30">
         <v>84217000.0</v>
       </c>
@@ -2132,54 +2132,54 @@
       <c r="J35">
         <v>146092000.0</v>
       </c>
       <c r="K35">
         <v>92072000.0</v>
       </c>
       <c r="L35">
         <v>65966000.0</v>
       </c>
       <c r="M35">
         <v>70255000.0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
         <v>2438000.0</v>
       </c>
       <c r="C36"/>
       <c r="D36">
         <v>9155203.0</v>
       </c>
       <c r="E36">
-        <v>8409000.0</v>
+        <v>7058000.0</v>
       </c>
       <c r="F36">
-        <v>3250000.0</v>
+        <v>1925001.0</v>
       </c>
       <c r="G36">
         <v>4399000.0</v>
       </c>
       <c r="H36">
         <v>7274000.0</v>
       </c>
       <c r="I36">
         <v>6148000.0</v>
       </c>
       <c r="J36">
         <v>6955000.0</v>
       </c>
       <c r="K36">
         <v>955000.0</v>
       </c>
       <c r="L36">
         <v>936000.0</v>
       </c>
       <c r="M36">
         <v>2528000.0</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
@@ -2228,51 +2228,51 @@
       </c>
       <c r="H38">
         <v>8009000.0</v>
       </c>
       <c r="I38">
         <v>6148000.0</v>
       </c>
       <c r="J38">
         <v>6955000.0</v>
       </c>
       <c r="K38">
         <v>955000.0</v>
       </c>
       <c r="L38">
         <v>936000.0</v>
       </c>
       <c r="M38">
         <v>1043000.0</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
-        <v>6811000.0</v>
+        <v>6504000.0</v>
       </c>
       <c r="C39">
         <v>6800000.0</v>
       </c>
       <c r="D39">
         <v>11374000.0</v>
       </c>
       <c r="E39">
         <v>9011000.0</v>
       </c>
       <c r="F39">
         <v>10273000.0</v>
       </c>
       <c r="G39">
         <v>10541000.0</v>
       </c>
       <c r="H39">
         <v>4729000.0</v>
       </c>
       <c r="I39">
         <v>738000.0</v>
       </c>
       <c r="J39">
         <v>2426000.0</v>
       </c>
@@ -2491,51 +2491,51 @@
       </c>
       <c r="L45">
         <v>12853000.0</v>
       </c>
       <c r="M45">
         <v>4007000.0</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
         <v>46441000.0</v>
       </c>
       <c r="C46">
         <v>48075000.0</v>
       </c>
       <c r="D46">
         <v>52352000.0</v>
       </c>
       <c r="E46">
         <v>58103000.0</v>
       </c>
       <c r="F46">
-        <v>64228000.0</v>
+        <v>64227999.0</v>
       </c>
       <c r="G46">
         <v>113492000.0</v>
       </c>
       <c r="H46">
         <v>129202000.0</v>
       </c>
       <c r="I46">
         <v>162001000.0</v>
       </c>
       <c r="J46">
         <v>114471000.0</v>
       </c>
       <c r="K46">
         <v>46862000.0</v>
       </c>
       <c r="L46">
         <v>12853000.0</v>
       </c>
       <c r="M46">
         <v>4007000.0</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
@@ -6030,51 +6030,51 @@
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
     </row>
     <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
         <v>84665203.0</v>
       </c>
       <c r="C30">
-        <v>64465999.0</v>
+        <v>64773000.0</v>
       </c>
       <c r="D30">
         <v>83531000.0</v>
       </c>
       <c r="E30">
         <v>76444000.0</v>
       </c>
       <c r="F30">
         <v>67916000.0</v>
       </c>
       <c r="G30">
         <v>49726000.0</v>
       </c>
       <c r="H30">
         <v>70151000.0</v>
       </c>
       <c r="I30">
         <v>70210000.0</v>
       </c>
       <c r="J30">
         <v>56933000.0</v>
       </c>
       <c r="K30">
         <v>49481000.0</v>
       </c>
@@ -6784,63 +6784,63 @@
         <v>1738000.0</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
         <v>7447000.0</v>
       </c>
       <c r="J36">
         <v>9101427.0</v>
       </c>
       <c r="K36">
         <v>9183565.0</v>
       </c>
       <c r="L36">
         <v>10241288.0</v>
       </c>
       <c r="M36">
         <v>10140845.0</v>
       </c>
       <c r="N36">
         <v>9440164.0</v>
       </c>
       <c r="O36">
-        <v>8409000.0</v>
+        <v>7058000.0</v>
       </c>
       <c r="P36">
         <v>6837956.0</v>
       </c>
       <c r="Q36">
         <v>33755489.0</v>
       </c>
       <c r="R36">
         <v>2898453.0</v>
       </c>
       <c r="S36">
-        <v>3250000.0</v>
+        <v>1925001.0</v>
       </c>
       <c r="T36">
         <v>3376021.0</v>
       </c>
       <c r="U36">
         <v>3729655.0</v>
       </c>
       <c r="V36">
         <v>1473826.0</v>
       </c>
       <c r="W36">
         <v>4399000.0</v>
       </c>
       <c r="X36">
         <v>3601208.0</v>
       </c>
       <c r="Y36">
         <v>3617666.0</v>
       </c>
       <c r="Z36">
         <v>3988503.0</v>
       </c>
       <c r="AA36">
         <v>7274000.0</v>
       </c>
@@ -7065,51 +7065,51 @@
         <v>704356000.0</v>
       </c>
       <c r="AN38">
         <v>754559000.0</v>
       </c>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38">
         <v>739721000.0</v>
       </c>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38">
         <v>859635000.0</v>
       </c>
     </row>
     <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
         <v>10092514.0</v>
       </c>
       <c r="C39">
-        <v>6811000.0</v>
+        <v>6504000.0</v>
       </c>
       <c r="D39">
         <v>6513000.0</v>
       </c>
       <c r="E39">
         <v>6624000.0</v>
       </c>
       <c r="F39">
         <v>6915000.0</v>
       </c>
       <c r="G39">
         <v>6800000.0</v>
       </c>
       <c r="H39">
         <v>4869000.0</v>
       </c>
       <c r="I39">
         <v>6151000.0</v>
       </c>
       <c r="J39">
         <v>9541000.0</v>
       </c>
       <c r="K39">
         <v>11374000.0</v>
       </c>
@@ -7880,51 +7880,51 @@
       <c r="K46">
         <v>52352000.0</v>
       </c>
       <c r="L46">
         <v>56271503.0</v>
       </c>
       <c r="M46">
         <v>58800536.0</v>
       </c>
       <c r="N46">
         <v>61821177.0</v>
       </c>
       <c r="O46">
         <v>58103000.0</v>
       </c>
       <c r="P46">
         <v>58275459.0</v>
       </c>
       <c r="Q46">
         <v>63419087.0</v>
       </c>
       <c r="R46">
         <v>69874420.0</v>
       </c>
       <c r="S46">
-        <v>64228000.0</v>
+        <v>64227999.0</v>
       </c>
       <c r="T46">
         <v>76792027.0</v>
       </c>
       <c r="U46">
         <v>80578347.0</v>
       </c>
       <c r="V46">
         <v>83210064.0</v>
       </c>
       <c r="W46">
         <v>113492000.0</v>
       </c>
       <c r="X46">
         <v>135295666.0</v>
       </c>
       <c r="Y46">
         <v>137756593.0</v>
       </c>
       <c r="Z46">
         <v>139713939.0</v>
       </c>
       <c r="AA46">
         <v>129202000.0</v>
       </c>
@@ -11446,90 +11446,90 @@
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>111</v>
       </c>
       <c r="B5">
-        <v>-9449885.0</v>
+        <v>-9846299.4</v>
       </c>
       <c r="C5">
         <v>7669399.0</v>
       </c>
       <c r="D5">
         <v>15663000.0</v>
       </c>
       <c r="E5">
         <v>-7299000.0</v>
       </c>
       <c r="F5">
         <v>-8558000.0</v>
       </c>
       <c r="G5">
         <v>8659000.0</v>
       </c>
       <c r="H5">
         <v>-18367000.0</v>
       </c>
       <c r="I5">
         <v>-7809000.0</v>
       </c>
       <c r="J5">
         <v>-10713000.0</v>
       </c>
       <c r="K5">
         <v>5357000.0</v>
       </c>
       <c r="L5">
         <v>-182611000.0</v>
       </c>
       <c r="M5">
         <v>9839000.0</v>
       </c>
       <c r="N5">
         <v>15563000.0</v>
       </c>
       <c r="O5">
-        <v>17759000.0</v>
+        <v>16838000.0</v>
       </c>
       <c r="P5">
         <v>-72991000.0</v>
       </c>
       <c r="Q5">
         <v>-59520000.0</v>
       </c>
       <c r="R5">
         <v>-4611000.0</v>
       </c>
       <c r="S5">
         <v>25825000.0</v>
       </c>
       <c r="T5">
         <v>8937000.0</v>
       </c>
       <c r="U5">
         <v>-3137000.0</v>
       </c>
       <c r="V5">
         <v>-7946000.0</v>
       </c>
       <c r="W5">
         <v>-8534000.0</v>
       </c>
@@ -11589,90 +11589,90 @@
       </c>
       <c r="AP5">
         <v>81000.0</v>
       </c>
       <c r="AQ5">
         <v>-2336000.0</v>
       </c>
       <c r="AR5">
         <v>-26400000.0</v>
       </c>
       <c r="AS5">
         <v>-17100000.0</v>
       </c>
       <c r="AT5">
         <v>-10532500.0</v>
       </c>
       <c r="AU5">
         <v>-30094000.0</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>112</v>
       </c>
       <c r="B6">
-        <v>-7033797.0</v>
+        <v>-7430211.4</v>
       </c>
       <c r="C6">
         <v>10037977.0</v>
       </c>
       <c r="D6">
         <v>16685000.0</v>
       </c>
       <c r="E6">
         <v>-6288000.0</v>
       </c>
       <c r="F6">
         <v>-7540000.0</v>
       </c>
       <c r="G6">
         <v>9144000.0</v>
       </c>
       <c r="H6">
         <v>-17294000.0</v>
       </c>
       <c r="I6">
         <v>-6721000.0</v>
       </c>
       <c r="J6">
         <v>-9611000.0</v>
       </c>
       <c r="K6">
         <v>6506000.0</v>
       </c>
       <c r="L6">
         <v>-181518000.0</v>
       </c>
       <c r="M6">
         <v>10912000.0</v>
       </c>
       <c r="N6">
         <v>16702000.0</v>
       </c>
       <c r="O6">
-        <v>18947513.0</v>
+        <v>18026513.0</v>
       </c>
       <c r="P6">
         <v>-71493000.0</v>
       </c>
       <c r="Q6">
         <v>-57870000.0</v>
       </c>
       <c r="R6">
         <v>-2874000.0</v>
       </c>
       <c r="S6">
         <v>27706000.0</v>
       </c>
       <c r="T6">
         <v>10929000.0</v>
       </c>
       <c r="U6">
         <v>-901000.0</v>
       </c>
       <c r="V6">
         <v>-5706000.0</v>
       </c>
       <c r="W6">
         <v>-6334000.0</v>
       </c>
@@ -15140,51 +15140,51 @@
       </c>
       <c r="H6">
         <v>56235000.0</v>
       </c>
       <c r="I6">
         <v>-28592000.0</v>
       </c>
       <c r="J6">
         <v>-37097000.0</v>
       </c>
       <c r="K6">
         <v>209742000.0</v>
       </c>
       <c r="L6">
         <v>11414000.0</v>
       </c>
       <c r="M6">
         <v>-2849000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>144</v>
       </c>
       <c r="B7">
-        <v>-24058000.0</v>
+        <v>-12019000.0</v>
       </c>
       <c r="C7">
         <v>9921000.0</v>
       </c>
       <c r="D7">
         <v>-15885000.0</v>
       </c>
       <c r="E7">
         <v>5360000.0</v>
       </c>
       <c r="F7">
         <v>-10340000.0</v>
       </c>
       <c r="G7">
         <v>25734000.0</v>
       </c>
       <c r="H7">
         <v>22663000.0</v>
       </c>
       <c r="I7">
         <v>-19316000.0</v>
       </c>
       <c r="J7">
         <v>-17444000.0</v>
       </c>
@@ -15208,51 +15208,51 @@
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>146</v>
       </c>
       <c r="B9">
-        <v>-9421000.0</v>
+        <v>-19846000.0</v>
       </c>
       <c r="C9">
         <v>-4305000.0</v>
       </c>
       <c r="D9">
         <v>6691000.0</v>
       </c>
       <c r="E9">
         <v>-10114000.0</v>
       </c>
       <c r="F9">
         <v>-25754000.0</v>
       </c>
       <c r="G9">
         <v>53732000.0</v>
       </c>
       <c r="H9">
         <v>24926000.0</v>
       </c>
       <c r="I9">
         <v>-14412000.0</v>
       </c>
       <c r="J9">
         <v>-29734000.0</v>
       </c>
@@ -15387,51 +15387,51 @@
       </c>
       <c r="H13">
         <v>6811000.0</v>
       </c>
       <c r="I13">
         <v>14277000.0</v>
       </c>
       <c r="J13">
         <v>-1251000.0</v>
       </c>
       <c r="K13">
         <v>541000.0</v>
       </c>
       <c r="L13">
         <v>2705595.03</v>
       </c>
       <c r="M13">
         <v>-2812000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>151</v>
       </c>
       <c r="B14">
-        <v>4139999.0</v>
+        <v>5933000.0</v>
       </c>
       <c r="C14">
         <v>3748000.0</v>
       </c>
       <c r="D14">
         <v>4556000.0</v>
       </c>
       <c r="E14">
         <v>6132000.0</v>
       </c>
       <c r="F14">
         <v>8349000.0</v>
       </c>
       <c r="G14">
         <v>10852000.0</v>
       </c>
       <c r="H14">
         <v>11983000.0</v>
       </c>
       <c r="I14">
         <v>13054000.0</v>
       </c>
       <c r="J14">
         <v>11022000.0</v>
       </c>
@@ -15782,51 +15782,51 @@
       <c r="G24">
         <v>644000.0</v>
       </c>
       <c r="H24">
         <v>36000.0</v>
       </c>
       <c r="I24">
         <v>1307000.0</v>
       </c>
       <c r="J24">
         <v>-233890.0</v>
       </c>
       <c r="K24">
         <v>-874000.0</v>
       </c>
       <c r="L24">
         <v>-286000.0</v>
       </c>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>161</v>
       </c>
       <c r="B25">
-        <v>16429000.0</v>
+        <v>-1931000.0</v>
       </c>
       <c r="C25">
         <v>31579000.0</v>
       </c>
       <c r="D25">
         <v>197602000.0</v>
       </c>
       <c r="E25">
         <v>186386000.0</v>
       </c>
       <c r="F25">
         <v>-2294000.0</v>
       </c>
       <c r="G25">
         <v>209833000.0</v>
       </c>
       <c r="H25">
         <v>619000.0</v>
       </c>
       <c r="I25">
         <v>3240000.0</v>
       </c>
       <c r="J25">
         <v>-2039000.0</v>
       </c>
@@ -16757,60 +16757,60 @@
       </c>
       <c r="AQ6">
         <v>8338000.0</v>
       </c>
       <c r="AR6">
         <v>3564000.0</v>
       </c>
       <c r="AS6">
         <v>-244000.0</v>
       </c>
       <c r="AT6">
         <v>-244000.0</v>
       </c>
       <c r="AU6">
         <v>-2849000.0</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>144</v>
       </c>
       <c r="B7">
         <v>814171.0</v>
       </c>
       <c r="C7">
-        <v>2615000.0</v>
+        <v>1968000.0</v>
       </c>
       <c r="D7">
-        <v>1750000.0</v>
+        <v>-4436000.0</v>
       </c>
       <c r="E7">
         <v>-1557000.0</v>
       </c>
       <c r="F7">
-        <v>-18645000.0</v>
+        <v>-7994000.0</v>
       </c>
       <c r="G7">
         <v>17616000.0</v>
       </c>
       <c r="H7">
         <v>-10398000.0</v>
       </c>
       <c r="I7">
         <v>845000.0</v>
       </c>
       <c r="J7">
         <v>1858000.0</v>
       </c>
       <c r="K7">
         <v>9468000.0</v>
       </c>
       <c r="L7">
         <v>-8728000.0</v>
       </c>
       <c r="M7">
         <v>-6830000.0</v>
       </c>
       <c r="N7">
         <v>-9795000.0</v>
       </c>
@@ -16961,51 +16961,51 @@
       </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
     </row>
     <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>146</v>
       </c>
       <c r="B9">
         <v>-20172360.0</v>
       </c>
       <c r="C9">
-        <v>18910000.0</v>
+        <v>8485000.0</v>
       </c>
       <c r="D9">
         <v>655000.0</v>
       </c>
       <c r="E9">
         <v>-11164000.0</v>
       </c>
       <c r="F9">
         <v>-17822000.0</v>
       </c>
       <c r="G9">
         <v>20768000.0</v>
       </c>
       <c r="H9">
         <v>-548000.0</v>
       </c>
       <c r="I9">
         <v>-13161000.0</v>
       </c>
       <c r="J9">
         <v>-11364000.0</v>
       </c>
       <c r="K9">
         <v>25241000.0</v>
       </c>
@@ -17544,51 +17544,51 @@
       </c>
       <c r="AM13">
         <v>541000.0</v>
       </c>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13">
         <v>2294000.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>-2812000.0</v>
       </c>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>151</v>
       </c>
       <c r="B14">
         <v>2416088.0</v>
       </c>
       <c r="C14">
-        <v>1089000.0</v>
+        <v>2882000.0</v>
       </c>
       <c r="D14">
         <v>1022000.0</v>
       </c>
       <c r="E14">
         <v>1011000.0</v>
       </c>
       <c r="F14">
         <v>1018000.0</v>
       </c>
       <c r="G14">
         <v>485000.0</v>
       </c>
       <c r="H14">
         <v>1073000.0</v>
       </c>
       <c r="I14">
         <v>1088000.0</v>
       </c>
       <c r="J14">
         <v>1102000.0</v>
       </c>
       <c r="K14">
         <v>1149000.0</v>
       </c>
@@ -18757,60 +18757,60 @@
         <v>-249000.0</v>
       </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24">
         <v>139000.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>161</v>
       </c>
       <c r="B25">
         <v>2862309.0</v>
       </c>
       <c r="C25">
-        <v>1155000.0</v>
+        <v>-552000.0</v>
       </c>
       <c r="D25">
-        <v>-4845000.0</v>
+        <v>-2492000.0</v>
       </c>
       <c r="E25">
         <v>223000.0</v>
       </c>
       <c r="F25">
-        <v>11321000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="G25">
         <v>984000.0</v>
       </c>
       <c r="H25">
         <v>30479000.0</v>
       </c>
       <c r="I25">
         <v>130000.0</v>
       </c>
       <c r="J25">
         <v>-14000.0</v>
       </c>
       <c r="K25">
         <v>-92000.0</v>
       </c>
       <c r="L25">
         <v>196395000.0</v>
       </c>
       <c r="M25">
         <v>209000.0</v>
       </c>
       <c r="N25">
         <v>1123000.0</v>
       </c>