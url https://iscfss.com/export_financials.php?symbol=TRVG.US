--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3104,6612 +3107,6746 @@
         <v>0.0</v>
       </c>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>57589215.0</v>
+      </c>
+      <c r="C2">
         <v>45556459.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34142000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38091000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41038000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35159000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24668000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25660000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37392000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27378000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17930000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28452847.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35640788.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21611663.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19941000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29475709.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41456274.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22863844.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14053000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23087442.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>38338961.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12170231.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6755000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8670574.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5560715.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25223583.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>33391000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>49145000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>66210000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>52766000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>33656000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>50025000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>75642000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>87514000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>51307000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>62837000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>107437000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>75887000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39965000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58902000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>58909000.0</v>
       </c>
-      <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>26263000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>15561000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
-    </row>
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>818647913.0</v>
+      </c>
+      <c r="C5">
         <v>817519687.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>814185999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>690843000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>689614000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>688714000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>687499000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>685175000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>683710000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>681919000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>681408000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>852822066.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1077818538.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>56495.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>864041000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>963121345.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1022646644.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1070318118.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>835875000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1104962632.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1108274543.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1090388100.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>798021000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1074933075.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1025466275.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>995160762.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>781122000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>899199000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>893786000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>885486000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>751173000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>745515000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>740113000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>734712000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>730251000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>726620000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>589949000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>587459000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>584688000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>696844000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>816228000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>622280000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>695859000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>664568000.0</v>
       </c>
-      <c r="AU5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
-    </row>
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>35471000.0</v>
+      </c>
+      <c r="C7">
         <v>35750000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>36342000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36957000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>37254000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>37847000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>38433000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>39016000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>39594000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>40166000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>40735000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>41298000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>41857000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>44694000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>45267000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>45837000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>46405000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>46972000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>47536000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>48095000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>48652000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>49788000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>93167000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>93046000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>96407000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>98483000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>99697000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>101272000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>103001000.0</v>
       </c>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
+        <v>149504000.0</v>
+      </c>
+      <c r="C8">
         <v>149448000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>149423000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>149399000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>149375000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>149350000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>149329000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>149218000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>149200000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>149183000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>149141000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>149011000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>150158000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>149991000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>149944000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>149914000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>149848000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>162392000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>162980000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>163480000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>177293000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>114523703.0</v>
+      </c>
+      <c r="C10">
         <v>136281977.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>130936000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>106290000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>111243000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>118590000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>133745000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>107588000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>115018000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>119742000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>101847000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>316882816.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>297847364.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>279313257.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>248584000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>227094625.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>214188659.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>299379622.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>256378000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>225343920.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>229660208.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>225334392.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>208353000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>240589082.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>237392353.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>210172751.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>218106000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>195670000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>214138000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>196939000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>161871000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>144770000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>98581000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>157018000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>190201000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>188291000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>214839000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>216536000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>227298000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4155000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12309000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-17556000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17556000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-6142000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7432000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>155314857.0</v>
+      </c>
+      <c r="C12">
         <v>138447233.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>142812000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>124950000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>111243000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>118590000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>133745000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>107588000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>115018000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>119742000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>127072000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>316882816.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>325122364.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>322771257.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>293584000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>276077125.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>240324909.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>299379622.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>256378000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>225343920.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>240910841.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>248503081.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>227801000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>263071128.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>258932124.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>230306191.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>228106000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>205670000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>214138000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>196939000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>161871000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>144770000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>98581000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>157018000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>190201000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>188291000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>214839000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>216536000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>227298000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4155000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>12309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17556000.0</v>
       </c>
       <c r="AQ12">
         <v>17556000.0</v>
       </c>
-      <c r="AR12"/>
+      <c r="AR12">
+        <v>17556000.0</v>
+      </c>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>6142000.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
+        <v>149442283.0</v>
+      </c>
+      <c r="C13">
         <v>149603856.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>149423000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>149399000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>149375000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>149350000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>149329000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>149218000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>149200000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>149183000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>149141000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>157765396.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>163822378.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>162957721.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>149944000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>146863250.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>156658591.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>180685458.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>162980000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>189465146.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>210251768.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>210522086.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>182271000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>213706081.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>204660393.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>201996044.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>184062000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>184051000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>184023000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>187260000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>193767000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>193743000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>193740000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>193739000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>193735000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>193734000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>127220000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>127212000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>127207000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>49000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>48000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>48000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>46000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:47">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>70658800.0</v>
       </c>
       <c r="C14">
+        <v>70658800.0</v>
+      </c>
+      <c r="D14">
         <v>71311400.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>71492400.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>70381000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>70340400.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>70132400.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>69859500.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>69794600.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>69764800.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>69693800.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>68761200.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70488000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>70535800.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>71435400.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>72121800.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>71998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71332800.0</v>
       </c>
       <c r="S14">
         <v>71332800.0</v>
       </c>
       <c r="T14">
         <v>71332800.0</v>
       </c>
       <c r="U14">
         <v>71332800.0</v>
       </c>
       <c r="V14">
         <v>71332800.0</v>
       </c>
       <c r="W14">
+        <v>71332800.0</v>
+      </c>
+      <c r="X14">
         <v>70779400.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>70708600.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>70626600.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>70554600.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>71348000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>71477400.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>71306600.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>71300600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>356192000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>71083200.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>70157800.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>70148800.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>70142400.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>53704200.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>47839400.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>48872200.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>47806944.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>47507047.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47023641.0</v>
       </c>
       <c r="AP14">
         <v>47023641.0</v>
       </c>
       <c r="AQ14">
         <v>47023641.0</v>
       </c>
       <c r="AR14">
         <v>47023641.0</v>
       </c>
       <c r="AS14">
         <v>47023641.0</v>
       </c>
       <c r="AT14">
         <v>47023641.0</v>
       </c>
-      <c r="AU14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:47">
+      <c r="AU14">
+        <v>47023641.0</v>
+      </c>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>177293000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>179122000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>182271000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>182242000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>182220000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>184093000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>184062000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>184051000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>184023000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>187260000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>187767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193700000.0</v>
       </c>
       <c r="AG15">
         <v>193700000.0</v>
       </c>
       <c r="AH15">
         <v>193700000.0</v>
       </c>
       <c r="AI15">
         <v>193700000.0</v>
       </c>
       <c r="AJ15">
         <v>193700000.0</v>
       </c>
       <c r="AK15">
-        <v>127200000.0</v>
+        <v>193700000.0</v>
       </c>
       <c r="AL15">
         <v>127200000.0</v>
       </c>
       <c r="AM15">
         <v>127200000.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>127200000.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
+        <v>86486282.0</v>
+      </c>
+      <c r="C16">
         <v>54227493.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38462000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>46247000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1016000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1007000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1041000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1247000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>985000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1105000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1176000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1347788.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1443393.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1724196.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1689000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1937747.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1848355.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2169667.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2174000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2042069.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2151222.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2721994.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2750000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4152353.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4484737.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5632184.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5553000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6794000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7205000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7770000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7863000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9317000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9290000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9762000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8941000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9363000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7705000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7547000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5078000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>12369000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-    </row>
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
+        <v>14183142.0</v>
+      </c>
+      <c r="C20">
         <v>14031617.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>13797000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>14192000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...2 lines deleted...]
-      <c r="H20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>198482357.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>197654589.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>181927000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>178253195.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>240028001.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>318832082.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>286539000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>333489021.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>341226122.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>338166718.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>282664000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>331438968.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>317855942.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>310532722.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>490590000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>490591000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>490554000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>490545000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>490529000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>490522000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>490477000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>490442000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>490455000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>490620000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>490466000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>490511000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>490503000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>490364000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>490365000.0</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>490360000.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>590474000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:47">
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>71871318.0</v>
+      </c>
+      <c r="C21">
         <v>73412480.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>74171000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>75508000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>45412000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>45445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45345000.0</v>
       </c>
       <c r="H21">
         <v>45345000.0</v>
       </c>
       <c r="I21">
-        <v>75345000.0</v>
+        <v>45345000.0</v>
       </c>
       <c r="J21">
         <v>75345000.0</v>
       </c>
       <c r="K21">
+        <v>75345000.0</v>
+      </c>
+      <c r="L21">
         <v>75614000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>80093378.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>98061262.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>97689238.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>89949000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>88152825.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>149309078.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>189207245.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>170085000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>197159415.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>201784442.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>200059566.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>169550000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>198823980.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>190444683.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>186091405.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>169924000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>170345000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>170767000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>171188000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>171609000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>172030000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>172452000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>172873000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>173294000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>173732000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>173721000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>174055000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>176052000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>178579000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>181106000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>189909000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>856576000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.0</v>
       </c>
       <c r="K22">
         <v>2.0</v>
       </c>
       <c r="L22">
+        <v>2.0</v>
+      </c>
+      <c r="M22">
         <v>10240000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13935000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7088000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>342000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10947000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14408000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8254000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10046000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10031000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15449000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10891000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6532000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4346000.0</v>
       </c>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
         <v>7730000.0</v>
       </c>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>16435000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
-      <c r="AN22">
+      <c r="AN22"/>
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
-    </row>
-    <row r="23" spans="1:47">
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>413988030.0</v>
+      </c>
+      <c r="C23">
         <v>377186950.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>358449000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>360987000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>301357000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>301974000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>300717000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>295242000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>325927000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>321912000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>325069000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>549249855.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>780194829.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>757839073.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>691592000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>697747875.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>828096763.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>959243381.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>834519000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>941011770.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>961815893.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>927632556.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>830898000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>984719938.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>947703861.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>969214092.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1108011000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1110513000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1132002000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1109146000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1096523000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1082938000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1076617000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1102873000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1078454000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1079602000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1112604000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1063658000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1007246000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>808353000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>722298000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>624356000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>760255000.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>664568000.0</v>
       </c>
-      <c r="AU23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:47">
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
-        <v>1.0E+18</v>
+        <v>0.0</v>
       </c>
       <c r="AD24">
         <v>1.0E+18</v>
       </c>
       <c r="AE24">
+        <v>1.0E+18</v>
+      </c>
+      <c r="AF24">
         <v>168025103.68</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
         <v>92322000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
+      <c r="AA25"/>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
+        <v>0.0</v>
+      </c>
+      <c r="AF25">
         <v>146484285.39</v>
       </c>
-      <c r="AF25">
-[...2 lines deleted...]
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26">
+        <v>7164000.0</v>
+      </c>
+      <c r="C26">
         <v>7374000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>7513000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7637000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14710000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>15681000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17026000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>17841000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8798000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9093000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9176000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9673000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>9295000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>8380000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>33688000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-    </row>
-    <row r="27" spans="1:47">
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>-79067347.0</v>
+      </c>
+      <c r="C28">
         <v>-100494694.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-94594000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-69333000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-73989000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-80743000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-95312000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-68572000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-75424000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-79576000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-61112000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-273158558.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-252181377.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-230755461.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-203317000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-182190408.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-165674552.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-247116227.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-208842000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-169604219.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-171963801.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-166818556.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-115186000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-131478690.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-129112831.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-102112279.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-118409000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-94398000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-111137000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-90989000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-34166000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-144770000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-98581000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-157018000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-97879000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-188291000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-214839000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-216536000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-227298000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4155000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2309000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17556000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2444000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>6142000.0</v>
       </c>
-      <c r="AU28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:47">
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>204414000.0</v>
+      </c>
+      <c r="C29">
         <v>208516000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>213299000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>197749000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>185469000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>191046000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>197605000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>190111000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>204059000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>207193000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>215024000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>214184000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>579184000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>574244000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>561736000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>567726000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>630133000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>686272000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>693784000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>674314000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>663725000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>662053000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>664517000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>669471000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>668119000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>684082000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>106413053.0</v>
+      </c>
+      <c r="C30">
         <v>84665203.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>64773000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>83531000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76444000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>67916000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49726000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>70151000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>70210000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56933000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>49481000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>74339072.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>73769056.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>60724949.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50609000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>78197622.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>84968948.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>69616285.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>43740000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>92222287.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>73714358.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>39696932.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22450000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>40388411.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22521403.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>82708510.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>77451000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>96914000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>108464000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>97497000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>95897000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>100527000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>141494000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>124151000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>82125000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>109954000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>143228000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>115018000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53163000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>88081000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>78009000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>43353000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>25034000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>138535000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>302401000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>289860000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>295786000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>257722000.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>237160000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>216444000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>205836000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>204105000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>212303000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>217279000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>215552000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>231474000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>234273000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>226479000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>220360000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>208976000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>251889636.06</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>201794396.85</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>184444832.4</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>213336203.72</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>190226000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>195452000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1697000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2297000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-12297000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-57989000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-43287000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:47">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>107045000.0</v>
+      </c>
+      <c r="C32">
         <v>111010000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>117586000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>101694000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>126918000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>133163000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>140592000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>139964000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>136711000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>142468000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>151940000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>149032000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>322528000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>315036000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>303582000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>309934000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>260869000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>267654000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>267925000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>240181000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>225743000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>221827000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>226080000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>230427000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>224634000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>244785000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-    </row>
-    <row r="33" spans="1:47">
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>143228848.0</v>
+      </c>
+      <c r="C33">
         <v>143981999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>144360000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>145993000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>107046000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>108553000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>110446000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>112634000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>134548000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>135696000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>137142000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>146606171.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>365485000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>366605169.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>338388000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>332916418.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>488002469.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>581174925.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>524128000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>611281223.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>627675523.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>625614540.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>570106000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>672222785.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>653083646.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>643656725.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>797725000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>800335000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>802339000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>806527000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>830287000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>825667000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>816197000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>799293000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>785175000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>761671000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>738081000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>720788000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>714372000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>709750000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>701369000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>-17556000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>694058000.0</v>
       </c>
-      <c r="AR33"/>
       <c r="AS33"/>
-      <c r="AT33">
+      <c r="AT33"/>
+      <c r="AU33">
         <v>-6142000.0</v>
       </c>
-      <c r="AU33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:47">
+      <c r="AV33"/>
+    </row>
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>230000.0</v>
+      </c>
+      <c r="C34">
         <v>622000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>601000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>606000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>596000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>654000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>565000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9189000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9129000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>9011000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>9075000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8882000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>8749000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>8735000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9455000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9925000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9431000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>9624000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3192000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3210000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3232000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3323000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>3514000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3600000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>3961000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4078000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4289000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2234000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2392000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2147000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-    </row>
-    <row r="35" spans="1:47">
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>45900043.0</v>
+      </c>
+      <c r="C35">
         <v>46374312.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>48647000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>49938000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>48495000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>50670000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>53433000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>62487000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>67200000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>70971000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>74058000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>77626491.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>85473303.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>84988637.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>80234000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>80370486.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>101955420.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>115399607.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>98269000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>108142783.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>108272669.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>108216922.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>131669000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>157377838.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>154983468.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>161638092.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>149876000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>148384000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>149613000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>151896000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>181345000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>168917000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>153259000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>149557000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>146092000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>133427000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>114590000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>98709000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>92072000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>86107000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>78000000.0</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>65966000.0</v>
       </c>
-      <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
-    </row>
-    <row r="36" spans="1:47">
+      <c r="AV35"/>
+    </row>
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>2376019.0</v>
+      </c>
+      <c r="C36">
         <v>2533641.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2438000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1738000.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>7447000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9101427.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9183565.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10241288.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10140845.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>9440164.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7058000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6837956.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>33755489.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2898453.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1925001.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3376021.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3729655.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1473826.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4399000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3601208.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3617666.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3988503.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7274000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7179000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7073000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7006000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6148000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6657000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6528000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6946000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6955000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1417000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>983000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1020000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>955000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2492000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1077000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-17556000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>936000.0</v>
       </c>
-      <c r="AR36"/>
       <c r="AS36"/>
-      <c r="AT36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-6142000.0</v>
       </c>
-      <c r="AU36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:47">
+      <c r="AV36"/>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
-    </row>
-    <row r="38" spans="1:47">
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>8322000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7944000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>7338000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326000.0</v>
       </c>
       <c r="Q38">
         <v>326000.0</v>
       </c>
       <c r="R38">
+        <v>326000.0</v>
+      </c>
+      <c r="S38">
         <v>1580000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3276000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3314000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3446000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3555000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4400000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5683000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6256000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6670000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8009000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>7819000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7713000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>7646000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8089098.6</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>7706645.06</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>7597765.36</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>8544716.45</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>806320000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>786473000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>759024000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>712044000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>704356000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>754559000.0</v>
       </c>
-      <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>739721000.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>859635000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:47">
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>9031270.0</v>
+      </c>
+      <c r="C39">
         <v>10092514.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6504000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6513000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6624000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6915000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6800000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4869000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6151000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9541000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>11374000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11421794.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15818409.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7737696.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9011000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10556708.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14800434.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9072547.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>10273000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12164338.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>19515170.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13818001.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10541000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9037613.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13166687.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>12542664.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4729000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7594000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7061000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>8183000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>738000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>11974000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>20345000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>22411000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>20953000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>19686000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>16456000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11316000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>12413000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6367000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6555000.0</v>
       </c>
-      <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>5288000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>5725000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:47">
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>17078948.0</v>
+      </c>
+      <c r="C40">
         <v>19777604.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>21413000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>26495000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>21366000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>20117000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19994000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13363000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>13900000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12820000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12493000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>208707184.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>19334728.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>14764378.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11129000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>12640551.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>13581144.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>48318107.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>19612000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>22612497.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>23170845.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>23182392.95</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>17917000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>22124386.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>25669593.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>20586604.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>18818000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>13210000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>19212000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22160000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>8531000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17817000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>15055000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>15882000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>14711000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>11394000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>20673000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>17210000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>12627000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>20984000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>13914000.0</v>
       </c>
-      <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>18361000.0</v>
       </c>
-      <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>3431000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:47">
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>34303000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>38059000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>39505000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>40747000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>55672000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>53002000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>47474000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>44895000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>44947000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>45690000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>47420000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>47466000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>53864000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>55216000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>52413000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>52317000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>52125000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>70173061.98</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>195551053.48</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>178374068.9</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>183979579.28</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>117560000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>96726000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>70739000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>49603000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>40694000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>33068000.0</v>
       </c>
-      <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>6402000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>2199000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:47">
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>53</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-1325451.0</v>
+      </c>
       <c r="C42"/>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
       <c r="E42">
         <v>122307000.0</v>
       </c>
       <c r="F42">
         <v>122307000.0</v>
       </c>
       <c r="G42">
         <v>122307000.0</v>
       </c>
       <c r="H42">
         <v>122307000.0</v>
       </c>
       <c r="I42">
         <v>122307000.0</v>
       </c>
       <c r="J42">
         <v>122307000.0</v>
       </c>
       <c r="K42">
         <v>122307000.0</v>
       </c>
       <c r="L42">
         <v>122307000.0</v>
       </c>
       <c r="M42">
+        <v>122307000.0</v>
+      </c>
+      <c r="N42">
         <v>-21776360.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1052671183.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>102347000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-292915.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-24045.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122307000.0</v>
       </c>
       <c r="S42">
         <v>122307000.0</v>
       </c>
       <c r="T42">
         <v>122307000.0</v>
       </c>
       <c r="U42">
         <v>122307000.0</v>
       </c>
       <c r="V42">
         <v>122307000.0</v>
       </c>
       <c r="W42">
         <v>122307000.0</v>
       </c>
       <c r="X42">
         <v>122307000.0</v>
       </c>
       <c r="Y42">
         <v>122307000.0</v>
       </c>
       <c r="Z42">
         <v>122307000.0</v>
       </c>
       <c r="AA42">
         <v>122307000.0</v>
       </c>
       <c r="AB42">
         <v>122307000.0</v>
       </c>
       <c r="AC42">
         <v>122307000.0</v>
       </c>
       <c r="AD42">
         <v>122307000.0</v>
       </c>
       <c r="AE42">
         <v>122307000.0</v>
       </c>
       <c r="AF42">
+        <v>122307000.0</v>
+      </c>
+      <c r="AG42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122307000.0</v>
       </c>
       <c r="AH42">
         <v>122307000.0</v>
       </c>
       <c r="AI42">
         <v>122307000.0</v>
       </c>
       <c r="AJ42">
+        <v>122307000.0</v>
+      </c>
+      <c r="AK42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122200000.0</v>
       </c>
       <c r="AL42">
         <v>122200000.0</v>
       </c>
       <c r="AM42">
         <v>122200000.0</v>
       </c>
       <c r="AN42">
+        <v>122200000.0</v>
+      </c>
+      <c r="AO42">
         <v>120908000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-119600000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2076000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1.0</v>
       </c>
-      <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>754559000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:47">
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
-    </row>
-    <row r="44" spans="1:47">
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
-    </row>
-    <row r="45" spans="1:47">
+      <c r="AV44"/>
+    </row>
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>96856000.0</v>
+      </c>
+      <c r="C45">
         <v>96005000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>95902000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>95416000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>94534000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>94118000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>93872000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>94860000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>95032000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>94817000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>94829000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>94565000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>94312000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>100184000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>58103000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>100601000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>67947000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>70799000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>113492000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>115376000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>122652000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>127331000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>129202000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>131580000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>133305000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>137148000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>162001000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>156500000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>146700000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>129000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>114500000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>95900000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>72900000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>55200000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>46900000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>38300000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>28800000.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>12900000.0</v>
       </c>
-      <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
-    </row>
-    <row r="46" spans="1:47">
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>45633153.0</v>
+      </c>
+      <c r="C46">
         <v>45720631.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>46441000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>46918000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>46924000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>47427000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>48075000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>49448000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>50405000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>51258000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>52352000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>56271503.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>58800536.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>61821177.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>58103000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>58275459.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>63419087.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>69874420.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>64227999.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>76792027.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>80578347.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>83210064.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>113492000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>135295666.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>137756593.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>139713939.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>129202000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>131580000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>133305000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>137148000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>162001000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>156458000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>146740000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>129032000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>114471000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>95902000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>72911000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>55202000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>46862000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>38315000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>28821000.0</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>12853000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
-    </row>
-    <row r="47" spans="1:47">
+      <c r="AV46"/>
+    </row>
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>53149000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>56902000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>58103000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>59486000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>60662000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47">
+      <c r="S47"/>
+      <c r="T47">
         <v>64228000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>66260000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>67947000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>70799000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>113492000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>115376000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>122652000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>127331000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>129202000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>131580000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>133305000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>137148000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>213149327.13</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>181127575.83</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>170786778.4</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>158730471.15</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>137617000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>113289000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>83199000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>59055000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>49449000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>43058000.0</v>
       </c>
-      <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>13957000.0</v>
       </c>
-      <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>4849000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:47">
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-762435129.0</v>
+      </c>
+      <c r="C48">
         <v>-758390087.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-750310000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-764800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-775827000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-769325000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-761530000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-766589000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-751158000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-746216000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-737832000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-783820152.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-587974812.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-591798006.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-554596000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-553518904.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-520508646.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-487423036.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-427378000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-512931567.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-531414834.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-522799296.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-438082000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-503583988.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-479728813.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-446547832.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-192704000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-195835000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-196128000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-202037000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-212990000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-224703000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-234756000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-214022000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-192318000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-182750000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-176879000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-174602000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-179837000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-180130000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-178881000.0</v>
       </c>
-      <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-129156000.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>740372000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:47">
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
-    </row>
-    <row r="50" spans="1:47">
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50">
         <v>6.0287077363361E+17</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>8.6368369406448E+16</v>
       </c>
-      <c r="AE50">
-[...1 lines deleted...]
-      </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
         <v>0.0</v>
       </c>
-      <c r="AI50"/>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>27129000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1039000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:47">
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>35456356.0</v>
+      </c>
+      <c r="C51">
         <v>35787283.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>36342000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>36957000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>37254000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>37847000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>38433000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>39016000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>39594000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>40166000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>40735000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>43724257.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>45665987.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>48557796.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>45267000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>44904217.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>48514107.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>52263395.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>47536000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>55739700.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>57696406.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>58515836.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>93167000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>109110391.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>108279522.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>108060471.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>99697000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>101272000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>103001000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>105950000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>157355285.39</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>92322000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51">
         <v>10000000.0</v>
       </c>
-      <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>20000000.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
-    </row>
-    <row r="52" spans="1:47">
+      <c r="AV51"/>
+    </row>
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>2603924.0</v>
+      </c>
+      <c r="C52">
         <v>2517622.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2486000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2467000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2360000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2362000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2363000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2359000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2340000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2320000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2301000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2416067.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2468933.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4918359.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4538000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4451529.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4760979.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2534616.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2269000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2616909.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2664717.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3125122.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7188000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>7339616.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6607491.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5524653.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5037000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5301000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5705000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>6179000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>10871000.0</v>
       </c>
-      <c r="AF52">
-[...1 lines deleted...]
-      </c>
       <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>1967000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3422000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3428000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2777000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>6229000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>7341000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3433000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>10000000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>27129000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>1039000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:47">
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>40791153.0</v>
+      </c>
+      <c r="C53">
         <v>2165255.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>11876000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>18660000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>-7447000.0</v>
       </c>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
       <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
         <v>25225000.0</v>
       </c>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>27275000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>43458000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>45000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>48982499.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>26136250.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>19448000.0</v>
       </c>
-      <c r="T53">
-[...1 lines deleted...]
-      </c>
       <c r="U53">
+        <v>0.0</v>
+      </c>
+      <c r="V53">
         <v>11250633.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>23168688.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>19448000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>22482045.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>21539770.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>20133440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AB53">
         <v>10000000.0</v>
       </c>
       <c r="AC53">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
+        <v>0.0</v>
+      </c>
+      <c r="AG53">
         <v>34373653966991.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>434601013.21</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>156230.78</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>124000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>3188000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2690000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>946000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>933000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>877000.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>35112000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>744000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53">
         <v>12284000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>606000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:47">
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
-    </row>
-    <row r="55" spans="1:47">
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>413988030.0</v>
+      </c>
+      <c r="C55">
         <v>377186950.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>358449000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>360987000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>301357000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>301974000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>300717000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>295242000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>325927000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>321912000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>325069000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>549249855.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>780194829.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>757839073.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>691592000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>697747875.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>828096763.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>959243381.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>834519000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>941011770.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>961815893.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>927632556.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>830898000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>984719938.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>947703861.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>969214092.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1108011000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1110513000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1132002000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1109146000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1096523000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1082938000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1076617000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1102873000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1078454000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1079602000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1112604000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1063658000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1007246000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>808353000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>798242000.0</v>
       </c>
-      <c r="AP55"/>
-      <c r="AQ55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>760255000.0</v>
       </c>
-      <c r="AR55"/>
       <c r="AS55"/>
       <c r="AT55"/>
-      <c r="AU55">
+      <c r="AU55"/>
+      <c r="AV55">
         <v>908541000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:47">
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>270759181.0</v>
+      </c>
+      <c r="C56">
         <v>233204951.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>214089000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>214994000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>194311000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>193421000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>190271000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>182608000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>191379000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>186216000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>187927000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>402643683.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>414709829.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>391233904.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>353204000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>364831456.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>340094294.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>378068456.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>310391000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>329730546.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>334140369.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>302018016.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>260792000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>312497153.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>294620215.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>325557366.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>310286000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>310178000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>329663000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>302619000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>266236000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>257271000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>260420000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>303580000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>293279000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>317931000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>374523000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>342870000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>292874000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>98603000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>96873000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>17556000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>66197000.0</v>
       </c>
-      <c r="AR56"/>
       <c r="AS56"/>
-      <c r="AT56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>6142000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>36408000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:47">
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>163758370.0</v>
+      </c>
+      <c r="C57">
         <v>122079181.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>96503000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>113300000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>67393000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>60258000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>49679000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>42644000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>54668000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>43748000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>35987000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>244856053.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>62831781.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>48963042.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>49622000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>61204613.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>67368797.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>80263233.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>42466000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>51372776.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>66431746.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>41304743.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>34712000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>42286931.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>42322538.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>56967025.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>63348000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>74714000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>100708000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>86541000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>60921000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>77159000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>101954000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>116580000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>78387000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>86371000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>134339000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>100438000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>61103000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>84575000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>82823000.0</v>
       </c>
-      <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>72009000.0</v>
       </c>
-      <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
-      <c r="AU57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>19331000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:47">
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>209658414.0</v>
+      </c>
+      <c r="C58">
         <v>168453493.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>145150000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>163238000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>115888000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>110928000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>103112000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>105131000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>121868000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>114719000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>110045000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>322482545.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>148305085.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>133951679.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>129856000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>141575099.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>169324218.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>195662840.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>140735000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>159515560.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>174704416.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>149521666.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>166381000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>199664770.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>197306006.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>218605117.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>213224000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>223098000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>250321000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>238437000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>242266000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>246076000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>255213000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>266137000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>224479000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>219798000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>248929000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>199147000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>153175000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>170682000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>82823000.0</v>
       </c>
-      <c r="AP58"/>
-      <c r="AQ58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>137975000.0</v>
       </c>
-      <c r="AR58"/>
       <c r="AS58"/>
       <c r="AT58"/>
-      <c r="AU58">
+      <c r="AU58"/>
+      <c r="AV58">
         <v>104347000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:47">
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
-    </row>
-    <row r="60" spans="1:47">
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>204329615.0</v>
+      </c>
+      <c r="C60">
         <v>208733457.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>213299000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>197749000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>185469000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>191046000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>197605000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>190111000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>204059000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>207193000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>215024000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>226767310.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>631889744.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>623887393.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>561736000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>556172775.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>658772544.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>763580540.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>693784000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>781496210.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>787111477.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>778110890.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>664517000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>785055168.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>750397854.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>750608974.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>894787000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>887415000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>881681000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>870709000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>854257000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>836862000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>821404000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>836736000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>853975000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>859804000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>662490000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>662269000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>654258000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>637671000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>637395000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>624356000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>622280000.0</v>
       </c>
-      <c r="AR60"/>
       <c r="AS60"/>
-      <c r="AT60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>664568000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>804194000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:47">
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
-    </row>
-    <row r="62" spans="1:47">
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9754,1147 +9891,1147 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>15095000.0</v>
       </c>
       <c r="C2">
         <v>11266000.0</v>
       </c>
       <c r="D2">
         <v>11971000.0</v>
       </c>
       <c r="E2">
         <v>12691000.0</v>
       </c>
       <c r="F2">
         <v>11500000.0</v>
       </c>
       <c r="G2">
         <v>10133000.0</v>
       </c>
       <c r="H2">
         <v>9159000.0</v>
       </c>
       <c r="I2">
         <v>5435000.0</v>
       </c>
       <c r="J2">
         <v>5930000.0</v>
       </c>
       <c r="K2">
         <v>4273000.0</v>
       </c>
       <c r="L2">
         <v>2946000.0</v>
       </c>
       <c r="M2">
         <v>1443000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
         <v>4140000.0</v>
       </c>
       <c r="C3">
         <v>3748000.0</v>
       </c>
       <c r="D3">
         <v>4556000.0</v>
       </c>
       <c r="E3">
         <v>6132000.0</v>
       </c>
       <c r="F3">
         <v>8349000.0</v>
       </c>
       <c r="G3">
         <v>10852000.0</v>
       </c>
       <c r="H3">
         <v>11983000.0</v>
       </c>
       <c r="I3">
         <v>13471946.0</v>
       </c>
       <c r="J3">
         <v>10353175.0</v>
       </c>
       <c r="K3">
         <v>19863831.0</v>
       </c>
       <c r="L3">
         <v>32679000.0</v>
       </c>
       <c r="M3">
         <v>31425000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
         <v>5903381.0</v>
       </c>
       <c r="C5">
         <v>-28230000.0</v>
       </c>
       <c r="D5">
         <v>-151852000.0</v>
       </c>
       <c r="E5">
         <v>-120196000.0</v>
       </c>
       <c r="F5">
         <v>23679000.0</v>
       </c>
       <c r="G5">
         <v>-252863000.0</v>
       </c>
       <c r="H5">
         <v>37723000.0</v>
       </c>
       <c r="I5">
         <v>-19044946.0</v>
       </c>
       <c r="J5">
         <v>-19107175.0</v>
       </c>
       <c r="K5">
         <v>-45507831.0</v>
       </c>
       <c r="L5">
         <v>-49531000.0</v>
       </c>
       <c r="M5">
         <v>-31729000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>10043381.0</v>
       </c>
       <c r="C6">
         <v>-24482000.0</v>
       </c>
       <c r="D6">
         <v>-147296000.0</v>
       </c>
       <c r="E6">
         <v>-114064000.0</v>
       </c>
       <c r="F6">
         <v>32028000.0</v>
       </c>
       <c r="G6">
         <v>-242011000.0</v>
       </c>
       <c r="H6">
         <v>49706000.0</v>
       </c>
       <c r="I6">
         <v>-5573000.0</v>
       </c>
       <c r="J6">
         <v>-8754000.0</v>
       </c>
       <c r="K6">
         <v>-25644000.0</v>
       </c>
       <c r="L6">
         <v>-16852000.0</v>
       </c>
       <c r="M6">
         <v>-304000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>533817000.0</v>
       </c>
       <c r="C9">
         <v>449583000.0</v>
       </c>
       <c r="D9">
         <v>473060000.0</v>
       </c>
       <c r="E9">
         <v>522313000.0</v>
       </c>
       <c r="F9">
         <v>349965000.0</v>
       </c>
       <c r="G9">
         <v>238788000.0</v>
       </c>
       <c r="H9">
         <v>829458000.0</v>
       </c>
       <c r="I9">
         <v>909381000.0</v>
       </c>
       <c r="J9">
         <v>1029453000.0</v>
       </c>
       <c r="K9">
         <v>749896000.0</v>
       </c>
       <c r="L9">
         <v>490137000.0</v>
       </c>
       <c r="M9">
         <v>307889000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>5864000.0</v>
       </c>
       <c r="C10">
         <v>-29952000.0</v>
       </c>
       <c r="D10">
         <v>-152085000.0</v>
       </c>
       <c r="E10">
         <v>-120648000.0</v>
       </c>
       <c r="F10">
         <v>23290000.0</v>
       </c>
       <c r="G10">
         <v>-253133000.0</v>
       </c>
       <c r="H10">
         <v>37690000.0</v>
       </c>
       <c r="I10">
         <v>-19486000.0</v>
       </c>
       <c r="J10">
         <v>-17813000.0</v>
       </c>
       <c r="K10">
         <v>-44721000.0</v>
       </c>
       <c r="L10">
         <v>-50684000.0</v>
       </c>
       <c r="M10">
         <v>-31740000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>-5356000.0</v>
       </c>
       <c r="C11">
         <v>-6254000.0</v>
       </c>
       <c r="D11">
         <v>12391000.0</v>
       </c>
       <c r="E11">
         <v>6570000.0</v>
       </c>
       <c r="F11">
         <v>12586000.0</v>
       </c>
       <c r="G11">
         <v>-7755000.0</v>
       </c>
       <c r="H11">
         <v>20982000.0</v>
       </c>
       <c r="I11">
         <v>1392000.0</v>
       </c>
       <c r="J11">
         <v>-4764000.0</v>
       </c>
       <c r="K11">
         <v>6670000.0</v>
       </c>
       <c r="L11">
         <v>-11318000.0</v>
       </c>
       <c r="M11">
         <v>-8644000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>39381.0</v>
       </c>
       <c r="C12">
         <v>17000.0</v>
       </c>
       <c r="D12">
         <v>12000.0</v>
       </c>
       <c r="E12">
         <v>51000.0</v>
       </c>
       <c r="F12">
         <v>389000.0</v>
       </c>
       <c r="G12">
         <v>270000.0</v>
       </c>
       <c r="H12">
         <v>33000.0</v>
       </c>
       <c r="I12">
         <v>1839000.0</v>
       </c>
       <c r="J12">
         <v>44000.0</v>
       </c>
       <c r="K12">
         <v>137000.0</v>
       </c>
       <c r="L12">
         <v>147000.0</v>
       </c>
       <c r="M12">
         <v>11000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
         <v>2462000.0</v>
       </c>
       <c r="C13">
         <v>3559000.0</v>
       </c>
       <c r="D13">
         <v>5213000.0</v>
       </c>
       <c r="E13">
         <v>622000.0</v>
       </c>
       <c r="F13">
         <v>174000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>33000.0</v>
       </c>
       <c r="I13">
         <v>2429000.0</v>
       </c>
       <c r="J13">
         <v>76000.0</v>
       </c>
       <c r="K13">
         <v>121000.0</v>
       </c>
       <c r="L13">
         <v>1153000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>568000.0</v>
       </c>
       <c r="K14">
         <v>200164000.0</v>
       </c>
       <c r="L14">
         <v>2448480.94</v>
       </c>
       <c r="M14">
         <v>2076000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>11220000.0</v>
       </c>
       <c r="C15">
         <v>-23698000.0</v>
       </c>
       <c r="D15">
         <v>-164476000.0</v>
       </c>
       <c r="E15">
         <v>-127218000.0</v>
       </c>
       <c r="F15">
         <v>10704000.0</v>
       </c>
       <c r="G15">
         <v>-245378000.0</v>
       </c>
       <c r="H15">
         <v>17161000.0</v>
       </c>
       <c r="I15">
         <v>-20815000.0</v>
       </c>
       <c r="J15">
         <v>-12481000.0</v>
       </c>
       <c r="K15">
         <v>-50681000.0</v>
       </c>
       <c r="L15">
         <v>-39127000.0</v>
       </c>
       <c r="M15">
         <v>-23096000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-127218000.0</v>
       </c>
       <c r="F16">
         <v>10704000.0</v>
       </c>
       <c r="G16">
         <v>-245378000.0</v>
       </c>
       <c r="H16">
         <v>17161000.0</v>
       </c>
       <c r="I16">
         <v>-21489000.0</v>
       </c>
       <c r="J16">
         <v>-12481000.0</v>
       </c>
       <c r="K16">
         <v>900000.0</v>
       </c>
       <c r="L16">
         <v>-39127000.0</v>
       </c>
       <c r="M16">
         <v>-23096000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
         <v>11220000.0</v>
       </c>
       <c r="C17">
         <v>-23698000.0</v>
       </c>
       <c r="D17">
         <v>-156549000.0</v>
       </c>
       <c r="E17">
         <v>-127218000.0</v>
       </c>
       <c r="F17">
         <v>10704000.0</v>
       </c>
       <c r="G17">
         <v>-245378000.0</v>
       </c>
       <c r="H17">
         <v>17161000.0</v>
       </c>
       <c r="I17">
         <v>-21489000.0</v>
       </c>
       <c r="J17">
         <v>-13049000.0</v>
       </c>
       <c r="K17">
         <v>-51391000.0</v>
       </c>
       <c r="L17">
         <v>-46429142.94</v>
       </c>
       <c r="M17">
         <v>-23096000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
         <v>2421000.0</v>
       </c>
       <c r="C18">
         <v>3542000.0</v>
       </c>
       <c r="D18">
         <v>3899000.0</v>
       </c>
       <c r="E18">
         <v>-51000.0</v>
       </c>
       <c r="F18">
         <v>-389000.0</v>
       </c>
       <c r="G18">
         <v>-270000.0</v>
       </c>
       <c r="H18">
         <v>-33000.0</v>
       </c>
       <c r="I18">
         <v>-1839000.0</v>
       </c>
       <c r="J18">
         <v>-44000.0</v>
       </c>
       <c r="K18">
         <v>-137000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>1530000.0</v>
       </c>
       <c r="C21">
         <v>-32151000.0</v>
       </c>
       <c r="D21">
         <v>-156587000.0</v>
       </c>
       <c r="E21">
         <v>-120262000.0</v>
       </c>
       <c r="F21">
         <v>10051000.0</v>
       </c>
       <c r="G21">
         <v>-252651000.0</v>
       </c>
       <c r="H21">
         <v>38151000.0</v>
       </c>
       <c r="I21">
         <v>-18186000.0</v>
       </c>
       <c r="J21">
         <v>-20368000.0</v>
       </c>
       <c r="K21">
         <v>-44445000.0</v>
       </c>
       <c r="L21">
         <v>-47870000.0</v>
       </c>
       <c r="M21">
         <v>-30294000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>547382000.0</v>
       </c>
       <c r="C23">
         <v>493000000.0</v>
       </c>
       <c r="D23">
         <v>641618000.0</v>
       </c>
       <c r="E23">
         <v>655266000.0</v>
       </c>
       <c r="F23">
         <v>351414000.0</v>
       </c>
       <c r="G23">
         <v>501572000.0</v>
       </c>
       <c r="H23">
         <v>800466000.0</v>
       </c>
       <c r="I23">
         <v>933002000.0</v>
       </c>
       <c r="J23">
         <v>1055751000.0</v>
       </c>
       <c r="K23">
         <v>798614000.0</v>
       </c>
       <c r="L23">
         <v>540953000.0</v>
       </c>
       <c r="M23">
         <v>339626000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>5933000.0</v>
       </c>
       <c r="C25">
         <v>3748000.0</v>
       </c>
       <c r="D25">
         <v>4654000.0</v>
       </c>
       <c r="E25">
         <v>6132000.0</v>
       </c>
       <c r="F25">
         <v>8349000.0</v>
       </c>
       <c r="G25">
         <v>10852000.0</v>
       </c>
       <c r="H25">
         <v>11983000.0</v>
       </c>
       <c r="I25">
         <v>13054000.0</v>
       </c>
       <c r="J25">
         <v>11022000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
         <v>51346000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26">
         <v>3220000.0</v>
       </c>
       <c r="E26">
         <v>54921000.0</v>
       </c>
       <c r="F26">
         <v>64258000.0</v>
       </c>
       <c r="G26">
         <v>69924000.0</v>
       </c>
       <c r="H26">
         <v>66904000.0</v>
       </c>
       <c r="I26">
         <v>28693000.0</v>
       </c>
       <c r="J26">
         <v>28693000.0</v>
       </c>
       <c r="K26">
         <v>28693000.0</v>
       </c>
       <c r="L26">
         <v>28693000.0</v>
       </c>
       <c r="M26">
         <v>20118000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27">
         <v>445578000.0</v>
       </c>
       <c r="C27">
         <v>368249000.0</v>
       </c>
       <c r="D27">
         <v>345639000.0</v>
       </c>
       <c r="E27">
         <v>342024000.0</v>
       </c>
       <c r="F27">
         <v>249196000.0</v>
       </c>
       <c r="G27">
         <v>178255000.0</v>
       </c>
       <c r="H27">
         <v>664155000.0</v>
       </c>
       <c r="I27">
         <v>804653000.0</v>
       </c>
       <c r="J27">
         <v>946925000.0</v>
       </c>
       <c r="K27">
         <v>674729000.0</v>
       </c>
       <c r="L27">
         <v>461219000.0</v>
       </c>
       <c r="M27">
         <v>286234000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>33571000.0</v>
       </c>
       <c r="C28">
         <v>33097000.0</v>
       </c>
       <c r="D28">
         <v>38726000.0</v>
       </c>
       <c r="E28">
         <v>60852000.0</v>
       </c>
       <c r="F28">
         <v>38208000.0</v>
       </c>
       <c r="G28">
         <v>40935000.0</v>
       </c>
       <c r="H28">
         <v>55543000.0</v>
       </c>
       <c r="I28">
         <v>54326000.0</v>
       </c>
       <c r="J28">
         <v>47444000.0</v>
       </c>
       <c r="K28">
         <v>54097000.0</v>
       </c>
       <c r="L28">
         <v>46758000.0</v>
       </c>
       <c r="M28">
         <v>21924000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>-5356000.0</v>
       </c>
       <c r="C29">
         <v>-6254000.0</v>
       </c>
       <c r="D29">
         <v>15993000.0</v>
       </c>
       <c r="E29">
         <v>6570000.0</v>
       </c>
       <c r="F29">
         <v>12586000.0</v>
       </c>
       <c r="G29">
         <v>-8494000.0</v>
       </c>
       <c r="H29">
         <v>20982000.0</v>
       </c>
       <c r="I29">
         <v>1086000.0</v>
       </c>
       <c r="J29">
         <v>-4764000.0</v>
       </c>
       <c r="K29">
         <v>6670000.0</v>
       </c>
       <c r="L29">
         <v>-11318000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>532287000.0</v>
       </c>
       <c r="C30">
         <v>481734000.0</v>
       </c>
       <c r="D30">
         <v>629647000.0</v>
       </c>
       <c r="E30">
         <v>642575000.0</v>
       </c>
       <c r="F30">
         <v>339914000.0</v>
       </c>
       <c r="G30">
         <v>491439000.0</v>
       </c>
       <c r="H30">
         <v>791307000.0</v>
       </c>
       <c r="I30">
         <v>927567000.0</v>
       </c>
       <c r="J30">
         <v>1049821000.0</v>
       </c>
       <c r="K30">
         <v>794341000.0</v>
       </c>
       <c r="L30">
         <v>538007000.0</v>
       </c>
       <c r="M30">
         <v>338183000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
         <v>4334000.0</v>
       </c>
       <c r="C31">
         <v>2199000.0</v>
       </c>
       <c r="D31">
         <v>4502000.0</v>
       </c>
       <c r="E31">
         <v>-386000.0</v>
       </c>
       <c r="F31">
         <v>13239000.0</v>
       </c>
       <c r="G31">
         <v>-482000.0</v>
       </c>
       <c r="H31">
         <v>-461000.0</v>
       </c>
       <c r="I31">
         <v>-320000.0</v>
       </c>
       <c r="J31">
         <v>2555000.0</v>
       </c>
       <c r="K31">
         <v>-276000.0</v>
       </c>
       <c r="L31">
         <v>-2814000.0</v>
       </c>
       <c r="M31">
         <v>-1446000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>548912000.0</v>
       </c>
       <c r="C32">
         <v>460849000.0</v>
       </c>
       <c r="D32">
         <v>485031000.0</v>
       </c>
       <c r="E32">
         <v>535004000.0</v>
       </c>
       <c r="F32">
         <v>361465000.0</v>
       </c>
       <c r="G32">
         <v>248921000.0</v>
       </c>
       <c r="H32">
         <v>838617000.0</v>
       </c>
       <c r="I32">
         <v>914816000.0</v>
       </c>
@@ -10910,520 +11047,527 @@
       <c r="M32">
         <v>309332000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU32"/>
+  <dimension ref="A1:AV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>8449000.0</v>
+      </c>
+      <c r="C2">
         <v>8011616.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8040883.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3981000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2669000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2719000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2674000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2906000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2659000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3027000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2748000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3080000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2980000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3163000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3492000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3236000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2984000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2979000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2817000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3136000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2961000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2586000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2021000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2644000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2654000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2814000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2621000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2558000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2079000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1901000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1001000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1408000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1447000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1579000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1575000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1846000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1411000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1098000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1155000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1021000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1382000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>715000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>981000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>530000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>899000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>2868000.0</v>
+      </c>
+      <c r="C3">
         <v>2416088.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2368578.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1022000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1011000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1018000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>485000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1073000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1088000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1102000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1149000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1093000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1073000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1139000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1188513.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1498000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1650000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1737000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1881000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1992000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2236000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2240000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2200000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2665000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3080000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2907000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3189000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3133000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3070000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2591000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3301000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3382000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3527000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2844000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3225000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2281000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2043000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3473000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2527000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3789000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3645000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7227000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8329000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7959000.0</v>
       </c>
       <c r="AT3">
         <v>7959000.0</v>
       </c>
-      <c r="AU3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:47">
+      <c r="AU3">
+        <v>7959000.0</v>
+      </c>
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -11440,367 +11584,374 @@
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
+        <v>-5417000.0</v>
+      </c>
+      <c r="C5">
         <v>-9846299.4</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7669399.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>15663000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7299000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8558000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8659000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-18367000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7809000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10713000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5357000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-182611000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9839000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15563000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16838000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-72991000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-59520000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4611000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>25825000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8937000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3137000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7946000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8534000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1762000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-26991000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-215576000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10974000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1767000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9824000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12372000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>19723000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>17101000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-26998000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-29115000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-16421000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-13997000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3039000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>12129000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6953000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-255000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-49840000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>81000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2336000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-26400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-17100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-10532500.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-30094000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:47">
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-2549000.0</v>
+      </c>
+      <c r="C6">
         <v>-7430211.4</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10037977.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16685000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6288000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7540000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9144000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17294000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6721000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9611000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6506000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-181518000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10912000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16702000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>18026513.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-71493000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-57870000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2874000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>27706000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10929000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-901000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5706000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6334000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>903000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-23911000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-212669000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14163000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12894000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14963000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>23024000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>20483000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-23471000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-26271000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-13196000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-11716000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-996000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>15602000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9480000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3534000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-46195000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7308000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5993000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-18283000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-9141000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2573500.0</v>
       </c>
-      <c r="AU6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -11817,83 +11968,84 @@
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -11910,1416 +12062,1444 @@
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>159958000.0</v>
+      </c>
+      <c r="C9">
         <v>137231211.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>110794208.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>161595000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>136599000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>121389000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>92101000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>143181000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>115898000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>98403000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>88949000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>154782000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>121456000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>107873000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>101397000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>180466000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>141791000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>98659000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>86309000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>135503000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>92513000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>35640000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>30323000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>57998000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13478000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>136989000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>153528000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>247720000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>221356000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>206854000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>165777000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>252267000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>233552000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>257785000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>179968000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>286014000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>296925000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>266546000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>168012000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>245641000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>177607000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>158636000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>98282000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>158400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>128000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>116747500.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>373424000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:47">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-5497000.0</v>
+      </c>
+      <c r="C10">
         <v>-9871709.4</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7645625.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15663000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7672000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9845000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7904000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19258000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7833000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10765000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5304000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-182614000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9838000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15424000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16833000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-73002000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-59540000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4626000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25744000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8831000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3283000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-8002000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-9726000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1687000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-27050000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-215622000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10966000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2590000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10810000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13324000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19861000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17067000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-27282000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-29132000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-13099000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-14008000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3066000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12360000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5197000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-296000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-49899000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>277000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2405000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-26100000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-17100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-11084500.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-31740000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>-347000.0</v>
+      </c>
+      <c r="C11">
         <v>-2461828.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-6708496.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4636000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1170000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2050000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2845000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3827000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2891000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2381000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2810000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>20000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4080000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5536000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6412000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5865000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>266000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6070000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10539000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3303000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1262000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1085000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>626000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6913000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1356000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>8080000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2376000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4940000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5586000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8220000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7101000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6578000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7351000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3503000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-6282000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>319000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4702000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5090000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1226000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-31000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>385000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-477000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-5000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-4600000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2914500.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-8644000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:47">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
+        <v>22000.0</v>
+      </c>
+      <c r="C12">
         <v>25410.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23774.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="F12">
         <v>3000.0</v>
       </c>
       <c r="G12">
-        <v>4000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="H12">
         <v>4000.0</v>
       </c>
       <c r="I12">
         <v>4000.0</v>
       </c>
       <c r="J12">
-        <v>5000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K12">
         <v>5000.0</v>
       </c>
       <c r="L12">
+        <v>5000.0</v>
+      </c>
+      <c r="M12">
         <v>3000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>81000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>106000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>146000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>56000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>120000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>59000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>46000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>27000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>842000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>696000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>284000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>17000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>27000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>41000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>59000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>27000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>69000.0</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:47">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
+        <v>905000.0</v>
+      </c>
+      <c r="C13">
         <v>584000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>679000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>517000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>530000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>736000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>849000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>827000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1014000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>869000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1087000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1837000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1329000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>960000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>46000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>27000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
         <v>200129000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3525000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-206247000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2593000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>200164000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>2076000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>2076000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:47">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-5150000.0</v>
+      </c>
+      <c r="C15">
         <v>-7409881.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14354121.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11027000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6502000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7795000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5059000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-15431000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4942000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8384000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2494000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-182634000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5776000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9888000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10421000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-67137000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-59806000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-10696000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>15205000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5528000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3289000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-6740000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-8641000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2313000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-20158000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-214266000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3131000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>293000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5909000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7828000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11663000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>10053000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-20733000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-21798000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-9568000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-5871000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2277000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5235000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>293000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-1249000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-49708000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-17000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1782000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-21000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-12500000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-8170000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-23096000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:47">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-182634000.0</v>
       </c>
       <c r="N16">
+        <v>-182634000.0</v>
+      </c>
+      <c r="O16">
         <v>9888000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10421000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-67137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59806000.0</v>
       </c>
       <c r="R16">
         <v>-59806000.0</v>
       </c>
       <c r="S16">
+        <v>-59806000.0</v>
+      </c>
+      <c r="T16">
         <v>15205000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5528000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3289000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-6740000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-8641000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2313000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-20158000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-214266000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3131000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>293000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5909000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7828000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14458540.1</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11638110.67</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-24130586.59</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-26815106.41</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-16399000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>16665000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-18347000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3806000.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-39127000.0</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-23096000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:47">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>-5150000.0</v>
+      </c>
+      <c r="C17">
         <v>-7290000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>14490000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11027000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6502000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7795000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5059000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-15431000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4942000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8384000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2494000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-182634000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5776000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>9888000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10421000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-67137000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-59806000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-10696000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>15205000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5528000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3289000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-6740000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-8641000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2313000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-20158000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-214266000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3131000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>293000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5909000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7828000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>14458540.1</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>11638110.67</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-24130586.59</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-26815106.41</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-19751000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>25403000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-26359000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7658000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-51391000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-39366000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-23096000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:47">
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>883000.0</v>
+      </c>
+      <c r="C18">
         <v>559000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>655000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>506000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>527000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>733000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>845000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>823000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1010000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>864000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1082000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1834000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1328000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>957000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-81000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-106000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-146000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-56000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-120000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-45000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-59000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-46000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-27000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -13336,226 +13516,230 @@
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>-5766000.0</v>
+      </c>
+      <c r="C21">
         <v>-9449885.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6904639.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12164000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8042000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9562000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7821000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19613000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11559000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4411000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-184325000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8567000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14760000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>17759000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-73406000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-59772000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4843000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13182000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8584000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2863000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8852000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9337000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1345000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-26717000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-215252000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12301000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2402000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10416000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>13033000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19796000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>17854000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-26625000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-29211000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-15601000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-14302000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2974000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12509000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5879000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-600000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-49992000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>268000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-430000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-26400000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-17100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-10532500.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-30094000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -13572,1348 +13756,1379 @@
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:47">
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>174173000.0</v>
+      </c>
+      <c r="C23">
         <v>154692713.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>111930453.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>153412000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>147310000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>133670000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>86954000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>165700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>127357000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>112989000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>87286000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>342187000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>115869000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>96276000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>87130000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>257108000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>204547000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>106481000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>75944000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>130055000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>98337000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>47078000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>41681000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>61987000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>42849000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>355055000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>143848000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>247876000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>213019000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>195722000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>146982000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>235821000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>261624000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>288575000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>197144000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>302162000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>301310000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>255135000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>163288000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>247262000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>228981000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>159083000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>99693000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>185357000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>145682500.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>128344500.0</v>
       </c>
-      <c r="AU23">
-[...3 lines deleted...]
-    <row r="24" spans="1:47">
+      <c r="AV23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>2868000.0</v>
+      </c>
+      <c r="C25">
         <v>2377000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2882000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1022000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1011000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1018000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>485000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1073000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1088000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1102000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1149000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1127000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1107000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1172000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1247000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1498000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1650000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1737000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1881000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1992000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2236000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2240000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2665000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3080000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2907000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3189000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3133000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3070000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2591000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3301000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3382000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3527000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2844000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3225000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2281000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2043000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3473000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4279000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3789000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3645000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7227000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8329000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>133</v>
+      </c>
+      <c r="B26">
+        <v>14500000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>13030000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>12361000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>13401000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>12875000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12544000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="M26">
         <v>34000.0</v>
       </c>
       <c r="N26">
+        <v>34000.0</v>
+      </c>
+      <c r="O26">
         <v>796000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>54921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="Q26">
         <v>34000.0</v>
       </c>
       <c r="R26">
+        <v>34000.0</v>
+      </c>
+      <c r="S26">
         <v>1121000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>64258000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>34000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1235000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1153000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>69924000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1009000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1028000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>966000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>66904000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>901000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>801000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>846000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>28693000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>561000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1667000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>695000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>28693000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>473000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>419000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11715000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>28693000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>10098000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>22870000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>7640000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>537000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>9500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>5709500.0</v>
       </c>
-      <c r="AU26">
-[...3 lines deleted...]
-    <row r="27" spans="1:47">
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27">
+        <v>138328000.0</v>
+      </c>
+      <c r="C27">
         <v>120807000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>83312000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>128090000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>123957000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>110219000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>63617000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>113567000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>102229000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>88836000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>63725000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>121684000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>90164000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>70066000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>61533000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>128799000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>92369000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>59323000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>50119000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>104374000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>71366000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>23337000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>17478000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>36553000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>12847000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>111377000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>106966000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>212986000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>180840000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>162698000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>116738000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>204208000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>227481000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>256226000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>165752000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>274393000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>275325000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>231455000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>136679000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>223894000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>172539000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>140112000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>77796000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>160300000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>128600000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>111588500.0</v>
       </c>
-      <c r="AU27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>11147000.0</v>
+      </c>
+      <c r="C28">
         <v>10996000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9620000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8523000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8097000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7331000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8052000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6892000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9594000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8559000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8636000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9251000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10286000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10553000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22071000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11121000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9510000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>30571000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9739000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9765000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10189000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8515000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8619000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7992000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9019000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15305000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17511000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>31911000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29679000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>30702000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11549000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>29784000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32275000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>30349000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15291000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>25511000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>24186000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>20584000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11877000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19820000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>52533000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11980000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13407000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2476000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>371814000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>-347000.0</v>
+      </c>
+      <c r="C29">
         <v>-2422000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6772000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4636000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1170000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2050000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2845000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3827000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2891000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2381000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2810000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-35000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4080000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5536000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6412000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6124000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>212000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6070000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10539000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3303000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1262000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1085000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>626000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6913000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1122000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8080000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2376000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4940000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5586000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7914000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>165724000.0</v>
+      </c>
+      <c r="C30">
         <v>146681096.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>103889569.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>149431000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>144641000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>130951000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>84280000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>162794000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>124698000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>109962000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>84538000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>339107000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>112889000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>93113000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>83638000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>253872000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>201563000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>103502000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>73127000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>126919000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>95376000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>44492000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39660000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>59343000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>40195000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>352241000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>141227000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>245318000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>210940000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>193821000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>145981000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>234413000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>260177000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>286996000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>195569000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>300316000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>299899000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>254037000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>162133000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>246241000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>227599000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>158368000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>98712000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>184457000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>145082500.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>127814500.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>339426000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
+        <v>269000.0</v>
+      </c>
+      <c r="C31">
         <v>-421823.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>740985.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3499000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>370000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-283000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>83000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>355000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>967000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>794000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>893000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1711000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1271000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>664000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-926000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>404000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>232000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>217000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>12562000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>247000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-420000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>850000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-389000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-342000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-333000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-370000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1335000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-314000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-77000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-48000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>87000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-700000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-686000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>62000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2502000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>294000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-92000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-149000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-682000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>304000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>93000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>9000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1975000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>300000.0</v>
       </c>
-      <c r="AS31">
-[...1 lines deleted...]
-      </c>
       <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>-552000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1646000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:47">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>168407000.0</v>
+      </c>
+      <c r="C32">
         <v>145242827.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>118835092.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>165576000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>139268000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>124108000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>94775000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>146087000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>118557000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>101430000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>91697000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>157862000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>124436000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>111036000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>104889000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>183702000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>144775000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>101638000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>89126000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>138639000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>95474000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>38226000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>32344000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>60642000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16132000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>139803000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>156149000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>250278000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>223435000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>208755000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>166778000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>253675000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>234999000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>259364000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>181543000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>287860000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>298336000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>267644000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>169167000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>246662000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>178989000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>159351000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>99263000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>159300000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>128600000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>117277500.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>374323000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -14960,1075 +15175,1075 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>134086999.0</v>
       </c>
       <c r="C2">
         <v>102189000.0</v>
       </c>
       <c r="D2">
         <v>248926000.0</v>
       </c>
       <c r="E2">
         <v>256719000.0</v>
       </c>
       <c r="F2">
         <v>210771000.0</v>
       </c>
       <c r="G2">
         <v>220543000.0</v>
       </c>
       <c r="H2">
         <v>164308000.0</v>
       </c>
       <c r="I2">
         <v>192900000.0</v>
       </c>
       <c r="J2">
         <v>227298000.0</v>
       </c>
       <c r="K2">
         <v>17556000.0</v>
       </c>
       <c r="L2">
         <v>6142000.0</v>
       </c>
       <c r="M2">
         <v>8991000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>4512000</v>
       </c>
       <c r="C3">
         <v>2800000</v>
       </c>
       <c r="D3">
         <v>3514000</v>
       </c>
       <c r="E3">
         <v>3976000</v>
       </c>
       <c r="F3">
         <v>3781000</v>
       </c>
       <c r="G3">
         <v>5501000</v>
       </c>
       <c r="H3">
         <v>8017000</v>
       </c>
       <c r="I3">
         <v>24779000</v>
       </c>
       <c r="J3">
         <v>17364000</v>
       </c>
       <c r="K3">
         <v>8121000</v>
       </c>
       <c r="L3">
         <v>6224000</v>
       </c>
       <c r="M3">
         <v>3726000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>-3015999.0</v>
       </c>
       <c r="C6">
         <v>31898000.0</v>
       </c>
       <c r="D6">
         <v>-146737000.0</v>
       </c>
       <c r="E6">
         <v>-7793000.0</v>
       </c>
       <c r="F6">
         <v>45948000.0</v>
       </c>
       <c r="G6">
         <v>-9772000.0</v>
       </c>
       <c r="H6">
         <v>56235000.0</v>
       </c>
       <c r="I6">
         <v>-28592000.0</v>
       </c>
       <c r="J6">
         <v>-37097000.0</v>
       </c>
       <c r="K6">
         <v>209742000.0</v>
       </c>
       <c r="L6">
         <v>11414000.0</v>
       </c>
       <c r="M6">
         <v>-2849000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>-12019000.0</v>
       </c>
       <c r="C7">
         <v>9921000.0</v>
       </c>
       <c r="D7">
         <v>-15885000.0</v>
       </c>
       <c r="E7">
         <v>5360000.0</v>
       </c>
       <c r="F7">
         <v>-10340000.0</v>
       </c>
       <c r="G7">
         <v>25734000.0</v>
       </c>
       <c r="H7">
         <v>22663000.0</v>
       </c>
       <c r="I7">
         <v>-19316000.0</v>
       </c>
       <c r="J7">
         <v>-17444000.0</v>
       </c>
       <c r="K7">
         <v>8956000.0</v>
       </c>
       <c r="L7">
         <v>-1389000.0</v>
       </c>
       <c r="M7">
         <v>-4234000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>-19846000.0</v>
       </c>
       <c r="C9">
         <v>-4305000.0</v>
       </c>
       <c r="D9">
         <v>6691000.0</v>
       </c>
       <c r="E9">
         <v>-10114000.0</v>
       </c>
       <c r="F9">
         <v>-25754000.0</v>
       </c>
       <c r="G9">
         <v>53732000.0</v>
       </c>
       <c r="H9">
         <v>24926000.0</v>
       </c>
       <c r="I9">
         <v>-14412000.0</v>
       </c>
       <c r="J9">
         <v>-29734000.0</v>
       </c>
       <c r="K9">
         <v>-11256000.0</v>
       </c>
       <c r="L9">
         <v>-18540000.0</v>
       </c>
       <c r="M9">
         <v>-10710000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>525000.0</v>
       </c>
       <c r="G10">
         <v>930000.0</v>
       </c>
       <c r="H10">
         <v>6811000.0</v>
       </c>
       <c r="I10">
         <v>14277000.0</v>
       </c>
       <c r="J10">
         <v>-1251000.0</v>
       </c>
       <c r="K10">
         <v>342000.0</v>
       </c>
       <c r="L10">
         <v>4074000.0</v>
       </c>
       <c r="M10">
         <v>-2812000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4806000.0</v>
       </c>
       <c r="F11">
         <v>6321000.0</v>
       </c>
       <c r="G11">
         <v>-29170000.0</v>
       </c>
       <c r="H11">
         <v>-2975000.0</v>
       </c>
       <c r="I11">
         <v>-18785000.0</v>
       </c>
       <c r="J11">
         <v>17453000.0</v>
       </c>
       <c r="K11">
         <v>16693000.0</v>
       </c>
       <c r="L11">
         <v>17552164.43</v>
       </c>
       <c r="M11">
         <v>7415000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>181994000.0</v>
       </c>
       <c r="F12">
         <v>23823000.0</v>
       </c>
       <c r="G12">
         <v>216664000.0</v>
       </c>
       <c r="H12">
         <v>22414000.0</v>
       </c>
       <c r="I12">
         <v>22187000.0</v>
       </c>
       <c r="J12">
         <v>8567000.0</v>
       </c>
       <c r="K12">
         <v>53932000.0</v>
       </c>
       <c r="L12">
         <v>8046019.74</v>
       </c>
       <c r="M12">
         <v>-3465000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>45000.0</v>
       </c>
       <c r="F13">
         <v>525000.0</v>
       </c>
       <c r="G13">
         <v>930000.0</v>
       </c>
       <c r="H13">
         <v>6811000.0</v>
       </c>
       <c r="I13">
         <v>14277000.0</v>
       </c>
       <c r="J13">
         <v>-1251000.0</v>
       </c>
       <c r="K13">
         <v>541000.0</v>
       </c>
       <c r="L13">
         <v>2705595.03</v>
       </c>
       <c r="M13">
         <v>-2812000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>5933000.0</v>
       </c>
       <c r="C14">
         <v>3748000.0</v>
       </c>
       <c r="D14">
         <v>4556000.0</v>
       </c>
       <c r="E14">
         <v>6132000.0</v>
       </c>
       <c r="F14">
         <v>8349000.0</v>
       </c>
       <c r="G14">
         <v>10852000.0</v>
       </c>
       <c r="H14">
         <v>11983000.0</v>
       </c>
       <c r="I14">
         <v>13054000.0</v>
       </c>
       <c r="J14">
         <v>11022000.0</v>
       </c>
       <c r="K14">
         <v>18940000.0</v>
       </c>
       <c r="L14">
         <v>32679000.0</v>
       </c>
       <c r="M14">
         <v>31425000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>184381000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>158000.0</v>
       </c>
       <c r="J15">
         <v>158000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>131071000.0</v>
       </c>
       <c r="C16">
         <v>134087000.0</v>
       </c>
       <c r="D16">
         <v>102189000.0</v>
       </c>
       <c r="E16">
         <v>248926000.0</v>
       </c>
       <c r="F16">
         <v>256719000.0</v>
       </c>
       <c r="G16">
         <v>210771000.0</v>
       </c>
       <c r="H16">
         <v>220543000.0</v>
       </c>
       <c r="I16">
         <v>164308000.0</v>
       </c>
       <c r="J16">
         <v>190201000.0</v>
       </c>
       <c r="K16">
         <v>227298000.0</v>
       </c>
       <c r="L16">
         <v>17556000.0</v>
       </c>
       <c r="M16">
         <v>6142000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>3219000.0</v>
       </c>
       <c r="C18">
         <v>17450000.0</v>
       </c>
       <c r="D18">
         <v>24287000.0</v>
       </c>
       <c r="E18">
         <v>62292000.0</v>
       </c>
       <c r="F18">
         <v>28755000.0</v>
       </c>
       <c r="G18">
         <v>2371000.0</v>
       </c>
       <c r="H18">
         <v>66204000.0</v>
       </c>
       <c r="I18">
         <v>-29363000.0</v>
       </c>
       <c r="J18">
         <v>-27700000.0</v>
       </c>
       <c r="K18">
         <v>23026000.0</v>
       </c>
       <c r="L18">
         <v>-7239000.0</v>
       </c>
       <c r="M18">
         <v>-3096000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
         <v>9000000.0</v>
       </c>
       <c r="C19">
         <v>12220000.0</v>
       </c>
       <c r="D19">
         <v>46769000.0</v>
       </c>
       <c r="E19">
         <v>-54910000.0</v>
       </c>
       <c r="F19">
         <v>10018000.0</v>
       </c>
       <c r="G19">
         <v>-8850000.0</v>
       </c>
       <c r="H19">
         <v>-17981000.0</v>
       </c>
       <c r="I19">
         <v>-24145000.0</v>
       </c>
       <c r="J19">
         <v>-18286000.0</v>
       </c>
       <c r="K19">
         <v>-8995000.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>161000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>-20000000.0</v>
       </c>
       <c r="L21">
         <v>22363028.49</v>
       </c>
       <c r="M21">
         <v>1309000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>11220000.0</v>
       </c>
       <c r="C22">
         <v>-23698000.0</v>
       </c>
       <c r="D22">
         <v>-164476000.0</v>
       </c>
       <c r="E22">
         <v>-127218000.0</v>
       </c>
       <c r="F22">
         <v>10704000.0</v>
       </c>
       <c r="G22">
         <v>-245378000.0</v>
       </c>
       <c r="H22">
         <v>17161000.0</v>
       </c>
       <c r="I22">
         <v>-20815000.0</v>
       </c>
       <c r="J22">
         <v>-13049000.0</v>
       </c>
       <c r="K22">
         <v>-51391000.0</v>
       </c>
       <c r="L22">
         <v>-39366000.0</v>
       </c>
       <c r="M22">
         <v>-23096000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>-92000.0</v>
       </c>
       <c r="C23">
         <v>-75000.0</v>
       </c>
       <c r="D23">
         <v>-6061000.0</v>
       </c>
       <c r="E23">
         <v>6000.0</v>
       </c>
       <c r="F23">
         <v>1053000.0</v>
       </c>
       <c r="G23">
         <v>-180000.0</v>
       </c>
       <c r="H23">
         <v>-99000.0</v>
       </c>
       <c r="I23">
         <v>161000.0</v>
       </c>
       <c r="J23">
         <v>-7216000.0</v>
       </c>
       <c r="K23">
         <v>-20882000.0</v>
       </c>
       <c r="L23">
         <v>10000.0</v>
       </c>
       <c r="M23">
         <v>1039000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
         <v>10272000.0</v>
       </c>
       <c r="C24">
         <v>6000.0</v>
       </c>
       <c r="D24">
         <v>28000.0</v>
       </c>
       <c r="E24">
         <v>17000.0</v>
       </c>
       <c r="F24">
         <v>114000.0</v>
       </c>
       <c r="G24">
         <v>644000.0</v>
       </c>
       <c r="H24">
         <v>36000.0</v>
       </c>
       <c r="I24">
         <v>1307000.0</v>
       </c>
       <c r="J24">
         <v>-233890.0</v>
       </c>
       <c r="K24">
         <v>-874000.0</v>
       </c>
       <c r="L24">
         <v>-286000.0</v>
       </c>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>-1931000.0</v>
       </c>
       <c r="C25">
         <v>31579000.0</v>
       </c>
       <c r="D25">
         <v>197602000.0</v>
       </c>
       <c r="E25">
         <v>186386000.0</v>
       </c>
       <c r="F25">
         <v>-2294000.0</v>
       </c>
       <c r="G25">
         <v>209833000.0</v>
       </c>
       <c r="H25">
         <v>619000.0</v>
       </c>
       <c r="I25">
         <v>3240000.0</v>
       </c>
       <c r="J25">
         <v>-2039000.0</v>
       </c>
       <c r="K25">
         <v>5758000.0</v>
       </c>
       <c r="L25">
         <v>3376000.0</v>
       </c>
       <c r="M25">
         <v>3468000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>-1173000.0</v>
       </c>
       <c r="C26">
         <v>-699000.0</v>
       </c>
       <c r="D26">
         <v>-6380000.0</v>
       </c>
       <c r="E26">
         <v>-19627000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>202000.0</v>
       </c>
       <c r="I26">
         <v>161000.0</v>
       </c>
       <c r="J26">
         <v>-3792970.0</v>
       </c>
       <c r="K26">
         <v>-925021.0</v>
       </c>
       <c r="L26">
         <v>2864087856624.9</v>
       </c>
       <c r="M26">
         <v>10000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>7832000.0</v>
       </c>
       <c r="C27">
         <v>8451000.0</v>
       </c>
       <c r="D27">
         <v>9505000.0</v>
       </c>
       <c r="E27">
         <v>15342000.0</v>
       </c>
       <c r="F27">
         <v>17261000.0</v>
       </c>
       <c r="G27">
         <v>15079000.0</v>
       </c>
       <c r="H27">
         <v>19891000.0</v>
       </c>
       <c r="I27">
         <v>20702000.0</v>
       </c>
       <c r="J27">
         <v>16025000.0</v>
       </c>
       <c r="K27">
         <v>53722000.0</v>
       </c>
       <c r="L27">
         <v>14129000.0</v>
       </c>
       <c r="M27">
         <v>2382000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>-1265000.0</v>
       </c>
       <c r="C28">
         <v>-774000.0</v>
       </c>
       <c r="D28">
         <v>-190442000.0</v>
       </c>
       <c r="E28">
         <v>-19621000.0</v>
       </c>
       <c r="F28">
         <v>1053000.0</v>
       </c>
       <c r="G28">
         <v>-180000.0</v>
       </c>
       <c r="H28">
         <v>-99000.0</v>
       </c>
       <c r="I28">
         <v>161000.0</v>
       </c>
       <c r="J28">
         <v>-7216000.0</v>
       </c>
       <c r="K28">
         <v>187644000.0</v>
       </c>
       <c r="L28">
         <v>18971000.0</v>
       </c>
       <c r="M28">
         <v>1039000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>7731000.0</v>
       </c>
       <c r="C29">
         <v>20250000.0</v>
       </c>
       <c r="D29">
         <v>27801000.0</v>
       </c>
       <c r="E29">
         <v>66268000.0</v>
       </c>
       <c r="F29">
         <v>32536000.0</v>
       </c>
       <c r="G29">
         <v>7872000.0</v>
       </c>
       <c r="H29">
         <v>74221000.0</v>
       </c>
       <c r="I29">
         <v>-4584000.0</v>
       </c>
       <c r="J29">
         <v>-10336000.0</v>
       </c>
       <c r="K29">
         <v>31147000.0</v>
       </c>
       <c r="L29">
         <v>-1015000.0</v>
       </c>
       <c r="M29">
         <v>630000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>-9226000.0</v>
       </c>
       <c r="C30">
         <v>12220000.0</v>
       </c>
       <c r="D30">
         <v>16289000.0</v>
       </c>
       <c r="E30">
         <v>-54910000.0</v>
       </c>
       <c r="F30">
         <v>10018000.0</v>
       </c>
       <c r="G30">
         <v>-16189000.0</v>
       </c>
       <c r="H30">
         <v>-17981000.0</v>
       </c>
       <c r="I30">
         <v>-24145000.0</v>
       </c>
@@ -16044,3572 +16259,3640 @@
       <c r="M30">
         <v>-4623000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>137143142.0</v>
+      </c>
+      <c r="C2">
         <v>133741427.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>106340000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>111243000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>118590000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>134087000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>107930000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>115360000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>120084000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>102189000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>299299000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>273004000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>257088000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>248926000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>231812000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>204877000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>269069000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>256719000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>194780000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>194001000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>193417000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>210771000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>207483000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>213679000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>193860000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>220543000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>213452438.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>216575000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>199376000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>164308000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>147469000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>101280000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>159717000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>192900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>188291000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>214839000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>216536000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>227298000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4155000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12309000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8958000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17556000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9218000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5654000.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>9218000.0</v>
       </c>
-      <c r="AU2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:47">
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>1437800</v>
+      </c>
+      <c r="C3">
         <v>951388</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1203000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1243000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1104000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>962000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>698000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>715000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>806000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>581000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>897000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>921000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>946000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>750000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>645000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1126000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1149000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1057000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>880000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1103000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>734000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1064000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>872000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1454000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1410000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1765000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1898499</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3085000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1601000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1604000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2603000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4893000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11525000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5758000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5750000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6077000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3179000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2358000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1758000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1578000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1977000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2808000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1684000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1368000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586000</v>
       </c>
       <c r="AT3">
         <v>1586000</v>
       </c>
       <c r="AU3">
+        <v>1586000</v>
+      </c>
+      <c r="AV3">
         <v>4509000</v>
       </c>
     </row>
-    <row r="4" spans="1:47">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-    </row>
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>-22619438.0</v>
+      </c>
+      <c r="C6">
         <v>2540550.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>24731000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4903000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7347000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15497000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26157000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7430000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4724000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>17895000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-197110000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26295000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15916000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8162000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>17114000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26935000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-64192000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12350000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>61939000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>779000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>584000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-17354000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3288000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6196000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19819000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-26683000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>31508492.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-18468000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>17199000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>35068000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>16839000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>46189000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-58437000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-33183000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1910000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-26548000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1697000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-10762000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>223143000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-8154000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3351000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8598000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8338000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-244000.0</v>
       </c>
       <c r="AT6">
         <v>-244000.0</v>
       </c>
       <c r="AU6">
+        <v>-244000.0</v>
+      </c>
+      <c r="AV6">
         <v>-2849000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:47">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>18953678.0</v>
+      </c>
+      <c r="C7">
         <v>814171.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1968000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4436000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1557000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7994000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17616000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-10398000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>845000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1858000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9468000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8728000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-6830000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9795000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18016000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2986000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-34380000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>18738000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>34318000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-23154000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11434000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10070000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11683000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-9901000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>42612000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-18660000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>15699644.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-15170000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4267000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>19497000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-8659000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>24555000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-30162000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-5050000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>16039000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-14867000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1067000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-17549000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>7458000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1793000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>11997000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-12082000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1931000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16343000.0</v>
       </c>
       <c r="AT7">
         <v>-16343000.0</v>
       </c>
-      <c r="AU7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:47">
+      <c r="AU7">
+        <v>-16343000.0</v>
+      </c>
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-20967686.0</v>
+      </c>
+      <c r="C9">
         <v>-20172360.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8485000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>655000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11164000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17822000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>20768000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-548000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-13161000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-11364000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25241000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2068000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10729000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-5753000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26302000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1903000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-18489000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-16024000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35842000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-22798000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-31722000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-7076000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12508000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-14266000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>51556000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3934000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>31113980.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>11348000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-11214000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2993000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4585000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>40830000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-17388000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-42439000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>27728000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>32526000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-28061000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-61927000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>30898000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-10383000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-3558000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-31589000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>12193000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16524500.0</v>
       </c>
       <c r="AT9">
         <v>-16524500.0</v>
       </c>
       <c r="AU9">
+        <v>-16524500.0</v>
+      </c>
+      <c r="AV9">
         <v>-10710000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:47">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-1.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>109000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5287000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>552000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6252000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4680000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1599000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>559000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2067000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4217000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5913000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6739000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1709000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1202000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-593000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2558000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9884000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1251000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>584000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1702000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-442000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1423000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2316000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-6283000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5294000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1111000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2070000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1319000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
-    </row>
-    <row r="11" spans="1:47">
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-6096000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-153000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-10340000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-9940000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>18902000.0</v>
       </c>
-      <c r="R11">
-[...1 lines deleted...]
-      </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>-5536000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-12663000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>21597000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2923000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1401000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2337000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-19123000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-10983000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-16807000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-17805000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12743000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>18894000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-23217344.51</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-29050706.18</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-15839152.7</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>46209865.91</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>17453000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-40568000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>75916000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>38176000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>16693000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>14882000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>7415000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:47">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>194908000.0</v>
       </c>
       <c r="N12">
+        <v>194908000.0</v>
+      </c>
+      <c r="O12">
         <v>2385000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4332000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>89993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85345000.0</v>
       </c>
       <c r="R12">
         <v>85345000.0</v>
       </c>
       <c r="S12">
+        <v>85345000.0</v>
+      </c>
+      <c r="T12">
         <v>10632000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7528000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5097000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>566000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2452000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4499000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-4165000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>213878000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3995000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6121000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5626000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6672000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15905841.42</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15043991.66</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>252560.52</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-3830729.49</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8567000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2128000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3389000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4654000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>53932000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>6822000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-3465000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:47">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>109000.0</v>
       </c>
       <c r="N13">
+        <v>109000.0</v>
+      </c>
+      <c r="O13">
         <v>2718000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-201000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35605000.0</v>
       </c>
       <c r="R13">
         <v>-35605000.0</v>
       </c>
       <c r="S13">
+        <v>-35605000.0</v>
+      </c>
+      <c r="T13">
         <v>552000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6252000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4680000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1599000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>559000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2067000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4217000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5913000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6897000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1709000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1202000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-593000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3365633.41</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>11442463.53</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1456005.59</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>718415.55</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1251000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-784000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2896000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2316000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>541000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>2294000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2812000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:47">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>2915485.0</v>
+      </c>
+      <c r="C14">
         <v>2416088.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2882000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1022000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1011000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1018000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>485000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1073000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1088000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1102000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1149000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1127000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1107000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1139000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1247000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1498000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1650000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1737000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1881000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1992000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2236000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2240000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2665000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3080000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2907000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3530680.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3133000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3070000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2591000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3301000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3382000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3527000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2844000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3225000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2281000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2043000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3473000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4279000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3789000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3645000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7227000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8329000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7959000.0</v>
       </c>
       <c r="AT14">
         <v>7959000.0</v>
       </c>
       <c r="AU14">
+        <v>7959000.0</v>
+      </c>
+      <c r="AV14">
         <v>31234000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:47">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>180601569.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>158000.0</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>158000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>158000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>114523703.0</v>
+      </c>
+      <c r="C16">
         <v>136281977.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>131071000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>106340000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>111243000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>118590000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>134087000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>107930000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>115360000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>120084000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>102189000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>299299000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>273004000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>257088000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>248926000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>231812000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>204877000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>269069000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>256719000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>194780000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>194001000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>193417000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>210771000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>207483000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>213679000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>193860000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>244960930.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>198107000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>216575000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>199376000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>164308000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>147469000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>101280000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>159717000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>190201000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>188291000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>214839000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>216536000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>227298000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4155000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>12309000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8958000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>17556000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-244000.0</v>
       </c>
       <c r="AT16">
         <v>-244000.0</v>
       </c>
       <c r="AU16">
+        <v>-244000.0</v>
+      </c>
+      <c r="AV16">
         <v>9218000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:47">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>18454051.0</v>
+      </c>
+      <c r="C18">
         <v>-4977525.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18146000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7711000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7575000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15063000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>26237000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3018000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4625000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7180000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>14524000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3752000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3510000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>33371000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>26214000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8340000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11046000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>61156000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9209000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8124000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-15068000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6822000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6504000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>19959000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-17906000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>25120330.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-8708000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17271000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>34984000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>16097000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>46092000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-58676000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-32876000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2342000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-22406000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1091000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6545000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>15568000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2574000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>13329000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-8446000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8255000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-6145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4674500.0</v>
       </c>
       <c r="AT18">
         <v>-4674500.0</v>
       </c>
-      <c r="AU18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:47">
+      <c r="AU18">
+        <v>-4674500.0</v>
+      </c>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
+        <v>-37989000.0</v>
+      </c>
+      <c r="C19">
         <v>9827000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>5591000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13529000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-82000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-956000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-696000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-10922000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-806000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>24644000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-26120000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>24082000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>14076000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4251000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4360000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1123000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-55951000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1054000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-876000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>9338000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>8649000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5306000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3626000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-575000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1373000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-10615000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1721000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-13082000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1587000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1591000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-13157284.65</v>
       </c>
-      <c r="AF19">
-[...1 lines deleted...]
-      </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
         <v>0.0</v>
       </c>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...1 lines deleted...]
-      </c>
+      <c r="Y21"/>
       <c r="Z21">
         <v>-68000.0</v>
       </c>
       <c r="AA21">
         <v>-68000.0</v>
       </c>
       <c r="AB21">
         <v>-68000.0</v>
       </c>
       <c r="AC21">
-        <v>0.0</v>
+        <v>-68000.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
-      <c r="AI21"/>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-20000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>18961000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>1309000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>-5235268.0</v>
+      </c>
+      <c r="C22">
         <v>-7409881.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14490000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11027000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6502000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7795000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5059000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-15431000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4942000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8384000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2494000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-182634000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5776000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9888000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10421000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-67137000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-59806000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-10696000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15205000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5528000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3289000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6740000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8641000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2313000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-20158000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-214266000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3466466.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>293000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5909000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7828000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11663000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10053000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-20733000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-21798000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-9596000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-7726000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3385000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7658000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>107000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1522000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-49868000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-108000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1928000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-21000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-12500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-8170000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-23096000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:47">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>-350507.0</v>
+      </c>
+      <c r="C23">
         <v>-234798.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000.0</v>
       </c>
       <c r="E23">
         <v>-23000.0</v>
       </c>
       <c r="F23">
+        <v>-23000.0</v>
+      </c>
+      <c r="G23">
         <v>-22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000.0</v>
       </c>
       <c r="H23">
         <v>-19000.0</v>
       </c>
       <c r="I23">
+        <v>-19000.0</v>
+      </c>
+      <c r="J23">
         <v>-146000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-365000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-186268000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>34000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>144000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>29000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-34000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-24000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-21000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1106000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-37000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-48000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-53000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-42000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-73708.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-38000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-61000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>58000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>158000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-4834000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-11518000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3062000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3179000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-4196000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>208326000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-682000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-10000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2808000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1684000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4480500.0</v>
       </c>
       <c r="AT23">
         <v>4480500.0</v>
       </c>
       <c r="AU23">
+        <v>4480500.0</v>
+      </c>
+      <c r="AV23">
         <v>-882000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
+        <v>9197.0</v>
+      </c>
+      <c r="C24">
         <v>4065.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6544000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1022000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>25225000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>22000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-6860127.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>38000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>12000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>60000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-9702000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>587000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>37000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-8850000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-9994000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1222000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>59000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>7000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>19000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-249000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>139000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>3805362.0</v>
+      </c>
+      <c r="C25">
         <v>2862309.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-552000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2492000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>223000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>890000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>984000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>30479000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>130000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-14000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-92000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>196395000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>209000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1123000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1474000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>100472000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>84837000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-397000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-354000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-101000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>162000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2001000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>89000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>296000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2070000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>211518000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4424693.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>541000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-77000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>313000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1086000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>537000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1440000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>177000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2430000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>145000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>141000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>105000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5218000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1600000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1720000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>596000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>786000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-7740000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16895500.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>12775000.0</v>
       </c>
-      <c r="AU25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>163</v>
+      </c>
+      <c r="B26">
+        <v>-1355547.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-241000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-295000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-354000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-283000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-96000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-129000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-127000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-347000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2017000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2561000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1802000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-19328000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-299000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>15000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>25000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>9000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>28000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>160000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>151000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>10000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>42000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AL26">
         <v>41000.0</v>
       </c>
       <c r="AM26">
+        <v>41000.0</v>
+      </c>
+      <c r="AN26">
         <v>208530000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>10000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:47">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>2942000.0</v>
+      </c>
+      <c r="C27">
         <v>2470000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1917000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1988000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1880000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2047000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2634000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2186000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274000.0</v>
       </c>
       <c r="K27">
         <v>1274000.0</v>
       </c>
       <c r="L27">
+        <v>1274000.0</v>
+      </c>
+      <c r="M27">
         <v>3093000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2507000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2631000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3604000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4940000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3665000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3133000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4218000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5028000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4896000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3119000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3697000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3695000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4186000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3501000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4235000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5326000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5035000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5295000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5488000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5357000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5355000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4502000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3715000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4895000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4111000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3304000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1712000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3175000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>48646000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>188000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4285000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8500000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>900000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>690500.0</v>
       </c>
-      <c r="AU27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>-1706054.0</v>
+      </c>
+      <c r="C28">
         <v>-234798.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-265000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-318000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-377000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-305000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-115000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-148000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-146000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-365000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-186268000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2527000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1658000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-19313000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-270000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-34000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-4000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-24000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-21000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1106000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-37000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-48000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-53000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-42000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-64691.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-38000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-61000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>58000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>150000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3021000.0</v>
       </c>
       <c r="AK28">
         <v>-3021000.0</v>
       </c>
       <c r="AL28">
+        <v>-3021000.0</v>
+      </c>
+      <c r="AM28">
         <v>-4196000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>208326000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-10682000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-10000000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>20601000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4480500.0</v>
       </c>
       <c r="AT28">
         <v>4480500.0</v>
       </c>
       <c r="AU28">
+        <v>4480500.0</v>
+      </c>
+      <c r="AV28">
         <v>1257000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>19891851.0</v>
+      </c>
+      <c r="C29">
         <v>-4026136.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19349000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8954000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6471000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14101000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26935000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3733000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3819000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6599000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15421000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4673000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3446000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4260000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34016000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>27340000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-7191000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12103000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>62036000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-8106000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7390000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-14004000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7694000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5050000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21369000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-16141000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>27018829.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5623000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>18872000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>36588000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18700000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>50985000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-47151000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-27118000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>8092000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-16329000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2088000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-4187000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>17326000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>4152000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>15306000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5638000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>9939000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-4777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3088500.0</v>
       </c>
       <c r="AT29">
         <v>-3088500.0</v>
       </c>
       <c r="AU29">
+        <v>-3088500.0</v>
+      </c>
+      <c r="AV29">
         <v>762000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:47">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-40269857.0</v>
+      </c>
+      <c r="C30">
         <v>9041274.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5341000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13529000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-82000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-956000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-696000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-10922000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-806000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24644000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-26120000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24082000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14076000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4251000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4360000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1123000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-57093000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1054000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-876000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8273000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7927000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5306000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3626000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-575000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1373000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-10615000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1837180.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-13082000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1587000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1591000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2054000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4834000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-11518000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5739000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-5999000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6750000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3179000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2358000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2632000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1578000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1977000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2808000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1684000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1586000.0</v>
       </c>
       <c r="AT30">
         <v>-1586000.0</v>
       </c>
       <c r="AU30">
+        <v>-1586000.0</v>
+      </c>
+      <c r="AV30">
         <v>-4623000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>