--- v0 (2026-07-29)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -331,50 +331,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4042,54 +4045,62 @@
         <v>648000000.0</v>
       </c>
       <c r="AA36">
         <v>2126000000.0</v>
       </c>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
     </row>
     <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>9604000000.0</v>
+      </c>
+      <c r="C37">
+        <v>10768000000.0</v>
+      </c>
+      <c r="D37">
+        <v>9455000000.0</v>
+      </c>
+      <c r="E37">
+        <v>126000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -6063,857 +6074,862 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FH62"/>
+  <dimension ref="A1:FI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:164">
+    <row r="1" spans="1:165">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
         <v>154</v>
       </c>
       <c r="BS1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
         <v>157</v>
       </c>
       <c r="BW1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
         <v>160</v>
       </c>
       <c r="CA1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
         <v>163</v>
       </c>
       <c r="CE1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
         <v>166</v>
       </c>
       <c r="CI1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
         <v>169</v>
       </c>
       <c r="CM1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
         <v>172</v>
       </c>
       <c r="CQ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
         <v>175</v>
       </c>
       <c r="CU1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
         <v>178</v>
       </c>
       <c r="CY1" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
         <v>181</v>
       </c>
       <c r="DC1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
         <v>184</v>
       </c>
       <c r="DG1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
         <v>187</v>
       </c>
       <c r="DK1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
         <v>190</v>
       </c>
       <c r="DO1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
         <v>193</v>
       </c>
       <c r="DS1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
         <v>196</v>
       </c>
       <c r="DW1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
         <v>199</v>
       </c>
       <c r="EA1" t="s">
+        <v>200</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
         <v>202</v>
       </c>
       <c r="EE1" t="s">
+        <v>203</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
         <v>205</v>
       </c>
       <c r="EI1" t="s">
+        <v>206</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
         <v>208</v>
       </c>
       <c r="EM1" t="s">
+        <v>209</v>
+      </c>
+      <c r="EN1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
         <v>211</v>
       </c>
       <c r="EQ1" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
         <v>214</v>
       </c>
       <c r="EU1" t="s">
+        <v>215</v>
+      </c>
+      <c r="EV1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
         <v>217</v>
       </c>
       <c r="EY1" t="s">
+        <v>218</v>
+      </c>
+      <c r="EZ1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
         <v>220</v>
       </c>
       <c r="FC1" t="s">
+        <v>221</v>
+      </c>
+      <c r="FD1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
         <v>223</v>
       </c>
       <c r="FG1" t="s">
+        <v>224</v>
+      </c>
+      <c r="FH1" t="s">
         <v>41</v>
       </c>
-      <c r="FH1" t="s">
-        <v>224</v>
+      <c r="FI1" t="s">
+        <v>225</v>
       </c>
     </row>
-    <row r="2" spans="1:164">
+    <row r="2" spans="1:165">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2">
+        <v>4388000000.0</v>
+      </c>
+      <c r="C2">
         <v>4910000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4848000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4887000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4381000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4489000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3699000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6391000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6303000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6944000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3092000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4389000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3926000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5990000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4330000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5768000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4183000000.0</v>
       </c>
       <c r="S2">
         <v>4183000000.0</v>
       </c>
       <c r="T2">
+        <v>4183000000.0</v>
+      </c>
+      <c r="U2">
         <v>3779000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3491000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3241000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3057000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3082000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3676000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3151000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3314000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4084000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3563000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3933000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3224000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4301000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3982000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3697000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2847000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4084000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4057000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3806000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2443000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3767000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2656000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2875000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1506000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2635000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2570000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2852000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1624000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2705000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2353000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2431000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>866000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1771000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1968000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1971000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>923000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1877000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1995000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2146000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>696000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2231000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1884000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1960000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2243000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2162000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2101000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2605000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2195000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2350000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2298000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2063000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2110000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1740472642.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1988601669.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1702499743.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1767000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1708238100.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1616365568.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1570571956.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1500465983.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1274170113.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1243725600.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1340495096.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1494359809.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1168408827.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>884988339.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1038694075.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1135109191.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>971399773.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>940627085.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>911594963.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1087208553.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>806320908.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>788869377.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>902000000.0</v>
       </c>
-      <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>786000000.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>594000000.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
@@ -6930,52 +6946,53 @@
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
       <c r="FH2"/>
+      <c r="FI2"/>
     </row>
-    <row r="3" spans="1:164">
+    <row r="3" spans="1:165">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7098,52 +7115,53 @@
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
       <c r="FH3"/>
+      <c r="FI3"/>
     </row>
-    <row r="4" spans="1:164">
+    <row r="4" spans="1:165">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7266,342 +7284,345 @@
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
       <c r="FH4"/>
+      <c r="FI4"/>
     </row>
-    <row r="5" spans="1:164">
+    <row r="5" spans="1:165">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5">
+        <v>1080000000.0</v>
+      </c>
+      <c r="C5">
         <v>935000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>747000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>793000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>604000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>205000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>233000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>310000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>458000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>377000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>49000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1100000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>508000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>903000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>955000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>724000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-706000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1507000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1434000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1975000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2426000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2152000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2439000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1286000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-882000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-577000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1559000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1119000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1300000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-926000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-606000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1350000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1134000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1353000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1731000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1581000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1289000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-992000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-960000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-936000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-979000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-999000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-939000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1084000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1193000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1111000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1235000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-818000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-959000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-892000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-934000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1364000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1360000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1384000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1448000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1352000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1397000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1486000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1449000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-816000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-971000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-936000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-877000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-819000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-695000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-796000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-632000000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-472000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-314030232.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>11544880928.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-376504475.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-373000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-411408129.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-368756642.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-217942804.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-89701771.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-95003912.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-95928611.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-94581971.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-89545296.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-97560976.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-61372284.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-66505441.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-70794336.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-46617110.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-33355570.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-36726128.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-39933016.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-28363047.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-28366878.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CQ5"/>
+      <c r="CR5">
         <v>14000000.0</v>
       </c>
-      <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>13000000.0</v>
       </c>
-      <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>13000000.0</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
@@ -7618,52 +7639,53 @@
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
       <c r="FH5"/>
+      <c r="FI5"/>
     </row>
-    <row r="6" spans="1:164">
+    <row r="6" spans="1:165">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7786,96 +7808,97 @@
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
       <c r="EU6"/>
       <c r="EV6"/>
       <c r="EW6"/>
       <c r="EX6"/>
       <c r="EY6"/>
       <c r="EZ6"/>
       <c r="FA6"/>
       <c r="FB6"/>
       <c r="FC6"/>
       <c r="FD6"/>
       <c r="FE6"/>
       <c r="FF6"/>
       <c r="FG6"/>
       <c r="FH6"/>
+      <c r="FI6"/>
     </row>
-    <row r="7" spans="1:164">
+    <row r="7" spans="1:165">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>431000000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>511000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>401000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>379000000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>380000000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>427000000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>476000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -7968,116 +7991,119 @@
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
       <c r="FH7"/>
+      <c r="FI7"/>
     </row>
-    <row r="8" spans="1:164">
+    <row r="8" spans="1:165">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8">
+        <v>32555000000.0</v>
+      </c>
+      <c r="C8">
         <v>32542000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>32473000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>32698000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>32657000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>32635000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>32600000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>32524000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32501000000.0</v>
       </c>
       <c r="J8">
         <v>32501000000.0</v>
       </c>
       <c r="K8">
         <v>32501000000.0</v>
       </c>
       <c r="L8">
         <v>32501000000.0</v>
       </c>
       <c r="M8">
+        <v>32501000000.0</v>
+      </c>
+      <c r="N8">
         <v>32126000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>31763000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>31494000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>31146000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>29390000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>30347000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>30203000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>30109000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>30105000000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8176,111 +8202,112 @@
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
       <c r="FH8"/>
+      <c r="FI8"/>
     </row>
-    <row r="9" spans="1:164">
+    <row r="9" spans="1:165">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>728000000.0</v>
       </c>
       <c r="N9">
+        <v>728000000.0</v>
+      </c>
+      <c r="O9">
         <v>725000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>722000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>720000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000000.0</v>
       </c>
       <c r="R9">
         <v>717000000.0</v>
       </c>
       <c r="S9">
+        <v>717000000.0</v>
+      </c>
+      <c r="T9">
         <v>729000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>736000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>734000000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>2000000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>5000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>11000000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -8370,332 +8397,335 @@
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
       <c r="EU9"/>
       <c r="EV9"/>
       <c r="EW9"/>
       <c r="EX9"/>
       <c r="EY9"/>
       <c r="EZ9"/>
       <c r="FA9"/>
       <c r="FB9"/>
       <c r="FC9"/>
       <c r="FD9"/>
       <c r="FE9"/>
       <c r="FF9"/>
       <c r="FG9"/>
       <c r="FH9"/>
+      <c r="FI9"/>
     </row>
-    <row r="10" spans="1:164">
+    <row r="10" spans="1:165">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10">
+        <v>2074000000.0</v>
+      </c>
+      <c r="C10">
         <v>1083000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>261000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1802000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1422000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1962000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>801000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3797000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2474000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3193000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3678000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1970000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1091000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3851000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>620000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2160000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1504000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1073000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>673000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2857000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2888000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2257000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1530000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1192000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2019000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1890000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1343000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2249000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>666000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>872000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>446000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1101000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1570000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1267000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1089000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1424000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1490000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>894000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1016000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2202000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1727000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1238000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>850000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>755000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>590000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1821000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>489000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>698000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>567000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>749000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>927000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>645000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>674000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>443000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>551000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>494000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>490000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>196000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>654000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>596000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>468000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>576000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>764000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1094000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1211000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>736000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>997000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2406000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3482000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2232000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1308000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>751543538.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1959088134.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>638823166.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>504000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>255391036.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>340063762.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>350553506.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>399580615.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>342014083.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>314556609.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>360812704.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>211652518.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>241579559.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>209893212.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>626360339.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>188384929.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1131409853.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>995330220.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>394805876.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>337498390.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>406537007.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>456571660.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
@@ -8722,108 +8752,109 @@
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10"/>
       <c r="FH10"/>
+      <c r="FI10"/>
     </row>
-    <row r="11" spans="1:164">
+    <row r="11" spans="1:165">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>168000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1802000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1422000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1962000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>801000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3797000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1970000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1091000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3851000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>620000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2160000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1504000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1073000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>673000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2857000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2888000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8922,332 +8953,335 @@
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
       <c r="FH11"/>
+      <c r="FI11"/>
     </row>
-    <row r="12" spans="1:164">
+    <row r="12" spans="1:165">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12">
+        <v>2074000000.0</v>
+      </c>
+      <c r="C12">
         <v>1083000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>261000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1802000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1422000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1962000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>801000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3797000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2474000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3193000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3678000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1970000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1091000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3851000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>620000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2160000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1504000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1073000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>673000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2857000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2888000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2257000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1530000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1192000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2380000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1890000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1343000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2249000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>666000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>872000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>446000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1101000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1570000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1267000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1089000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1424000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1490000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>894000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1016000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2202000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2139000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1238000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>850000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>755000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>590000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1821000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>489000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>698000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>567000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>749000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>927000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>645000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>674000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>443000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>551000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>494000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>490000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>196000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>765000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>596000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>468000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>576000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>764000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1094000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1211000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>736000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>997000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2406000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3482000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2232000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1308000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>751543538.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1959088134.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>638823166.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>504000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>255391036.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>340063762.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>350553506.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>399580615.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>342014083.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>314556609.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>360812704.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>211652518.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>241579559.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>209893212.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>626360339.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>188384929.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1131409853.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>995330220.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>394805876.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>337498390.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>406537007.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>456571660.0</v>
       </c>
-      <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
@@ -9274,278 +9308,281 @@
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
       <c r="FH12"/>
+      <c r="FI12"/>
     </row>
-    <row r="13" spans="1:164">
+    <row r="13" spans="1:165">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13">
+        <v>30300000000.0</v>
+      </c>
+      <c r="C13">
         <v>30287000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>30218000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>30199000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>30158000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>30136000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>30101000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>30025000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30002000000.0</v>
       </c>
       <c r="J13">
         <v>30002000000.0</v>
       </c>
       <c r="K13">
         <v>30002000000.0</v>
       </c>
       <c r="L13">
         <v>30002000000.0</v>
       </c>
       <c r="M13">
+        <v>30002000000.0</v>
+      </c>
+      <c r="N13">
         <v>29627000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>29264000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>28995000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>28647000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>26891000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>26860000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>26716000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>26622000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>26618000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26589000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>24488000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>24483000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>24480000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>24477000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>24387000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>24128000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>23795000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>23466000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>23174000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>22951000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>22385000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>21703000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>21167000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>20744000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>20544000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>20308000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>20099000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>16480000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>12125000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>12099000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>12102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12214000000.0</v>
       </c>
       <c r="AS13">
         <v>12214000000.0</v>
       </c>
       <c r="AT13">
+        <v>12214000000.0</v>
+      </c>
+      <c r="AU13">
         <v>12212000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>12202000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>12197000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>12166000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>12161000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>12149000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>12136000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>12131000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>12106000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>12069000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>12049000000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>12011000000.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>11859000000.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>4614000000.0</v>
       </c>
-      <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>4564000000.0</v>
       </c>
-      <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
-      <c r="CY13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>4540000000.0</v>
       </c>
-      <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
@@ -9562,724 +9599,728 @@
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
       <c r="FH13"/>
+      <c r="FI13"/>
     </row>
-    <row r="14" spans="1:164">
+    <row r="14" spans="1:165">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
         <v>1042000000.0</v>
       </c>
       <c r="C14">
+        <v>1042000000.0</v>
+      </c>
+      <c r="D14">
         <v>1041000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040000000.0</v>
       </c>
       <c r="E14">
         <v>1040000000.0</v>
       </c>
       <c r="F14">
         <v>1040000000.0</v>
       </c>
       <c r="G14">
-        <v>1038000000.0</v>
+        <v>1040000000.0</v>
       </c>
       <c r="H14">
         <v>1038000000.0</v>
       </c>
       <c r="I14">
-        <v>1037000000.0</v>
+        <v>1038000000.0</v>
       </c>
       <c r="J14">
         <v>1037000000.0</v>
       </c>
       <c r="K14">
         <v>1037000000.0</v>
       </c>
       <c r="L14">
+        <v>1037000000.0</v>
+      </c>
+      <c r="M14">
         <v>1035000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1027000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1021000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1016000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1000000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>984000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>982000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>981000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>979000000.0</v>
       </c>
       <c r="U14">
         <v>979000000.0</v>
       </c>
       <c r="V14">
+        <v>979000000.0</v>
+      </c>
+      <c r="W14">
         <v>953000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>940000000.0</v>
       </c>
       <c r="X14">
         <v>940000000.0</v>
       </c>
       <c r="Y14">
         <v>940000000.0</v>
       </c>
       <c r="Z14">
         <v>940000000.0</v>
       </c>
       <c r="AA14">
+        <v>940000000.0</v>
+      </c>
+      <c r="AB14">
         <v>938000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>933000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>928000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>922000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>915000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>907000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>896000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>886000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>879000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>875000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>872000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>868000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>833000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>798000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703000000.0</v>
       </c>
       <c r="AP14">
         <v>703000000.0</v>
       </c>
       <c r="AQ14">
+        <v>703000000.0</v>
+      </c>
+      <c r="AR14">
         <v>708000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>710000000.0</v>
       </c>
       <c r="AS14">
         <v>710000000.0</v>
       </c>
       <c r="AT14">
         <v>710000000.0</v>
       </c>
       <c r="AU14">
         <v>710000000.0</v>
       </c>
       <c r="AV14">
         <v>710000000.0</v>
       </c>
       <c r="AW14">
+        <v>710000000.0</v>
+      </c>
+      <c r="AX14">
         <v>709000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>708000000.0</v>
       </c>
       <c r="AY14">
         <v>708000000.0</v>
       </c>
       <c r="AZ14">
         <v>708000000.0</v>
       </c>
       <c r="BA14">
         <v>708000000.0</v>
       </c>
       <c r="BB14">
+        <v>708000000.0</v>
+      </c>
+      <c r="BC14">
         <v>707000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>705000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>706000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>705000000.0</v>
       </c>
       <c r="BF14">
         <v>705000000.0</v>
       </c>
       <c r="BG14">
-        <v>704000000.0</v>
+        <v>705000000.0</v>
       </c>
       <c r="BH14">
         <v>704000000.0</v>
       </c>
       <c r="BI14">
+        <v>704000000.0</v>
+      </c>
+      <c r="BJ14">
         <v>703000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699000000.0</v>
       </c>
       <c r="BK14">
         <v>699000000.0</v>
       </c>
       <c r="BL14">
+        <v>699000000.0</v>
+      </c>
+      <c r="BM14">
         <v>693000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>690000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>687000000.0</v>
       </c>
       <c r="BO14">
         <v>687000000.0</v>
       </c>
       <c r="BP14">
+        <v>687000000.0</v>
+      </c>
+      <c r="BQ14">
         <v>682000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>625000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619000000.0</v>
       </c>
       <c r="BS14">
         <v>619000000.0</v>
       </c>
       <c r="BT14">
+        <v>619000000.0</v>
+      </c>
+      <c r="BU14">
         <v>581508045.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>557984798.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>543000000.0</v>
       </c>
       <c r="BW14">
         <v>543000000.0</v>
       </c>
       <c r="BX14">
+        <v>543000000.0</v>
+      </c>
+      <c r="BY14">
         <v>536598000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>538000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511000000.0</v>
       </c>
       <c r="CA14">
         <v>511000000.0</v>
       </c>
       <c r="CB14">
+        <v>511000000.0</v>
+      </c>
+      <c r="CC14">
         <v>490200000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>490100000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>487922866.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>490100000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>491275848.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>487984505.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487900000.0</v>
       </c>
       <c r="CI14">
         <v>487900000.0</v>
       </c>
       <c r="CJ14">
+        <v>487900000.0</v>
+      </c>
+      <c r="CK14">
         <v>486900000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>486600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486100000.0</v>
       </c>
       <c r="CM14">
         <v>486100000.0</v>
       </c>
       <c r="CN14">
+        <v>486100000.0</v>
+      </c>
+      <c r="CO14">
         <v>484400000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>482900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481900000.0</v>
       </c>
       <c r="CQ14">
         <v>481900000.0</v>
       </c>
       <c r="CR14">
+        <v>481900000.0</v>
+      </c>
+      <c r="CS14">
         <v>478900000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>478000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>477000000.0</v>
       </c>
       <c r="CU14">
         <v>477000000.0</v>
       </c>
       <c r="CV14">
+        <v>477000000.0</v>
+      </c>
+      <c r="CW14">
         <v>475800000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>475500000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>511764706.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>475100000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>713946935.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>703052415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474500000.0</v>
       </c>
       <c r="DC14">
         <v>474500000.0</v>
       </c>
       <c r="DD14">
+        <v>474500000.0</v>
+      </c>
+      <c r="DE14">
         <v>687868269.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>489093727.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>704052466.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>508343625.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>465708806.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>232832572.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>222420000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>232832572.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>225261859.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>226476277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242852116.0</v>
       </c>
       <c r="DO14">
         <v>242852116.0</v>
       </c>
       <c r="DP14">
+        <v>242852116.0</v>
+      </c>
+      <c r="DQ14">
         <v>169130435.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>207391304.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>204000000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>227947392.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>225909091.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>227727273.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>225813953.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>223303852.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>225641026.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220884928.0</v>
       </c>
       <c r="EA14">
         <v>220884928.0</v>
       </c>
       <c r="EB14">
+        <v>220884928.0</v>
+      </c>
+      <c r="EC14">
         <v>219067005.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>216499152.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217154176.0</v>
       </c>
       <c r="EE14">
         <v>217154176.0</v>
       </c>
       <c r="EF14">
+        <v>217154176.0</v>
+      </c>
+      <c r="EG14">
         <v>216963128.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>205338086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171334698.0</v>
       </c>
       <c r="EI14">
         <v>171334698.0</v>
       </c>
       <c r="EJ14">
+        <v>171334698.0</v>
+      </c>
+      <c r="EK14">
         <v>170546000.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>156110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153925000.0</v>
       </c>
       <c r="EM14">
         <v>153925000.0</v>
       </c>
       <c r="EN14">
+        <v>153925000.0</v>
+      </c>
+      <c r="EO14">
         <v>153378000.0</v>
       </c>
-      <c r="EO14">
+      <c r="EP14">
         <v>152951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152642000.0</v>
       </c>
       <c r="EQ14">
         <v>152642000.0</v>
       </c>
       <c r="ER14">
+        <v>152642000.0</v>
+      </c>
+      <c r="ES14">
         <v>173829770.0</v>
       </c>
-      <c r="ES14">
+      <c r="ET14">
         <v>186851914.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149909000.0</v>
       </c>
       <c r="EU14">
         <v>149909000.0</v>
       </c>
       <c r="EV14">
         <v>149909000.0</v>
       </c>
       <c r="EW14">
         <v>149909000.0</v>
       </c>
       <c r="EX14">
         <v>149909000.0</v>
       </c>
       <c r="EY14">
         <v>149909000.0</v>
       </c>
       <c r="EZ14">
+        <v>149909000.0</v>
+      </c>
+      <c r="FA14">
         <v>124611000.0</v>
       </c>
-      <c r="FA14">
+      <c r="FB14">
         <v>123173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124145000.0</v>
       </c>
       <c r="FC14">
         <v>124145000.0</v>
       </c>
       <c r="FD14">
-        <v>123173000.0</v>
+        <v>124145000.0</v>
       </c>
       <c r="FE14">
         <v>123173000.0</v>
       </c>
       <c r="FF14">
         <v>123173000.0</v>
       </c>
       <c r="FG14">
         <v>123173000.0</v>
       </c>
       <c r="FH14">
+        <v>123173000.0</v>
+      </c>
+      <c r="FI14">
         <v>98903000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:164">
+    <row r="15" spans="1:165">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>24488000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>24483000000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>24477000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>24387000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24128000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>23795000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>23466000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>23174000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>22951000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>22385000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>21703000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>21167000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>20744000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>20544000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>20308000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>20099000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>18791000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>12125000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>12099000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12214000000.0</v>
       </c>
       <c r="AS15">
         <v>12214000000.0</v>
       </c>
       <c r="AT15">
+        <v>12214000000.0</v>
+      </c>
+      <c r="AU15">
         <v>12212000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>12202000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>12197000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>12166000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>12161000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>12149000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12136000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>12131000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12106000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12069000000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>11859000000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>4614000000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>4564000000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
-      <c r="CY15">
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>4540000000.0</v>
       </c>
-      <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
@@ -10296,242 +10337,245 @@
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
       <c r="FH15"/>
+      <c r="FI15"/>
     </row>
-    <row r="16" spans="1:164">
+    <row r="16" spans="1:165">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16">
+        <v>42000000.0</v>
+      </c>
+      <c r="C16">
         <v>73000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46000000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>30000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>66000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>74000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>110000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5527000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>62000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>64000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>106000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>90000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>74000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>88000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>115000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>129000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>61000000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-870000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-19000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1100000000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>1106000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1121000000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>582000000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-610000000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>-485000000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>-537000000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>-733000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>318288269.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>303466721.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>291165656.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>277905904.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>264445480.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>231200373.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16">
+      <c r="CF16"/>
+      <c r="CG16">
         <v>221835075.0</v>
       </c>
-      <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>234582829.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>241343127.0</v>
       </c>
-      <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>397082658.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>422801567.0</v>
       </c>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>497000000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>392000000.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
@@ -10548,52 +10592,53 @@
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
       <c r="FH16"/>
+      <c r="FI16"/>
     </row>
-    <row r="17" spans="1:164">
+    <row r="17" spans="1:165">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10716,104 +10761,105 @@
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
       <c r="FH17"/>
+      <c r="FI17"/>
     </row>
-    <row r="18" spans="1:164">
+    <row r="18" spans="1:165">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>231000000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>1715000000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>1051000000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>596000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>2094000000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
@@ -10894,52 +10940,53 @@
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
       <c r="FH18"/>
+      <c r="FI18"/>
     </row>
-    <row r="19" spans="1:164">
+    <row r="19" spans="1:165">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11062,290 +11109,293 @@
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
       <c r="FH19"/>
+      <c r="FI19"/>
     </row>
-    <row r="20" spans="1:164">
+    <row r="20" spans="1:165">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20">
+        <v>13481000000.0</v>
+      </c>
+      <c r="C20">
         <v>13244000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>13016000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>13222000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>12927000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>13645000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>13670000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>12828000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>12991000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>12844000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>12532000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>12846000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>12562000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>12837000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>12843000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>13050000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>12215000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>11847000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>12582000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>12599000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>12332000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>12498000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>12679000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>13245000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>13535000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>14037000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>12887000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>13165000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>13013000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>13881000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>14178000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>13504000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>13734000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>13483000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>13084000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>13076000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>13569000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>13849000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>13958000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>13638000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>4523000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>4510000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>4812000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>4657000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>4337000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>4410000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>4034000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3897000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>3712000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>3842000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>3696000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>3575000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>3653000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>3530000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>3458000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>3419000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>3542000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>3472000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>3650000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>3729000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>3461000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>3488000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>3570000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>3696000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>3807000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>3645000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>3763000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>3855000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>4169000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>4520000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>4397000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>1156057058.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1144921636.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>963892604.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>2633000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>1007651794.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>982996812.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>1134686347.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>1004193849.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
@@ -11386,254 +11436,255 @@
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
       <c r="FH20"/>
+      <c r="FI20"/>
     </row>
-    <row r="21" spans="1:164">
+    <row r="21" spans="1:165">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>81000000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>2141000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>1368000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1125000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1050000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14000000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>928000000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>938000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>931000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>889000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1007000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1715000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2170000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2087000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1867000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1051000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1929000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1749000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1725000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>596000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3215000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3490000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3148000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2094000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3386000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2987000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3012000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2034000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3415000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3107000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3104000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1558000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2357000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2220000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2058000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>895000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1518000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1433000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1386000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>410000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1440000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1496000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1558000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2038000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1842000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1989000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2070000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2026000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2435000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2167000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2296000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>593000000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>651000000.0</v>
       </c>
-      <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>709000000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>795441330.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>615550756.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
@@ -11666,348 +11717,351 @@
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
       <c r="ET21"/>
       <c r="EU21"/>
       <c r="EV21"/>
       <c r="EW21"/>
       <c r="EX21"/>
       <c r="EY21"/>
       <c r="EZ21"/>
       <c r="FA21"/>
       <c r="FB21"/>
       <c r="FC21"/>
       <c r="FD21"/>
       <c r="FE21"/>
       <c r="FF21"/>
       <c r="FG21"/>
       <c r="FH21"/>
+      <c r="FI21"/>
     </row>
-    <row r="22" spans="1:164">
+    <row r="22" spans="1:165">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22">
+        <v>936000000.0</v>
+      </c>
+      <c r="C22">
         <v>857000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>782000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>837000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>822000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>777000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>747000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1053000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1015000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1100000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>771000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1229000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1046000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>984000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>936000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1080000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1045000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>965000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>724000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>743000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>758000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>667000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>629000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>501000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>479000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>430000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>452000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>469000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>442000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>407000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>431000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>381000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>403000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>384000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>378000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>390000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>393000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>384000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>368000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>424000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>394000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>356000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>323000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>309000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>286000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>280000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>292000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>267000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>252000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>236000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>251000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>238000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>224000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>231000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>224000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>214000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>235000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>239000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>416000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>428000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>427000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>402000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>425000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>452000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>454000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>463000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>511000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>491000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>488000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>481000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>489000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>514157973.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>548544677.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>503034667.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>496573642.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>426314220.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>466524973.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>478551661.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>391425909.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>277187884.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>248745120.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>219523587.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>281428073.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>241579559.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>239351909.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>170495768.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>173986081.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>167569611.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>161440961.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>161332634.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>164884710.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>174230146.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>167499662.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>178000000.0</v>
       </c>
-      <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>169000000.0</v>
       </c>
-      <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>216000000.0</v>
       </c>
-      <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
@@ -12024,348 +12078,351 @@
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
       <c r="FH22"/>
+      <c r="FI22"/>
     </row>
-    <row r="23" spans="1:164">
+    <row r="23" spans="1:165">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23">
+        <v>123926000000.0</v>
+      </c>
+      <c r="C23">
         <v>120828000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>118751000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>120234000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>116837000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>120545000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>118243000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>135292000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>127966000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>128026000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>125034000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>122649000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>117033000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>119201000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>114348000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116802000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>109133000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>105182000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>104218000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>104523000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>101201000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>99949000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>100300000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>101862000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>101797000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>107811000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>99279000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>99611000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>98429000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>99347000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>98920000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>94177000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>92583000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>89010000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>86101000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>86409000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>86314000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>88639000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>88051000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>89528000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>77621000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>63958000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>64398000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>65728000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>62597000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>63816000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>58525000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>57156000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>54710000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>55494000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>53898000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>50829000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>50883000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>49034000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>48396000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>46941000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>47531000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>46895000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>48995000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>47744000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>45887000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>45991000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>46589000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>46618000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>46028000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>44421000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>43841000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>44156000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>44273000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>43351000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>39414000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>35271449862.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>32854671280.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>30872338237.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>30330000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>29830070556.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>30321997875.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>31102398524.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>25908667288.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>24787079468.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>24565532627.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>24119570294.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>24113268984.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>22152148664.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>22642690561.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>22430471584.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>22129829614.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>20865566335.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>21079386258.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>20822402938.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>20618317661.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>20325499730.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>20022963663.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>19916000000.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>19954000000.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>25548000000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
       <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
       <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
       <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
@@ -12382,170 +12439,173 @@
       <c r="EJ23"/>
       <c r="EK23"/>
       <c r="EL23"/>
       <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
       <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
       <c r="ET23"/>
       <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
       <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
       <c r="FB23"/>
       <c r="FC23"/>
       <c r="FD23"/>
       <c r="FE23"/>
       <c r="FF23"/>
       <c r="FG23"/>
       <c r="FH23"/>
+      <c r="FI23"/>
     </row>
-    <row r="24" spans="1:164">
+    <row r="24" spans="1:165">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24">
+        <v>57726000000.0</v>
+      </c>
+      <c r="C24">
         <v>58162000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>57452000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>56102000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>53890000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>57990000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>56024000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>67558000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>59740000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>61103000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>60263000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>63228000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>56381000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>56738000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>50140000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>51552000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>50064000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>46808000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>46280000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>44045000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>44590000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>48527000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>43411000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>45695000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>46369000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>44073000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>42894000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>45160000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>42377000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>43237000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>44029000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>42217000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>41870000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>38174000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>38883000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>37419000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>38495000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>42043000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>42244000000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
@@ -12626,135 +12686,136 @@
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
       <c r="FH24"/>
+      <c r="FI24"/>
     </row>
-    <row r="25" spans="1:164">
+    <row r="25" spans="1:165">
       <c r="A25" t="s">
         <v>65</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>57452000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>56102000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>53890000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>57990000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>56024000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>67558000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>63228000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>56381000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>56738000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>50140000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>51552000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>50064000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>46808000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>46280000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44045000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>44590000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>48527000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>43411000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>45695000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>46369000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>44073000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>42894000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>45160000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>42377000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>43237000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -12844,168 +12905,171 @@
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
       <c r="FH25"/>
+      <c r="FI25"/>
     </row>
-    <row r="26" spans="1:164">
+    <row r="26" spans="1:165">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26">
+        <v>11440000000.0</v>
+      </c>
+      <c r="C26">
         <v>11435000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11358000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11149000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10836000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10698000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10636000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10823000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10922000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>10777000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10314000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10001000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>9784000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>9696000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9535000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11664000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9324000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8821000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>8441000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7512000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7178000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7128000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>6677000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7190000000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>7005000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6506000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6617000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6675000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6966000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7173000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6766000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6689000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6432000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6439000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>6437000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>6436000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6404000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6663000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
@@ -13086,52 +13150,53 @@
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
       <c r="FH26"/>
+      <c r="FI26"/>
     </row>
-    <row r="27" spans="1:164">
+    <row r="27" spans="1:165">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13254,348 +13319,351 @@
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
       <c r="FH27"/>
+      <c r="FI27"/>
     </row>
-    <row r="28" spans="1:164">
+    <row r="28" spans="1:165">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
+        <v>61669000000.0</v>
+      </c>
+      <c r="C28">
         <v>60726000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>60676000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>59560000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>58005000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>60030000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59076000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>68573000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>62514000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>61377000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>59980000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>63616000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>60603000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>59160000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>58059000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>56712000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>55625000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>52502000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>52473000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>51733000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>49407000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>49503000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>48456000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>48928000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>48602000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>53247000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>49032000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>47761000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>49056000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>49709000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>49795000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>46527000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>45468000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>43969000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>42422000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>42173000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>41833000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>45310000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>43839000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>46703000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>41883000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>33798000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>34233000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>32367000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>30376000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>30110000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>27895000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>26304000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>25135000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25599000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>24843000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23108000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>22975000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>21972000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>21631000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>20928000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>21394000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>20986000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>21513000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>21264000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>20294000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>20754000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>21101000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>20811000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>20292000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>19500000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>19355000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>18477000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>17924000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>20033000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>18837000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>17004470940.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>11655811113.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14609608065.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14728000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>14735168439.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>14907545165.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>15621540590.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>12849487419.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>12172795351.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12211935304.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>11722326016.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>11760669845.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>10997677119.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>12145575059.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11500604594.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>11699064075.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>9905505859.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>10353569047.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>10852570829.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>10824423548.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>10772555375.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>10753748480.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>11164000000.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>11749000000.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>12308000000.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
@@ -13612,129 +13680,132 @@
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
       <c r="FH28"/>
+      <c r="FI28"/>
     </row>
-    <row r="29" spans="1:164">
+    <row r="29" spans="1:165">
       <c r="A29" t="s">
         <v>69</v>
       </c>
       <c r="B29">
+        <v>89247000000.0</v>
+      </c>
+      <c r="C29">
         <v>87084000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>85237000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>86328000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84448000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>87186000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>84459000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>100327000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>92609000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>92172000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>90255000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>96729000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>93033000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>95085000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>89791000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>92146000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>87285000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>82906000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>82550000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>83496000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>80817000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>79279000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>76977000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>78342000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>83394000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13828,348 +13899,351 @@
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
       <c r="FH29"/>
+      <c r="FI29"/>
     </row>
-    <row r="30" spans="1:164">
+    <row r="30" spans="1:165">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30">
+        <v>2808000000.0</v>
+      </c>
+      <c r="C30">
         <v>2675000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3010000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2474000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2555000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2586000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3109000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3526000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4238000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4429000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2884000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3775000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3335000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3371000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4070000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3771000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5029000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4520000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4511000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2965000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3024000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2938000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2294000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2056000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2227000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2352000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2575000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1957000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2057000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2214000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2694000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2170000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2111000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2208000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2522000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2820000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2117000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2120000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2075000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1765000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1517000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1381000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1387000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1445000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1407000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1419000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1313000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1288000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1124000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1517000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1122000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>913000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1051000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1031000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1052000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>873000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1000000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1067000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1094000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1191000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1167000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1254000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1271000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1123000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1101000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>912000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>966000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>834000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>889000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1070000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1280000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1156057058.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1144921636.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>963892604.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1116000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1007651794.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>982996812.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1134686347.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1004193849.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>762266682.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>740658115.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>699439514.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>795441330.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>573751452.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>536393765.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>539298670.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>615550756.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>516567973.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>587058039.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>554826863.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>605436043.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>548352242.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>613264893.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>691000000.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>551000000.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>575000000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
@@ -14186,144 +14260,145 @@
       <c r="EJ30"/>
       <c r="EK30"/>
       <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
       <c r="ET30"/>
       <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30"/>
       <c r="FB30"/>
       <c r="FC30"/>
       <c r="FD30"/>
       <c r="FE30"/>
       <c r="FF30"/>
       <c r="FG30"/>
       <c r="FH30"/>
+      <c r="FI30"/>
     </row>
-    <row r="31" spans="1:164">
+    <row r="31" spans="1:165">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>18648000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>20224000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>17941000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>17484000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>17202000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>16307000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>16190000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>15021000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>14739000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>14270000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>14208000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>13213000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>13896000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>11415000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11034000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>9955000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>11180000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8584000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>7863000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7083000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>7975000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>6163000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>4414000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3587000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>6319000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
@@ -14404,129 +14479,132 @@
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
       <c r="FH31"/>
+      <c r="FI31"/>
     </row>
-    <row r="32" spans="1:164">
+    <row r="32" spans="1:165">
       <c r="A32" t="s">
         <v>72</v>
       </c>
       <c r="B32">
+        <v>-5042000000.0</v>
+      </c>
+      <c r="C32">
         <v>-3674000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-3643000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-4521000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-4605000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-3052000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-4778000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4010000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-3340000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-823000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-445000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1514000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-4967000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-3640000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-9575000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-7865000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-5223000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-5453000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-5618000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-8258000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-5376000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-1713000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-6786000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-4944000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32">
+      <c r="Z32"/>
+      <c r="AA32">
         <v>-8543000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14620,348 +14698,351 @@
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
       <c r="EY32"/>
       <c r="EZ32"/>
       <c r="FA32"/>
       <c r="FB32"/>
       <c r="FC32"/>
       <c r="FD32"/>
       <c r="FE32"/>
       <c r="FF32"/>
       <c r="FG32"/>
       <c r="FH32"/>
+      <c r="FI32"/>
     </row>
-    <row r="33" spans="1:164">
+    <row r="33" spans="1:165">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33">
+        <v>116032000000.0</v>
+      </c>
+      <c r="C33">
         <v>114000000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>112435000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>112456000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>109700000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>113273000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>112510000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>118199000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>117506000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>116141000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>113662000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>113029000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>109410000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>108883000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>107016000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>107902000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>99874000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>96712000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>96795000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>95802000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>92856000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>92683000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>95099000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>96738000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>96093000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>98841000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>91628000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>91337000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>92753000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>94442000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>93785000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>89064000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>87153000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>84433000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>81421000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>80601000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>81415000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>80636000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>79967000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>81815000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>73013000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>59821000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>60480000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>61928000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>58852000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>58707000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>55412000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>53801000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>51717000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>52030000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>50751000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>48397000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>48118000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>46583000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>45509000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>44387000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>44738000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>44158000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>45355000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>44736000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>43133000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>43157000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>43352000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>43177000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>42558000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>41511000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>40666000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>39920000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>38556000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>38759000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>35814000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>32542048116.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>28801139833.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>28498096904.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>28025000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>27903209778.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>28346439957.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>29023293358.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>23816402610.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>23140717559.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>23056330173.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>22558383933.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>22546807768.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>20794425087.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>21503620965.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>20954050786.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>21021118311.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>18929066398.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>19192795197.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>19601259182.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>19348190133.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>19113992437.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>18684317169.0</v>
       </c>
-      <c r="CP33"/>
-      <c r="CQ33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>18733000000.0</v>
       </c>
-      <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>18765000000.0</v>
       </c>
-      <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>20165000000.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
       <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
       <c r="DG33"/>
       <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
       <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
       <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
       <c r="DS33"/>
       <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
       <c r="DW33"/>
       <c r="DX33"/>
       <c r="DY33"/>
@@ -14978,141 +15059,144 @@
       <c r="EJ33"/>
       <c r="EK33"/>
       <c r="EL33"/>
       <c r="EM33"/>
       <c r="EN33"/>
       <c r="EO33"/>
       <c r="EP33"/>
       <c r="EQ33"/>
       <c r="ER33"/>
       <c r="ES33"/>
       <c r="ET33"/>
       <c r="EU33"/>
       <c r="EV33"/>
       <c r="EW33"/>
       <c r="EX33"/>
       <c r="EY33"/>
       <c r="EZ33"/>
       <c r="FA33"/>
       <c r="FB33"/>
       <c r="FC33"/>
       <c r="FD33"/>
       <c r="FE33"/>
       <c r="FF33"/>
       <c r="FG33"/>
       <c r="FH33"/>
+      <c r="FI33"/>
     </row>
-    <row r="34" spans="1:164">
+    <row r="34" spans="1:165">
       <c r="A34" t="s">
         <v>74</v>
       </c>
       <c r="B34">
+        <v>7407000000.0</v>
+      </c>
+      <c r="C34">
         <v>7033000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6057000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6717000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6478000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6473000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5492000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6304000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6165000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6071000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>5141000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>5897000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5760000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5705000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4785000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5633000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5308000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5296000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4513000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>5563000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>5508000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>5504000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4377000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>6376000000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>6350000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4001000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5532000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5489000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5463000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -15202,348 +15286,351 @@
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
       <c r="EU34"/>
       <c r="EV34"/>
       <c r="EW34"/>
       <c r="EX34"/>
       <c r="EY34"/>
       <c r="EZ34"/>
       <c r="FA34"/>
       <c r="FB34"/>
       <c r="FC34"/>
       <c r="FD34"/>
       <c r="FE34"/>
       <c r="FF34"/>
       <c r="FG34"/>
       <c r="FH34"/>
+      <c r="FI34"/>
     </row>
-    <row r="35" spans="1:164">
+    <row r="35" spans="1:165">
       <c r="A35" t="s">
         <v>75</v>
       </c>
       <c r="B35">
+        <v>73515000000.0</v>
+      </c>
+      <c r="C35">
         <v>73168000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>71893000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>70359000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>67715000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>71782000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>69372000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>81732000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>73672000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>75644000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>74209000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>77552000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>70281000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>70448000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>63325000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>64134000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>61873000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>58317000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>57781000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>55027000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>55349000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>58952000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>54840000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>57143000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>57481000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>56149000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>53983000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>56383000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>53831000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>54695000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>54981000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>53279000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>52836000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>48886000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>49333000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>48744000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>49904000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>53266000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>54388000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>57921000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>49455000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>38985000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>38881000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>37623000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>34411000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>34400000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>30292000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>29645000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>28596000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>29877000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>28404000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>26306000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>24512000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>24416000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>24116000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>23767000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>23805000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>23918000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>23557000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>23286000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>22845000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>22813000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>23044000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>24569000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>23760000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>21366000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>21959000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>22583000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>23524000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>25108000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>18673000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>17439855227.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>13139629554.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>15122929740.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>15403714371.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>14486733578.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>14914984060.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>15006918819.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>12899580615.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>12236503856.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>12258784160.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>11844932275.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>11280381440.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>10977932636.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>11374739168.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>10973397823.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>11000719942.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>10570744614.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>11096731155.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>11029643232.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>10651809868.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>10490275527.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>10713224368.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>10501000000.0</v>
       </c>
-      <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>10926000000.0</v>
       </c>
-      <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>11467000000.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
       <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
@@ -15560,348 +15647,351 @@
       <c r="EJ35"/>
       <c r="EK35"/>
       <c r="EL35"/>
       <c r="EM35"/>
       <c r="EN35"/>
       <c r="EO35"/>
       <c r="EP35"/>
       <c r="EQ35"/>
       <c r="ER35"/>
       <c r="ES35"/>
       <c r="ET35"/>
       <c r="EU35"/>
       <c r="EV35"/>
       <c r="EW35"/>
       <c r="EX35"/>
       <c r="EY35"/>
       <c r="EZ35"/>
       <c r="FA35"/>
       <c r="FB35"/>
       <c r="FC35"/>
       <c r="FD35"/>
       <c r="FE35"/>
       <c r="FF35"/>
       <c r="FG35"/>
       <c r="FH35"/>
+      <c r="FI35"/>
     </row>
-    <row r="36" spans="1:164">
+    <row r="36" spans="1:165">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
+        <v>4798000000.0</v>
+      </c>
+      <c r="C36">
         <v>4745000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4170000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8617000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8362000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8462000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7634000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8047000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9802000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4865000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3417000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7237000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6978000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6827000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5733000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5992000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5684000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5542000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5065000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6394000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6135000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5851000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5772000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4822000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4815000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4518000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4992000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4373000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>4257000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>4174000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>4559000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3653000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3535000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3480000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3782000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2119000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2090000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2024000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2504000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2092000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>14759000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1563000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2603000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1243000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1256000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1247000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2263000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1569000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1610000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1705000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2570000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1924000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1921000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1915000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2394000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1629000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1652000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1655000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1231000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1419000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1449000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1486000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1512000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1491000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1483000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1459000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1817000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3776000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3800000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>3827000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>442000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3886523313.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1838998575.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1781709701.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1168000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2089834045.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1963868225.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1963791513.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2049161231.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2294623896.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2278862242.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2468472677.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>2451447843.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>2228803717.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>2319872346.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>2360338573.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>2259419247.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>2133047751.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>2188125417.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>2265215111.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1897462322.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2038087521.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1708766716.0</v>
       </c>
-      <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>946000000.0</v>
       </c>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>648000000.0</v>
       </c>
-      <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>2126000000.0</v>
       </c>
-      <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
       <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
       <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
@@ -15918,60 +16008,71 @@
       <c r="EJ36"/>
       <c r="EK36"/>
       <c r="EL36"/>
       <c r="EM36"/>
       <c r="EN36"/>
       <c r="EO36"/>
       <c r="EP36"/>
       <c r="EQ36"/>
       <c r="ER36"/>
       <c r="ES36"/>
       <c r="ET36"/>
       <c r="EU36"/>
       <c r="EV36"/>
       <c r="EW36"/>
       <c r="EX36"/>
       <c r="EY36"/>
       <c r="EZ36"/>
       <c r="FA36"/>
       <c r="FB36"/>
       <c r="FC36"/>
       <c r="FD36"/>
       <c r="FE36"/>
       <c r="FF36"/>
       <c r="FG36"/>
       <c r="FH36"/>
+      <c r="FI36"/>
     </row>
-    <row r="37" spans="1:164">
+    <row r="37" spans="1:165">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>9716000000.0</v>
+      </c>
+      <c r="C37">
+        <v>9628000000.0</v>
+      </c>
+      <c r="D37">
+        <v>9604000000.0</v>
+      </c>
+      <c r="E37">
+        <v>10111000000.0</v>
+      </c>
+      <c r="F37">
+        <v>9860000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -16086,242 +16187,243 @@
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
       <c r="ET37"/>
       <c r="EU37"/>
       <c r="EV37"/>
       <c r="EW37"/>
       <c r="EX37"/>
       <c r="EY37"/>
       <c r="EZ37"/>
       <c r="FA37"/>
       <c r="FB37"/>
       <c r="FC37"/>
       <c r="FD37"/>
       <c r="FE37"/>
       <c r="FF37"/>
       <c r="FG37"/>
       <c r="FH37"/>
+      <c r="FI37"/>
     </row>
-    <row r="38" spans="1:164">
+    <row r="38" spans="1:165">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>7762000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7889000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7626000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7783000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7505000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>7246000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>6782000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6578000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4305000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6448000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8089000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5684000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5542000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5574000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6394000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6135000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5851000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5949000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5046000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4815000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4519000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>6744000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3026000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2917000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2879000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5931000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3736000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3598000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3552000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4621000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3998000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2936000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2035000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4871000000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>63000000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BY38">
         <v>1.0</v>
       </c>
-      <c r="BZ38"/>
+      <c r="BZ38">
+        <v>1.0</v>
+      </c>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>-1.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1.0</v>
       </c>
-      <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>-1.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>157155738.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>-1.0</v>
       </c>
-      <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
-      <c r="CU38">
+      <c r="CU38"/>
+      <c r="CV38">
         <v>-137000000.0</v>
       </c>
-      <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
@@ -16342,348 +16444,351 @@
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
       <c r="EU38"/>
       <c r="EV38"/>
       <c r="EW38"/>
       <c r="EX38"/>
       <c r="EY38"/>
       <c r="EZ38"/>
       <c r="FA38"/>
       <c r="FB38"/>
       <c r="FC38"/>
       <c r="FD38"/>
       <c r="FE38"/>
       <c r="FF38"/>
       <c r="FG38"/>
       <c r="FH38"/>
+      <c r="FI38"/>
     </row>
-    <row r="39" spans="1:164">
+    <row r="39" spans="1:165">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
+        <v>2076000000.0</v>
+      </c>
+      <c r="C39">
         <v>2213000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2263000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2665000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2338000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1947000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1076000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8717000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2733000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3163000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4039000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2646000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2151000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2112000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1706000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1889000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1681000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1912000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1515000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2156000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1675000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1404000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>748000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1375000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>618000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4298000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3281000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3599000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2511000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1412000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1564000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1461000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1346000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>718000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>691000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1174000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>899000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>4605000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4625000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3322000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>558000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1162000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1358000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1291000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1462000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1589000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1019000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1102000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1050000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>962000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>847000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>636000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>816000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>746000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>997000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>973000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1068000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1235000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1365000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>793000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>692000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>602000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>777000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>772000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>704000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>799000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>701000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>505000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>858000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>809000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>523000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>307643177.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>400977000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>268490896.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>188900685.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>237503727.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>185972370.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>115313652.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>297064305.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>264893260.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>205242610.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>281410557.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>277939295.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>300813007.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>153430710.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>140266021.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>130789537.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>120952500.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>142761841.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>110178384.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>87595000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>82387898.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>101310280.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>314000000.0</v>
       </c>
-      <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
-      <c r="CU39">
+      <c r="CU39"/>
+      <c r="CV39">
         <v>606000000.0</v>
       </c>
-      <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
-      <c r="CY39">
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>4592000000.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
@@ -16700,348 +16805,351 @@
       <c r="EJ39"/>
       <c r="EK39"/>
       <c r="EL39"/>
       <c r="EM39"/>
       <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
       <c r="ET39"/>
       <c r="EU39"/>
       <c r="EV39"/>
       <c r="EW39"/>
       <c r="EX39"/>
       <c r="EY39"/>
       <c r="EZ39"/>
       <c r="FA39"/>
       <c r="FB39"/>
       <c r="FC39"/>
       <c r="FD39"/>
       <c r="FE39"/>
       <c r="FF39"/>
       <c r="FG39"/>
       <c r="FH39"/>
+      <c r="FI39"/>
     </row>
-    <row r="40" spans="1:164">
+    <row r="40" spans="1:165">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
+        <v>2489000000.0</v>
+      </c>
+      <c r="C40">
         <v>1945000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2320000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2152000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1824000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1833000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3237000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1880000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2249000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2297000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5607000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4387000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3351000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1695000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4355000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3677000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3198000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2973000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2282000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2655000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2525000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2505000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2653000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2561000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1278000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3298000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2519000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2093000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2058000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2078000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3498000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1247000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1278000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1183000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2401000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166000000.0</v>
       </c>
       <c r="AL40">
         <v>1166000000.0</v>
       </c>
       <c r="AM40">
+        <v>1166000000.0</v>
+      </c>
+      <c r="AN40">
         <v>2625000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2907000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>5001000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>463000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2091000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>446000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>460000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>425000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1696000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>381000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>383000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>379000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1677000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>330000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>380000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>352000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1789000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>346000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>363000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>360000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2336000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>348000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>347000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>336000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>367000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>325000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>374000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>319000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>377000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>342000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>415000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>403000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>359000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-1064509.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>281905150.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-1028700.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>261000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>291165656.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>264612115.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-1153137.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-1164958.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>264893260.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>232013385.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-1167678.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>222118851.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>221835075.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>219712778.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-1209189.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>223182146.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>230565705.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>214809873.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-1311647.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>207394049.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-1350621.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>424152371.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>461000000.0</v>
       </c>
-      <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>569000000.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>4816000000.0</v>
       </c>
-      <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
       <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
       <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
       <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
@@ -17058,144 +17166,145 @@
       <c r="EJ40"/>
       <c r="EK40"/>
       <c r="EL40"/>
       <c r="EM40"/>
       <c r="EN40"/>
       <c r="EO40"/>
       <c r="EP40"/>
       <c r="EQ40"/>
       <c r="ER40"/>
       <c r="ES40"/>
       <c r="ET40"/>
       <c r="EU40"/>
       <c r="EV40"/>
       <c r="EW40"/>
       <c r="EX40"/>
       <c r="EY40"/>
       <c r="EZ40"/>
       <c r="FA40"/>
       <c r="FB40"/>
       <c r="FC40"/>
       <c r="FD40"/>
       <c r="FE40"/>
       <c r="FF40"/>
       <c r="FG40"/>
       <c r="FH40"/>
+      <c r="FI40"/>
     </row>
-    <row r="41" spans="1:164">
+    <row r="41" spans="1:165">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>12756000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>12519000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>11807000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>11509000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>11113000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10963000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10736000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>10399000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>10953000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11389000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11045000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12076000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>10550000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10644000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>10903000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>10924000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>10952000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>11062000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>10966000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>10712000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>10450000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>11325000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>11409000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>11223000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>12144000000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
@@ -17276,334 +17385,335 @@
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
       <c r="EY41"/>
       <c r="EZ41"/>
       <c r="FA41"/>
       <c r="FB41"/>
       <c r="FC41"/>
       <c r="FD41"/>
       <c r="FE41"/>
       <c r="FF41"/>
       <c r="FG41"/>
       <c r="FH41"/>
+      <c r="FI41"/>
     </row>
-    <row r="42" spans="1:164">
+    <row r="42" spans="1:165">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>116000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>190000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-9000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-412000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-396000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-202000000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42">
         <v>728000000.0</v>
       </c>
       <c r="N42">
+        <v>728000000.0</v>
+      </c>
+      <c r="O42">
         <v>725000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>722000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>720000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000000.0</v>
       </c>
       <c r="R42">
         <v>717000000.0</v>
       </c>
       <c r="S42">
+        <v>717000000.0</v>
+      </c>
+      <c r="T42">
         <v>729000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>736000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>734000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-2152000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1286000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-882000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-577000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-1559000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-751000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>5000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>11000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>17000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>15000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>12000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>10000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1731000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1581000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1289000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-992000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-960000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-74000000.0</v>
       </c>
-      <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>7000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>169000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>166000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>373000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>370000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>405000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>398000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>396000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>401000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>406000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>404000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>376000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>379000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>13653000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>12410000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>12405000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>910000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>12349000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>12335000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>331000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>12076000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>11959000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>11852000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>11754000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>11666000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>15617000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>14969000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>13067000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>9543000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>8369171812.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42">
         <v>7002366012.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>6938000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>6871708239.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>6817215728.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>6757380074.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>5067567568.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>5053090421.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>5040713887.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>5036198038.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>5026165833.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>5020905923.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>5011660733.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>4993954050.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>4980801536.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>4972911679.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>4964643095.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>4959338930.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>4945253124.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>4929767693.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>4916925570.0</v>
       </c>
-      <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>939000000.0</v>
       </c>
-      <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>938000000.0</v>
       </c>
-      <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>1232000000.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
       <c r="DG42"/>
       <c r="DH42"/>
       <c r="DI42"/>
       <c r="DJ42"/>
       <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
       <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
       <c r="DS42"/>
       <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
       <c r="DW42"/>
       <c r="DX42"/>
       <c r="DY42"/>
@@ -17620,52 +17730,53 @@
       <c r="EJ42"/>
       <c r="EK42"/>
       <c r="EL42"/>
       <c r="EM42"/>
       <c r="EN42"/>
       <c r="EO42"/>
       <c r="EP42"/>
       <c r="EQ42"/>
       <c r="ER42"/>
       <c r="ES42"/>
       <c r="ET42"/>
       <c r="EU42"/>
       <c r="EV42"/>
       <c r="EW42"/>
       <c r="EX42"/>
       <c r="EY42"/>
       <c r="EZ42"/>
       <c r="FA42"/>
       <c r="FB42"/>
       <c r="FC42"/>
       <c r="FD42"/>
       <c r="FE42"/>
       <c r="FF42"/>
       <c r="FG42"/>
       <c r="FH42"/>
+      <c r="FI42"/>
     </row>
-    <row r="43" spans="1:164">
+    <row r="43" spans="1:165">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17788,52 +17899,53 @@
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
       <c r="ET43"/>
       <c r="EU43"/>
       <c r="EV43"/>
       <c r="EW43"/>
       <c r="EX43"/>
       <c r="EY43"/>
       <c r="EZ43"/>
       <c r="FA43"/>
       <c r="FB43"/>
       <c r="FC43"/>
       <c r="FD43"/>
       <c r="FE43"/>
       <c r="FF43"/>
       <c r="FG43"/>
       <c r="FH43"/>
+      <c r="FI43"/>
     </row>
-    <row r="44" spans="1:164">
+    <row r="44" spans="1:165">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -17956,334 +18068,337 @@
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
       <c r="EU44"/>
       <c r="EV44"/>
       <c r="EW44"/>
       <c r="EX44"/>
       <c r="EY44"/>
       <c r="EZ44"/>
       <c r="FA44"/>
       <c r="FB44"/>
       <c r="FC44"/>
       <c r="FD44"/>
       <c r="FE44"/>
       <c r="FF44"/>
       <c r="FG44"/>
       <c r="FH44"/>
+      <c r="FI44"/>
     </row>
-    <row r="45" spans="1:164">
+    <row r="45" spans="1:165">
       <c r="A45" t="s">
         <v>85</v>
       </c>
       <c r="B45">
+        <v>120247000000.0</v>
+      </c>
+      <c r="C45">
         <v>118005000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>116196000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>116019000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>113561000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>116423000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>115539000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>124515000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>123756000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>121345000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>119671000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>119118000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>115484000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>114625000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>112464000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>111389000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>69775000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>70544000000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>72273000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>65489000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>64962000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>66685000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>67520000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>66503000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>63212000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>61446000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>59313000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>57277000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>55842000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>55951000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>55353000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>54475000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>56203000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>45125000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>44461000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>44817000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>46831000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>44417000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>44211000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>41774000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>40189000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>38456000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>38625000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>37606000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>35985000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>35699000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>34356000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>33713000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>32379000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>32585000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>32175000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>38262000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>37746000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>36234000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>36113000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>36244000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>35555000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>35101000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>34111000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>32879000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>32289000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>30587000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>30412000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>29189000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>26396636151.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>24149196011.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>23877173130.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>23452179958.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>23296233728.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>23700318810.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>24181273063.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>21486486486.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>20846093663.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>20777467931.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>20089911256.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>20038376555.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>18565621370.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>19183748619.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>18593712213.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>18704103672.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>16796018647.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>17004669780.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>17336044071.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>17450727811.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>17075904916.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>16975550453.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>17496000000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>17849000000.0</v>
       </c>
-      <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
-      <c r="CY45">
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>17673000000.0</v>
       </c>
-      <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
@@ -18300,348 +18415,351 @@
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
       <c r="ET45"/>
       <c r="EU45"/>
       <c r="EV45"/>
       <c r="EW45"/>
       <c r="EX45"/>
       <c r="EY45"/>
       <c r="EZ45"/>
       <c r="FA45"/>
       <c r="FB45"/>
       <c r="FC45"/>
       <c r="FD45"/>
       <c r="FE45"/>
       <c r="FF45"/>
       <c r="FG45"/>
       <c r="FH45"/>
+      <c r="FI45"/>
     </row>
-    <row r="46" spans="1:164">
+    <row r="46" spans="1:165">
       <c r="A46" t="s">
         <v>86</v>
       </c>
       <c r="B46">
+        <v>73301000000.0</v>
+      </c>
+      <c r="C46">
         <v>72021000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>71054000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>79468000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>77575000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>80468000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>80142000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>86501000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>83649000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>81966000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>80569000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>82798000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>79939000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>79460000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>77835000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>77127000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>72609000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>70482000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>70182000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>69284000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>67192000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>67185000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>69775000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>70544000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>69880000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>72273000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>65489000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>64962000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>66685000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>67520000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>66503000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>63212000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>61446000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>59313000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>57277000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>55842000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>55951000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>55353000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>54475000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>56203000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>45125000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>44461000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>44817000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>46831000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>44417000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>44211000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>41774000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>40189000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>38456000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>38625000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>37606000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>35985000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>35699000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>34356000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>33713000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>32379000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>32585000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>32175000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>38262000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>37746000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>36234000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>36113000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>36244000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>35555000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>35101000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>34111000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>32879000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>32289000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>30587000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>30412000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>29189000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>26396636151.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>24149196011.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>23877173130.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>23452000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>23296233728.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>23700318810.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>24181273063.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>21486486486.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>20846093663.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>20777467931.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>20089911256.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>20038376555.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>18565621370.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>19183748619.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>18593712213.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>18704103672.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>16796018647.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>17004669780.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>17336044071.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>17450727811.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>17075904916.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>16975550453.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>17496000000.0</v>
       </c>
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>17849000000.0</v>
       </c>
-      <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>17673000000.0</v>
       </c>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
       <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
       <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
@@ -18658,162 +18776,163 @@
       <c r="EJ46"/>
       <c r="EK46"/>
       <c r="EL46"/>
       <c r="EM46"/>
       <c r="EN46"/>
       <c r="EO46"/>
       <c r="EP46"/>
       <c r="EQ46"/>
       <c r="ER46"/>
       <c r="ES46"/>
       <c r="ET46"/>
       <c r="EU46"/>
       <c r="EV46"/>
       <c r="EW46"/>
       <c r="EX46"/>
       <c r="EY46"/>
       <c r="EZ46"/>
       <c r="FA46"/>
       <c r="FB46"/>
       <c r="FC46"/>
       <c r="FD46"/>
       <c r="FE46"/>
       <c r="FF46"/>
       <c r="FG46"/>
       <c r="FH46"/>
+      <c r="FI46"/>
     </row>
-    <row r="47" spans="1:164">
+    <row r="47" spans="1:165">
       <c r="A47" t="s">
         <v>87</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>71054000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>71233000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>69450000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>77996000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>77501000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>84180000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>80410000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>77998000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>77463000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>75940000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>75030000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>72609000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>70482000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>70182000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>69284000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>67192000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>67185000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>69775000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>70544000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>69880000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>72273000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>65489000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>64962000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>66685000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>67520000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>66503000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>63212000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>61446000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>59313000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>57277000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>55842000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>55951000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>55353000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>54475000000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
@@ -18894,340 +19013,343 @@
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
       <c r="EU47"/>
       <c r="EV47"/>
       <c r="EW47"/>
       <c r="EX47"/>
       <c r="EY47"/>
       <c r="EZ47"/>
       <c r="FA47"/>
       <c r="FB47"/>
       <c r="FC47"/>
       <c r="FD47"/>
       <c r="FE47"/>
       <c r="FF47"/>
       <c r="FG47"/>
       <c r="FH47"/>
+      <c r="FI47"/>
     </row>
-    <row r="48" spans="1:164">
+    <row r="48" spans="1:165">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48">
+        <v>-5876000000.0</v>
+      </c>
+      <c r="C48">
         <v>-5947000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-5925000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-6026000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-5741000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5147000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5241000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2378000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2839000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2777000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2997000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-687000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>476000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1182000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>819000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3183000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3254000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3261000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3773000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>3523000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>3596000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>3082000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5367000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5025000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4880000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4357000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>3955000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>3569000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3534000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>3106000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2773000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2318000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2020000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1859000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1623000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1324000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1251000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1115000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1138000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1992000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2576000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2594000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2769000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>5592000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>5559000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5497000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>5478000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>5360000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>5244000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>5167000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>5096000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>5001000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>4846000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>4809000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>4687000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>4691000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>4632000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>4670000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>4628000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>4572000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>4483000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>4425000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>4304000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>4315000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>4215000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>4207000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>4186000000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
-      <c r="BS48">
+      <c r="BS48"/>
+      <c r="BT48">
         <v>3827000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>3770491803.0</v>
       </c>
-      <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>3473922436.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>3220000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>3025936599.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>2891604676.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>2811346863.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>2723671948.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>2610931038.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>2474065811.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>2385567492.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>2268868473.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>2068524971.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1789615810.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1738814994.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1654667627.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1610180169.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1506337558.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1259181532.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>1185108850.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>1122366288.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>1004997974.0</v>
       </c>
-      <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>854000000.0</v>
       </c>
-      <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>589000000.0</v>
       </c>
-      <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>414000000.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
       <c r="DG48"/>
       <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
       <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
       <c r="DS48"/>
       <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
       <c r="DW48"/>
       <c r="DX48"/>
       <c r="DY48"/>
@@ -19244,52 +19366,53 @@
       <c r="EJ48"/>
       <c r="EK48"/>
       <c r="EL48"/>
       <c r="EM48"/>
       <c r="EN48"/>
       <c r="EO48"/>
       <c r="EP48"/>
       <c r="EQ48"/>
       <c r="ER48"/>
       <c r="ES48"/>
       <c r="ET48"/>
       <c r="EU48"/>
       <c r="EV48"/>
       <c r="EW48"/>
       <c r="EX48"/>
       <c r="EY48"/>
       <c r="EZ48"/>
       <c r="FA48"/>
       <c r="FB48"/>
       <c r="FC48"/>
       <c r="FD48"/>
       <c r="FE48"/>
       <c r="FF48"/>
       <c r="FG48"/>
       <c r="FH48"/>
+      <c r="FI48"/>
     </row>
-    <row r="49" spans="1:164">
+    <row r="49" spans="1:165">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -19412,168 +19535,171 @@
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
       <c r="ET49"/>
       <c r="EU49"/>
       <c r="EV49"/>
       <c r="EW49"/>
       <c r="EX49"/>
       <c r="EY49"/>
       <c r="EZ49"/>
       <c r="FA49"/>
       <c r="FB49"/>
       <c r="FC49"/>
       <c r="FD49"/>
       <c r="FE49"/>
       <c r="FF49"/>
       <c r="FG49"/>
       <c r="FH49"/>
+      <c r="FI49"/>
     </row>
-    <row r="50" spans="1:164">
+    <row r="50" spans="1:165">
       <c r="A50" t="s">
         <v>90</v>
       </c>
       <c r="B50">
+        <v>6017000000.0</v>
+      </c>
+      <c r="C50">
         <v>3647000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2745000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5260000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5537000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4002000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3342000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4812000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5248000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3467000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2938000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2358000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5313000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>6273000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>8160000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7320000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>7065000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>6767000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>6486000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>10545000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>7705000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3233000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>6148000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4425000000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>11064000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>7005000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>4850000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>7345000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>7344000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3465000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1676000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2818000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3414000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>2870000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>4218000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>43326000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>46208000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>44858000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
@@ -19654,348 +19780,351 @@
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
       <c r="EU50"/>
       <c r="EV50"/>
       <c r="EW50"/>
       <c r="EX50"/>
       <c r="EY50"/>
       <c r="EZ50"/>
       <c r="FA50"/>
       <c r="FB50"/>
       <c r="FC50"/>
       <c r="FD50"/>
       <c r="FE50"/>
       <c r="FF50"/>
       <c r="FG50"/>
       <c r="FH50"/>
+      <c r="FI50"/>
     </row>
-    <row r="51" spans="1:164">
+    <row r="51" spans="1:165">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
+        <v>63743000000.0</v>
+      </c>
+      <c r="C51">
         <v>61809000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>60937000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>61362000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>59427000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>61992000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>59877000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>72370000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>64988000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>64570000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>63660000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>65586000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>61694000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>63011000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>58679000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>58872000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>57129000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>53575000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>53146000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>54590000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>52295000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>51760000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>49986000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>50120000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>47826000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>55137000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>50375000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>50010000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>49722000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>50581000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>50241000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>47628000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>47038000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>45236000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>43511000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>43597000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>43323000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>46204000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>44855000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>48905000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>43610000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>35036000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>35083000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>33122000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>30966000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>31931000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>28384000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>27002000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>25702000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>26348000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>25770000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>23753000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>23649000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>22415000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>22182000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>21422000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>21884000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>21182000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>22278000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>21860000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>20762000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>21330000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>21865000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>21905000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>21503000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>20236000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>20352000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>20883000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>21406000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>22265000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>20145000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>17756014478.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>13614899247.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>15248431231.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>15232000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>14990559475.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>15247608927.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>15972094096.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>13249068034.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>12514809434.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>12526491913.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>12083138720.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>11972322363.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>11239256678.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>12355468271.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>12126964933.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>11887449004.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>11036915712.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>11348899267.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>11247376705.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>11161921938.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>11179092382.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>11210320140.0</v>
       </c>
-      <c r="CP51"/>
-      <c r="CQ51">
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>11164000000.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
-      <c r="CU51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>11749000000.0</v>
       </c>
-      <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>12308000000.0</v>
       </c>
-      <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
       <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
@@ -20012,348 +20141,351 @@
       <c r="EJ51"/>
       <c r="EK51"/>
       <c r="EL51"/>
       <c r="EM51"/>
       <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
       <c r="EQ51"/>
       <c r="ER51"/>
       <c r="ES51"/>
       <c r="ET51"/>
       <c r="EU51"/>
       <c r="EV51"/>
       <c r="EW51"/>
       <c r="EX51"/>
       <c r="EY51"/>
       <c r="EZ51"/>
       <c r="FA51"/>
       <c r="FB51"/>
       <c r="FC51"/>
       <c r="FD51"/>
       <c r="FE51"/>
       <c r="FF51"/>
       <c r="FG51"/>
       <c r="FH51"/>
+      <c r="FI51"/>
     </row>
-    <row r="52" spans="1:164">
+    <row r="52" spans="1:165">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
+        <v>6017000000.0</v>
+      </c>
+      <c r="C52">
         <v>3647000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2745000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5260000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5537000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4002000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3402000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4812000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5248000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3467000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2995000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2358000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5313000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6273000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8160000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7320000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7065000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6767000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6486000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10545000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7705000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3233000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6148000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4425000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1457000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>11064000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7005000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4850000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7345000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7344000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>6224000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>5413000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>5171000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7064000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4629000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6179000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4829000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4162000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2612000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1790000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2194000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3799000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3765000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>3799000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>4193000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>4930000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4264000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>3491000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2861000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>2246000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>2815000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>2659000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>4377000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>3134000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>3169000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2540000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3038000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>2211000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>2848000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>3054000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2324000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2830000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>3051000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>2096000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>2400000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>2929000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>2377000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>2237000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1914000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>1485000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2695000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>1498829040.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>1670059027.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1296162946.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1007000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1753950114.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1518597237.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>2163284133.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1225535881.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1051749190.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>958170664.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>899112564.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1395511106.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>832752613.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>1542899227.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1644498186.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>1395488361.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>923522742.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>688458973.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>651888772.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>936493624.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1122366288.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>814534648.0</v>
       </c>
-      <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>889000000.0</v>
       </c>
-      <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>870000000.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>841000000.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
@@ -20370,204 +20502,205 @@
       <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
       <c r="EM52"/>
       <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
       <c r="EQ52"/>
       <c r="ER52"/>
       <c r="ES52"/>
       <c r="ET52"/>
       <c r="EU52"/>
       <c r="EV52"/>
       <c r="EW52"/>
       <c r="EX52"/>
       <c r="EY52"/>
       <c r="EZ52"/>
       <c r="FA52"/>
       <c r="FB52"/>
       <c r="FC52"/>
       <c r="FD52"/>
       <c r="FE52"/>
       <c r="FF52"/>
       <c r="FG52"/>
       <c r="FH52"/>
+      <c r="FI52"/>
     </row>
-    <row r="53" spans="1:164">
+    <row r="53" spans="1:165">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>1669000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>368000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>352000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>518000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>662000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1223000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>823000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1326000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1266000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1306000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>603000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>630000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>608000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>702000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>540000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>424000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>159000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>180000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>210000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>244000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>188000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>301000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>361000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>818000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>180000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>206000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>298000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>299000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>720000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>358000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>236000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>128000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>323000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>280000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>313000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>400000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>364000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>312000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>412000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>512000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>331000000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>365000000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>72000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>70000000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>5036000000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
@@ -20628,52 +20761,53 @@
       <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
       <c r="ET53"/>
       <c r="EU53"/>
       <c r="EV53"/>
       <c r="EW53"/>
       <c r="EX53"/>
       <c r="EY53"/>
       <c r="EZ53"/>
       <c r="FA53"/>
       <c r="FB53"/>
       <c r="FC53"/>
       <c r="FD53"/>
       <c r="FE53"/>
       <c r="FF53"/>
       <c r="FG53"/>
       <c r="FH53"/>
+      <c r="FI53"/>
     </row>
-    <row r="54" spans="1:164">
+    <row r="54" spans="1:165">
       <c r="A54" t="s">
         <v>94</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -20796,348 +20930,351 @@
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
       <c r="ET54"/>
       <c r="EU54"/>
       <c r="EV54"/>
       <c r="EW54"/>
       <c r="EX54"/>
       <c r="EY54"/>
       <c r="EZ54"/>
       <c r="FA54"/>
       <c r="FB54"/>
       <c r="FC54"/>
       <c r="FD54"/>
       <c r="FE54"/>
       <c r="FF54"/>
       <c r="FG54"/>
       <c r="FH54"/>
+      <c r="FI54"/>
     </row>
-    <row r="55" spans="1:164">
+    <row r="55" spans="1:165">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55">
+        <v>123926000000.0</v>
+      </c>
+      <c r="C55">
         <v>120828000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>118751000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>120234000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>116837000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>120545000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>118243000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>135292000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>127966000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>128026000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>125034000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>122649000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>117033000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>119201000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>114348000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>116802000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>109133000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>105182000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>104218000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>104523000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>101201000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>99949000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>100300000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>101862000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>101797000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>107811000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>99279000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>99611000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>98429000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>99347000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>98920000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>94177000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>92583000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>89010000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>86101000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>86409000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>86314000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>88639000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>88051000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>89528000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>77621000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>63958000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>64398000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>65728000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>62597000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>63816000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>58525000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>57156000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>54710000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>55494000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>53898000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>50829000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>50883000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>49034000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>48396000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>46941000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>47531000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>46895000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>48995000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>47744000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>45887000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>45991000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>46589000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>46618000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>46028000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>44421000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>43841000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>44156000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>44273000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>43351000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>39414000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>35271449862.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>32854671280.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>30872338237.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>30330000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>29830070556.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>30321997875.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>31102398524.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>25908667288.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>24787079468.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>24565532627.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>24119570294.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>24113268984.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>22152148664.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>22642690561.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>22430471584.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>22129829614.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>20865566335.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>21079386258.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>20822402938.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>20700760015.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>20325499730.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>20022963663.0</v>
       </c>
-      <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>19916000000.0</v>
       </c>
-      <c r="CR55"/>
       <c r="CS55"/>
       <c r="CT55"/>
-      <c r="CU55">
+      <c r="CU55"/>
+      <c r="CV55">
         <v>19954000000.0</v>
       </c>
-      <c r="CV55"/>
       <c r="CW55"/>
       <c r="CX55"/>
-      <c r="CY55">
+      <c r="CY55"/>
+      <c r="CZ55">
         <v>25548000000.0</v>
       </c>
-      <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
       <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
       <c r="DG55"/>
       <c r="DH55"/>
       <c r="DI55"/>
       <c r="DJ55"/>
       <c r="DK55"/>
       <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55"/>
       <c r="DO55"/>
       <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
       <c r="DS55"/>
       <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
       <c r="DW55"/>
       <c r="DX55"/>
       <c r="DY55"/>
@@ -21154,348 +21291,351 @@
       <c r="EJ55"/>
       <c r="EK55"/>
       <c r="EL55"/>
       <c r="EM55"/>
       <c r="EN55"/>
       <c r="EO55"/>
       <c r="EP55"/>
       <c r="EQ55"/>
       <c r="ER55"/>
       <c r="ES55"/>
       <c r="ET55"/>
       <c r="EU55"/>
       <c r="EV55"/>
       <c r="EW55"/>
       <c r="EX55"/>
       <c r="EY55"/>
       <c r="EZ55"/>
       <c r="FA55"/>
       <c r="FB55"/>
       <c r="FC55"/>
       <c r="FD55"/>
       <c r="FE55"/>
       <c r="FF55"/>
       <c r="FG55"/>
       <c r="FH55"/>
+      <c r="FI55"/>
     </row>
-    <row r="56" spans="1:164">
+    <row r="56" spans="1:165">
       <c r="A56" t="s">
         <v>96</v>
       </c>
       <c r="B56">
+        <v>7894000000.0</v>
+      </c>
+      <c r="C56">
         <v>6828000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6316000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7778000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7137000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7272000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5733000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>17093000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10460000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>11885000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>11372000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9620000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7623000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>10318000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>7332000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>8900000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>9259000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8470000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>7423000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>8721000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>8345000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7266000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>5201000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>5124000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>5704000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>8970000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>7651000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>8274000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>5676000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4905000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5135000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5113000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5430000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4577000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4680000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5808000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4899000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>8003000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>8084000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>7713000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4608000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4137000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3918000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3800000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3745000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>5109000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3113000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3355000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2993000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3464000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3147000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2432000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2765000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2451000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2824000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2554000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2793000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2737000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3640000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3008000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2754000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2834000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3237000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3441000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>3470000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2910000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3175000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>4236000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>5717000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>4592000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3600000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2729401746.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>4053531447.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2374241333.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>2305000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1926860777.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1975557917.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2079105166.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2092264678.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1646361909.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1509202454.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1561186362.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1566461216.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1357723577.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1139069596.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1476420798.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1108711303.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1936499937.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1886591061.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1221143757.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1195414144.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1211507293.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1338646495.0</v>
       </c>
-      <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>1183000000.0</v>
       </c>
-      <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>1326000000.0</v>
       </c>
-      <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>5383000000.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
       <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
       <c r="DG56"/>
       <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
       <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
       <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
       <c r="DW56"/>
       <c r="DX56"/>
       <c r="DY56"/>
@@ -21512,348 +21652,351 @@
       <c r="EJ56"/>
       <c r="EK56"/>
       <c r="EL56"/>
       <c r="EM56"/>
       <c r="EN56"/>
       <c r="EO56"/>
       <c r="EP56"/>
       <c r="EQ56"/>
       <c r="ER56"/>
       <c r="ES56"/>
       <c r="ET56"/>
       <c r="EU56"/>
       <c r="EV56"/>
       <c r="EW56"/>
       <c r="EX56"/>
       <c r="EY56"/>
       <c r="EZ56"/>
       <c r="FA56"/>
       <c r="FB56"/>
       <c r="FC56"/>
       <c r="FD56"/>
       <c r="FE56"/>
       <c r="FF56"/>
       <c r="FG56"/>
       <c r="FH56"/>
+      <c r="FI56"/>
     </row>
-    <row r="57" spans="1:164">
+    <row r="57" spans="1:165">
       <c r="A57" t="s">
         <v>97</v>
       </c>
       <c r="B57">
+        <v>12936000000.0</v>
+      </c>
+      <c r="C57">
         <v>10502000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9959000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12299000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11742000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10324000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10511000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>13083000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>13800000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12708000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>11817000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11134000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12590000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>13958000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>16907000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>16765000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14482000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13923000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>13041000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>16979000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>13721000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8979000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>11987000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>10068000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9780000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>17513000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>12899000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>11027000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>12966000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>13355000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>12946000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10961000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>10431000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>11944000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>9877000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>11381000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>10052000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>9134000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>7680000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>8464000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>9851000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>7137000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>7362000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>6880000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7223000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>8207000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>7584000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>6577000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>5597000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>5056000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>5358000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4760000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>6725000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>5457000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>5881000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4763000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>5396000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4717000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>5880000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>5633000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4555000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>5126000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>5661000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>4583000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>4875000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>5853000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>4949000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4929000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>4627000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>3951000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>5164000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>3556525442.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>3940565846.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>3301100710.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>3035000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>3753353871.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>3399574920.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>4010608856.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>2989282386.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2590812563.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2433909649.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2469640355.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>3111989766.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2222996516.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2647600344.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>2916565901.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>2753779698.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>2125488220.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1843895931.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1803515215.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>2231096226.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>2324419233.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>2027556396.0</v>
       </c>
-      <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>2252000000.0</v>
       </c>
-      <c r="CR57"/>
       <c r="CS57"/>
       <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>2225000000.0</v>
       </c>
-      <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
-      <c r="CY57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>6251000000.0</v>
       </c>
-      <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
       <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
       <c r="DG57"/>
       <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
       <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
       <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
       <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
@@ -21870,348 +22013,351 @@
       <c r="EJ57"/>
       <c r="EK57"/>
       <c r="EL57"/>
       <c r="EM57"/>
       <c r="EN57"/>
       <c r="EO57"/>
       <c r="EP57"/>
       <c r="EQ57"/>
       <c r="ER57"/>
       <c r="ES57"/>
       <c r="ET57"/>
       <c r="EU57"/>
       <c r="EV57"/>
       <c r="EW57"/>
       <c r="EX57"/>
       <c r="EY57"/>
       <c r="EZ57"/>
       <c r="FA57"/>
       <c r="FB57"/>
       <c r="FC57"/>
       <c r="FD57"/>
       <c r="FE57"/>
       <c r="FF57"/>
       <c r="FG57"/>
       <c r="FH57"/>
+      <c r="FI57"/>
     </row>
-    <row r="58" spans="1:164">
+    <row r="58" spans="1:165">
       <c r="A58" t="s">
         <v>98</v>
       </c>
       <c r="B58">
+        <v>86451000000.0</v>
+      </c>
+      <c r="C58">
         <v>83670000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>81852000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>82658000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>79457000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>82106000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>79883000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>94815000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>87472000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>88352000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>86026000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>88686000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>82871000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>84406000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>80232000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>80899000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>76355000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>72240000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>70822000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>72006000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>69070000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>67931000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>66827000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>67211000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>69339000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>73662000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>66882000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>67410000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>66797000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>68050000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>67927000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>64240000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>63267000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>60830000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>59210000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>60125000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>59956000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>62400000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>62068000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>66385000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>59306000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>46122000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>46243000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>44503000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>41634000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>42607000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>37872000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>36222000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>34193000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>34933000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>33762000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>31066000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>31237000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>29873000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>30060000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>28530000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>29201000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>28635000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>29079000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>28919000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>27400000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>27939000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>28705000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>29152000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>28635000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>27219000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>26908000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>27512000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>28151000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>29059000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>25322000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>22740046839.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>21309790352.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>20153276412.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>19546000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>19735665309.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>20335812965.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>21034363468.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>17841332712.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>16838046272.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>16762967094.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>16390705278.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>16513548087.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>15085946574.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>15825457224.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>15683192262.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>15489560836.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>14253496283.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>14560373582.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>14555351521.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>14527888703.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>14301728795.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>14129406997.0</v>
       </c>
-      <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>13106000000.0</v>
       </c>
-      <c r="CR58"/>
       <c r="CS58"/>
       <c r="CT58"/>
-      <c r="CU58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>13464000000.0</v>
       </c>
-      <c r="CV58"/>
       <c r="CW58"/>
       <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>18958000000.0</v>
       </c>
-      <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
       <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
       <c r="DG58"/>
       <c r="DH58"/>
       <c r="DI58"/>
       <c r="DJ58"/>
       <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
       <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
       <c r="DS58"/>
       <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
       <c r="DW58"/>
       <c r="DX58"/>
       <c r="DY58"/>
@@ -22228,52 +22374,53 @@
       <c r="EJ58"/>
       <c r="EK58"/>
       <c r="EL58"/>
       <c r="EM58"/>
       <c r="EN58"/>
       <c r="EO58"/>
       <c r="EP58"/>
       <c r="EQ58"/>
       <c r="ER58"/>
       <c r="ES58"/>
       <c r="ET58"/>
       <c r="EU58"/>
       <c r="EV58"/>
       <c r="EW58"/>
       <c r="EX58"/>
       <c r="EY58"/>
       <c r="EZ58"/>
       <c r="FA58"/>
       <c r="FB58"/>
       <c r="FC58"/>
       <c r="FD58"/>
       <c r="FE58"/>
       <c r="FF58"/>
       <c r="FG58"/>
       <c r="FH58"/>
+      <c r="FI58"/>
     </row>
-    <row r="59" spans="1:164">
+    <row r="59" spans="1:165">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -22396,348 +22543,351 @@
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
       <c r="ET59"/>
       <c r="EU59"/>
       <c r="EV59"/>
       <c r="EW59"/>
       <c r="EX59"/>
       <c r="EY59"/>
       <c r="EZ59"/>
       <c r="FA59"/>
       <c r="FB59"/>
       <c r="FC59"/>
       <c r="FD59"/>
       <c r="FE59"/>
       <c r="FF59"/>
       <c r="FG59"/>
       <c r="FH59"/>
+      <c r="FI59"/>
     </row>
-    <row r="60" spans="1:164">
+    <row r="60" spans="1:165">
       <c r="A60" t="s">
         <v>100</v>
       </c>
       <c r="B60">
+        <v>27759000000.0</v>
+      </c>
+      <c r="C60">
         <v>27530000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>27295000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>27465000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>27520000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>27693000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>27592000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>30456000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>30120000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>30101000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>29553000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>33642000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>33838000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>34573000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>33990000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>35773000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>32655000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>32818000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>33271000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>32393000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>32009000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>31499000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>31398000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>32202000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>32458000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>32237000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>30763000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>30558000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>30014000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>29637000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>29338000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>27914000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>27263000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>26199000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>25039000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>24467000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>24486000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>24411000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>24257000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>20454000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>16714000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>16193000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>16438000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>19390000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>19245000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>19470000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>19070000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>19399000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>19104000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>19087000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>18525000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>17992000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>17834000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>17717000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>16911000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>16992000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>16869000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>16813000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>17324000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>17329000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>17071000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>16903000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>16727000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>16679000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>16596000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>16046000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>15759000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>15617000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>14969000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>13067000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>12898000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>11825633383.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>11544880928.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>10099783973.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>9785000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>9486236709.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>9340063762.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>9350784133.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>7701537745.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>7569017548.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>7418851088.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>7327183559.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>7205489010.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>6991869919.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>6739904259.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>6666263603.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>6564674826.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>6536474739.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>6437625083.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>6181794334.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>6090428958.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>6023770935.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>5893556666.0</v>
       </c>
-      <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>6810000000.0</v>
       </c>
-      <c r="CR60"/>
       <c r="CS60"/>
       <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>6493000000.0</v>
       </c>
-      <c r="CV60"/>
       <c r="CW60"/>
       <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>6588000000.0</v>
       </c>
-      <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
       <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
       <c r="DG60"/>
       <c r="DH60"/>
       <c r="DI60"/>
       <c r="DJ60"/>
       <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
       <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
       <c r="DS60"/>
       <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
       <c r="DW60"/>
       <c r="DX60"/>
       <c r="DY60"/>
@@ -22754,52 +22904,53 @@
       <c r="EJ60"/>
       <c r="EK60"/>
       <c r="EL60"/>
       <c r="EM60"/>
       <c r="EN60"/>
       <c r="EO60"/>
       <c r="EP60"/>
       <c r="EQ60"/>
       <c r="ER60"/>
       <c r="ES60"/>
       <c r="ET60"/>
       <c r="EU60"/>
       <c r="EV60"/>
       <c r="EW60"/>
       <c r="EX60"/>
       <c r="EY60"/>
       <c r="EZ60"/>
       <c r="FA60"/>
       <c r="FB60"/>
       <c r="FC60"/>
       <c r="FD60"/>
       <c r="FE60"/>
       <c r="FF60"/>
       <c r="FG60"/>
       <c r="FH60"/>
+      <c r="FI60"/>
     </row>
-    <row r="61" spans="1:164">
+    <row r="61" spans="1:165">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -22922,52 +23073,53 @@
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
       <c r="ET61"/>
       <c r="EU61"/>
       <c r="EV61"/>
       <c r="EW61"/>
       <c r="EX61"/>
       <c r="EY61"/>
       <c r="EZ61"/>
       <c r="FA61"/>
       <c r="FB61"/>
       <c r="FC61"/>
       <c r="FD61"/>
       <c r="FE61"/>
       <c r="FF61"/>
       <c r="FG61"/>
       <c r="FH61"/>
+      <c r="FI61"/>
     </row>
-    <row r="62" spans="1:164">
+    <row r="62" spans="1:165">
       <c r="A62" t="s">
         <v>102</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23090,50 +23242,51 @@
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
       <c r="ET62"/>
       <c r="EU62"/>
       <c r="EV62"/>
       <c r="EW62"/>
       <c r="EX62"/>
       <c r="EY62"/>
       <c r="EZ62"/>
       <c r="FA62"/>
       <c r="FB62"/>
       <c r="FC62"/>
       <c r="FD62"/>
       <c r="FE62"/>
       <c r="FF62"/>
       <c r="FG62"/>
       <c r="FH62"/>
+      <c r="FI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23253,51 +23406,51 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
         <v>7596000000.0</v>
       </c>
       <c r="C2">
         <v>7165000000.0</v>
       </c>
       <c r="D2">
         <v>6599000000.0</v>
       </c>
       <c r="E2">
         <v>6512000000.0</v>
       </c>
       <c r="F2">
         <v>6707000000.0</v>
       </c>
       <c r="G2">
         <v>6468000000.0</v>
       </c>
       <c r="H2">
         <v>6742000000.0</v>
       </c>
       <c r="I2">
         <v>7429000000.0</v>
       </c>
@@ -23351,51 +23504,51 @@
       </c>
       <c r="Z2">
         <v>2330000000.0</v>
       </c>
       <c r="AA2">
         <v>1672000000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
         <v>2769000000.0</v>
       </c>
       <c r="C3">
         <v>2788000000.0</v>
       </c>
       <c r="D3">
         <v>2778000000.0</v>
       </c>
       <c r="E3">
         <v>2584000000.0</v>
       </c>
       <c r="F3">
         <v>2522000000.0</v>
       </c>
       <c r="G3">
         <v>2590000000.0</v>
       </c>
       <c r="H3">
         <v>2464000000.0</v>
       </c>
       <c r="I3">
         <v>2350000000.0</v>
       </c>
@@ -23449,97 +23602,97 @@
       </c>
       <c r="Z3">
         <v>793000000.0</v>
       </c>
       <c r="AA3">
         <v>737000000.0</v>
       </c>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5">
         <v>8839000000.0</v>
       </c>
       <c r="C5">
         <v>8429000000.0</v>
       </c>
       <c r="D5">
         <v>5880000000.0</v>
       </c>
       <c r="E5">
         <v>2657000000.0</v>
       </c>
       <c r="F5">
         <v>4181000000.0</v>
       </c>
       <c r="G5">
         <v>6943000000.0</v>
       </c>
       <c r="H5">
         <v>6990000000.0</v>
       </c>
       <c r="I5">
         <v>5716000000.0</v>
       </c>
@@ -23623,51 +23776,51 @@
       </c>
       <c r="AJ5">
         <v>3094060550.0</v>
       </c>
       <c r="AK5">
         <v>3033174806.0</v>
       </c>
       <c r="AL5">
         <v>3082918356.0</v>
       </c>
       <c r="AM5">
         <v>3268670962.0</v>
       </c>
       <c r="AN5">
         <v>3355425601.0</v>
       </c>
       <c r="AO5">
         <v>4145283801.0</v>
       </c>
       <c r="AP5">
         <v>4701523836.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
         <v>11608000000.0</v>
       </c>
       <c r="C6">
         <v>11217000000.0</v>
       </c>
       <c r="D6">
         <v>8658000000.0</v>
       </c>
       <c r="E6">
         <v>5241000000.0</v>
       </c>
       <c r="F6">
         <v>6703000000.0</v>
       </c>
       <c r="G6">
         <v>9533000000.0</v>
       </c>
       <c r="H6">
         <v>9454000000.0</v>
       </c>
       <c r="I6">
         <v>8066000000.0</v>
       </c>
@@ -23751,97 +23904,97 @@
       </c>
       <c r="AJ6">
         <v>3094060550.0</v>
       </c>
       <c r="AK6">
         <v>3033174806.0</v>
       </c>
       <c r="AL6">
         <v>3082918356.0</v>
       </c>
       <c r="AM6">
         <v>3268670962.0</v>
       </c>
       <c r="AN6">
         <v>3355425601.0</v>
       </c>
       <c r="AO6">
         <v>4145283801.0</v>
       </c>
       <c r="AP6">
         <v>4701523836.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8">
         <v>-212000000.0</v>
       </c>
       <c r="C8">
         <v>395000000.0</v>
       </c>
       <c r="D8">
         <v>612000000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>167000000.0</v>
       </c>
       <c r="J8">
         <v>804000000.0</v>
       </c>
       <c r="K8">
@@ -23859,51 +24012,51 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B9">
         <v>7604000000.0</v>
       </c>
       <c r="C9">
         <v>6606000000.0</v>
       </c>
       <c r="D9">
         <v>6668000000.0</v>
       </c>
       <c r="E9">
         <v>5797000000.0</v>
       </c>
       <c r="F9">
         <v>6680000000.0</v>
       </c>
       <c r="G9">
         <v>6531000000.0</v>
       </c>
       <c r="H9">
         <v>6513000000.0</v>
       </c>
       <c r="I9">
         <v>6250000000.0</v>
       </c>
@@ -23987,51 +24140,51 @@
       </c>
       <c r="AJ9">
         <v>3094060550.0</v>
       </c>
       <c r="AK9">
         <v>3033174806.0</v>
       </c>
       <c r="AL9">
         <v>3082918356.0</v>
       </c>
       <c r="AM9">
         <v>3268670962.0</v>
       </c>
       <c r="AN9">
         <v>3355425601.0</v>
       </c>
       <c r="AO9">
         <v>4145283801.0</v>
       </c>
       <c r="AP9">
         <v>4701523836.0</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10">
         <v>5444000000.0</v>
       </c>
       <c r="C10">
         <v>5906000000.0</v>
       </c>
       <c r="D10">
         <v>3298000000.0</v>
       </c>
       <c r="E10">
         <v>474000000.0</v>
       </c>
       <c r="F10">
         <v>2166000000.0</v>
       </c>
       <c r="G10">
         <v>5107000000.0</v>
       </c>
       <c r="H10">
         <v>5187000000.0</v>
       </c>
       <c r="I10">
         <v>3949000000.0</v>
       </c>
@@ -24085,51 +24238,51 @@
       </c>
       <c r="Z10">
         <v>1233000000.0</v>
       </c>
       <c r="AA10">
         <v>1100000000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11">
         <v>1138000000.0</v>
       </c>
       <c r="C11">
         <v>922000000.0</v>
       </c>
       <c r="D11">
         <v>842000000.0</v>
       </c>
       <c r="E11">
         <v>322000000.0</v>
       </c>
       <c r="F11">
         <v>120000000.0</v>
       </c>
       <c r="G11">
         <v>194000000.0</v>
       </c>
       <c r="H11">
         <v>754000000.0</v>
       </c>
       <c r="I11">
         <v>432000000.0</v>
       </c>
@@ -24213,51 +24366,51 @@
       </c>
       <c r="AJ11">
         <v>-251213312.0</v>
       </c>
       <c r="AK11">
         <v>-214940262.0</v>
       </c>
       <c r="AL11">
         <v>-196641575.0</v>
       </c>
       <c r="AM11">
         <v>8589835.0</v>
       </c>
       <c r="AN11">
         <v>-159974009.0</v>
       </c>
       <c r="AO11">
         <v>-175113935.0</v>
       </c>
       <c r="AP11">
         <v>-278065147.0</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12">
         <v>3395000000.0</v>
       </c>
       <c r="C12">
         <v>3007000000.0</v>
       </c>
       <c r="D12">
         <v>2582000000.0</v>
       </c>
       <c r="E12">
         <v>2219000000.0</v>
       </c>
       <c r="F12">
         <v>2093000000.0</v>
       </c>
       <c r="G12">
         <v>1879000000.0</v>
       </c>
       <c r="H12">
         <v>1858000000.0</v>
       </c>
       <c r="I12">
         <v>1739000000.0</v>
       </c>
@@ -24341,51 +24494,51 @@
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13">
         <v>1771000000.0</v>
       </c>
       <c r="C13">
         <v>1730000000.0</v>
       </c>
       <c r="D13">
         <v>242000000.0</v>
       </c>
       <c r="E13">
         <v>1573000000.0</v>
       </c>
       <c r="F13">
         <v>1262000000.0</v>
       </c>
       <c r="G13">
         <v>213000000.0</v>
       </c>
       <c r="H13">
         <v>953000000.0</v>
       </c>
       <c r="I13">
         <v>1627000000.0</v>
       </c>
@@ -24409,51 +24562,51 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B14">
         <v>-575000000.0</v>
       </c>
       <c r="C14">
         <v>-681000000.0</v>
       </c>
       <c r="D14">
         <v>-146000000.0</v>
       </c>
       <c r="E14">
         <v>-37000000.0</v>
       </c>
       <c r="F14">
         <v>-91000000.0</v>
       </c>
       <c r="G14">
         <v>2075000000.0</v>
       </c>
       <c r="H14">
         <v>1634000000.0</v>
       </c>
       <c r="I14">
         <v>1655000000.0</v>
       </c>
@@ -24481,51 +24634,51 @@
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B15">
         <v>3519000000.0</v>
       </c>
       <c r="C15">
         <v>4698000000.0</v>
       </c>
       <c r="D15">
         <v>2922000000.0</v>
       </c>
       <c r="E15">
         <v>748000000.0</v>
       </c>
       <c r="F15">
         <v>1955000000.0</v>
       </c>
       <c r="G15">
         <v>4616000000.0</v>
       </c>
       <c r="H15">
         <v>4140000000.0</v>
       </c>
       <c r="I15">
         <v>3702000000.0</v>
       </c>
@@ -24609,51 +24762,51 @@
       </c>
       <c r="AJ15">
         <v>251213312.0</v>
       </c>
       <c r="AK15">
         <v>214940262.0</v>
       </c>
       <c r="AL15">
         <v>196641575.0</v>
       </c>
       <c r="AM15">
         <v>-8589835.0</v>
       </c>
       <c r="AN15">
         <v>159974009.0</v>
       </c>
       <c r="AO15">
         <v>175113935.0</v>
       </c>
       <c r="AP15">
         <v>278065147.0</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16">
         <v>3400000000.0</v>
       </c>
       <c r="C16">
         <v>4594000000.0</v>
       </c>
       <c r="D16">
         <v>2829000000.0</v>
       </c>
       <c r="E16">
         <v>641000000.0</v>
       </c>
       <c r="F16">
         <v>1815000000.0</v>
       </c>
       <c r="G16">
         <v>4457000000.0</v>
       </c>
       <c r="H16">
         <v>3976000000.0</v>
       </c>
       <c r="I16">
         <v>3539000000.0</v>
       </c>
@@ -24681,51 +24834,51 @@
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17">
         <v>4306000000.0</v>
       </c>
       <c r="C17">
         <v>4984000000.0</v>
       </c>
       <c r="D17">
         <v>3068000000.0</v>
       </c>
       <c r="E17">
         <v>785000000.0</v>
       </c>
       <c r="F17">
         <v>2046000000.0</v>
       </c>
       <c r="G17">
         <v>4913000000.0</v>
       </c>
       <c r="H17">
         <v>4433000000.0</v>
       </c>
       <c r="I17">
         <v>3517000000.0</v>
       </c>
@@ -24753,51 +24906,51 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
         <v>-2749000000.0</v>
       </c>
       <c r="C18">
         <v>-2139000000.0</v>
       </c>
       <c r="D18">
         <v>-2446000000.0</v>
       </c>
       <c r="E18">
         <v>-2073000000.0</v>
       </c>
       <c r="F18">
         <v>-1916000000.0</v>
       </c>
       <c r="G18">
         <v>-2015000000.0</v>
       </c>
       <c r="H18">
         <v>-1873000000.0</v>
       </c>
       <c r="I18">
         <v>-2265000000.0</v>
       </c>
@@ -24819,97 +24972,97 @@
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1003000000.0</v>
       </c>
       <c r="K20">
         <v>1035000000.0</v>
       </c>
       <c r="L20">
         <v>2696000000.0</v>
       </c>
       <c r="M20">
         <v>2696000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
@@ -24919,51 +25072,51 @@
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B21">
         <v>6723000000.0</v>
       </c>
       <c r="C21">
         <v>5786000000.0</v>
       </c>
       <c r="D21">
         <v>5887000000.0</v>
       </c>
       <c r="E21">
         <v>5070000000.0</v>
       </c>
       <c r="F21">
         <v>5906000000.0</v>
       </c>
       <c r="G21">
         <v>5804000000.0</v>
       </c>
       <c r="H21">
         <v>5786000000.0</v>
       </c>
       <c r="I21">
         <v>5681000000.0</v>
       </c>
@@ -25047,97 +25200,97 @@
       </c>
       <c r="AJ21">
         <v>3094060550.0</v>
       </c>
       <c r="AK21">
         <v>3033174806.0</v>
       </c>
       <c r="AL21">
         <v>3082918356.0</v>
       </c>
       <c r="AM21">
         <v>3268670962.0</v>
       </c>
       <c r="AN21">
         <v>3355425601.0</v>
       </c>
       <c r="AO21">
         <v>4145283801.0</v>
       </c>
       <c r="AP21">
         <v>4701523836.0</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
         <v>8477000000.0</v>
       </c>
       <c r="C23">
         <v>7985000000.0</v>
       </c>
       <c r="D23">
         <v>7380000000.0</v>
       </c>
       <c r="E23">
         <v>7239000000.0</v>
       </c>
       <c r="F23">
         <v>7481000000.0</v>
       </c>
       <c r="G23">
         <v>7195000000.0</v>
       </c>
       <c r="H23">
         <v>7469000000.0</v>
       </c>
       <c r="I23">
         <v>7998000000.0</v>
       </c>
@@ -25191,97 +25344,97 @@
       </c>
       <c r="Z23">
         <v>3123000000.0</v>
       </c>
       <c r="AA23">
         <v>2409000000.0</v>
       </c>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
         <v>2769000000.0</v>
       </c>
       <c r="C25">
         <v>2788000000.0</v>
       </c>
       <c r="D25">
         <v>2778000000.0</v>
       </c>
       <c r="E25">
         <v>2584000000.0</v>
       </c>
       <c r="F25">
         <v>2522000000.0</v>
       </c>
       <c r="G25">
         <v>2590000000.0</v>
       </c>
       <c r="H25">
         <v>2464000000.0</v>
       </c>
       <c r="I25">
         <v>2350000000.0</v>
       </c>
@@ -25301,143 +25454,143 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>881000000.0</v>
       </c>
       <c r="C28">
         <v>820000000.0</v>
       </c>
       <c r="D28">
         <v>781000000.0</v>
       </c>
       <c r="E28">
         <v>848000000.0</v>
       </c>
       <c r="F28">
         <v>774000000.0</v>
       </c>
       <c r="G28">
         <v>727000000.0</v>
       </c>
       <c r="H28">
         <v>727000000.0</v>
       </c>
       <c r="I28">
         <v>569000000.0</v>
       </c>
@@ -25467,51 +25620,51 @@
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>1138000000.0</v>
       </c>
       <c r="C29">
         <v>922000000.0</v>
       </c>
       <c r="D29">
         <v>942000000.0</v>
       </c>
       <c r="E29">
         <v>589000000.0</v>
       </c>
       <c r="F29">
         <v>120000000.0</v>
       </c>
       <c r="G29">
         <v>194000000.0</v>
       </c>
       <c r="H29">
         <v>754000000.0</v>
       </c>
       <c r="I29">
         <v>599000000.0</v>
       </c>
@@ -25535,51 +25688,51 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>881000000.0</v>
       </c>
       <c r="C30">
         <v>820000000.0</v>
       </c>
       <c r="D30">
         <v>781000000.0</v>
       </c>
       <c r="E30">
         <v>727000000.0</v>
       </c>
       <c r="F30">
         <v>774000000.0</v>
       </c>
       <c r="G30">
         <v>727000000.0</v>
       </c>
       <c r="H30">
         <v>727000000.0</v>
       </c>
       <c r="I30">
         <v>569000000.0</v>
       </c>
@@ -25633,51 +25786,51 @@
       </c>
       <c r="Z30">
         <v>793000000.0</v>
       </c>
       <c r="AA30">
         <v>737000000.0</v>
       </c>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B31">
         <v>-1279000000.0</v>
       </c>
       <c r="C31">
         <v>120000000.0</v>
       </c>
       <c r="D31">
         <v>-2589000000.0</v>
       </c>
       <c r="E31">
         <v>-4596000000.0</v>
       </c>
       <c r="F31">
         <v>-3740000000.0</v>
       </c>
       <c r="G31">
         <v>-697000000.0</v>
       </c>
       <c r="H31">
         <v>-599000000.0</v>
       </c>
       <c r="I31">
         <v>-1732000000.0</v>
       </c>
@@ -25761,51 +25914,51 @@
       </c>
       <c r="AJ31">
         <v>-3094060550.0</v>
       </c>
       <c r="AK31">
         <v>-3033174806.0</v>
       </c>
       <c r="AL31">
         <v>-3082918356.0</v>
       </c>
       <c r="AM31">
         <v>-3268670962.0</v>
       </c>
       <c r="AN31">
         <v>-3355425601.0</v>
       </c>
       <c r="AO31">
         <v>-4145283801.0</v>
       </c>
       <c r="AP31">
         <v>-4701523836.0</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B32">
         <v>15200000000.0</v>
       </c>
       <c r="C32">
         <v>13771000000.0</v>
       </c>
       <c r="D32">
         <v>13267000000.0</v>
       </c>
       <c r="E32">
         <v>12309000000.0</v>
       </c>
       <c r="F32">
         <v>13387000000.0</v>
       </c>
       <c r="G32">
         <v>12999000000.0</v>
       </c>
       <c r="H32">
         <v>13255000000.0</v>
       </c>
       <c r="I32">
         <v>13679000000.0</v>
       </c>
@@ -25908,772 +26061,777 @@
       <c r="AP32">
         <v>4701523836.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FH32"/>
+  <dimension ref="A1:FI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:164">
+    <row r="1" spans="1:165">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
         <v>154</v>
       </c>
       <c r="BS1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
         <v>157</v>
       </c>
       <c r="BW1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
         <v>160</v>
       </c>
       <c r="CA1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
         <v>163</v>
       </c>
       <c r="CE1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
         <v>166</v>
       </c>
       <c r="CI1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
         <v>169</v>
       </c>
       <c r="CM1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
         <v>172</v>
       </c>
       <c r="CQ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
         <v>175</v>
       </c>
       <c r="CU1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
         <v>178</v>
       </c>
       <c r="CY1" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
         <v>181</v>
       </c>
       <c r="DC1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
         <v>184</v>
       </c>
       <c r="DG1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
         <v>187</v>
       </c>
       <c r="DK1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
         <v>190</v>
       </c>
       <c r="DO1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
         <v>193</v>
       </c>
       <c r="DS1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
         <v>196</v>
       </c>
       <c r="DW1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
         <v>199</v>
       </c>
       <c r="EA1" t="s">
+        <v>200</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
         <v>202</v>
       </c>
       <c r="EE1" t="s">
+        <v>203</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
         <v>205</v>
       </c>
       <c r="EI1" t="s">
+        <v>206</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
         <v>208</v>
       </c>
       <c r="EM1" t="s">
+        <v>209</v>
+      </c>
+      <c r="EN1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
         <v>211</v>
       </c>
       <c r="EQ1" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
         <v>214</v>
       </c>
       <c r="EU1" t="s">
+        <v>215</v>
+      </c>
+      <c r="EV1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
         <v>217</v>
       </c>
       <c r="EY1" t="s">
+        <v>218</v>
+      </c>
+      <c r="EZ1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
         <v>220</v>
       </c>
       <c r="FC1" t="s">
+        <v>221</v>
+      </c>
+      <c r="FD1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
         <v>223</v>
       </c>
       <c r="FG1" t="s">
+        <v>224</v>
+      </c>
+      <c r="FH1" t="s">
         <v>41</v>
       </c>
-      <c r="FH1" t="s">
-        <v>224</v>
+      <c r="FI1" t="s">
+        <v>225</v>
       </c>
     </row>
-    <row r="2" spans="1:164">
+    <row r="2" spans="1:165">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
+        <v>1979000000.0</v>
+      </c>
+      <c r="C2">
         <v>1833000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2050000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1906000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1902000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1738000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>585000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2241000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2232000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1705000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2204000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2139000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2018000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1821000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2186000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2123000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1981000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1760000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1814000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1770000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1592000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1531000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1701000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1649000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1568000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1550000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1719000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1592000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1642000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1789000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1941000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1766000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1716000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2006000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2113000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2056000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2090000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2066000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2231000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2487000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1573000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1639000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1864000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1886000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1633000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1869000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1640000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1465000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1411000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1904000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1490000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1315000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1287000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1384000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2809000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1306000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1181000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1149000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>993000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>717000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>647000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>609000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>817000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>764000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>747000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1234000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1041000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>974000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1061000000.0</v>
       </c>
-      <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
@@ -26723,348 +26881,351 @@
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
       <c r="FH2"/>
+      <c r="FI2"/>
     </row>
-    <row r="3" spans="1:164">
+    <row r="3" spans="1:165">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
+        <v>737000000.0</v>
+      </c>
+      <c r="C3">
         <v>723000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>719000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>701000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>671000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>678000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>639000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>713000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>717000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>719000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>717000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>690000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>694000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>677000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>670000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>653000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>635000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>626000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>634000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>610000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>633000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>645000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>652000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>673000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>635000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>630000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>625000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>610000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>621000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>608000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>681000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>564000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>570000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>535000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>516000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>506000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>516000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>517000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>514000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>527000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>444000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>454000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>452000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>439000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>440000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>434000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>416000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>403000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>399000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>393000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>396000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>366000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>356000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>367000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>343000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>342000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>346000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>344000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>390000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>389000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>330000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>320000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>344000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>326000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>341000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343000000.0</v>
       </c>
       <c r="BO3">
         <v>343000000.0</v>
       </c>
       <c r="BP3">
         <v>343000000.0</v>
       </c>
       <c r="BQ3">
+        <v>343000000.0</v>
+      </c>
+      <c r="BR3">
         <v>345000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>346000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>289489674.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>302115659.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>301128851.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>296265816.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>290462765.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>298604974.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>300360818.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>289437269.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>272090949.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>263710363.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>266256262.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>256889304.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>267269821.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>247037629.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>252968690.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>251511487.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>245007790.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>236207028.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>232147945.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>232161595.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>223076775.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>259260905.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>191814129.0</v>
       </c>
-      <c r="CP3"/>
-      <c r="CQ3">
+      <c r="CQ3"/>
+      <c r="CR3">
         <v>86000000.0</v>
       </c>
-      <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
-      <c r="CU3">
+      <c r="CU3"/>
+      <c r="CV3">
         <v>69000000.0</v>
       </c>
-      <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
-      <c r="CY3">
+      <c r="CY3"/>
+      <c r="CZ3">
         <v>159000000.0</v>
       </c>
-      <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
@@ -27081,54 +27242,55 @@
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
       <c r="FH3"/>
+      <c r="FI3"/>
     </row>
-    <row r="4" spans="1:164">
+    <row r="4" spans="1:165">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27249,1042 +27411,1049 @@
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
       <c r="FH4"/>
+      <c r="FI4"/>
     </row>
-    <row r="5" spans="1:164">
+    <row r="5" spans="1:165">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5">
+        <v>1786000000.0</v>
+      </c>
+      <c r="C5">
         <v>2240000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2294000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2006000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2072000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2060000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1423000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2628000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2008000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2049000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2431000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>662000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1180000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2319000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-849000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1542000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1636000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1228000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1897000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1468000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1686000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-870000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1740000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1670000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1916000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1617000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1666000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1566000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1929000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1829000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1227000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1578000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1500000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1411000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>415000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1242000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1771000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1373000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>43000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>84000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1013000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>743000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2871000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1035000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1075000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>994000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1000000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1049000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>934000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>984000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>946000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>959000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>758000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>864000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>705000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>794000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>636000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>772000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>811000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>802000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>768000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>852000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>598000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>712000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>584000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>633000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>680000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>708000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>699000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>794000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>837628060.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>745361453.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>636180328.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>965950005.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>654641327.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>696611349.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>623804463.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>651522140.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1204610063.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>611443320.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>516452872.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1893974778.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>996571485.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>489315449.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>527686766.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>471584039.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>900356931.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>477510395.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>470987479.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>499737670.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1034499954.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>529501925.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>548426314.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1335390040.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-1683190476.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1285714286.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1395666010.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1244423199.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-1906234654.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1303455894.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1453857791.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>7901623837.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-11366442140.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>5225428314.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4287405653.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3614615050.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1100961888.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>4040939105.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>3459958932.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>3315018868.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>4628018576.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4433970926.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>3452153462.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>3388368794.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>3878706702.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>3310040050.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>3408557626.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>3645389089.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>2952069264.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>2838257318.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>2668303328.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>2332064700.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>1843932231.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>1659243359.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>1810621655.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>1692738212.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>1702692387.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>1093032622.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>1510099613.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>1279446367.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>1294196371.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>1003335112.0</v>
       </c>
-      <c r="EC5">
+      <c r="ED5">
         <v>978720677.0</v>
       </c>
-      <c r="ED5">
+      <c r="EE5">
         <v>1115137788.0</v>
       </c>
-      <c r="EE5">
+      <c r="EF5">
         <v>1133889530.0</v>
       </c>
-      <c r="EF5">
+      <c r="EG5">
         <v>852974186.0</v>
       </c>
-      <c r="EG5">
+      <c r="EH5">
         <v>844724221.0</v>
       </c>
-      <c r="EH5">
+      <c r="EI5">
         <v>925912713.0</v>
       </c>
-      <c r="EI5">
+      <c r="EJ5">
         <v>851924320.0</v>
       </c>
-      <c r="EJ5">
+      <c r="EK5">
         <v>681149581.0</v>
       </c>
-      <c r="EK5">
+      <c r="EL5">
         <v>711659244.0</v>
       </c>
-      <c r="EL5">
+      <c r="EM5">
         <v>849235757.0</v>
       </c>
-      <c r="EM5">
+      <c r="EN5">
         <v>799444601.0</v>
       </c>
-      <c r="EN5">
+      <c r="EO5">
         <v>655531152.0</v>
       </c>
-      <c r="EO5">
+      <c r="EP5">
         <v>701035727.0</v>
       </c>
-      <c r="EP5">
+      <c r="EQ5">
         <v>877178617.0</v>
       </c>
-      <c r="EQ5">
+      <c r="ER5">
         <v>798835474.0</v>
       </c>
-      <c r="ER5">
+      <c r="ES5">
         <v>686249117.0</v>
       </c>
-      <c r="ES5">
+      <c r="ET5">
         <v>677515855.0</v>
       </c>
-      <c r="ET5">
+      <c r="EU5">
         <v>920453190.0</v>
       </c>
-      <c r="EU5">
+      <c r="EV5">
         <v>800860326.0</v>
       </c>
-      <c r="EV5">
+      <c r="EW5">
         <v>833637581.0</v>
       </c>
-      <c r="EW5">
+      <c r="EX5">
         <v>830685264.0</v>
       </c>
-      <c r="EX5">
+      <c r="EY5">
         <v>846077826.0</v>
       </c>
-      <c r="EY5">
+      <c r="EZ5">
         <v>922755965.0</v>
       </c>
-      <c r="EZ5">
+      <c r="FA5">
         <v>734084359.0</v>
       </c>
-      <c r="FA5">
+      <c r="FB5">
         <v>775116434.0</v>
       </c>
-      <c r="FB5">
+      <c r="FC5">
         <v>932559353.0</v>
       </c>
-      <c r="FC5">
+      <c r="FD5">
         <v>999115006.0</v>
       </c>
-      <c r="FD5">
+      <c r="FE5">
         <v>864797335.0</v>
       </c>
-      <c r="FE5">
+      <c r="FF5">
         <v>993486696.0</v>
       </c>
-      <c r="FF5">
+      <c r="FG5">
         <v>1287929589.0</v>
       </c>
-      <c r="FG5">
+      <c r="FH5">
         <v>1246516280.0</v>
       </c>
-      <c r="FH5">
+      <c r="FI5">
         <v>1049045199.0</v>
       </c>
     </row>
-    <row r="6" spans="1:164">
+    <row r="6" spans="1:165">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
+        <v>2523000000.0</v>
+      </c>
+      <c r="C6">
         <v>2963000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3013000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2707000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2743000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2738000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2062000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3341000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2725000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2768000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3148000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1352000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1874000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2996000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-179000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2195000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2271000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1854000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2531000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2078000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2319000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-225000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2392000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2343000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2551000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2247000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2291000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2176000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2550000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2437000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1908000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2142000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2070000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1946000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>931000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1748000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2287000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1890000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>557000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>611000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1457000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1197000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2419000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1474000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1515000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1428000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1416000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1452000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1333000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1377000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1342000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1325000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1114000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1231000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1048000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1136000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>982000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1116000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1201000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1191000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1098000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1172000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>942000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1038000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>925000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>976000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1023000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1051000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1044000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1140000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1127117734.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1047477112.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>937309179.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1262215821.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>945104092.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>995216323.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>924165281.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>940959409.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1476701012.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>875153683.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>782709134.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2150864082.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1263841306.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>736353078.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>780655456.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>723095526.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1145364721.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>713717423.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>703135424.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>731899265.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1257576729.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>788762830.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>740240443.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1335390040.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1597190476.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1285714286.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1395666010.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1244423199.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1837234654.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1303455894.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1453857791.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1356000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-11207442140.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1119627292.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1074441320.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>3614615050.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1100961888.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3141599413.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2684071575.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2556981132.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>4628018576.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3620964040.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3308981332.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3510070922.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3878706702.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3912995443.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3408557626.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3645389089.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2952069264.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>2712800000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>2603400000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>2277400000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>1843932231.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>1665100000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>1814900000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1697500000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>1702692387.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>1130200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>1161700000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>1279446367.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>1294196371.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>1003335112.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>978720677.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>1115137788.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>1133889530.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>852974186.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>844724221.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>925912713.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>851924320.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>681149581.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>711659244.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>849235757.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>799444601.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>655531152.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>701035727.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>877178617.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>798835474.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>686249117.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>677515855.0</v>
       </c>
-      <c r="ET6">
+      <c r="EU6">
         <v>920453190.0</v>
       </c>
-      <c r="EU6">
+      <c r="EV6">
         <v>800860326.0</v>
       </c>
-      <c r="EV6">
+      <c r="EW6">
         <v>833637581.0</v>
       </c>
-      <c r="EW6">
+      <c r="EX6">
         <v>830685264.0</v>
       </c>
-      <c r="EX6">
+      <c r="EY6">
         <v>846077826.0</v>
       </c>
-      <c r="EY6">
+      <c r="EZ6">
         <v>922755965.0</v>
       </c>
-      <c r="EZ6">
+      <c r="FA6">
         <v>734084359.0</v>
       </c>
-      <c r="FA6">
+      <c r="FB6">
         <v>775116434.0</v>
       </c>
-      <c r="FB6">
+      <c r="FC6">
         <v>932559353.0</v>
       </c>
-      <c r="FC6">
+      <c r="FD6">
         <v>999115006.0</v>
       </c>
-      <c r="FD6">
+      <c r="FE6">
         <v>864797335.0</v>
       </c>
-      <c r="FE6">
+      <c r="FF6">
         <v>993486696.0</v>
       </c>
-      <c r="FF6">
+      <c r="FG6">
         <v>1287929589.0</v>
       </c>
-      <c r="FG6">
+      <c r="FH6">
         <v>1246516000.0</v>
       </c>
-      <c r="FH6">
+      <c r="FI6">
         <v>1049045199.0</v>
       </c>
     </row>
-    <row r="7" spans="1:164">
+    <row r="7" spans="1:165">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -28405,72 +28574,73 @@
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
       <c r="FH7"/>
+      <c r="FI7"/>
     </row>
-    <row r="8" spans="1:164">
+    <row r="8" spans="1:165">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>21000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>-204000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-29000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>395000000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
@@ -28583,826 +28753,832 @@
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
       <c r="FH8"/>
+      <c r="FI8"/>
     </row>
-    <row r="9" spans="1:164">
+    <row r="9" spans="1:165">
       <c r="A9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B9">
+        <v>2013000000.0</v>
+      </c>
+      <c r="C9">
         <v>2400000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2025000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1798000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1842000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1885000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>775000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1842000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1853000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1804000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2032000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1801000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1812000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2107000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1855000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1676000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1656000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1740000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1770000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1470000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1590000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1850000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1596000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1546000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1521000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1868000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1544000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1541000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1730000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1698000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1963000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1390000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1479000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1418000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1486000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1139000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1140000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1341000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1388000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1145000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1178000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>864000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>987000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1058000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>998000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1005000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>976000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>986000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>823000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>980000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>842000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>889000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>722000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>868000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-720000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>820000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>666000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>796000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1367000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1326000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1150000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1259000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2044000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1312000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1159000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1208000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>972000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1008000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1010000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1118000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2332008303.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>2136470087.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>2017097496.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2132496657.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>2157113334.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2210076518.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2211477152.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2248616236.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2091168990.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1849782050.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1685443391.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1893974778.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1782504488.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1493612079.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>1449613355.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>1409915357.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1393801662.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1306538995.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1343562375.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1265739769.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1319107253.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1391139924.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>1311630420.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1335390040.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1337809524.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>1285714286.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>1395666010.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>1244423199.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>1199765346.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>1303455894.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1453857791.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1356000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>8028557860.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1119627292.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1074441320.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>3614615050.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1100961888.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>3141599413.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>2684071575.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>2556981132.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4628018576.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>3620964040.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>3308981332.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>3510070922.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>3878706702.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>3912995443.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>3408557626.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>3645389089.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>2952069264.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>2712800000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>2603400000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>2277400000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>1843932231.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>1665100000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>1814900000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>1697500000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>1702692387.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>1130200000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>1161700000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>1279446367.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>1294196371.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>1003335112.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>978720677.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>1115137788.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>1133889530.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>852974186.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>844724221.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>925912713.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>851924320.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>681149581.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>711659244.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>849235757.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>799444601.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>655531152.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>701035727.0</v>
       </c>
-      <c r="EP9">
+      <c r="EQ9">
         <v>877178617.0</v>
       </c>
-      <c r="EQ9">
+      <c r="ER9">
         <v>798835474.0</v>
       </c>
-      <c r="ER9">
+      <c r="ES9">
         <v>686249117.0</v>
       </c>
-      <c r="ES9">
+      <c r="ET9">
         <v>677515855.0</v>
       </c>
-      <c r="ET9">
+      <c r="EU9">
         <v>920453190.0</v>
       </c>
-      <c r="EU9">
+      <c r="EV9">
         <v>800860326.0</v>
       </c>
-      <c r="EV9">
+      <c r="EW9">
         <v>833637581.0</v>
       </c>
-      <c r="EW9">
+      <c r="EX9">
         <v>830685264.0</v>
       </c>
-      <c r="EX9">
+      <c r="EY9">
         <v>846077826.0</v>
       </c>
-      <c r="EY9">
+      <c r="EZ9">
         <v>922755965.0</v>
       </c>
-      <c r="EZ9">
+      <c r="FA9">
         <v>734084359.0</v>
       </c>
-      <c r="FA9">
+      <c r="FB9">
         <v>775116434.0</v>
       </c>
-      <c r="FB9">
+      <c r="FC9">
         <v>932559353.0</v>
       </c>
-      <c r="FC9">
+      <c r="FD9">
         <v>999115006.0</v>
       </c>
-      <c r="FD9">
+      <c r="FE9">
         <v>864797335.0</v>
       </c>
-      <c r="FE9">
+      <c r="FF9">
         <v>993486696.0</v>
       </c>
-      <c r="FF9">
+      <c r="FG9">
         <v>1287929589.0</v>
       </c>
-      <c r="FG9">
+      <c r="FH9">
         <v>1246516000.0</v>
       </c>
-      <c r="FH9">
+      <c r="FI9">
         <v>1049045199.0</v>
       </c>
     </row>
-    <row r="10" spans="1:164">
+    <row r="10" spans="1:165">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10">
+        <v>1453000000.0</v>
+      </c>
+      <c r="C10">
         <v>1405000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1424000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1213000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1339000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1468000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>865000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2002000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1349000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1426000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1824000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-39000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>537000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1688000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1420000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>992000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1079000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>723000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1436000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>953000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1167000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1390000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1348000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1202000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1436000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1121000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1252000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1113000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1440000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1382000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>757000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1148000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1055000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>989000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>80000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>884000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1368000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>974000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>16000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-322000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>719000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>424000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-3220000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>694000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>744000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>676000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>732000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>745000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>637000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>710000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>685000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>724000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>506000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>607000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>466000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>545000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>397000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>530000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>545000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>562000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>533000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>641000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>410000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>540000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>382000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>435000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>479000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>475000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>424000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>485000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>501784969.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>518416011.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>449826990.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>700545211.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>489886404.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>458113883.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>368756642.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>396678967.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>396154620.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>399016430.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>317902956.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>414525923.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>493614374.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>628339140.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>316680987.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>380894801.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>312373851.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>308680861.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>513675784.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>339716684.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>301247874.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>361966505.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>329596109.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
@@ -29429,713 +29605,719 @@
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10"/>
       <c r="FH10"/>
+      <c r="FI10"/>
     </row>
-    <row r="11" spans="1:164">
+    <row r="11" spans="1:165">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11">
+        <v>307000000.0</v>
+      </c>
+      <c r="C11">
         <v>254000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>263000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>245000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>337000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>293000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>78000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>351000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>200000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>244000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>209000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>134000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>258000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>341000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>122000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>148000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>323000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>278000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>135000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>147000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-440000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>116000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>190000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>52000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-164000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>27000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>274000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>217000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>236000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>38000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>120000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>153000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>121000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-870000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>188000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>393000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>200000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>274000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-266000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>274000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>70000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-646000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>223000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>250000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>207000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>206000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>239000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>165000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>221000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>208000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>190000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>98000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>115000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>118000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>134000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>85000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>129000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>123000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>131000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>138000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>180000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>94000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>120000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>65000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>101000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>67000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>107000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>97000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>116000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>95293592.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>128805621.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>126195807.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>252031684.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>112994363.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>134154825.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>111583422.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>131457565.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>127747606.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>106180843.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>73619632.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>169313405.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>143637154.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>200929152.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>116607340.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>148730351.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>127062986.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>115912813.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>125416945.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>125918153.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>107790818.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>163425176.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>126975550.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-223299545.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-1878666666.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-188888889.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-216699500.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-200764818.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-2107558624.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-179895850.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-105900151.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-182878764.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-11555299970.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-255485422.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-155394406.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-189937654.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>537007847.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-164049890.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-239953065.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-161056604.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>48905394.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-153940321.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-103630751.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-115035461.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-113303690.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-114072642.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-112215321.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-117418998.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-112920152.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-104969367.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-104473541.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-102487427.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-100844602.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-99409713.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-100178400.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-97103680.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-90311636.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-88065512.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>-118289983.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>-94671280.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>-88764241.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>-87780149.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>-91654916.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>-87328552.0</v>
       </c>
-      <c r="EE11">
+      <c r="EF11">
         <v>-84251825.0</v>
       </c>
-      <c r="EF11">
+      <c r="EG11">
         <v>-83925677.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>-81055156.0</v>
       </c>
-      <c r="EH11">
+      <c r="EI11">
         <v>-79557617.0</v>
       </c>
-      <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
-      <c r="EQ11">
+      <c r="EQ11"/>
+      <c r="ER11">
         <v>-68668888.0</v>
       </c>
-      <c r="ER11">
+      <c r="ES11">
         <v>-49211208.0</v>
       </c>
-      <c r="ES11">
+      <c r="ET11">
         <v>-44752902.0</v>
       </c>
-      <c r="ET11">
+      <c r="EU11">
         <v>-43053071.0</v>
       </c>
-      <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
       <c r="FH11"/>
+      <c r="FI11"/>
     </row>
-    <row r="12" spans="1:164">
+    <row r="12" spans="1:165">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12">
+        <v>856000000.0</v>
+      </c>
+      <c r="C12">
         <v>835000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>870000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>793000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>733000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>592000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>676000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>626000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>659000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>680000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>777000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>701000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>643000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>631000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>607000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>550000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>557000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>505000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>656000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>496000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>519000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>520000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>392000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>468000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>480000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>496000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>469000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>453000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>489000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>447000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>442000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>430000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>445000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>422000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>401000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>358000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>403000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>399000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>445000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>406000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>294000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>319000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>380000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>341000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>331000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>318000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>323000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>304000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>297000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>274000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>240000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>235000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>252000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>257000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>246000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>249000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>239000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>242000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>266000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>253000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>235000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>211000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>188000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>172000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>202000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>198000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>201000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>233000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>275000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>309000000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
@@ -30185,143 +30367,146 @@
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
       <c r="FH12"/>
+      <c r="FI12"/>
     </row>
-    <row r="13" spans="1:164">
+    <row r="13" spans="1:165">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13">
+        <v>34000000.0</v>
+      </c>
+      <c r="C13">
         <v>33000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>506000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>47000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>399000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>441000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>501000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>89000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>69000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>77000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>121000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>542000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>322000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>305000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>246000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>586000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>17000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>61000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>313000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>407000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>158000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>92000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>86000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>195000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>192000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>537000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>151000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>258000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>231000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>225000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -30411,170 +30596,173 @@
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
       <c r="FH13"/>
+      <c r="FI13"/>
     </row>
-    <row r="14" spans="1:164">
+    <row r="14" spans="1:165">
       <c r="A14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B14">
+        <v>-130000000.0</v>
+      </c>
+      <c r="C14">
         <v>-224000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-167000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-127000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-112000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-169000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-183000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-168000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-159000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-171000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-128000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-6000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-11000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-9000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-8000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-9000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="T14">
         <v>-8000000.0</v>
       </c>
       <c r="U14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="V14">
         <v>122000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>519000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2075000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2449000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2078000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1912000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1634000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1643000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1618000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1660000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1655000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2023000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2053000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1981000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1852000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1817000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1872000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1828000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1726000000.0</v>
       </c>
-      <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
@@ -30655,648 +30843,652 @@
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
       <c r="FD14"/>
       <c r="FE14"/>
       <c r="FF14"/>
       <c r="FG14"/>
       <c r="FH14"/>
+      <c r="FI14"/>
     </row>
-    <row r="15" spans="1:164">
+    <row r="15" spans="1:165">
       <c r="A15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B15">
+        <v>1016000000.0</v>
+      </c>
+      <c r="C15">
         <v>927000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1015000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>637000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>861000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1006000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>999000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1483000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>990000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1226000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1487000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-174000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>273000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1336000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1425000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>862000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>922000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>389000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1150000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>810000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1014000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1019000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1163000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>943000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1321000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1189000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1149000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>780000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1166000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1045000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1133000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>969000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>826000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>774000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>901000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>652000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>920000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>684000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-326000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-108000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>393000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>274000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2435000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>425000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>454000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>410000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>483000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>481000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>441000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>435000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>439000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>501000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>385000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>461000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>320000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>382000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>286000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>366000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>389000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>399000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>367000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>425000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>283000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>391000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>295000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>303000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>387000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>345000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>314000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>334000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>276491377.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>389610390.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>323631183.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>448513527.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>376892041.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>323959058.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>257173220.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>265221402.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>268423681.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>292835587.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>244283324.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>273236805.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>349977220.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>427409988.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>200073647.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>232164450.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>185249940.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>244424846.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>388258839.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>213798531.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>193722379.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>248514317.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>202620559.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>223299545.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>195476190.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>188888889.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>216699500.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>200764818.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>173682342.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>179895850.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>105900151.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>179000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>188857830.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>259993989.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>152434512.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>189937654.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-537007847.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>164343360.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>239073042.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>161509434.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-48905394.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>154093344.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>130383654.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>197021277.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>113303690.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>228973899.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>112215321.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>117418998.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>112920152.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>105000000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>104500000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>102500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>100844602.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>99400000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>100200000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>97100000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>90311636.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>88000000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>85500000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>94671280.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>88764241.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>87780149.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>91654916.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>87328552.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>84251825.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>83925677.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>81055156.0</v>
       </c>
-      <c r="EH15">
+      <c r="EI15">
         <v>79557617.0</v>
       </c>
-      <c r="EI15">
+      <c r="EJ15">
         <v>66669298.0</v>
       </c>
-      <c r="EJ15">
+      <c r="EK15">
         <v>64494229.0</v>
       </c>
-      <c r="EK15">
+      <c r="EL15">
         <v>61550759.0</v>
       </c>
-      <c r="EL15">
+      <c r="EM15">
         <v>58476146.0</v>
       </c>
-      <c r="EM15">
+      <c r="EN15">
         <v>54380789.0</v>
       </c>
-      <c r="EN15">
+      <c r="EO15">
         <v>53057450.0</v>
       </c>
-      <c r="EO15">
+      <c r="EP15">
         <v>51669964.0</v>
       </c>
-      <c r="EP15">
+      <c r="EQ15">
         <v>55796000.0</v>
       </c>
-      <c r="EQ15">
+      <c r="ER15">
         <v>68668888.0</v>
       </c>
-      <c r="ER15">
+      <c r="ES15">
         <v>49211208.0</v>
       </c>
-      <c r="ES15">
+      <c r="ET15">
         <v>44752902.0</v>
       </c>
-      <c r="ET15">
+      <c r="EU15">
         <v>43053071.0</v>
       </c>
-      <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
-      <c r="EY15">
+      <c r="EY15"/>
+      <c r="EZ15">
         <v>42735340.0</v>
       </c>
-      <c r="EZ15">
+      <c r="FA15">
         <v>39166885.0</v>
       </c>
-      <c r="FA15">
+      <c r="FB15">
         <v>38057219.0</v>
       </c>
-      <c r="FB15">
+      <c r="FC15">
         <v>39916514.0</v>
       </c>
-      <c r="FC15">
+      <c r="FD15">
         <v>39078399.0</v>
       </c>
-      <c r="FD15">
+      <c r="FE15">
         <v>42892837.0</v>
       </c>
-      <c r="FE15">
+      <c r="FF15">
         <v>42960089.0</v>
       </c>
-      <c r="FF15">
+      <c r="FG15">
         <v>51830120.0</v>
       </c>
-      <c r="FG15">
+      <c r="FH15">
         <v>69107873.0</v>
       </c>
-      <c r="FH15">
+      <c r="FI15">
         <v>64431927.0</v>
       </c>
     </row>
-    <row r="16" spans="1:164">
+    <row r="16" spans="1:165">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>980000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>609000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>833000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>978000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>971000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1457000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-197000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>250000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1313000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1447000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>841000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>889000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>358000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1118000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>779000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>975000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1057000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1124000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>904000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1281000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1148000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1108000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>739000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1125000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1004000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1092000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>928000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>785000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>734000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>861000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>612000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>881000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>643000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-358000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
@@ -31377,170 +31569,173 @@
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
       <c r="FH16"/>
+      <c r="FI16"/>
     </row>
-    <row r="17" spans="1:164">
+    <row r="17" spans="1:165">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17">
+        <v>1146000000.0</v>
+      </c>
+      <c r="C17">
         <v>1151000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1161000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>968000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1002000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1175000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>787000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1651000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1149000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1397000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1615000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-173000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>279000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1347000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1416000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>870000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>931000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>400000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1158000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>818000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1020000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-950000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1232000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1012000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1384000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1285000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1225000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>839000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1223000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1146000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>719000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1028000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>902000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>868000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>950000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>696000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>975000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>774000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-258000000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -31621,143 +31816,146 @@
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
       <c r="FH17"/>
+      <c r="FI17"/>
     </row>
-    <row r="18" spans="1:164">
+    <row r="18" spans="1:165">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
         <v>-766000000.0</v>
       </c>
       <c r="C18">
+        <v>-766000000.0</v>
+      </c>
+      <c r="D18">
         <v>-778000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-746000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-684000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-541000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-409000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-537000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-590000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-603000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-592000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-638000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-627000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-584000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-237000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-792000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-603000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-519000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-280000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-596000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-425000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-804000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-317000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-395000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-554000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1105000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-376000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-573000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-482000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-423000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31847,54 +32045,55 @@
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
       <c r="FH18"/>
+      <c r="FI18"/>
     </row>
-    <row r="19" spans="1:164">
+    <row r="19" spans="1:165">
       <c r="A19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -32015,54 +32214,55 @@
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
       <c r="FH19"/>
+      <c r="FI19"/>
     </row>
-    <row r="20" spans="1:164">
+    <row r="20" spans="1:165">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32183,548 +32383,552 @@
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
       <c r="FH20"/>
+      <c r="FI20"/>
     </row>
-    <row r="21" spans="1:164">
+    <row r="21" spans="1:165">
       <c r="A21" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B21">
+        <v>1786000000.0</v>
+      </c>
+      <c r="C21">
         <v>2206000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1801000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1583000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1624000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1661000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>652000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1607000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1617000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1608000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1802000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1583000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1590000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1880000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1641000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1462000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1443000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1533000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1579000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1279000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1394000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1654000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1418000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1372000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1322000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1692000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363000000.0</v>
       </c>
       <c r="AB21">
         <v>1363000000.0</v>
       </c>
       <c r="AC21">
+        <v>1363000000.0</v>
+      </c>
+      <c r="AD21">
         <v>1549000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1511000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1823000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1263000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1327000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1268000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1359000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1012000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>987000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1179000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1238000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1009000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1050000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>723000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>860000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>925000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>875000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>871000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>858000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>873000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>704000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>857000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>750000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>751000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>616000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>759000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>636000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>689000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>566000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>681000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>768000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>718000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>663000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>701000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>537000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>685000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>602000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>609000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>658000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>665000000.0</v>
       </c>
       <c r="BQ21">
         <v>665000000.0</v>
       </c>
       <c r="BR21">
+        <v>665000000.0</v>
+      </c>
+      <c r="BS21">
         <v>772000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5290628060.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>744091973.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>636067575.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>965950005.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5677641327.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>696611349.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>623804463.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>651522140.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4739610063.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>611378116.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>516452872.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>595516114.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3625571485.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>488966318.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>526574199.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>471584039.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2712356931.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>477510395.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>470980654.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>499737670.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2877499954.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>528092922.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>522761043.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1335390040.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-1683190476.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1285714286.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1395666010.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1244423199.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-1906234654.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1303455894.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1453857791.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>7901623837.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-11366442140.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5225428314.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4287405653.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3614615050.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1100961888.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>4040939105.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3459958932.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>3315018868.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>4628018576.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>4433970926.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>3452153462.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>3388368794.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>3878706702.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>3310040050.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>3408557626.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>3645389089.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>2952069264.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>2838257318.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2668303328.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>2332064700.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>1843932231.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>1659243359.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>1810621655.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>1692738212.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>1702692387.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>1093032622.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>1510099613.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>1279446367.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>1294196371.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>1003335112.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>978720677.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>1115137788.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>1133889530.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>852974186.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>844724221.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>925912713.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>851924320.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>681149581.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>711659244.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>849235757.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>799444601.0</v>
       </c>
-      <c r="EN21">
+      <c r="EO21">
         <v>655531152.0</v>
       </c>
-      <c r="EO21">
+      <c r="EP21">
         <v>701035727.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>877178617.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>798835474.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>686249117.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>677515855.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>920453190.0</v>
       </c>
-      <c r="EU21">
+      <c r="EV21">
         <v>800860326.0</v>
       </c>
-      <c r="EV21">
+      <c r="EW21">
         <v>833637581.0</v>
       </c>
-      <c r="EW21">
+      <c r="EX21">
         <v>830685264.0</v>
       </c>
-      <c r="EX21">
+      <c r="EY21">
         <v>846077826.0</v>
       </c>
-      <c r="EY21">
+      <c r="EZ21">
         <v>922755965.0</v>
       </c>
-      <c r="EZ21">
+      <c r="FA21">
         <v>734084359.0</v>
       </c>
-      <c r="FA21">
+      <c r="FB21">
         <v>775116434.0</v>
       </c>
-      <c r="FB21">
+      <c r="FC21">
         <v>932559353.0</v>
       </c>
-      <c r="FC21">
+      <c r="FD21">
         <v>999115006.0</v>
       </c>
-      <c r="FD21">
+      <c r="FE21">
         <v>864797335.0</v>
       </c>
-      <c r="FE21">
+      <c r="FF21">
         <v>993486696.0</v>
       </c>
-      <c r="FF21">
+      <c r="FG21">
         <v>1287929589.0</v>
       </c>
-      <c r="FG21">
+      <c r="FH21">
         <v>1246516280.0</v>
       </c>
-      <c r="FH21">
+      <c r="FI21">
         <v>1049045199.0</v>
       </c>
     </row>
-    <row r="22" spans="1:164">
+    <row r="22" spans="1:165">
       <c r="A22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -32845,348 +33049,351 @@
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
       <c r="FH22"/>
+      <c r="FI22"/>
     </row>
-    <row r="23" spans="1:164">
+    <row r="23" spans="1:165">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
+        <v>2206000000.0</v>
+      </c>
+      <c r="C23">
         <v>2027000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2274000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2121000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2120000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1962000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>708000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2476000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2468000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1901000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2434000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2357000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2240000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2048000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2400000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2337000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2194000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1967000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2005000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1961000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1788000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1727000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1879000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1823000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1767000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1726000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1900000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1770000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1823000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1976000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2081000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1893000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1868000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2156000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2240000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2183000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2243000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2228000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2381000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2623000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1701000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1780000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1991000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2019000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1756000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2003000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1758000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1578000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1530000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2027000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1582000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1453000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1393000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1493000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1453000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1437000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1281000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1264000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1592000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1325000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1134000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1167000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1520000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1444000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1321000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1346000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1548000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1384000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1319000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1407000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2958619757.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1392378114.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1381029921.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1166546652.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3520527993.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1513465169.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1587672689.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1597094096.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2648441073.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1238403934.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1168990519.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1298458664.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1843066997.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1004645761.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>923039156.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>938331318.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1318555269.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>829028600.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>872581721.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>766002099.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1558392701.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>863047000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>788869377.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>3021000000.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>3106000000.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>19395000000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
       <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
       <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
       <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
@@ -33203,54 +33410,55 @@
       <c r="EJ23"/>
       <c r="EK23"/>
       <c r="EL23"/>
       <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
       <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
       <c r="ET23"/>
       <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
       <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
       <c r="FB23"/>
       <c r="FC23"/>
       <c r="FD23"/>
       <c r="FE23"/>
       <c r="FF23"/>
       <c r="FG23"/>
       <c r="FH23"/>
+      <c r="FI23"/>
     </row>
-    <row r="24" spans="1:164">
+    <row r="24" spans="1:165">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33371,263 +33579,266 @@
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
       <c r="FH24"/>
+      <c r="FI24"/>
     </row>
-    <row r="25" spans="1:164">
+    <row r="25" spans="1:165">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
+        <v>737000000.0</v>
+      </c>
+      <c r="C25">
         <v>723000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>719000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>701000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>671000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>678000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>639000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>713000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>717000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>719000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>717000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>690000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>694000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>677000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>670000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>653000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>635000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>626000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>634000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>610000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>633000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>645000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>652000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>673000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>635000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>630000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>625000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>610000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>621000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>608000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>681000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>564000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>570000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>535000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>516000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>506000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>516000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>517000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>514000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>527000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>444000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>454000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>452000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>439000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>440000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>434000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>416000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>403000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>399000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>393000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>396000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>366000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>356000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>367000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>343000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>342000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>346000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>344000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>390000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>389000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>379000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>370000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>344000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>326000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>341000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343000000.0</v>
       </c>
       <c r="BO25">
         <v>343000000.0</v>
       </c>
       <c r="BP25">
         <v>343000000.0</v>
       </c>
       <c r="BQ25">
+        <v>343000000.0</v>
+      </c>
+      <c r="BR25">
         <v>345000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>346000000.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
@@ -33677,54 +33888,55 @@
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
       <c r="FH25"/>
+      <c r="FI25"/>
     </row>
-    <row r="26" spans="1:164">
+    <row r="26" spans="1:165">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -33845,54 +34057,55 @@
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
       <c r="FH26"/>
+      <c r="FI26"/>
     </row>
-    <row r="27" spans="1:164">
+    <row r="27" spans="1:165">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -34013,181 +34226,182 @@
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
       <c r="FH27"/>
+      <c r="FI27"/>
     </row>
-    <row r="28" spans="1:164">
+    <row r="28" spans="1:165">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>224000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>215000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>218000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>224000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>123000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>235000000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>218000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>222000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214000000.0</v>
       </c>
       <c r="P28">
         <v>214000000.0</v>
       </c>
       <c r="Q28">
+        <v>214000000.0</v>
+      </c>
+      <c r="R28">
         <v>213000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000000.0</v>
       </c>
       <c r="T28">
         <v>191000000.0</v>
       </c>
       <c r="U28">
-        <v>196000000.0</v>
+        <v>191000000.0</v>
       </c>
       <c r="V28">
         <v>196000000.0</v>
       </c>
       <c r="W28">
+        <v>196000000.0</v>
+      </c>
+      <c r="X28">
         <v>178000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>174000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>199000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>176000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>181000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>178000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>181000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>187000000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>337000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>167000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>179000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>209000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>270000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>185000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>277000000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
@@ -34245,143 +34459,146 @@
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
       <c r="FH28"/>
+      <c r="FI28"/>
     </row>
-    <row r="29" spans="1:164">
+    <row r="29" spans="1:165">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
+        <v>307000000.0</v>
+      </c>
+      <c r="C29">
         <v>254000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>263000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>245000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>337000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>293000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>78000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>351000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>200000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>293000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>209000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>134000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>258000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>341000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>122000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>148000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>323000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>278000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>135000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>147000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-440000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>116000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>190000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>52000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-164000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>27000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>274000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>217000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>236000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34471,348 +34688,351 @@
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
       <c r="FH29"/>
+      <c r="FI29"/>
     </row>
-    <row r="30" spans="1:164">
+    <row r="30" spans="1:165">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
+        <v>227000000.0</v>
+      </c>
+      <c r="C30">
         <v>194000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>224000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>215000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>218000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>224000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>123000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>235000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>236000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>196000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>230000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>218000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>222000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214000000.0</v>
       </c>
       <c r="P30">
         <v>214000000.0</v>
       </c>
       <c r="Q30">
+        <v>214000000.0</v>
+      </c>
+      <c r="R30">
         <v>213000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000000.0</v>
       </c>
       <c r="T30">
         <v>191000000.0</v>
       </c>
       <c r="U30">
-        <v>196000000.0</v>
+        <v>191000000.0</v>
       </c>
       <c r="V30">
         <v>196000000.0</v>
       </c>
       <c r="W30">
+        <v>196000000.0</v>
+      </c>
+      <c r="X30">
         <v>178000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>174000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>199000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>176000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>181000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>178000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>181000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>187000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>140000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>127000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>152000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>150000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000000.0</v>
       </c>
       <c r="AJ30">
         <v>127000000.0</v>
       </c>
       <c r="AK30">
+        <v>127000000.0</v>
+      </c>
+      <c r="AL30">
         <v>153000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>162000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>150000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>136000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>128000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>141000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>127000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>133000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>123000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>134000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>118000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>113000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>119000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>123000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>92000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>138000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>106000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>109000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1356000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>131000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>100000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>115000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>599000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>608000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>487000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>558000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1507000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>627000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>557000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>599000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>314000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>343000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>345000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>346000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2958619757.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1392378114.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1381029921.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1166546652.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-3520527993.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1513465169.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1587672689.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1597094096.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-2648441073.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1238403934.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1168990519.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1298458664.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1843066997.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1004645761.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>923039156.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>938331318.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1318555269.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>829028600.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>872581721.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>766002099.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1558392701.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>863047000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>788869377.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>-3021000000.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-3106000000.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-19395000000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
@@ -34829,1034 +35049,1041 @@
       <c r="EJ30"/>
       <c r="EK30"/>
       <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
       <c r="ET30"/>
       <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30"/>
       <c r="FB30"/>
       <c r="FC30"/>
       <c r="FD30"/>
       <c r="FE30"/>
       <c r="FF30"/>
       <c r="FG30"/>
       <c r="FH30"/>
+      <c r="FI30"/>
     </row>
-    <row r="31" spans="1:164">
+    <row r="31" spans="1:165">
       <c r="A31" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B31">
+        <v>-333000000.0</v>
+      </c>
+      <c r="C31">
         <v>-801000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-377000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-370000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-285000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-193000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>213000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>395000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-268000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-182000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>22000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1622000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1053000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-192000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3061000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-470000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-364000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-810000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-143000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-326000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-227000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3044000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-70000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-170000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>114000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-571000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-111000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-250000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-109000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-129000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1066000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-115000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-272000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-279000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1279000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-128000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>381000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-205000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1222000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1331000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-331000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-299000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4080000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-231000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-131000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-195000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-126000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-128000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-67000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-147000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-65000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-27000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-110000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-152000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-170000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-144000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-169000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-151000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-223000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-156000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-130000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-60000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-127000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-145000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-220000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-174000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-179000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-190000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-241000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-287000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4788843091.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-225675962.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-186240585.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-265404794.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5187754923.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-238497466.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-255047821.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-254843173.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4343455443.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-212361686.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-198549916.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-180990191.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-3131957111.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>139372822.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-209893212.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-90689238.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-2399983080.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-168829534.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>42695130.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-160020986.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-2576252080.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-166126417.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-193164934.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1335390040.0</v>
       </c>
-      <c r="CQ31"/>
-      <c r="CR31">
+      <c r="CR31"/>
+      <c r="CS31">
         <v>-1285714286.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1395666010.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1244423199.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>1906234654.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-1303455894.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-1453857791.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-1356000000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>11366442140.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1119627292.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-1074441320.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-3614615050.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1100961888.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-3141599413.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-2684071575.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-2556981132.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-4628018576.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-3620964040.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-3308981332.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-3510070922.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-3878706702.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-3912995443.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-3408557626.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-3645389089.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-2952069264.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-2712800000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-2603400000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-2277400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-1843932231.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-1665100000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-1814900000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-1697500000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-1702692387.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-1130200000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-1161700000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-1279446367.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-1294196371.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>-1003335112.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-978720677.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>-1115137788.0</v>
       </c>
-      <c r="EE31">
+      <c r="EF31">
         <v>-1133889530.0</v>
       </c>
-      <c r="EF31">
+      <c r="EG31">
         <v>-852974186.0</v>
       </c>
-      <c r="EG31">
+      <c r="EH31">
         <v>-844724221.0</v>
       </c>
-      <c r="EH31">
+      <c r="EI31">
         <v>-925912713.0</v>
       </c>
-      <c r="EI31">
+      <c r="EJ31">
         <v>-851924320.0</v>
       </c>
-      <c r="EJ31">
+      <c r="EK31">
         <v>-681149581.0</v>
       </c>
-      <c r="EK31">
+      <c r="EL31">
         <v>-711659244.0</v>
       </c>
-      <c r="EL31">
+      <c r="EM31">
         <v>-849235757.0</v>
       </c>
-      <c r="EM31">
+      <c r="EN31">
         <v>-799444601.0</v>
       </c>
-      <c r="EN31">
+      <c r="EO31">
         <v>-655531152.0</v>
       </c>
-      <c r="EO31">
+      <c r="EP31">
         <v>-701035727.0</v>
       </c>
-      <c r="EP31">
+      <c r="EQ31">
         <v>-877178617.0</v>
       </c>
-      <c r="EQ31">
+      <c r="ER31">
         <v>-798835474.0</v>
       </c>
-      <c r="ER31">
+      <c r="ES31">
         <v>-686249117.0</v>
       </c>
-      <c r="ES31">
+      <c r="ET31">
         <v>-677515855.0</v>
       </c>
-      <c r="ET31">
+      <c r="EU31">
         <v>-920453190.0</v>
       </c>
-      <c r="EU31">
+      <c r="EV31">
         <v>-800860326.0</v>
       </c>
-      <c r="EV31">
+      <c r="EW31">
         <v>-833637581.0</v>
       </c>
-      <c r="EW31">
+      <c r="EX31">
         <v>-830685264.0</v>
       </c>
-      <c r="EX31">
+      <c r="EY31">
         <v>-846077826.0</v>
       </c>
-      <c r="EY31">
+      <c r="EZ31">
         <v>-922755965.0</v>
       </c>
-      <c r="EZ31">
+      <c r="FA31">
         <v>-734084359.0</v>
       </c>
-      <c r="FA31">
+      <c r="FB31">
         <v>-775116434.0</v>
       </c>
-      <c r="FB31">
+      <c r="FC31">
         <v>-932559353.0</v>
       </c>
-      <c r="FC31">
+      <c r="FD31">
         <v>-999115006.0</v>
       </c>
-      <c r="FD31">
+      <c r="FE31">
         <v>-864797335.0</v>
       </c>
-      <c r="FE31">
+      <c r="FF31">
         <v>-993486696.0</v>
       </c>
-      <c r="FF31">
+      <c r="FG31">
         <v>-1287929589.0</v>
       </c>
-      <c r="FG31">
+      <c r="FH31">
         <v>-1246516280.0</v>
       </c>
-      <c r="FH31">
+      <c r="FI31">
         <v>-1049045199.0</v>
       </c>
     </row>
-    <row r="32" spans="1:164">
+    <row r="32" spans="1:165">
       <c r="A32" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B32">
+        <v>3992000000.0</v>
+      </c>
+      <c r="C32">
         <v>4233000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4075000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3704000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3744000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3623000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1360000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4083000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4085000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3509000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4236000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3940000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3830000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3928000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4041000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3799000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3637000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3500000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3584000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3240000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3182000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3381000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3297000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3195000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3089000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3418000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3263000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3133000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3372000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3487000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3904000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3156000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3195000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3424000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3599000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3195000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3230000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3407000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3619000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3632000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2751000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2503000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2851000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2944000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2631000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2874000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2616000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2451000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2234000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2884000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2332000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2204000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2009000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2252000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2089000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2126000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1847000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1945000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2360000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2043000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1797000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1868000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2057000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2129000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1923000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1955000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2206000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2049000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1984000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2179000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2332008303.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>2136470087.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2017097496.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2132496657.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2157113334.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2210076518.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2211477152.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2248616236.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2091168990.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1849782050.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1685443391.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1893974778.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1782504488.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1493612079.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1449613355.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1409915357.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1393801662.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1306538995.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1343562375.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1265739769.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>1319107253.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>1391139924.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1311630420.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1335390040.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>1337809524.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>1285714286.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>1395666010.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>1244423199.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>1199765346.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>1303455894.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1453857791.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1356000000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>8028557860.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>1119627292.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>1074441320.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>3614615050.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>1100961888.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>3141599413.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>2684071575.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>2556981132.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>4628018576.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>3620964040.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>3308981332.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>3510070922.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>3878706702.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>3912995443.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>3408557626.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>3645389089.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2952069264.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>2712800000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>2603400000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>2277400000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>1843932231.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>1665100000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>1814900000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>1697500000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>1702692387.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>1130200000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>1161700000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>1279446367.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>1294196371.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>1003335112.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>978720677.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>1115137788.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>1133889530.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>852974186.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>844724221.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>925912713.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>851924320.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>681149581.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>711659244.0</v>
       </c>
-      <c r="EL32">
+      <c r="EM32">
         <v>849235757.0</v>
       </c>
-      <c r="EM32">
+      <c r="EN32">
         <v>799444601.0</v>
       </c>
-      <c r="EN32">
+      <c r="EO32">
         <v>655531152.0</v>
       </c>
-      <c r="EO32">
+      <c r="EP32">
         <v>701035727.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>877178617.0</v>
       </c>
-      <c r="EQ32">
+      <c r="ER32">
         <v>798835474.0</v>
       </c>
-      <c r="ER32">
+      <c r="ES32">
         <v>686249117.0</v>
       </c>
-      <c r="ES32">
+      <c r="ET32">
         <v>677515855.0</v>
       </c>
-      <c r="ET32">
+      <c r="EU32">
         <v>920453190.0</v>
       </c>
-      <c r="EU32">
+      <c r="EV32">
         <v>800860326.0</v>
       </c>
-      <c r="EV32">
+      <c r="EW32">
         <v>833637581.0</v>
       </c>
-      <c r="EW32">
+      <c r="EX32">
         <v>830685264.0</v>
       </c>
-      <c r="EX32">
+      <c r="EY32">
         <v>846077826.0</v>
       </c>
-      <c r="EY32">
+      <c r="EZ32">
         <v>922755965.0</v>
       </c>
-      <c r="EZ32">
+      <c r="FA32">
         <v>734084359.0</v>
       </c>
-      <c r="FA32">
+      <c r="FB32">
         <v>775116434.0</v>
       </c>
-      <c r="FB32">
+      <c r="FC32">
         <v>932559353.0</v>
       </c>
-      <c r="FC32">
+      <c r="FD32">
         <v>999115006.0</v>
       </c>
-      <c r="FD32">
+      <c r="FE32">
         <v>864797335.0</v>
       </c>
-      <c r="FE32">
+      <c r="FF32">
         <v>993486696.0</v>
       </c>
-      <c r="FF32">
+      <c r="FG32">
         <v>1287929589.0</v>
       </c>
-      <c r="FG32">
+      <c r="FH32">
         <v>1246516000.0</v>
       </c>
-      <c r="FH32">
+      <c r="FI32">
         <v>1049045199.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -35933,51 +36160,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B2">
         <v>929000000.0</v>
       </c>
       <c r="C2">
         <v>3678000000.0</v>
       </c>
       <c r="D2">
         <v>620000000.0</v>
       </c>
       <c r="E2">
         <v>673000000.0</v>
       </c>
       <c r="F2">
         <v>1530000000.0</v>
       </c>
       <c r="G2">
         <v>1343000000.0</v>
       </c>
       <c r="H2">
         <v>446000000.0</v>
       </c>
       <c r="I2">
         <v>1089000000.0</v>
       </c>
@@ -36016,51 +36243,51 @@
       </c>
       <c r="U2">
         <v>212022367.0</v>
       </c>
       <c r="V2">
         <v>190719851.0</v>
       </c>
       <c r="W2">
         <v>344372450.0</v>
       </c>
       <c r="X2">
         <v>212546696.0</v>
       </c>
       <c r="Y2">
         <v>299000000.0</v>
       </c>
       <c r="Z2">
         <v>509000000.0</v>
       </c>
       <c r="AA2">
         <v>411000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B3">
         <v>5270000000</v>
       </c>
       <c r="C3">
         <v>6358000000</v>
       </c>
       <c r="D3">
         <v>8149000000</v>
       </c>
       <c r="E3">
         <v>6727000000</v>
       </c>
       <c r="F3">
         <v>5924000000</v>
       </c>
       <c r="G3">
         <v>8135000000</v>
       </c>
       <c r="H3">
         <v>8182000000</v>
       </c>
       <c r="I3">
         <v>9914000000</v>
       </c>
@@ -36099,113 +36326,113 @@
       </c>
       <c r="U3">
         <v>1571528425</v>
       </c>
       <c r="V3">
         <v>753575997</v>
       </c>
       <c r="W3">
         <v>530357572</v>
       </c>
       <c r="X3">
         <v>391601185</v>
       </c>
       <c r="Y3">
         <v>599000000</v>
       </c>
       <c r="Z3">
         <v>492000000</v>
       </c>
       <c r="AA3">
         <v>812000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B6">
         <v>-668000000.0</v>
       </c>
       <c r="C6">
         <v>-2877000000.0</v>
       </c>
       <c r="D6">
         <v>3058000000.0</v>
       </c>
       <c r="E6">
         <v>-53000000.0</v>
       </c>
       <c r="F6">
         <v>-857000000.0</v>
       </c>
       <c r="G6">
         <v>187000000.0</v>
       </c>
       <c r="H6">
         <v>897000000.0</v>
       </c>
       <c r="I6">
         <v>-643000000.0</v>
       </c>
@@ -36244,51 +36471,51 @@
       </c>
       <c r="U6">
         <v>187558248.0</v>
       </c>
       <c r="V6">
         <v>20932667.0</v>
       </c>
       <c r="W6">
         <v>-153587713.0</v>
       </c>
       <c r="X6">
         <v>124951694.0</v>
       </c>
       <c r="Y6">
         <v>-87000000.0</v>
       </c>
       <c r="Z6">
         <v>-210000000.0</v>
       </c>
       <c r="AA6">
         <v>98000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B7">
         <v>-503000000.0</v>
       </c>
       <c r="C7">
         <v>199000000.0</v>
       </c>
       <c r="D7">
         <v>207000000.0</v>
       </c>
       <c r="E7">
         <v>-639000000.0</v>
       </c>
       <c r="F7">
         <v>-287000000.0</v>
       </c>
       <c r="G7">
         <v>-327000000.0</v>
       </c>
       <c r="H7">
         <v>293000000.0</v>
       </c>
       <c r="I7">
         <v>-102000000.0</v>
       </c>
@@ -36327,82 +36554,82 @@
       </c>
       <c r="U7">
         <v>-303000000.0</v>
       </c>
       <c r="V7">
         <v>-50005815.0</v>
       </c>
       <c r="W7">
         <v>28797696.0</v>
       </c>
       <c r="X7">
         <v>110781914.0</v>
       </c>
       <c r="Y7">
         <v>33000000.0</v>
       </c>
       <c r="Z7">
         <v>170000000.0</v>
       </c>
       <c r="AA7">
         <v>-416000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B9">
         <v>-332000000.0</v>
       </c>
       <c r="C9">
         <v>-13000000.0</v>
       </c>
       <c r="D9">
         <v>-394000000.0</v>
       </c>
       <c r="E9">
         <v>-575000000.0</v>
       </c>
       <c r="F9">
         <v>-925000000.0</v>
       </c>
       <c r="G9">
         <v>129000000.0</v>
       </c>
       <c r="H9">
         <v>31000000.0</v>
       </c>
       <c r="I9">
         <v>-69000000.0</v>
       </c>
@@ -36433,51 +36660,51 @@
       <c r="R9">
         <v>314000000.0</v>
       </c>
       <c r="S9">
         <v>-197000000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>15598752.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>-45000000.0</v>
       </c>
       <c r="Z9">
         <v>38000000.0</v>
       </c>
       <c r="AA9">
         <v>-888000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B10">
         <v>-55000000.0</v>
       </c>
       <c r="C10">
         <v>-16000000.0</v>
       </c>
       <c r="D10">
         <v>-56000000.0</v>
       </c>
       <c r="E10">
         <v>-190000000.0</v>
       </c>
       <c r="F10">
         <v>-93000000.0</v>
       </c>
       <c r="G10">
         <v>-55000000.0</v>
       </c>
       <c r="H10">
         <v>-42000000.0</v>
       </c>
       <c r="I10">
         <v>-49000000.0</v>
       </c>
@@ -36514,204 +36741,204 @@
       <c r="T10">
         <v>-5958884.0</v>
       </c>
       <c r="U10">
         <v>-108341100.0</v>
       </c>
       <c r="V10">
         <v>-50005815.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>15457942.0</v>
       </c>
       <c r="Y10">
         <v>-3000000.0</v>
       </c>
       <c r="Z10">
         <v>52000000.0</v>
       </c>
       <c r="AA10">
         <v>47000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-83000000.0</v>
       </c>
       <c r="F11">
         <v>890000000.0</v>
       </c>
       <c r="G11">
         <v>-162000000.0</v>
       </c>
       <c r="H11">
         <v>352000000.0</v>
       </c>
       <c r="I11">
         <v>-70000000.0</v>
       </c>
       <c r="J11">
         <v>151000000.0</v>
       </c>
       <c r="K11">
         <v>424000000.0</v>
       </c>
       <c r="L11">
         <v>-97000000.0</v>
       </c>
       <c r="M11">
         <v>377000000.0</v>
       </c>
       <c r="N11">
         <v>-290000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3682000000.0</v>
       </c>
       <c r="F12">
         <v>2700000000.0</v>
       </c>
       <c r="G12">
         <v>179000000.0</v>
       </c>
       <c r="H12">
         <v>185000000.0</v>
       </c>
       <c r="I12">
         <v>605000000.0</v>
       </c>
       <c r="J12">
         <v>291000000.0</v>
       </c>
       <c r="K12">
         <v>2649000000.0</v>
       </c>
       <c r="L12">
         <v>4111000000.0</v>
       </c>
       <c r="M12">
         <v>964000000.0</v>
       </c>
       <c r="N12">
         <v>742000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>209000000.0</v>
       </c>
       <c r="F13">
         <v>-159000000.0</v>
       </c>
       <c r="G13">
         <v>-239000000.0</v>
       </c>
       <c r="H13">
         <v>-48000000.0</v>
       </c>
       <c r="I13">
         <v>86000000.0</v>
       </c>
       <c r="J13">
         <v>190000000.0</v>
       </c>
       <c r="K13">
         <v>393000000.0</v>
       </c>
       <c r="L13">
         <v>-181000000.0</v>
       </c>
       <c r="M13">
         <v>-349000000.0</v>
       </c>
       <c r="N13">
         <v>48000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B14">
         <v>2769000000.0</v>
       </c>
       <c r="C14">
         <v>2788000000.0</v>
       </c>
       <c r="D14">
         <v>2778000000.0</v>
       </c>
       <c r="E14">
         <v>2584000000.0</v>
       </c>
       <c r="F14">
         <v>2522000000.0</v>
       </c>
       <c r="G14">
         <v>2590000000.0</v>
       </c>
       <c r="H14">
         <v>2464000000.0</v>
       </c>
       <c r="I14">
         <v>2350000000.0</v>
       </c>
@@ -36742,51 +36969,51 @@
       <c r="R14">
         <v>1377000000.0</v>
       </c>
       <c r="S14">
         <v>1247000000.0</v>
       </c>
       <c r="T14">
         <v>1179000000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>848000000.0</v>
       </c>
       <c r="Z14">
         <v>793000000.0</v>
       </c>
       <c r="AA14">
         <v>740000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B15">
         <v>3621000000.0</v>
       </c>
       <c r="C15">
         <v>4052000000.0</v>
       </c>
       <c r="D15">
         <v>2879000000.0</v>
       </c>
       <c r="E15">
         <v>3298000000.0</v>
       </c>
       <c r="F15">
         <v>3458000000.0</v>
       </c>
       <c r="G15">
         <v>3146000000.0</v>
       </c>
       <c r="H15">
         <v>1958000000.0</v>
       </c>
       <c r="I15">
         <v>1729000000.0</v>
       </c>
@@ -36825,51 +37052,51 @@
       </c>
       <c r="U15">
         <v>617427773.0</v>
       </c>
       <c r="V15">
         <v>586114664.0</v>
       </c>
       <c r="W15">
         <v>622750180.0</v>
       </c>
       <c r="X15">
         <v>587401778.0</v>
       </c>
       <c r="Y15">
         <v>546000000.0</v>
       </c>
       <c r="Z15">
         <v>517000000.0</v>
       </c>
       <c r="AA15">
         <v>536000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B16">
         <v>261000000.0</v>
       </c>
       <c r="C16">
         <v>801000000.0</v>
       </c>
       <c r="D16">
         <v>3678000000.0</v>
       </c>
       <c r="E16">
         <v>620000000.0</v>
       </c>
       <c r="F16">
         <v>673000000.0</v>
       </c>
       <c r="G16">
         <v>1530000000.0</v>
       </c>
       <c r="H16">
         <v>1343000000.0</v>
       </c>
       <c r="I16">
         <v>446000000.0</v>
       </c>
@@ -36908,82 +37135,82 @@
       </c>
       <c r="U16">
         <v>399580615.0</v>
       </c>
       <c r="V16">
         <v>211652518.0</v>
       </c>
       <c r="W16">
         <v>190784737.0</v>
       </c>
       <c r="X16">
         <v>337498390.0</v>
       </c>
       <c r="Y16">
         <v>212000000.0</v>
       </c>
       <c r="Z16">
         <v>299000000.0</v>
       </c>
       <c r="AA16">
         <v>509000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B18">
         <v>2081000000.0</v>
       </c>
       <c r="C18">
         <v>1338000000.0</v>
       </c>
       <c r="D18">
         <v>-881000000.0</v>
       </c>
       <c r="E18">
         <v>-352000000.0</v>
       </c>
       <c r="F18">
         <v>966000000.0</v>
       </c>
       <c r="G18">
         <v>-1077000000.0</v>
       </c>
       <c r="H18">
         <v>-1100000000.0</v>
       </c>
       <c r="I18">
         <v>-3359000000.0</v>
       </c>
@@ -37022,51 +37249,51 @@
       </c>
       <c r="U18">
         <v>503261883.0</v>
       </c>
       <c r="V18">
         <v>1148970811.0</v>
       </c>
       <c r="W18">
         <v>1201103911.0</v>
       </c>
       <c r="X18">
         <v>1513590107.0</v>
       </c>
       <c r="Y18">
         <v>1320000000.0</v>
       </c>
       <c r="Z18">
         <v>533000000.0</v>
       </c>
       <c r="AA18">
         <v>908000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-6909000000.0</v>
       </c>
       <c r="D19">
         <v>-12385000000.0</v>
       </c>
       <c r="E19">
         <v>-7009000000.0</v>
       </c>
       <c r="F19">
         <v>-1137000000.0</v>
       </c>
       <c r="G19">
         <v>-6052000000.0</v>
       </c>
       <c r="H19">
         <v>-6872000000.0</v>
       </c>
       <c r="I19">
         <v>-10019000000.0</v>
       </c>
       <c r="J19">
         <v>-3699000000.0</v>
@@ -37077,98 +37304,98 @@
       <c r="L19">
         <v>-720000000.0</v>
       </c>
       <c r="M19">
         <v>-244000000.0</v>
       </c>
       <c r="N19">
         <v>-35000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B20">
         <v>104000000.0</v>
       </c>
       <c r="C20">
         <v>88000000.0</v>
       </c>
       <c r="D20">
         <v>9000000.0</v>
       </c>
       <c r="E20">
         <v>1905000000.0</v>
       </c>
       <c r="F20">
         <v>148000000.0</v>
       </c>
       <c r="G20">
         <v>91000000.0</v>
       </c>
       <c r="H20">
         <v>253000000.0</v>
       </c>
       <c r="I20">
         <v>1197000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B21">
         <v>2829000000.0</v>
       </c>
       <c r="C21">
         <v>378000000.0</v>
       </c>
       <c r="D21">
         <v>5813000000.0</v>
       </c>
       <c r="E21">
         <v>2944000000.0</v>
       </c>
       <c r="F21">
         <v>4470000000.0</v>
       </c>
       <c r="G21">
         <v>1573000000.0</v>
       </c>
       <c r="H21">
         <v>2614000000.0</v>
       </c>
       <c r="I21">
         <v>3505000000.0</v>
       </c>
@@ -37181,51 +37408,51 @@
       <c r="L21">
         <v>2475000000.0</v>
       </c>
       <c r="M21">
         <v>878000000.0</v>
       </c>
       <c r="N21">
         <v>2475000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B22">
         <v>3731000000.0</v>
       </c>
       <c r="C22">
         <v>5379000000.0</v>
       </c>
       <c r="D22">
         <v>2922000000.0</v>
       </c>
       <c r="E22">
         <v>785000000.0</v>
       </c>
       <c r="F22">
         <v>2046000000.0</v>
       </c>
       <c r="G22">
         <v>4913000000.0</v>
       </c>
       <c r="H22">
         <v>4433000000.0</v>
       </c>
       <c r="I22">
         <v>3517000000.0</v>
       </c>
@@ -37264,51 +37491,51 @@
       </c>
       <c r="U22">
         <v>1051000000.0</v>
       </c>
       <c r="V22">
         <v>1209000000.0</v>
       </c>
       <c r="W22">
         <v>980000000.0</v>
       </c>
       <c r="X22">
         <v>801236635.0</v>
       </c>
       <c r="Y22">
         <v>805000000.0</v>
       </c>
       <c r="Z22">
         <v>737000000.0</v>
       </c>
       <c r="AA22">
         <v>729000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B23">
         <v>-578000000.0</v>
       </c>
       <c r="C23">
         <v>-288000000.0</v>
       </c>
       <c r="D23">
         <v>5155000000.0</v>
       </c>
       <c r="E23">
         <v>-1064000000.0</v>
       </c>
       <c r="F23">
         <v>-1248000000.0</v>
       </c>
       <c r="G23">
         <v>682000000.0</v>
       </c>
       <c r="H23">
         <v>-216000000.0</v>
       </c>
       <c r="I23">
         <v>-176000000.0</v>
       </c>
@@ -37347,51 +37574,51 @@
       </c>
       <c r="U23">
         <v>-71062441.0</v>
       </c>
       <c r="V23">
         <v>-114665.0</v>
       </c>
       <c r="W23">
         <v>158387329.0</v>
       </c>
       <c r="X23">
         <v>-1288162.0</v>
       </c>
       <c r="Y23">
         <v>-942000000.0</v>
       </c>
       <c r="Z23">
         <v>-259000000.0</v>
       </c>
       <c r="AA23">
         <v>-328000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B24">
         <v>-126000000.0</v>
       </c>
       <c r="C24">
         <v>4132000000.0</v>
       </c>
       <c r="D24">
         <v>-3831000000.0</v>
       </c>
       <c r="E24">
         <v>3151000000.0</v>
       </c>
       <c r="F24">
         <v>632000000.0</v>
       </c>
       <c r="G24">
         <v>3613000000.0</v>
       </c>
       <c r="H24">
         <v>2887000000.0</v>
       </c>
       <c r="I24">
         <v>1925000000.0</v>
       </c>
@@ -37430,51 +37657,51 @@
       </c>
       <c r="U24">
         <v>-74085741.0</v>
       </c>
       <c r="V24">
         <v>734230259.0</v>
       </c>
       <c r="W24">
         <v>398010559.0</v>
       </c>
       <c r="X24">
         <v>-137833312.0</v>
       </c>
       <c r="Y24">
         <v>-115000000.0</v>
       </c>
       <c r="Z24">
         <v>1090000000.0</v>
       </c>
       <c r="AA24">
         <v>2202000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B25">
         <v>588000000.0</v>
       </c>
       <c r="C25">
         <v>-1163000000.0</v>
       </c>
       <c r="D25">
         <v>1341000000.0</v>
       </c>
       <c r="E25">
         <v>3461000000.0</v>
       </c>
       <c r="F25">
         <v>2782000000.0</v>
       </c>
       <c r="G25">
         <v>-72000000.0</v>
       </c>
       <c r="H25">
         <v>-176000000.0</v>
       </c>
       <c r="I25">
         <v>673000000.0</v>
       </c>
@@ -37513,51 +37740,51 @@
       </c>
       <c r="U25">
         <v>1152046599.0</v>
       </c>
       <c r="V25">
         <v>683552623.0</v>
       </c>
       <c r="W25">
         <v>645869931.0</v>
       </c>
       <c r="X25">
         <v>762591782.0</v>
       </c>
       <c r="Y25">
         <v>-14000000.0</v>
       </c>
       <c r="Z25">
         <v>-685000000.0</v>
       </c>
       <c r="AA25">
         <v>576000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B26">
         <v>-250000000.0</v>
       </c>
       <c r="C26">
         <v>88000000.0</v>
       </c>
       <c r="D26">
         <v>4000000.0</v>
       </c>
       <c r="E26">
         <v>-1000000000.0</v>
       </c>
       <c r="F26">
         <v>-500000000.0</v>
       </c>
       <c r="G26">
         <v>5550000000.0</v>
       </c>
       <c r="H26">
         <v>6116000000.0</v>
       </c>
       <c r="I26">
         <v>1148000000.0</v>
       </c>
@@ -37582,51 +37809,51 @@
       <c r="P26"/>
       <c r="Q26">
         <v>3701000000.0</v>
       </c>
       <c r="R26">
         <v>4032000000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26">
         <v>-487635316.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
         <v>-318000000.0</v>
       </c>
       <c r="AA26">
         <v>-328000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>9000000.0</v>
       </c>
       <c r="E27">
         <v>10000000.0</v>
       </c>
       <c r="F27">
         <v>12000000.0</v>
       </c>
       <c r="G27">
         <v>12000000.0</v>
       </c>
       <c r="H27">
         <v>13000000.0</v>
       </c>
       <c r="I27">
         <v>13000000.0</v>
       </c>
       <c r="J27">
         <v>12000000.0</v>
       </c>
       <c r="K27">
@@ -37637,51 +37864,51 @@
       </c>
       <c r="M27">
         <v>7000000.0</v>
       </c>
       <c r="N27">
         <v>6000000.0</v>
       </c>
       <c r="O27">
         <v>5000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B28">
         <v>-1516000000.0</v>
       </c>
       <c r="C28">
         <v>-3874000000.0</v>
       </c>
       <c r="D28">
         <v>8093000000.0</v>
       </c>
       <c r="E28">
         <v>487000000.0</v>
       </c>
       <c r="F28">
         <v>-88000000.0</v>
       </c>
       <c r="G28">
         <v>-800000000.0</v>
       </c>
       <c r="H28">
         <v>693000000.0</v>
       </c>
       <c r="I28">
         <v>2748000000.0</v>
       </c>
@@ -37720,51 +37947,51 @@
       </c>
       <c r="U28">
         <v>219012116.0</v>
       </c>
       <c r="V28">
         <v>-555878591.0</v>
       </c>
       <c r="W28">
         <v>-149988000.0</v>
       </c>
       <c r="X28">
         <v>-628622955.0</v>
       </c>
       <c r="Y28">
         <v>-1064000000.0</v>
       </c>
       <c r="Z28">
         <v>-1468000000.0</v>
       </c>
       <c r="AA28">
         <v>-2901000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B29">
         <v>7351000000.0</v>
       </c>
       <c r="C29">
         <v>7696000000.0</v>
       </c>
       <c r="D29">
         <v>7268000000.0</v>
       </c>
       <c r="E29">
         <v>6375000000.0</v>
       </c>
       <c r="F29">
         <v>6890000000.0</v>
       </c>
       <c r="G29">
         <v>7058000000.0</v>
       </c>
       <c r="H29">
         <v>7082000000.0</v>
       </c>
       <c r="I29">
         <v>6555000000.0</v>
       </c>
@@ -37803,51 +38030,51 @@
       </c>
       <c r="U29">
         <v>2074790308.0</v>
       </c>
       <c r="V29">
         <v>1902546808.0</v>
       </c>
       <c r="W29">
         <v>1731461483.0</v>
       </c>
       <c r="X29">
         <v>1905191292.0</v>
       </c>
       <c r="Y29">
         <v>1919000000.0</v>
       </c>
       <c r="Z29">
         <v>1135000000.0</v>
       </c>
       <c r="AA29">
         <v>1720000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B30">
         <v>-6463000000.0</v>
       </c>
       <c r="C30">
         <v>-6909000000.0</v>
       </c>
       <c r="D30">
         <v>-12287000000.0</v>
       </c>
       <c r="E30">
         <v>-7009000000.0</v>
       </c>
       <c r="F30">
         <v>-7712000000.0</v>
       </c>
       <c r="G30">
         <v>-6052000000.0</v>
       </c>
       <c r="H30">
         <v>-6872000000.0</v>
       </c>
       <c r="I30">
         <v>-10019000000.0</v>
       </c>
@@ -37905,900 +38132,909 @@
       <c r="AA30">
         <v>1279000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
         <v>154</v>
       </c>
       <c r="BS1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
         <v>157</v>
       </c>
       <c r="BW1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
         <v>160</v>
       </c>
       <c r="CA1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
         <v>163</v>
       </c>
       <c r="CE1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
         <v>166</v>
       </c>
       <c r="CI1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
         <v>169</v>
       </c>
       <c r="CM1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-        <v>170</v>
+      <c r="CO1" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B2">
+        <v>1083000000.0</v>
+      </c>
+      <c r="C2">
         <v>261000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1802000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1422000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1962000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>801000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9988000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2474000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3193000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3706000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1970000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1091000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3851000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>620000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2160000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1504000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1073000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>673000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2857000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2888000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2257000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1530000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1192000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2019000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1890000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1343000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2249000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>666000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>872000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>446000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1101000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1570000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1267000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1089000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1424000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1490000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>894000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1016000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2280000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1727000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1238000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>850000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>755000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>590000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1821000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>489000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>698000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>567000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>749000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>927000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>645000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>674000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>443000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>551000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>494000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>490000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>196000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>654000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>596000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>468000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>576000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>764000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1094000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1211000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>736000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>997000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2406000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3482000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2232000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1308000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>751543538.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1959088134.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>638823166.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>504063368.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>255391036.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>340063762.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>350553506.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>398985240.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>342014083.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>314556609.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>360812704.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>212517515.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>241579559.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>214802995.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>626360339.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>191051995.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1131409853.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>995330220.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>394805876.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>338405037.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>406537007.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>456571660.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B3">
+        <v>889000000</v>
+      </c>
+      <c r="C3">
         <v>1070000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1346000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1257000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1115000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1564000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1649000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1764000000</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
+        <v>1333000000</v>
+      </c>
+      <c r="K3">
         <v>1579000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2082000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2060000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2044000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1963000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2086000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1837000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1263000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1508000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1619000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1446000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1214000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1645000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1964000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2063000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1990000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2118000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2206000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2002000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1788000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2186000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3201000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2562000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2413000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1738000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2011000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2068000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1848000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1602000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1821000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1506000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1072000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>903000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1216000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1106000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1138000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>969000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1759000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>951000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1086000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>848000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1431000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>992000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1109000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>929000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1040000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>694000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>397000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>464000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1139000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>696000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>655000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>784000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1471000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1297000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>992000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1276000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1474000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1557000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1263000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1123000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1234915478</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>806066000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>633189286</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>459829236</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>594265760</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>364527810</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>386236035</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>305581181</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>570075424</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>371224334</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>327799895</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>302428772</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>344749052</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>165792699</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>135416350</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>107617896</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>185319935</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>97579648</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>92465456</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>100996852</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>128230034</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>81012648</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -38847,54 +39083,55 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -38943,610 +39180,617 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B6">
+        <v>991000000.0</v>
+      </c>
+      <c r="C6">
         <v>822000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1541000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>380000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-540000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1161000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9187000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7514000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-719000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-513000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1708000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>879000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2760000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3231000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1540000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>656000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>431000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>400000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2184000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-31000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>631000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>727000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>338000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-827000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>129000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>547000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-906000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1583000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-206000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>426000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-655000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-469000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>303000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>178000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-335000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-66000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>596000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-122000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1264000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>553000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>489000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>388000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>95000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>149000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1231000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1332000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-209000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>131000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-182000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-178000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>282000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-29000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>231000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-108000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>57000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>294000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-458000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>169000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>128000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-64000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-224000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-330000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-117000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>475000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-261000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1409000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1076000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1250000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>924000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>556456462.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1207544596.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1320264968.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>134759798.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>248134637.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-84672726.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-10489744.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-48431734.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>57566532.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>27457474.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-46256095.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>148295189.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-29927041.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>31422324.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-416467127.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>441354293.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-943024924.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>136079633.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>600524344.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>56400839.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-69038617.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-50034653.0</v>
       </c>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B7">
+        <v>307000000.0</v>
+      </c>
+      <c r="C7">
         <v>259000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-252000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>130000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>209000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-590000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>512000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>203000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-172000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-344000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>222000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>102000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-177000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>60000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-128000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>67000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-618000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>40000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-255000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>227000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-27000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-232000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-140000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>120000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>64000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-371000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-36000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>140000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>47000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>142000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>28000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-284000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>361000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-207000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-49000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-86000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>17000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-155000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>220000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-58000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>218000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-132000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-20000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>107000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-92000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-393000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-439000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>171000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>202000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-123000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-74000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>72000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-114000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-210000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>207000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>235000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>14000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-169000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>118000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>94000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>46000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>19000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>22000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-70000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-310000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>109000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-452000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-201000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>246000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>82000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-196967639.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>113667619.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-103872185.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>6172205.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-46833660.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>132766863.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>92839378.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>35747232.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-166530540.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-43776292.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-90246907.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-2335357.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>78914046.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>89565471.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-172536118.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-45949214.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-25679034.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>132524282.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-30075314.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-41972718.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>28394016.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>66178253.0</v>
       </c>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -39595,448 +39839,451 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-600000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>-658000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-575000000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>-925000000.0</v>
       </c>
       <c r="U9">
         <v>-925000000.0</v>
       </c>
       <c r="V9">
         <v>-925000000.0</v>
       </c>
       <c r="W9">
-        <v>129000000.0</v>
+        <v>-925000000.0</v>
       </c>
       <c r="X9">
         <v>129000000.0</v>
       </c>
       <c r="Y9">
         <v>129000000.0</v>
       </c>
       <c r="Z9">
         <v>129000000.0</v>
       </c>
       <c r="AA9">
-        <v>31000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="AB9">
         <v>31000000.0</v>
       </c>
       <c r="AC9">
         <v>31000000.0</v>
       </c>
       <c r="AD9">
         <v>31000000.0</v>
       </c>
       <c r="AE9">
-        <v>-69000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="AF9">
         <v>-69000000.0</v>
       </c>
       <c r="AG9">
         <v>-69000000.0</v>
       </c>
       <c r="AH9">
         <v>-69000000.0</v>
       </c>
       <c r="AI9">
-        <v>-576000000.0</v>
+        <v>-69000000.0</v>
       </c>
       <c r="AJ9">
         <v>-576000000.0</v>
       </c>
       <c r="AK9">
         <v>-576000000.0</v>
       </c>
       <c r="AL9">
         <v>-576000000.0</v>
       </c>
       <c r="AM9">
+        <v>-576000000.0</v>
+      </c>
+      <c r="AN9">
         <v>-482000000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-65000000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>-189000000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-54000000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>67000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-56000000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
-[...1 lines deleted...]
-      </c>
+      <c r="O10"/>
       <c r="P10">
         <v>-190000000.0</v>
       </c>
-      <c r="Q10"/>
+      <c r="Q10">
+        <v>-190000000.0</v>
+      </c>
       <c r="R10"/>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10">
         <v>-93000000.0</v>
       </c>
       <c r="U10">
         <v>-93000000.0</v>
       </c>
       <c r="V10">
         <v>-93000000.0</v>
       </c>
       <c r="W10">
-        <v>-55000000.0</v>
+        <v>-93000000.0</v>
       </c>
       <c r="X10">
         <v>-55000000.0</v>
       </c>
       <c r="Y10">
         <v>-55000000.0</v>
       </c>
       <c r="Z10">
         <v>-55000000.0</v>
       </c>
       <c r="AA10">
-        <v>-42000000.0</v>
+        <v>-55000000.0</v>
       </c>
       <c r="AB10">
         <v>-42000000.0</v>
       </c>
       <c r="AC10">
         <v>-42000000.0</v>
       </c>
       <c r="AD10">
         <v>-42000000.0</v>
       </c>
       <c r="AE10">
-        <v>-49000000.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="AF10">
         <v>-49000000.0</v>
       </c>
       <c r="AG10">
         <v>-49000000.0</v>
       </c>
       <c r="AH10">
         <v>-49000000.0</v>
       </c>
       <c r="AI10">
-        <v>-38000000.0</v>
+        <v>-49000000.0</v>
       </c>
       <c r="AJ10">
         <v>-38000000.0</v>
       </c>
       <c r="AK10">
         <v>-38000000.0</v>
       </c>
       <c r="AL10">
         <v>-38000000.0</v>
       </c>
       <c r="AM10">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AN10">
         <v>-87000000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>-3000000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>-28000000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>-30000000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>27000000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>-83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>890000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-162000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>352000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>151000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>424000000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
@@ -40045,144 +40292,145 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>2908000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>119000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>652000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>272000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>65000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>91000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2272000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>264000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>47000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-407000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>275000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>88000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>55000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-112000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>154000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>197000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>50000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>48000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>310000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>22000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>113000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-100000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>256000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1384000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
@@ -40191,144 +40439,145 @@
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>720000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>67000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-618000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>40000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-127000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>227000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-27000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-232000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-52000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>120000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>64000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-371000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-377000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>140000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>47000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>142000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>216000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-284000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>361000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-207000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>414000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-86000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>17000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-155000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>365000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
@@ -40337,844 +40586,854 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B14">
+        <v>737000000.0</v>
+      </c>
+      <c r="C14">
         <v>723000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>719000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>701000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>671000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>678000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>639000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>713000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>717000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>635000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>717000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>690000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>694000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>677000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>670000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>653000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>635000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>626000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>634000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>610000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>633000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>645000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>652000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>673000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>635000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>630000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>625000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>610000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>621000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>608000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>681000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>564000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>570000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>535000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>516000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>506000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>516000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>517000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>514000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>527000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>444000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>454000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>452000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>439000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>440000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>434000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>416000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>403000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>399000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>393000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>396000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>366000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>356000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>367000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>343000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>342000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>346000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>344000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>390000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>389000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>330000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>320000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>344000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>326000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>341000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343000000.0</v>
       </c>
       <c r="BO14">
         <v>343000000.0</v>
       </c>
       <c r="BP14">
         <v>343000000.0</v>
       </c>
       <c r="BQ14">
+        <v>343000000.0</v>
+      </c>
+      <c r="BR14">
         <v>345000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>346000000.0</v>
       </c>
-      <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B15">
+        <v>942000000.0</v>
+      </c>
+      <c r="C15">
         <v>911000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>913000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>914000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>911000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>883000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022000000.0</v>
       </c>
       <c r="H15">
         <v>1022000000.0</v>
       </c>
       <c r="I15">
+        <v>1022000000.0</v>
+      </c>
+      <c r="J15">
         <v>1020000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>988000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>989000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>605000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>612000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>673000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>591000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>906000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>917000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>884000000.0</v>
       </c>
       <c r="S15">
         <v>884000000.0</v>
       </c>
       <c r="T15">
         <v>884000000.0</v>
       </c>
       <c r="U15">
+        <v>884000000.0</v>
+      </c>
+      <c r="V15">
         <v>890000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>800000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>799000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>800000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>802000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>745000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>494000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>499000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>506000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>459000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>457000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>456000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>419000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>397000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>396000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>393000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>366000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>339000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>303000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>425000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>420000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>388000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>391000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>369000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>392000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>363000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>365000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>364000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>365000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>345000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>344000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>346000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>351000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>315000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>325000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>322000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>324000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310000000.0</v>
       </c>
       <c r="BG15">
         <v>310000000.0</v>
       </c>
       <c r="BH15">
+        <v>310000000.0</v>
+      </c>
+      <c r="BI15">
         <v>308000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>198000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>200000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>187000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>184000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>223000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>215000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>217000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>135000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>217000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>183000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>308163934.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>56691348.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>223528423.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>129616295.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>25511539.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>182781104.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>182264931.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>155673432.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>156938223.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>155971982.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>155054700.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>149462868.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>131991551.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>149413214.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>148183714.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>140266022.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>157839004.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>152706231.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>149180076.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>140346275.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>149800481.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>149880103.0</v>
       </c>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B16">
+        <v>2074000000.0</v>
+      </c>
+      <c r="C16">
         <v>1083000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>261000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1802000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1422000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1962000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>801000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9988000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2474000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3193000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3678000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1970000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1091000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3851000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>620000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2160000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1504000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1073000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>673000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2857000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2888000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2257000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1530000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1192000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2019000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1890000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1343000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2249000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>666000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>872000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>446000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1101000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1570000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1267000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1089000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1424000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1490000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>894000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1016000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2280000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1727000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1238000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>850000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>755000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>590000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1821000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>489000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>698000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>567000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>749000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>927000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>645000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>674000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>443000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>551000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>494000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>490000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>196000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>765000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>596000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>468000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>576000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>764000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1094000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1211000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>736000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>997000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2406000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3482000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2232000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1308000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>751543538.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1959088134.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>638823166.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>503525673.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>255391036.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>340063762.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>350553506.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>399580615.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>342014083.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>314556609.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>360812704.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>211652518.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>246225319.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>209893212.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>632406288.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>188384929.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1131409853.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>995330220.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>394805876.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>337498390.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>406537007.0</v>
       </c>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -41223,444 +41482,448 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B18">
+        <v>1328000000.0</v>
+      </c>
+      <c r="C18">
         <v>1533000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>548000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>663000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1058000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-205000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>435000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>151000000.0</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
+        <v>322000000.0</v>
+      </c>
+      <c r="K18">
         <v>493000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-215000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-236000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-534000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>111000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-61000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-136000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-321000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>199000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>182000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>266000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>497000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>21000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-25000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-280000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-377000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-395000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-380000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-417000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-66000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-237000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1162000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1263000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-608000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-326000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-621000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-883000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-495000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-300000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-246000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-241000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>76000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>178000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-77000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>141000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-169000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-209000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1020000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>291000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>33000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>131000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-422000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>126000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-268000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-223000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-15000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>407000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>346000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>208000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-140000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>369000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>245000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>225000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-637000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-506000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-367000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-444000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-1076000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-816000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-256000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-279000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-719803705.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>18720456.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-60975592.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>468058841.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>101648125.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>468866862.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>302802869.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>312500000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-76820826.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>247678916.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>119886278.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>212517515.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>311572437.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>412702167.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>167138770.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>257557437.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>258741907.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>428668290.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>259622540.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>278069255.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>303433435.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>569875705.0</v>
       </c>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1593000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1486000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1736000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2516000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-855000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1683000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1855000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2912000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3329000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3270000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2776000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3010000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-746000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-219000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1415000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-431000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-241000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-225000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-240000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2181000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2637000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-160000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-151000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2873000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-401000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1361000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2237000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-58000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-236000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-184000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-237000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>436000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-475000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-472000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>171000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-410000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -41669,116 +41932,119 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B20">
+        <v>12000000.0</v>
+      </c>
+      <c r="C20">
         <v>62000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>17000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>37000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>20000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>30000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-352000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>21000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>464000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>1000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1742000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>29000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>129000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>84000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>26000000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -41805,158 +42071,161 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B21">
+        <v>1207000000.0</v>
+      </c>
+      <c r="C21">
         <v>1009000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-474000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>956000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-272000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2619000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7935000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7756000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>69000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-831000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2391000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1315000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1831000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1495000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2068000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2738000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1008000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>373000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1664000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1856000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>681000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>850000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-85000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1168000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>506000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1215000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1105000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>679000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-89000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1556000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2001000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1601000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-5041000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
@@ -41965,2310 +42234,2334 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B22">
+        <v>1016000000.0</v>
+      </c>
+      <c r="C22">
         <v>927000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>994000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>764000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>973000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1175000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1097000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1651000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>990000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1011000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1487000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-173000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>279000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1336000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1416000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>870000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>931000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>400000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1150000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>818000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1020000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-950000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1232000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1012000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1384000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1285000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1225000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>839000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1166000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1146000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1133000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1028000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>826000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>868000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>901000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>696000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>975000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>774000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-354000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-56000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>445000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>354000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2574000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>471000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>494000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>469000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>526000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>506000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>472000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>489000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>477000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>534000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>408000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>492000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>348000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>411000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>312000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>401000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>422000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>429000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>395000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>429000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>283000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>420000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>295000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>303000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>387000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>345000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>314000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>334000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>276491377.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>390050451.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>324944645.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>448513527.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>376892041.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>323886930.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>256563933.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>265221402.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>268423681.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>321760836.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>243354130.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>245212518.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>349977220.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>427404857.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>199896431.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>232164450.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>185310865.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>193276219.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>387935959.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>213798531.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>193457056.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>197135246.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B23">
+        <v>-350000000.0</v>
+      </c>
+      <c r="C23">
         <v>-603000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-265000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-10000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-83000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-220000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>365000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-292000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-78000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-283000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5244000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-11000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-16000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-62000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-24000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-11000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1003000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-26000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-22000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-19000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-518000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-689000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>401000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>470000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-134000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-55000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-52000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-50000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-58000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-56000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-57000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-48000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-69000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>157000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-66000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-69000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-80000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1247000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-77000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>430000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-62000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-32000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-60000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-27000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>193000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-44000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>37000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-47000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>195000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-252000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-44000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>348000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>551000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-34000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-33000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-35000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-33000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-44000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-33000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>294000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-27000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-29000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-28000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>340000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>339000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>193000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>463000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1518000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-1456000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>109644453.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-88272583.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>230845.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-21602715.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>327779462.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-23934652.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-28489458.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-16143912.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-25237025.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-14592844.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-14885071.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-16347501.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1161439.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-23439508.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1209190.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-14510278.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-1801443.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1470050.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>88036129.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-9181531.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-2638784.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1350622.0</v>
       </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B24">
+        <v>-42000000.0</v>
+      </c>
+      <c r="C24">
         <v>43000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1172000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-87000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-107000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>73000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-888000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1254000000.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
+        <v>-140000000.0</v>
+      </c>
+      <c r="K24">
         <v>12000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>78000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1189000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>832000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>395000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>162000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1450000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>458000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1103000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1236000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-445000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-93000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-66000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>405000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-200000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3494000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1867000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>777000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>239000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>948000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>220000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>168000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>589000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1630000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>640000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4452000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>470000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-76000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>13385000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-12294000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>228000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>277000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>252000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>194000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>318000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>732000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>133000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>252000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>136000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>49000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-73000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-105000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>12000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-91000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>184000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>276000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>179000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-90000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>66000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-30000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>65000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>46000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-221000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>7000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-216000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-65000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-20000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-99000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-175000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-302869917.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>64152230.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-13410696.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>112128383.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-60419140.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-162757625.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-49404487.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-61116235.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-33202672.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-49162787.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-340909547.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-9341429.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>155409044.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>486588837.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-627046491.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>140266022.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4612760.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-10505176.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>426138586.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-43284365.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>43009537.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-167468099.0</v>
       </c>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B25">
+        <v>-65000000.0</v>
+      </c>
+      <c r="C25">
         <v>507000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>326000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>190000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-114000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-260000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-817000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>31000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>627000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-177000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1168000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>571000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-228000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2829000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>99000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-60000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>593000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-120000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>74000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-4000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2852000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>44000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-112000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-426000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>434000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-40000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>174000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-217000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-23000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>305000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-99000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-16000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>145000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>901000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-113000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-493000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>33000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1095000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1090000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-178000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>369000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3926000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>39000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-97000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>111000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>62000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-55000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-96000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>58000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-47000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>57000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>21000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>84000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-15000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>25000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>53000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>69000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>153000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>55000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-8000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>117000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>115000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>35000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>57000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-20000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-9000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-29000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>24000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>387265276.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>319851556.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>329824327.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>468058841.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>338065145.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>325674711.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>323989209.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>354012916.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>288150105.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>264924553.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>258171993.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>312937879.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>205285601.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>63570709.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>237326550.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>159613059.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>245433812.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>177329425.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-11651349.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>183630640.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>227745753.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>266036087.0</v>
       </c>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-250000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>87000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>50000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>30000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>88000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-7000000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-38000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="M26">
         <v>4000000.0</v>
       </c>
       <c r="N26">
+        <v>4000000.0</v>
+      </c>
+      <c r="O26">
         <v>3000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>905000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>900000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1000000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>129000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-368000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-447000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-500000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>34000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>91000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>86000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>83000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>81000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>253000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>242000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>159000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>68000000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>445000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>340000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1481000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1602000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2417000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1205000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3410000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-37000000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-14000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-294000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>-200000000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="AZ26">
+        <v>-200000000.0</v>
+      </c>
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-1000000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>793000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>995000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>636000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>492000000.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>229000000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>521000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1107000000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>32000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>358000000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>290750.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>9000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>10000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>12000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>12000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>13000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>13000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>12000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>15000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>13000000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>9000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>6000000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>5000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B28">
+        <v>-73000000.0</v>
+      </c>
+      <c r="C28">
         <v>-443000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1885000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>69000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1246000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1546000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8944000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6456000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-712000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-674000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2846000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2267000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-964000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3944000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-541000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>500000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>534000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2653000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>596000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>686000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1283000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>615000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>46000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2598000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1137000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>146000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>384000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-558000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>721000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1056000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1083000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>602000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-258000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1143000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2391000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>87000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-966000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>587000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13012000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1374000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>427000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-48000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1033000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1380000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>258000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>39000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-370000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-300000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>823000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>89000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>723000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>159000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>254000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-285000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>59000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-431000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>407000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-337000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-345000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-393000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>277000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>618000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>802000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>416000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-255000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>646000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1849000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1482000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1689630189.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1746131464.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1399239787.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-466001440.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>212545559.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-377627218.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-277188288.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3967942804.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>262602146.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-172982110.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>185440655.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-56048575.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>185120248.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-871358132.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>23390187.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>72551391.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>277605661.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-167683079.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-76317055.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-178384050.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-394965473.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-316056509.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B29">
+        <v>2217000000.0</v>
+      </c>
+      <c r="C29">
         <v>2603000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1894000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1920000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2173000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1359000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2084000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1915000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1655000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2072000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1860000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1824000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1510000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2074000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2025000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1701000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>942000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1707000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1801000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1712000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1711000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1666000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1939000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1783000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1613000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1723000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1826000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1585000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1722000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1949000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2039000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1299000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1805000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1412000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1390000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1185000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1353000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1302000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1696000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1223000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1148000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1081000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1139000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1249000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>969000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>760000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>739000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1242000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1119000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>979000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1009000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1118000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>841000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>706000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1025000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1101000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>743000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>702000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>999000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1065000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>922000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>834000000.0</v>
       </c>
       <c r="BK29">
         <v>834000000.0</v>
       </c>
       <c r="BL29">
+        <v>834000000.0</v>
+      </c>
+      <c r="BM29">
         <v>791000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>625000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>832000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>398000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>571000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>938000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>848000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>515111773.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>824786456.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>572213694.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>927888077.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>695913885.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>833394672.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>689038904.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>618081181.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>493254598.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>618903250.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>447686173.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>514946287.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>656321489.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>593092204.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>302555120.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>333736397.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>444061842.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>519580018.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>343947207.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>379066107.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>431663469.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>650888353.0</v>
       </c>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B30">
+        <v>-1165000000.0</v>
+      </c>
+      <c r="C30">
         <v>-1264000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1643000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1593000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1486000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1736000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2516000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-855000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1683000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1885000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2912000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3329000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3270000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2776000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3010000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1133000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1033000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1833000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1391000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2373000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1757000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2191000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2181000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2637000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1184000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2418000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2873000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-401000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1361000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2237000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2727000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2814000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2613000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1865000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1463000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2378000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1658000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1516000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2092000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1302000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-13598000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2010000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1555000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1064000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1154000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-837000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1209000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1131000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-914000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-890000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1568000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1224000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1347000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-981000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1226000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-798000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-515000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-717000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1229000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-630000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-638000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-653000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1425000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1518000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-985000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1492000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1539000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2230000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1477000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1432000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1708450287.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-3796178046.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-648613412.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-349758255.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-655148263.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-525454779.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-394418035.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-4632149446.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-715094409.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-419989788.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-668709442.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-311770201.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-873948690.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>321107205.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-762462841.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>32648126.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1633189843.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-157738690.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>333673130.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-144281217.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-107586389.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-383487231.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>