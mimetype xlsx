--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -23220,51 +23220,51 @@
       <c r="A3" t="s">
         <v>162</v>
       </c>
       <c r="B3">
         <v>6000000</v>
       </c>
       <c r="C3">
         <v>16500000</v>
       </c>
       <c r="D3">
         <v>19000000</v>
       </c>
       <c r="E3">
         <v>28700000</v>
       </c>
       <c r="F3">
         <v>15300000</v>
       </c>
       <c r="G3">
         <v>19000000</v>
       </c>
       <c r="H3">
         <v>23000000</v>
       </c>
       <c r="I3">
-        <v>31000000</v>
+        <v>20000000</v>
       </c>
       <c r="J3">
         <v>15000000</v>
       </c>
       <c r="K3">
         <v>16000000</v>
       </c>
       <c r="L3">
         <v>16000000</v>
       </c>
       <c r="M3">
         <v>16000000</v>
       </c>
       <c r="N3">
         <v>15000000</v>
       </c>
       <c r="O3">
         <v>16000000</v>
       </c>
       <c r="P3">
         <v>15000000</v>
       </c>
       <c r="Q3">
         <v>14000000</v>
       </c>
@@ -25673,51 +25673,51 @@
       <c r="A18" t="s">
         <v>177</v>
       </c>
       <c r="B18">
         <v>137700000.0</v>
       </c>
       <c r="C18">
         <v>101300000.0</v>
       </c>
       <c r="D18">
         <v>-122000000.0</v>
       </c>
       <c r="E18">
         <v>15800000.0</v>
       </c>
       <c r="F18">
         <v>186500000.0</v>
       </c>
       <c r="G18">
         <v>82700000.0</v>
       </c>
       <c r="H18">
         <v>-26000000.0</v>
       </c>
       <c r="I18">
-        <v>-12000000.0</v>
+        <v>-63000000.0</v>
       </c>
       <c r="J18">
         <v>36000000.0</v>
       </c>
       <c r="K18">
         <v>123000000.0</v>
       </c>
       <c r="L18">
         <v>-35000000.0</v>
       </c>
       <c r="M18">
         <v>-2000000.0</v>
       </c>
       <c r="N18">
         <v>90000000.0</v>
       </c>
       <c r="O18">
         <v>119000000.0</v>
       </c>
       <c r="P18">
         <v>-55000000.0</v>
       </c>
       <c r="Q18">
         <v>46000000.0</v>
       </c>
@@ -25744,51 +25744,53 @@
       </c>
       <c r="Y18">
         <v>-42000000.0</v>
       </c>
       <c r="Z18">
         <v>-94000000.0</v>
       </c>
       <c r="AA18">
         <v>-90000000.0</v>
       </c>
       <c r="AB18">
         <v>37000000.0</v>
       </c>
       <c r="AC18">
         <v>-22000000.0</v>
       </c>
       <c r="AD18">
         <v>160000000.0</v>
       </c>
       <c r="AE18">
         <v>165000000.0</v>
       </c>
       <c r="AF18">
         <v>15000000.0</v>
       </c>
-      <c r="AG18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
       <c r="AH18">
         <v>170000000.0</v>
       </c>
       <c r="AI18">
         <v>159000000.0</v>
       </c>
       <c r="AJ18">
         <v>3000000.0</v>
       </c>
       <c r="AK18">
         <v>-150000000.0</v>
       </c>
       <c r="AL18">
         <v>204000000.0</v>
       </c>
       <c r="AM18">
         <v>116000000.0</v>
       </c>
       <c r="AN18">
         <v>30000000.0</v>
       </c>
       <c r="AO18">
         <v>-101000000.0</v>
       </c>
       <c r="AP18">
@@ -25835,51 +25837,53 @@
       </c>
       <c r="BD18">
         <v>62442000.0</v>
       </c>
       <c r="BE18">
         <v>69114000.0</v>
       </c>
       <c r="BF18">
         <v>55848000.0</v>
       </c>
       <c r="BG18">
         <v>22380000.0</v>
       </c>
       <c r="BH18">
         <v>20867000.0</v>
       </c>
       <c r="BI18">
         <v>72245000.0</v>
       </c>
       <c r="BJ18">
         <v>55124000.0</v>
       </c>
       <c r="BK18">
         <v>48323000.0</v>
       </c>
-      <c r="BL18"/>
+      <c r="BL18">
+        <v>178102000.0</v>
+      </c>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
     </row>
     <row r="19" spans="1:67">
       <c r="A19" t="s">
         <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-19000000.0</v>
       </c>
       <c r="F19">
         <v>-27000000.0</v>
       </c>
       <c r="G19">
         <v>-19000000.0</v>
       </c>
       <c r="H19">
         <v>-22000000.0</v>
       </c>
       <c r="I19">
         <v>-20000000.0</v>