--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -878,51 +884,53 @@
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>41574000.0</v>
+      </c>
       <c r="C2">
         <v>31451000.0</v>
       </c>
       <c r="D2">
         <v>19360000.0</v>
       </c>
       <c r="E2">
         <v>21326000.0</v>
       </c>
       <c r="F2">
         <v>9803000.0</v>
       </c>
       <c r="G2">
         <v>12256000.0</v>
       </c>
       <c r="H2">
         <v>5668000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
@@ -970,51 +978,53 @@
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>82000.0</v>
+      </c>
       <c r="C8">
         <v>62000.0</v>
       </c>
       <c r="D8">
         <v>46000.0</v>
       </c>
       <c r="E8">
         <v>35000.0</v>
       </c>
       <c r="F8">
         <v>27000.0</v>
       </c>
       <c r="G8">
         <v>18000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1290,51 +1300,53 @@
       <c r="E24">
         <v>423093000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>423093000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2418075000.0</v>
+      </c>
       <c r="C26">
         <v>1725570000.0</v>
       </c>
       <c r="D26">
         <v>1275180000.0</v>
       </c>
       <c r="E26">
         <v>1094386000.0</v>
       </c>
       <c r="F26">
         <v>873470000.0</v>
       </c>
       <c r="G26">
         <v>493651000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
@@ -1350,51 +1362,53 @@
       </c>
       <c r="B28">
         <v>1292506000.0</v>
       </c>
       <c r="C28">
         <v>868046000.0</v>
       </c>
       <c r="D28">
         <v>642127000.0</v>
       </c>
       <c r="E28">
         <v>599981000.0</v>
       </c>
       <c r="F28">
         <v>423663000.0</v>
       </c>
       <c r="G28">
         <v>255092000.0</v>
       </c>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2388195000.0</v>
+      </c>
       <c r="C29">
         <v>1700655000.0</v>
       </c>
       <c r="D29">
         <v>1250773000.0</v>
       </c>
       <c r="E29">
         <v>1070242000.0</v>
       </c>
       <c r="F29">
         <v>901881000.0</v>
       </c>
       <c r="G29">
         <v>538496000.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>19031000.0</v>
       </c>
       <c r="C30">
@@ -2033,3445 +2047,3652 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>8</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>37542000.0</v>
+      </c>
       <c r="C2">
+        <v>0.0</v>
+      </c>
+      <c r="D2">
+        <v>41574000.0</v>
+      </c>
+      <c r="E2">
         <v>38244000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>35483000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>32579000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>31451000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29397000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26443000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>24808000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>23162000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23353000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19432000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16885000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21326000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>21073000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17873000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15389000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9803000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8959000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7682000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7396000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12256000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5051000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4010000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4823000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
       <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
+      <c r="X5"/>
       <c r="Y5">
         <v>0.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:26">
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>94000.0</v>
+      </c>
       <c r="C8">
+        <v>88000.0</v>
+      </c>
+      <c r="D8">
+        <v>82000.0</v>
+      </c>
+      <c r="E8">
         <v>75000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>70000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>64000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>62000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>58000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>52000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>49000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>46000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>43000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>37000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>36000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>35000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>35000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>31000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>28000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>27000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>27000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>26000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>484951000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>480532000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>487655000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>22177000.0</v>
+      </c>
+      <c r="C10">
+        <v>19631000.0</v>
+      </c>
+      <c r="D10">
         <v>19110000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>9467000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>26251000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8386000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9627000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>8535000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>46102000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>11967000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4761000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>7230000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>12268000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8344000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>10612000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>34141000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>13226000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>28684000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>31685000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>25313000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>19124000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>36026000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>44656000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>36323000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>21849000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>62602000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>22177000.0</v>
+      </c>
+      <c r="C12">
+        <v>19631000.0</v>
+      </c>
+      <c r="D12">
         <v>19110000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9467000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>26251000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8386000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9627000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>8535000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>46102000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11967000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4761000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>7230000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12268000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8344000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10612000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>34141000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13226000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>28684000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>31685000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>25313000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>19124000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>36026000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>44656000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>36323000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>21849000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>62602000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>94000.0</v>
+      </c>
+      <c r="C13">
+        <v>88000.0</v>
+      </c>
+      <c r="D13">
         <v>82000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>75000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>70000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>64000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>62000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>58000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>52000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>49000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>46000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>43000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>37000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>36000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>35000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>35000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>31000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>28000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>27000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>27000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>26000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="X13">
         <v>18000.0</v>
       </c>
       <c r="Y13">
         <v>18000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="Z13">
+        <v>18000.0</v>
+      </c>
+      <c r="AA13">
+        <v>18000.0</v>
+      </c>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>90464413.0</v>
+      </c>
+      <c r="C14">
+        <v>83643311.0</v>
+      </c>
+      <c r="D14">
         <v>77026130.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>71467831.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>65911570.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>62556000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>63431004.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>58373696.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>54064395.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>50595651.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>48103914.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>43850034.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>39691361.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>38740871.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>35131465.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>36537607.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>34331597.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>27416943.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>30540885.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29974419.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>26478747.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>23554950.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25308984.0</v>
       </c>
       <c r="X14">
         <v>25308984.0</v>
       </c>
       <c r="Y14">
         <v>25308984.0</v>
       </c>
       <c r="Z14">
         <v>25308984.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>25308984.0</v>
+      </c>
+      <c r="AB14">
+        <v>25308984.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>36000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>35000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>35000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>26000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-49076000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-48916000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16">
         <v>-208000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
         <v>-120178000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-119968000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-119691000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>2523000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>2903000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>3092000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2848000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2188000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2308000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>26682000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-13976000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-13312000.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="L22"/>
+      <c r="M22">
         <v>20591000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>27526000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>21235000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>20583000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-8600000.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22">
+        <v>-8600000.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22">
         <v>20608000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>19481000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>19406000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>19183000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>-3158000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3186000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-3180000.0</v>
       </c>
-      <c r="Z22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:26">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>2805372000.0</v>
+      </c>
+      <c r="C23">
+        <v>2555832000.0</v>
+      </c>
+      <c r="D23">
         <v>2484519000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2246935000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2045024000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1857276000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1774241000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1734763000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1505427000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1409692000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1310982000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1150926000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1189083000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1123302000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1126439000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1096749000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1090180000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>965939000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>937118000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>727407000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>641447000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>593987000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>559708000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>482428000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>461341000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>482173000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AB23"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>423973000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>423093000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>422218000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>423973000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>423093000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>422218000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2732301000.0</v>
+      </c>
       <c r="C26">
+        <v>2483554000.0</v>
+      </c>
+      <c r="D26">
+        <v>2418075000.0</v>
+      </c>
+      <c r="E26">
         <v>2192361000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1978330000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1792689000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1725570000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1686862000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1424815000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1363862000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1275180000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1116552000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1148018000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1091531000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1094386000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1042175000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1051074000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>919348000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>873470000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>677246000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>597696000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>535741000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>493651000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>1476086000.0</v>
+      </c>
+      <c r="C28">
+        <v>1338395000.0</v>
+      </c>
+      <c r="D28">
         <v>1292506000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1177340000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1026557000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>950568000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>868046000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>904051000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>718755000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>717337000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>634853000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>518504000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>644586000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>599129000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>599981000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>525577000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>572500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>470352000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>423663000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>275045000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>217869000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>175101000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>255092000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>199761000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>203836000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>184365000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="AB28"/>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2765112000.0</v>
+      </c>
       <c r="C29">
+        <v>2515030000.0</v>
+      </c>
+      <c r="D29">
+        <v>2388195000.0</v>
+      </c>
+      <c r="E29">
         <v>2172905000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1976376000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1792349000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1700655000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1669381000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1444896000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1355620000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1250773000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1095197000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1138849000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1077143000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1070242000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1042182000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1044068000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>923077000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>901881000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>699364000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>616713000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>572690000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>538496000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>19259000.0</v>
+      </c>
+      <c r="C30">
+        <v>18074000.0</v>
+      </c>
+      <c r="D30">
         <v>19031000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>19464000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17664000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>16626000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16542000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>16947000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13976000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>13312000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11206000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10920000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>12117000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10450000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9971000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8899000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6482000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5551000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4481000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4065000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3924000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3468000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3158000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3186000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3180000.0</v>
       </c>
-      <c r="Z30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:26">
+      <c r="AB30"/>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>469670000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>459649000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>482464000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>458342000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>424041000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>446533000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>399006000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>379720000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>361563000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>238748000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>237325000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>228646000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>224563000.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+      <c r="AB32"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>2763936000.0</v>
+      </c>
+      <c r="C33">
+        <v>2518027000.0</v>
+      </c>
+      <c r="D33">
         <v>2445278000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2217004000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2001109000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1832264000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1748072000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1709281000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1445349000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1384413000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1295015000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1132776000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1164698000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1104508000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1105856000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1053709000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1068354000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>930773000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>899189000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>696588000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>616960000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>552186000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>559708000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>426105000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>419501000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>399386000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:26">
+      <c r="AB33"/>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>16885000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>21326000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>21073000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+      <c r="AB34"/>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>1498263000.0</v>
+      </c>
+      <c r="C35">
+        <v>1389577000.0</v>
+      </c>
+      <c r="D35">
         <v>1390520000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1248317000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1085973000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>991302000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>919808000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>948571000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>798945000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>758568000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>676661000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>558110000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>687656000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>636747000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>645464000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>593212000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>613965000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>526509000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>480782000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>319442000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>254045000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>225028000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>320960000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>239996000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>228574000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>252567000.0</v>
       </c>
-      <c r="Z35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:26">
+      <c r="AB35"/>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>31635000.0</v>
+      </c>
+      <c r="C36">
+        <v>33171000.0</v>
+      </c>
+      <c r="D36">
         <v>27149000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>24462000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2001109000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1832264000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1748072000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1709281000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1445349000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1384413000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1295015000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1132776000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1164698000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1104508000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1105856000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1053709000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1068354000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>930773000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>899189000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>696588000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>605165000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>531076000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>66057000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>121000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>157000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>293000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:26">
+      <c r="AB36"/>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+      <c r="AB37"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38">
+        <v>2763936000.0</v>
+      </c>
+      <c r="C38">
+        <v>2518127000.0</v>
+      </c>
+      <c r="D38">
         <v>2446378000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>2218004000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2001109000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1832264000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1774241000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>22419000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1384413000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1310982000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>16224000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>16680000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>12977000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>11470000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>-8899000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>-8600000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>-6482000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>-5551000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>-4481000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>-4065000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>-3924000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>-3468000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>442947000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>436306000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>416391000.0</v>
       </c>
-      <c r="Z38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:26">
+      <c r="AB38"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>45</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>1100000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
         <v>-16542000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>-26682000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>17517000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>13312000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>841000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-20591000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-27526000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-21235000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>12412000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-43040000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8600000.0</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39">
+      <c r="S39"/>
+      <c r="T39">
         <v>693000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1025000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1298000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1851000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>16445000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>20000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>19991000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>20185000.0</v>
       </c>
-      <c r="Z39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:26">
+      <c r="AB39"/>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>46</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>2718000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40">
         <v>-38244000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>35483000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="G40"/>
+      <c r="H40">
         <v>-31451000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-55989000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>31857000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-12650000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-49690000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-2392000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-2392000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-2271000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-41097000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-39664000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>17665000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-31313000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-24397000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-20338000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-15922000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-3802000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-166855000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>115071000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>115847000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>114648000.0</v>
       </c>
-      <c r="Z40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:26">
+      <c r="AB40"/>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>14986000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>15100000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>14903000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>12515000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>11549000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>10840000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>7705000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>8812000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>6716000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>5516000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>3968000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>3000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>5820000.0</v>
       </c>
-      <c r="Z41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:26">
+      <c r="AB41"/>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1287771000.0</v>
+      </c>
+      <c r="C42">
+        <v>1185441000.0</v>
+      </c>
+      <c r="D42">
         <v>1100343000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1015057000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>929767000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>845531000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>829626000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>790276000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>708529000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>659194000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>633740000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>590819000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>496825000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>484951000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>480532000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>487655000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>430464000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>370570000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>368609000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>370442000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>369379000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>368245000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>263366000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>262534000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>261292000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>260120000.0</v>
       </c>
-      <c r="Z42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:26">
+      <c r="AB42"/>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+      <c r="AB45"/>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46">
         <v>5600000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5400000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5300000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5300000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2300000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2400000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2500000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2100000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2200000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2300000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2400000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2500000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2500000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2600000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>300000.0</v>
       </c>
-      <c r="V46"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X46"/>
       <c r="Y46">
         <v>500000.0</v>
       </c>
-      <c r="Z46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:26">
+      <c r="Z46">
+        <v>500000.0</v>
+      </c>
+      <c r="AA46">
+        <v>500000.0</v>
+      </c>
+      <c r="AB46"/>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47"/>
       <c r="N47">
+        <v>2400000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>2100000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2200000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2300000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2400000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2500000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2500000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2600000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>300000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="Y47">
         <v>500000.0</v>
       </c>
-      <c r="Z47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:26">
+      <c r="Z47">
+        <v>500000.0</v>
+      </c>
+      <c r="AA47">
+        <v>500000.0</v>
+      </c>
+      <c r="AB47"/>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-21016000.0</v>
+      </c>
+      <c r="C48">
+        <v>-19274000.0</v>
+      </c>
+      <c r="D48">
         <v>-6426000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-16868000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-6269000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-12200000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-6706000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-33539000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-28542000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-32927000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-22627000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-21399000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-14867000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-15317000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-20918000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-5226000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>27847000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>53443000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>77897000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>28537000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>10315000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-6708000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-24636000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-25227000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-32664000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-35575000.0</v>
       </c>
-      <c r="Z48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:26">
+      <c r="AB48"/>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-15317000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-20918000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-5226000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+      <c r="AB49"/>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+      <c r="AB50"/>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>1498263000.0</v>
+      </c>
+      <c r="C51">
+        <v>1358026000.0</v>
+      </c>
+      <c r="D51">
         <v>1311616000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1186807000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1052808000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>958954000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>877673000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>912586000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>764857000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>729304000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>639614000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>525734000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>656854000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>607473000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>610593000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>559718000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>585726000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>499036000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>455348000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>300358000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>236993000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>211127000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>299748000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>236084000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>225685000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>246967000.0</v>
       </c>
-      <c r="Z51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:26">
+      <c r="AB51"/>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>58</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>1402000.0</v>
+      </c>
+      <c r="D52">
         <v>1722000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>354000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>718000.0</v>
       </c>
-      <c r="E52"/>
-[...1 lines deleted...]
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52">
         <v>49236000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>628000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>48916000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1768000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>48597000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>48437000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>48278000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>48118000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>47958000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>416000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>47639000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>47485000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>47350000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>47214000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>47113000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>166855000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>56000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>111000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>220000.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:26">
+      <c r="AB52"/>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>37313000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>28714000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>24788000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>28057000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>32214000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-    </row>
-    <row r="54" spans="1:26">
+      <c r="AA53"/>
+      <c r="AB53"/>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+      <c r="AB54"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>2805372000.0</v>
+      </c>
+      <c r="C55">
+        <v>2555832000.0</v>
+      </c>
+      <c r="D55">
         <v>2484519000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2246935000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2045024000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1857276000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1774241000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1734763000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1505427000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1409692000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1310982000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1150926000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1189083000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1123302000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1126439000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1096749000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1090180000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>965939000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>937118000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>727407000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>641447000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>593987000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>559708000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>482428000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>461341000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>482173000.0</v>
       </c>
-      <c r="Z55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:26">
+      <c r="AB55"/>
+    </row>
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>41436000.0</v>
+      </c>
+      <c r="C56">
+        <v>37705000.0</v>
+      </c>
+      <c r="D56">
         <v>39241000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>28931000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>43915000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>25012000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>26169000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>25482000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>60078000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>25279000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>15967000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>18150000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>24385000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>18794000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>20583000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>43040000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>21826000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>35166000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>37929000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>30819000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>24487000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>41801000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>3468000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>56323000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>41840000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>82787000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:26">
+      <c r="AB56"/>
+    </row>
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>40260000.0</v>
+      </c>
+      <c r="C57">
+        <v>1402000.0</v>
+      </c>
+      <c r="D57">
         <v>1722000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>354000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>35483000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>32579000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>31451000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>29397000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>26443000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>24808000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>23162000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>23353000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>19432000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>16885000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>21326000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>21073000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>17873000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>15389000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>9803000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>8959000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>7682000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>7396000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>12256000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>5107000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>4121000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>5043000.0</v>
       </c>
-      <c r="Z57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:26">
+      <c r="AB57"/>
+    </row>
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>1538523000.0</v>
+      </c>
+      <c r="C58">
+        <v>1389577000.0</v>
+      </c>
+      <c r="D58">
         <v>1390520000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1248671000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1121456000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1023881000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>951259000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>977968000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>825388000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>783376000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>699823000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>581463000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>707088000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>653632000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>666790000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>614285000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>631838000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>541898000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>490585000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>328401000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>261727000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>232424000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>320960000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>245103000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>232695000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>257610000.0</v>
       </c>
-      <c r="Z58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:26">
+      <c r="AB58"/>
+    </row>
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+      <c r="AB59"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1266849000.0</v>
+      </c>
+      <c r="C60">
+        <v>1166255000.0</v>
+      </c>
+      <c r="D60">
         <v>1093999000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>998264000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>923568000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>833395000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>822982000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>756795000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>680039000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>626316000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>611159000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>569463000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>481995000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>469670000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>459649000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>482464000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>458342000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>424041000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>446533000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>399006000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>379720000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>361563000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>238748000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>237325000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>228646000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>224563000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:26">
+      <c r="AB60"/>
+    </row>
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+      <c r="AB61"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5496,2684 +5717,2821 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>51402000.0</v>
       </c>
       <c r="C2">
         <v>61948000.0</v>
       </c>
       <c r="D2">
         <v>33093000.0</v>
       </c>
       <c r="E2">
         <v>34148000.0</v>
       </c>
       <c r="F2">
         <v>15518000.0</v>
       </c>
       <c r="G2">
         <v>10433000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>91</v>
+      </c>
+      <c r="B3">
+        <v>4957000.0</v>
+      </c>
       <c r="C3">
         <v>-169036000.0</v>
       </c>
       <c r="D3">
-        <v>-8553000.0</v>
+        <v>4281000.0</v>
       </c>
       <c r="E3">
-        <v>174580000.0</v>
+        <v>3796000.0</v>
       </c>
       <c r="F3">
         <v>175480000.0</v>
       </c>
       <c r="G3">
         <v>206297.0</v>
       </c>
       <c r="H3">
-        <v>524000.0</v>
+        <v>1257600.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>93</v>
+      </c>
+      <c r="B5">
+        <v>216169000.0</v>
+      </c>
       <c r="C5">
         <v>287310000.0</v>
       </c>
       <c r="D5">
-        <v>129742000.0</v>
+        <v>129741999.0</v>
       </c>
       <c r="E5">
-        <v>-73121000.0</v>
+        <v>-27986000.0</v>
       </c>
       <c r="F5">
         <v>132320000.0</v>
       </c>
       <c r="G5">
         <v>-6268297.0</v>
       </c>
       <c r="H5">
         <v>-1257600.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B6">
-        <v>216169000.0</v>
+        <v>221126000.0</v>
       </c>
       <c r="C6">
         <v>118274000.0</v>
       </c>
       <c r="D6">
-        <v>121189000.0</v>
+        <v>134022999.0</v>
       </c>
       <c r="E6">
-        <v>-27986000.0</v>
+        <v>-24190000.0</v>
       </c>
       <c r="F6">
         <v>307800000.0</v>
       </c>
       <c r="G6">
         <v>-6062000.0</v>
       </c>
       <c r="H6">
         <v>-733600.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B9">
-        <v>228113000.0</v>
+        <v>232254000.0</v>
       </c>
       <c r="C9">
         <v>175494000.0</v>
       </c>
       <c r="D9">
         <v>141747000.0</v>
       </c>
       <c r="E9">
         <v>9391000.0</v>
       </c>
       <c r="F9">
         <v>139568000.0</v>
       </c>
       <c r="G9">
         <v>13389000.0</v>
       </c>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>135604000.0</v>
       </c>
       <c r="C10">
         <v>118274000.0</v>
       </c>
       <c r="D10">
         <v>79453000.0</v>
       </c>
       <c r="E10">
         <v>-27986000.0</v>
       </c>
       <c r="F10">
         <v>132320000.0</v>
       </c>
       <c r="G10">
         <v>-6112000.0</v>
       </c>
       <c r="H10">
         <v>-524000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>2678000.0</v>
       </c>
       <c r="D11">
         <v>2560000.0</v>
       </c>
       <c r="E11">
         <v>2389000.0</v>
       </c>
       <c r="F11">
         <v>-175480000.0</v>
       </c>
       <c r="G11">
         <v>-31887000.0</v>
       </c>
       <c r="H11">
         <v>-524000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B12">
         <v>80565000.0</v>
       </c>
       <c r="C12">
         <v>61948000.0</v>
       </c>
       <c r="D12">
         <v>44296000.0</v>
       </c>
       <c r="E12">
         <v>34148000.0</v>
       </c>
       <c r="F12">
         <v>20394000.0</v>
       </c>
       <c r="G12">
         <v>16773000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>101</v>
+      </c>
+      <c r="B13">
+        <v>279515000.0</v>
+      </c>
       <c r="C13">
         <v>226729000.0</v>
       </c>
       <c r="D13">
         <v>170860000.0</v>
       </c>
       <c r="E13">
         <v>138836000.0</v>
       </c>
       <c r="F13">
         <v>76627000.0</v>
       </c>
       <c r="G13">
         <v>51255000.0</v>
       </c>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>135604000.0</v>
       </c>
       <c r="C15">
         <v>115596000.0</v>
       </c>
       <c r="D15">
         <v>76893000.0</v>
       </c>
       <c r="E15">
         <v>-30375000.0</v>
       </c>
       <c r="F15">
         <v>132320000.0</v>
       </c>
       <c r="G15">
         <v>-6112000.0</v>
       </c>
       <c r="H15">
         <v>-524000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-30375000.0</v>
       </c>
       <c r="F16">
         <v>132320000.0</v>
       </c>
       <c r="G16">
         <v>-6112000.0</v>
       </c>
       <c r="H16">
         <v>-1257600.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>135604000.0</v>
+      </c>
       <c r="C17">
         <v>115596000.0</v>
       </c>
       <c r="D17">
         <v>57600000.0</v>
       </c>
       <c r="E17">
         <v>-30375000.0</v>
       </c>
       <c r="F17">
         <v>132320000.0</v>
       </c>
       <c r="G17">
         <v>9002000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>198950000.0</v>
+      </c>
       <c r="C18">
         <v>164781000.0</v>
       </c>
       <c r="D18">
         <v>126726000.0</v>
       </c>
       <c r="E18">
         <v>104688000.0</v>
       </c>
       <c r="F18">
         <v>56233000.0</v>
       </c>
       <c r="G18">
         <v>34482000.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-63228000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>216169000.0</v>
       </c>
       <c r="C21">
         <v>118274000.0</v>
       </c>
       <c r="D21">
         <v>129742000.0</v>
       </c>
       <c r="E21">
         <v>-27986000.0</v>
       </c>
       <c r="F21">
         <v>132320000.0</v>
       </c>
       <c r="G21">
         <v>-6112000.0</v>
       </c>
       <c r="H21">
         <v>-1257600.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>16085000.0</v>
       </c>
       <c r="C23">
         <v>119168000.0</v>
       </c>
       <c r="D23">
         <v>45098000.0</v>
       </c>
       <c r="E23">
         <v>71525000.0</v>
       </c>
       <c r="F23">
         <v>22766000.0</v>
       </c>
       <c r="G23">
         <v>29934000.0</v>
       </c>
       <c r="H23">
         <v>1257600.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25">
         <v>50000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.5</v>
       </c>
       <c r="E26">
         <v>0.17</v>
       </c>
       <c r="F26">
         <v>1.39</v>
       </c>
       <c r="G26">
         <v>0.13</v>
       </c>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>33693000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>17943000.0</v>
       </c>
       <c r="C28">
         <v>14176000.0</v>
       </c>
       <c r="D28">
         <v>12005000.0</v>
       </c>
       <c r="E28">
         <v>10188000.0</v>
       </c>
       <c r="F28">
         <v>7248000.0</v>
       </c>
       <c r="G28">
         <v>4387000.0</v>
       </c>
       <c r="H28">
         <v>1257600.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>2595000.0</v>
+      </c>
       <c r="C29">
         <v>2678000.0</v>
       </c>
       <c r="D29">
         <v>2278000.0</v>
       </c>
       <c r="E29">
         <v>2389000.0</v>
       </c>
       <c r="F29">
         <v>255000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30">
-        <v>11944000.0</v>
+        <v>16085000.0</v>
       </c>
       <c r="C30">
         <v>57220000.0</v>
       </c>
       <c r="D30">
         <v>12005000.0</v>
       </c>
       <c r="E30">
         <v>37377000.0</v>
       </c>
       <c r="F30">
         <v>22766000.0</v>
       </c>
       <c r="G30">
         <v>29934000.0</v>
       </c>
       <c r="H30">
         <v>1257600.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>-80565000.0</v>
       </c>
       <c r="C31">
         <v>-50513000.0</v>
       </c>
       <c r="D31">
         <v>-50289000.0</v>
       </c>
       <c r="E31">
         <v>-136109000.0</v>
       </c>
       <c r="F31">
         <v>-20394000.0</v>
       </c>
       <c r="G31">
         <v>-31887000.0</v>
       </c>
       <c r="H31">
         <v>733600.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>232254000.0</v>
       </c>
       <c r="C32">
         <v>237442000.0</v>
       </c>
       <c r="D32">
         <v>174840000.0</v>
       </c>
       <c r="E32">
         <v>43539000.0</v>
       </c>
       <c r="F32">
         <v>155086000.0</v>
       </c>
       <c r="G32">
         <v>23822000.0</v>
       </c>
       <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B2">
-        <v>14880000.0</v>
+        <v>12428000.0</v>
       </c>
       <c r="C2">
+        <v>17270000.0</v>
+      </c>
+      <c r="D2">
+        <v>-5279000.0</v>
+      </c>
+      <c r="E2">
         <v>20981000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18044000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>17656000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="H2"/>
+      <c r="I2">
         <v>16868000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13885000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12144000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10446000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10783000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11985000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11081000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10284000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9306000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7761000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6798000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6241000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5112000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4425000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4616000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10433000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3893000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4281000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4259000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3"/>
-[...3 lines deleted...]
-      <c r="F3"/>
+      <c r="D3">
+        <v>1304000.0</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>1108000.0</v>
+      </c>
       <c r="G3">
-        <v>-2878000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1276000.0</v>
+      </c>
+      <c r="H3"/>
       <c r="I3">
-        <v>-36879000.0</v>
+        <v>1446000.0</v>
       </c>
       <c r="J3">
-        <v>-33108000.0</v>
+        <v>1236000.0</v>
       </c>
       <c r="K3">
-        <v>-33411000.0</v>
+        <v>1075000.0</v>
       </c>
       <c r="L3">
-        <v>-32566000.0</v>
+        <v>1069000.0</v>
       </c>
       <c r="M3">
+        <v>1068000.0</v>
+      </c>
+      <c r="N3">
+        <v>1074000.0</v>
+      </c>
+      <c r="O3">
         <v>-30002000.0</v>
       </c>
-      <c r="N3">
-[...4 lines deleted...]
-      </c>
       <c r="P3">
-        <v>-22528000.0</v>
+        <v>13648000.0</v>
       </c>
       <c r="Q3">
-        <v>-19642000.0</v>
+        <v>1074000.0</v>
       </c>
       <c r="R3">
-        <v>12500.0</v>
+        <v>845000.0</v>
       </c>
       <c r="S3">
-        <v>12500.0</v>
+        <v>808000.0</v>
       </c>
       <c r="T3">
+        <v>1179000.0</v>
+      </c>
+      <c r="U3">
+        <v>2850000.0</v>
+      </c>
+      <c r="V3">
         <v>904000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>16000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>-750000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>13000.0</v>
       </c>
-      <c r="X3">
-[...2 lines deleted...]
-      <c r="Y3">
+      <c r="Z3">
+        <v>11000.0</v>
+      </c>
+      <c r="AA3">
         <v>9000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="D5">
+        <v>63344000.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>42035000.0</v>
+      </c>
+      <c r="G5">
+        <v>27703000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>25019000.0</v>
+      </c>
+      <c r="J5">
+        <v>31467000.0</v>
+      </c>
+      <c r="K5">
+        <v>15147000.0</v>
+      </c>
+      <c r="L5">
+        <v>18388000.0</v>
+      </c>
+      <c r="M5">
+        <v>17446000.0</v>
+      </c>
+      <c r="N5">
+        <v>20535000.0</v>
+      </c>
+      <c r="O5">
+        <v>31009000.0</v>
+      </c>
+      <c r="P5">
+        <v>-1187000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-11343000.0</v>
+      </c>
+      <c r="R5">
+        <v>-7066000.0</v>
+      </c>
+      <c r="S5">
+        <v>-8391000.0</v>
+      </c>
+      <c r="T5">
+        <v>55110000.0</v>
+      </c>
+      <c r="U5">
+        <v>27181000.0</v>
+      </c>
+      <c r="V5">
+        <v>24705000.0</v>
+      </c>
+      <c r="W5">
+        <v>25382000.0</v>
+      </c>
+      <c r="X5">
+        <v>14813000.0</v>
+      </c>
+      <c r="Y5">
+        <v>12334000.0</v>
+      </c>
+      <c r="Z5">
+        <v>6882000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-35051000.0</v>
+      </c>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6">
+        <v>82160000.0</v>
+      </c>
+      <c r="C6">
+        <v>61684000.0</v>
+      </c>
+      <c r="D6">
+        <v>64648000.0</v>
+      </c>
+      <c r="E6">
+        <v>28289000.0</v>
+      </c>
+      <c r="F6">
+        <v>43143000.0</v>
+      </c>
+      <c r="G6">
+        <v>28979000.0</v>
+      </c>
+      <c r="H6">
         <v>64910000.0</v>
       </c>
-      <c r="F5"/>
-[...83 lines deleted...]
-      </c>
       <c r="I6">
-        <v>15147000.0</v>
+        <v>26465000.0</v>
       </c>
       <c r="J6">
-        <v>18388000.0</v>
+        <v>32703000.0</v>
       </c>
       <c r="K6">
-        <v>17446000.0</v>
+        <v>16222000.0</v>
       </c>
       <c r="L6">
-        <v>20535000.0</v>
+        <v>19457000.0</v>
       </c>
       <c r="M6">
+        <v>18514000.0</v>
+      </c>
+      <c r="N6">
+        <v>21609000.0</v>
+      </c>
+      <c r="O6">
         <v>23083000.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
-        <v>-7066000.0</v>
+        <v>12461000.0</v>
       </c>
       <c r="Q6">
-        <v>-8391000.0</v>
+        <v>-10269000.0</v>
       </c>
       <c r="R6">
-        <v>55110000.0</v>
+        <v>-6221000.0</v>
       </c>
       <c r="S6">
-        <v>27181000.0</v>
+        <v>-7583000.0</v>
       </c>
       <c r="T6">
+        <v>56289000.0</v>
+      </c>
+      <c r="U6">
+        <v>30031000.0</v>
+      </c>
+      <c r="V6">
         <v>25609000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>25398000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>14063000.0</v>
       </c>
-      <c r="W6">
-[...4 lines deleted...]
-      </c>
       <c r="Y6">
+        <v>12347000.0</v>
+      </c>
+      <c r="Z6">
+        <v>6893000.0</v>
+      </c>
+      <c r="AA6">
         <v>-35042000.0</v>
       </c>
-      <c r="Z6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:26">
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B9">
-        <v>82383000.0</v>
+        <v>86396000.0</v>
       </c>
       <c r="C9">
+        <v>66049000.0</v>
+      </c>
+      <c r="D9">
+        <v>50407000.0</v>
+      </c>
+      <c r="E9">
         <v>45248000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>58049000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>42433000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>63054000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>39938000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>44841000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>27660000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>30025000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>29070000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>31845000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>33612000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>8004000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1247000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2260000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>373000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>61899000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>32736000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>29676000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>30775000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4533000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>16352000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>9687000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-17183000.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>55802000.0</v>
+      </c>
+      <c r="C10">
+        <v>45523000.0</v>
+      </c>
+      <c r="D10">
         <v>39460000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>28289000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>42035000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>27703000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>46639000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>25019000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>31467000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>15147000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>18388000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>17446000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>20535000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>23083000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1187000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-11343000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7066000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-8391000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>55110000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>27181000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>24705000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>25382000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9723000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>12334000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6882000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-35051000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-38000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>99</v>
+      </c>
+      <c r="B11">
+        <v>639000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>644000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>621000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>616000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>781000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>619000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>639000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>639000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>684000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>625000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>653000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>597000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>402000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>657000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>657000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>674000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-68140000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-5555000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>29130000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>58000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>14813000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4018000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>11163000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-30792000.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B12">
+        <v>24774000.0</v>
+      </c>
+      <c r="C12">
+        <v>24104000.0</v>
+      </c>
+      <c r="D12">
         <v>23884000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>20981000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>18044000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>17656000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>19052000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>16868000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>13885000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>12144000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>10446000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10783000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>11985000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>11081000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10284000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9306000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7761000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>6798000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6241000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5112000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4425000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4616000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4340000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3893000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4281000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4259000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>101</v>
+      </c>
+      <c r="B13">
+        <v>79602000.0</v>
+      </c>
       <c r="C13">
+        <v>83319000.0</v>
+      </c>
+      <c r="D13">
+        <v>77554000.0</v>
+      </c>
+      <c r="E13">
         <v>72575000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>66713000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>62673000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>66310000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>59191000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>51837000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>49392000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>44745000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>45035000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>44529000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>40531000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>40765000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>37154000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>32511000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>28406000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>21509000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>20659000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>18114000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>16345000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>14440000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>12561000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>13440000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>10814000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>55163000.0</v>
+      </c>
+      <c r="C15">
+        <v>45523000.0</v>
+      </c>
+      <c r="D15">
         <v>39458000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>27645000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>41414000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>27087000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>45858000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>24400000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>30828000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>14508000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>17704000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>16821000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>19882000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>22486000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1589000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-12000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-7723000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-9065000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>55110000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>27181000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>24705000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>25324000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>9723000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>12334000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>6882000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-35051000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-38000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>19882000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>22486000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1589000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-12000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-7723000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-9065000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>55110000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>27181000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>24705000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>25324000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9723000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>12334000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6882000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-35051000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>44405000.0</v>
+      </c>
       <c r="C17">
+        <v>29832000.0</v>
+      </c>
+      <c r="D17">
+        <v>39460000.0</v>
+      </c>
+      <c r="E17">
         <v>27645000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>41414000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>27087000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>45858000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>24400000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>30828000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>14508000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>17704000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>16821000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>19882000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>22486000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1589000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-12000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-7723000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-9065000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>55110000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>27181000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>24705000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>25324000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>9723000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>12334000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>6882000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-19465000.0</v>
       </c>
-      <c r="Z17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>54828000.0</v>
+      </c>
       <c r="C18">
+        <v>59215000.0</v>
+      </c>
+      <c r="D18">
+        <v>53670000.0</v>
+      </c>
+      <c r="E18">
         <v>51594000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>48669000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>45017000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>47258000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>42323000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>37952000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>37248000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>34299000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>34252000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>32544000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>29450000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>30481000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>27848000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>24750000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>21608000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>15268000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>15547000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>13689000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>11729000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>10100000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>8668000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>9159000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>6555000.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
-[...1 lines deleted...]
-      </c>
+      <c r="M19"/>
       <c r="N19"/>
       <c r="O19">
+        <v>22851000.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19">
         <v>-11398000.0</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B21">
-        <v>118142000.0</v>
+        <v>82160000.0</v>
       </c>
       <c r="C21">
+        <v>61684000.0</v>
+      </c>
+      <c r="D21">
+        <v>63344000.0</v>
+      </c>
+      <c r="E21">
         <v>28289000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>42035000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>27703000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>46639000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>25019000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>31467000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>15147000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>18388000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>17446000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>20535000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>23083000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1187000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-11343000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-7066000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-8391000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>55110000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>27181000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>24705000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25382000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-5243000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>12334000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6882000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-35051000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-38000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B23">
-        <v>-12937000.0</v>
+        <v>4236000.0</v>
       </c>
       <c r="C23">
+        <v>21635000.0</v>
+      </c>
+      <c r="D23">
+        <v>12937000.0</v>
+      </c>
+      <c r="E23">
         <v>37940000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>34058000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>32386000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>16415000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>31787000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>27259000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>24657000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>22083000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>22407000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>23295000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>21610000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>19475000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>19402000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>17087000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>15562000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>13030000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10667000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9396000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10009000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5243000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7911000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7086000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>22127000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>13648000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>121166000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>91138000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>77318000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-81230000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-44148000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>904000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>933000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>741000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>675000.0</v>
       </c>
-      <c r="Z25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:26">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>10244000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>10164000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>4236000.0</v>
+      </c>
+      <c r="C28">
+        <v>4365000.0</v>
+      </c>
+      <c r="D28">
         <v>4890000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4526000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4033000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4493000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4581000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3517000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3430000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2649000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3204000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2931000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2960000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2912000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2649000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2781000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2449000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2309000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2314000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1878000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1601000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1397000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1265000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1114000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1115000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>893000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>639000.0</v>
+      </c>
       <c r="C29">
+        <v>1035000.0</v>
+      </c>
+      <c r="D29">
+        <v>714000.0</v>
+      </c>
+      <c r="E29">
         <v>644000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>621000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>616000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>781000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>619000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>639000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>639000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>684000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>625000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>653000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>597000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>402000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>657000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>657000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>674000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30">
-        <v>-35759000.0</v>
+        <v>4236000.0</v>
       </c>
       <c r="C30">
+        <v>4365000.0</v>
+      </c>
+      <c r="D30">
+        <v>-12937000.0</v>
+      </c>
+      <c r="E30">
         <v>16959000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>16014000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>14730000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16415000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>14919000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13374000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12513000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11637000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11624000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11310000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10529000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9191000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10096000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9326000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8764000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6789000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5555000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4971000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5393000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5243000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>4018000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2805000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>17868000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-26358000.0</v>
+      </c>
+      <c r="C31">
+        <v>-16161000.0</v>
+      </c>
+      <c r="D31">
         <v>-23884000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-17051000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-18044000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-14536000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>178021000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-19127000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-7635000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-21732000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-15404000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-9380000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-12684000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-6919000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-33163000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-27514000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-30251000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>6455000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>93978000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>15754000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>11562000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>25382000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>9723000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>12334000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3753000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-19855000.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32">
-        <v>77554000.0</v>
+        <v>86396000.0</v>
       </c>
       <c r="C32">
+        <v>83319000.0</v>
+      </c>
+      <c r="D32">
+        <v>50407000.0</v>
+      </c>
+      <c r="E32">
         <v>66229000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>76093000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>60089000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>63054000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>56806000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>58726000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>39804000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>40471000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>39853000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>43830000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>44693000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>18288000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>8059000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>10021000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>7171000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>68140000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>37848000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>34101000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>35391000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>14966000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>20245000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>13968000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-12924000.0</v>
       </c>
-      <c r="Z32"/>
+      <c r="AB32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8198,2738 +8556,2871 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>9627000.0</v>
       </c>
       <c r="C2">
         <v>4761000.0</v>
       </c>
       <c r="D2">
         <v>10612000.0</v>
       </c>
       <c r="E2">
         <v>46742000.0</v>
       </c>
       <c r="F2">
         <v>61101000.0</v>
       </c>
       <c r="G2">
         <v>79485000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>785000</v>
       </c>
       <c r="C3">
         <v>420000</v>
       </c>
       <c r="D3">
         <v>2744000</v>
       </c>
       <c r="E3">
         <v>194000</v>
       </c>
       <c r="F3">
         <v>1204000</v>
       </c>
       <c r="G3">
         <v>253000</v>
       </c>
       <c r="H3">
         <v>253000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>6063000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>9483000.0</v>
       </c>
       <c r="C6">
         <v>4866000.0</v>
       </c>
       <c r="D6">
         <v>-5851000.0</v>
       </c>
       <c r="E6">
         <v>-36130000.0</v>
       </c>
       <c r="F6">
         <v>-14359000.0</v>
       </c>
       <c r="G6">
         <v>61101000.0</v>
       </c>
       <c r="H6">
         <v>-384000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>4404000.0</v>
       </c>
       <c r="C7">
         <v>1947000.0</v>
       </c>
       <c r="D7">
-        <v>-5460000.0</v>
+        <v>-10449000.0</v>
       </c>
       <c r="E7">
         <v>5691000.0</v>
       </c>
       <c r="F7">
         <v>731000.0</v>
       </c>
       <c r="G7">
         <v>6042000.0</v>
       </c>
       <c r="H7">
         <v>524000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>-2489000.0</v>
       </c>
       <c r="C9">
         <v>-5336000.0</v>
       </c>
       <c r="D9">
         <v>-1256000.0</v>
       </c>
       <c r="E9">
         <v>-4420000.0</v>
       </c>
       <c r="F9">
         <v>-2083000.0</v>
       </c>
       <c r="G9">
         <v>-2355000.0</v>
       </c>
       <c r="H9">
         <v>-2355000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>2606000.0</v>
       </c>
       <c r="F10">
         <v>2083000.0</v>
       </c>
       <c r="G10">
         <v>2355000.0</v>
       </c>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5177000.0</v>
       </c>
       <c r="F11">
         <v>6203000.0</v>
       </c>
       <c r="G11">
         <v>6003000.0</v>
       </c>
       <c r="H11">
         <v>921600.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6062000.0</v>
       </c>
       <c r="F12">
         <v>-378753000.0</v>
       </c>
       <c r="G12">
         <v>-61231000.0</v>
       </c>
       <c r="H12">
         <v>-61231000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4934000.0</v>
       </c>
       <c r="F13">
         <v>-3389000.0</v>
       </c>
       <c r="G13">
         <v>2394000.0</v>
       </c>
       <c r="H13">
         <v>336000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B14">
-        <v>-55855000.0</v>
+        <v>4957000.0</v>
       </c>
       <c r="C14">
         <v>-9481000.0</v>
       </c>
       <c r="D14">
-        <v>15063000.0</v>
+        <v>4281000.0</v>
       </c>
       <c r="E14">
         <v>134814000.0</v>
       </c>
       <c r="F14">
         <v>-80297000.0</v>
       </c>
       <c r="G14">
         <v>50000.0</v>
       </c>
       <c r="H14">
-        <v>50000.0</v>
+        <v>1257600.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>134</v>
+      </c>
+      <c r="B15">
+        <v>136366000.0</v>
+      </c>
       <c r="C15">
-        <v>-102532000.0</v>
+        <v>102532000.0</v>
       </c>
       <c r="D15">
-        <v>-78802000.0</v>
+        <v>78802000.0</v>
       </c>
       <c r="E15">
         <v>61155000.0</v>
       </c>
       <c r="F15">
         <v>24925000.0</v>
       </c>
       <c r="G15">
         <v>10350000.0</v>
       </c>
       <c r="H15">
         <v>10350000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>19110000.0</v>
       </c>
       <c r="C16">
         <v>9627000.0</v>
       </c>
       <c r="D16">
         <v>4761000.0</v>
       </c>
       <c r="E16">
         <v>10612000.0</v>
       </c>
       <c r="F16">
         <v>46742000.0</v>
       </c>
       <c r="G16">
         <v>61101000.0</v>
       </c>
       <c r="H16">
         <v>-384000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>-535499000.0</v>
       </c>
       <c r="C18">
         <v>-317329000.0</v>
       </c>
       <c r="D18">
         <v>-99004000.0</v>
       </c>
       <c r="E18">
         <v>-235936000.0</v>
       </c>
       <c r="F18">
         <v>-242877000.0</v>
       </c>
       <c r="G18">
         <v>-58479000.0</v>
       </c>
       <c r="H18">
         <v>-384000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-420000.0</v>
       </c>
       <c r="D19">
         <v>-2307000.0</v>
       </c>
       <c r="E19">
         <v>-194000.0</v>
       </c>
       <c r="F19">
         <v>-1204000.0</v>
       </c>
       <c r="G19">
         <v>-91979000.0</v>
       </c>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>139</v>
+      </c>
+      <c r="B20">
+        <v>289985000.0</v>
+      </c>
       <c r="C20">
         <v>200231000.0</v>
       </c>
       <c r="D20">
         <v>109576000.0</v>
       </c>
       <c r="E20">
         <v>117442000.0</v>
       </c>
       <c r="F20">
         <v>112667000.0</v>
       </c>
       <c r="G20">
         <v>125000000.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>140</v>
+      </c>
+      <c r="B21">
+        <v>396508000.0</v>
+      </c>
       <c r="C21">
         <v>228222000.0</v>
       </c>
       <c r="D21">
         <v>25500000.0</v>
       </c>
       <c r="E21">
         <v>154000000.0</v>
       </c>
       <c r="F21">
         <v>156000000.0</v>
       </c>
       <c r="G21">
         <v>118688000.0</v>
       </c>
       <c r="H21">
         <v>118688000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>146672000.0</v>
       </c>
       <c r="C22">
         <v>115596000.0</v>
       </c>
       <c r="D22">
         <v>76893000.0</v>
       </c>
       <c r="E22">
         <v>-30375000.0</v>
       </c>
       <c r="F22">
         <v>132320000.0</v>
       </c>
       <c r="G22">
         <v>-6112000.0</v>
       </c>
       <c r="H22">
         <v>-524000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
-        <v>-140726000.0</v>
+        <v>-4360000.0</v>
       </c>
       <c r="C23">
-        <v>228222000.0</v>
+        <v>-3726000.0</v>
       </c>
       <c r="D23">
-        <v>-2744000.0</v>
+        <v>-2821000.0</v>
       </c>
       <c r="E23">
         <v>376053000.0</v>
       </c>
       <c r="F23">
         <v>361914000.0</v>
       </c>
       <c r="G23">
         <v>181656000.0</v>
       </c>
       <c r="H23">
         <v>-22032000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24">
         <v>650306000.0</v>
       </c>
       <c r="C24">
         <v>410645000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>288843000.0</v>
       </c>
       <c r="F24">
         <v>-10589000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
-        <v>-642769000.0</v>
+        <v>-703581000.0</v>
       </c>
       <c r="C25">
-        <v>-424971000.0</v>
+        <v>-434452000.0</v>
       </c>
       <c r="D25">
-        <v>-167693000.0</v>
+        <v>-175784000.0</v>
       </c>
       <c r="E25">
         <v>-351934000.0</v>
       </c>
       <c r="F25">
         <v>-374724000.0</v>
       </c>
       <c r="G25">
         <v>-58206000.0</v>
       </c>
       <c r="H25">
-        <v>921600.0</v>
+        <v>-1257600.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>144</v>
+      </c>
+      <c r="B26">
+        <v>-4360000.0</v>
+      </c>
       <c r="C26">
         <v>-3726000.0</v>
       </c>
       <c r="D26">
         <v>-3824000.0</v>
       </c>
       <c r="E26">
         <v>-3034000.0</v>
       </c>
       <c r="F26">
         <v>-138000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>12049000.0</v>
       </c>
       <c r="C27">
         <v>10543000.0</v>
       </c>
       <c r="D27">
         <v>8799000.0</v>
       </c>
       <c r="E27">
         <v>6062000.0</v>
       </c>
       <c r="F27">
         <v>1066000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>545767000.0</v>
       </c>
       <c r="C28">
         <v>322195000.0</v>
       </c>
       <c r="D28">
         <v>93153000.0</v>
       </c>
       <c r="E28">
         <v>199806000.0</v>
       </c>
       <c r="F28">
         <v>228518000.0</v>
       </c>
       <c r="G28">
         <v>211306000.0</v>
       </c>
       <c r="H28">
         <v>211306000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>-535499000.0</v>
       </c>
       <c r="C29">
         <v>-316909000.0</v>
       </c>
       <c r="D29">
         <v>-96260000.0</v>
       </c>
       <c r="E29">
         <v>-235742000.0</v>
       </c>
       <c r="F29">
         <v>-241673000.0</v>
       </c>
       <c r="G29">
         <v>-58226000.0</v>
       </c>
       <c r="H29">
         <v>-384000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>-785000.0</v>
       </c>
       <c r="C30">
         <v>-420000.0</v>
       </c>
       <c r="D30">
         <v>-2744000.0</v>
       </c>
       <c r="E30">
         <v>-194000.0</v>
       </c>
       <c r="F30">
         <v>-1204000.0</v>
       </c>
       <c r="G30">
         <v>-91979000.0</v>
       </c>
       <c r="H30">
         <v>-91979000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>19631000.0</v>
+      </c>
+      <c r="C2">
+        <v>19110000.0</v>
+      </c>
+      <c r="D2">
         <v>9467000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>26251000.0</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="F2">
+        <v>8386000.0</v>
+      </c>
+      <c r="G2">
         <v>9627000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8535000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>46102000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11967000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4761000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7230000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12268000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8344000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10612000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>34141000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13226000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>28684000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>46742000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>40313000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>34465000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>51285000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>61101000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>52654000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>38401000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>79485000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>0.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B3">
-        <v>180000</v>
+        <v>30000</v>
       </c>
       <c r="C3">
-        <v>71000</v>
+        <v>415000</v>
       </c>
       <c r="D3">
         <v>180000</v>
       </c>
       <c r="E3">
+        <v>71000</v>
+      </c>
+      <c r="F3">
+        <v>180000</v>
+      </c>
+      <c r="G3">
         <v>106000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>136000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>125000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>126000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>33000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>525000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>749000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1127000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>343000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>88000</v>
-      </c>
-[...4 lines deleted...]
-        <v>147831000</v>
       </c>
       <c r="Q3">
         <v>106000</v>
       </c>
       <c r="R3">
+        <v>147831000</v>
+      </c>
+      <c r="S3">
+        <v>106000</v>
+      </c>
+      <c r="T3">
         <v>47000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>335000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>332000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>489999</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>192000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>27000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>24000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>10000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>5813000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>2546000.0</v>
+      </c>
+      <c r="C6">
+        <v>521000.0</v>
+      </c>
+      <c r="D6">
         <v>9643000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-16784000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
+        <v>17865000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1241000.0</v>
+      </c>
+      <c r="H6">
         <v>1092000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-37567000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>34135000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>7206000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2469000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5038000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3924000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2268000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-23529000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>20915000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-15458000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-18058000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6429000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5848000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-16820000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-9816000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8447000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>14253000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-41084000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>79485000.0</v>
       </c>
-      <c r="Z6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:26">
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>1105000.0</v>
+      </c>
+      <c r="C7">
+        <v>-17964000.0</v>
+      </c>
+      <c r="D7">
         <v>16601000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1081000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>16078000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-27194000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>7253000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2331000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-656000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-4151000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-5739000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3787000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2905000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-7451000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>268000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>8209000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6310999.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-472000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1568000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1334000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1158000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-3895000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3540000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1773000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-679000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1467000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>-1185000.0</v>
+      </c>
+      <c r="C9">
+        <v>957000.0</v>
+      </c>
+      <c r="D9">
         <v>433000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-1800000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1038000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-84000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>405000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2971000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-664000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-2106000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-286000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1197000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1667000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-500000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1072000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-299000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2118000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-931000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1070000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-416000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>412000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-456000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-310000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>24000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-15000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2053999.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>6951000.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10">
         <v>-6951000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-742000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>299000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1180000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2867000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1330000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3212000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3142000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3356000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-3507000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2599000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1109000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-774000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3069000.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-54177000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1765000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-50480000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10553000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-129960000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-44967000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-195306000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-79402000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-61955000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-42090000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-68356000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-6640000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-20251000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>34016000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-3057000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-3057000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>160000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>8508000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-4193000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>459000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-498000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-918000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-2041000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>68000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1160000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>640000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>141000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>453000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
+        <v>4726000.0</v>
+      </c>
+      <c r="D14">
+        <v>1304000.0</v>
+      </c>
+      <c r="E14">
         <v>-10704000.0</v>
       </c>
-      <c r="D14">
-[...5 lines deleted...]
-      <c r="F14"/>
+      <c r="F14">
+        <v>1108000.0</v>
+      </c>
       <c r="G14">
+        <v>1276000.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14">
         <v>1446000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1236000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1075000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1069000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>204000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>204000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-3520000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>13648000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1074000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>845000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>808000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1179000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2850000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>904000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4216000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>13000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9000.0</v>
       </c>
-      <c r="Z14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:26">
+      <c r="AB14">
+        <v>38000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B15">
-        <v>-63430000.0</v>
+        <v>45695000.0</v>
       </c>
       <c r="C15">
-        <v>-35152000.0</v>
+        <v>83522000.0</v>
       </c>
       <c r="D15">
-        <v>-32276000.0</v>
+        <v>37784000.0</v>
       </c>
       <c r="E15">
-        <v>-31154000.0</v>
+        <v>35152000.0</v>
       </c>
       <c r="F15">
+        <v>32276000.0</v>
+      </c>
+      <c r="G15">
+        <v>31154000.0</v>
+      </c>
+      <c r="H15">
         <v>29110000.0</v>
       </c>
-      <c r="G15">
-[...4 lines deleted...]
-      </c>
       <c r="I15">
-        <v>-22821000.0</v>
+        <v>26110000.0</v>
       </c>
       <c r="J15">
-        <v>-22946000.0</v>
+        <v>24491000.0</v>
       </c>
       <c r="K15">
+        <v>22821000.0</v>
+      </c>
+      <c r="L15">
+        <v>22946000.0</v>
+      </c>
+      <c r="M15">
         <v>18860000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>16333000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>20663000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>20442000.0</v>
       </c>
-      <c r="O15">
-[...2 lines deleted...]
-      <c r="P15">
+      <c r="Q15">
+        <v>39898000.0</v>
+      </c>
+      <c r="R15">
         <v>7935000.0</v>
       </c>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
       <c r="S15">
-        <v>-6766000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="T15">
-        <v>-6263000.0</v>
+        <v>8090000.0</v>
       </c>
       <c r="U15">
-        <v>-3806000.0</v>
+        <v>6766000.0</v>
       </c>
       <c r="V15">
+        <v>6263000.0</v>
+      </c>
+      <c r="W15">
+        <v>3806000.0</v>
+      </c>
+      <c r="X15">
         <v>3815000.0</v>
       </c>
-      <c r="W15">
-[...4 lines deleted...]
-      </c>
       <c r="Y15">
+        <v>3655000.0</v>
+      </c>
+      <c r="Z15">
         <v>2880000.0</v>
       </c>
-      <c r="Z15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:26">
+      <c r="AA15">
+        <v>2880000.0</v>
+      </c>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>22177000.0</v>
+      </c>
+      <c r="C16">
+        <v>19631000.0</v>
+      </c>
+      <c r="D16">
         <v>19110000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9467000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>26251000.0</v>
       </c>
-      <c r="E16">
-[...2 lines deleted...]
-      <c r="F16">
+      <c r="G16">
+        <v>8386000.0</v>
+      </c>
+      <c r="H16">
         <v>9627000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>8535000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>46102000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>11967000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>4761000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7230000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>12268000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8344000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>10612000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>34141000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>13226000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>28684000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>46742000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>40313000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>34465000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>51285000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>61101000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>52654000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>38401000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>79485000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>-259936000.0</v>
+      </c>
+      <c r="C18">
+        <v>15137000.0</v>
+      </c>
+      <c r="D18">
         <v>1169000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>27131000.0</v>
       </c>
-      <c r="D18">
-[...4 lines deleted...]
-      </c>
       <c r="F18">
+        <v>-123712000.0</v>
+      </c>
+      <c r="G18">
+        <v>-63447000.0</v>
+      </c>
+      <c r="H18">
         <v>18270000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-232148000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-22017000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-81434000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-136890000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>54738000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-37255000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>20403000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-50820000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>10598000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-143348000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-52366000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-137420000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-49736000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-35503000.0</v>
       </c>
-      <c r="U18">
-[...2 lines deleted...]
-      <c r="V18">
+      <c r="W18">
+        <v>-508999.0</v>
+      </c>
+      <c r="X18">
         <v>-54516000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7728000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>5217000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4373000.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-71000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-180000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-106000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-136000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-125000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-126000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-33000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-525000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-749000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1127000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-343000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-88000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-130000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-36000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>60000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-47000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-335000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-332000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-490000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-192000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-27000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-24000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-91736000.0</v>
       </c>
-      <c r="Z19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:26">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>139</v>
+      </c>
+      <c r="B20">
+        <v>99481000.0</v>
+      </c>
       <c r="C20">
+        <v>78283000.0</v>
+      </c>
+      <c r="D20">
+        <v>95053000.0</v>
+      </c>
+      <c r="E20">
         <v>82951000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>81513000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>30468000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>49673000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>79384000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>46934000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>24240000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>45004000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>91688000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>9431000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>4156000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>4301000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>57025000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>60417000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>579000.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>579000.0</v>
+      </c>
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>140</v>
+      </c>
+      <c r="B21">
+        <v>148322000.0</v>
+      </c>
       <c r="C21">
+        <v>53583000.0</v>
+      </c>
+      <c r="D21">
+        <v>118643000.0</v>
+      </c>
+      <c r="E21">
         <v>120170000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>93108000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>64587000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-37194000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>142106000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>50000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-25000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>86000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>43000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>156000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>64915000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>25000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-90000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>68688000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>10000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-25000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>65000000.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>44405000.0</v>
+      </c>
+      <c r="C22">
+        <v>29832000.0</v>
+      </c>
+      <c r="D22">
         <v>68501000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>27645000.0</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="F22">
+        <v>41412000.0</v>
+      </c>
+      <c r="G22">
         <v>27087000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>45858000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>24400000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>30828000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>14508000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>17704000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>16823000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19880000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>22486000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1589000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-12000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-7723000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-9065000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>55110000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>27181000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>24706000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>25324000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9723000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>12334000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6882000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-35051000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-38000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
-        <v>24808000.0</v>
+        <v>1603000.0</v>
       </c>
       <c r="C23">
+        <v>-1603000.0</v>
+      </c>
+      <c r="D23">
+        <v>-838000.0</v>
+      </c>
+      <c r="E23">
         <v>-1059000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-768000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
+        <v>49673000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
+        <v>79384000.0</v>
+      </c>
+      <c r="J23">
+        <v>46934000.0</v>
+      </c>
+      <c r="K23">
+        <v>24240000.0</v>
+      </c>
+      <c r="L23">
+        <v>45004000.0</v>
+      </c>
+      <c r="M23">
+        <v>68000000.0</v>
+      </c>
+      <c r="N23">
+        <v>93108000.0</v>
+      </c>
+      <c r="O23">
+        <v>53892000.0</v>
+      </c>
+      <c r="P23">
+        <v>64995000.0</v>
+      </c>
+      <c r="Q23">
+        <v>52086000.0</v>
+      </c>
+      <c r="R23">
+        <v>57914000.0</v>
+      </c>
+      <c r="S23">
+        <v>-2000.0</v>
+      </c>
+      <c r="T23">
+        <v>-3923000.0</v>
+      </c>
+      <c r="U23">
+        <v>-2650000.0</v>
+      </c>
+      <c r="V23">
+        <v>-54000.0</v>
+      </c>
+      <c r="W23">
+        <v>-7880000.0</v>
+      </c>
+      <c r="X23">
+        <v>151778000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-311000.0</v>
+      </c>
+      <c r="Z23">
+        <v>76000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-19887000.0</v>
+      </c>
+      <c r="AB23"/>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24">
+        <v>297982000.0</v>
+      </c>
+      <c r="C24">
+        <v>60902000.0</v>
+      </c>
+      <c r="D24">
+        <v>45158000.0</v>
+      </c>
+      <c r="E24">
+        <v>376926000.0</v>
+      </c>
+      <c r="F24">
+        <v>166172000.0</v>
+      </c>
+      <c r="G24">
+        <v>61265000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>348675000.0</v>
+      </c>
+      <c r="J24">
+        <v>-126000.0</v>
+      </c>
+      <c r="K24">
+        <v>92126000.0</v>
+      </c>
+      <c r="L24">
+        <v>-3889000.0</v>
+      </c>
+      <c r="M24">
+        <v>-33677000.0</v>
+      </c>
+      <c r="N24">
+        <v>50281000.0</v>
+      </c>
+      <c r="O24">
+        <v>-12715000.0</v>
+      </c>
+      <c r="P24">
+        <v>66662000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-24000.0</v>
+      </c>
+      <c r="R24">
+        <v>-36000.0</v>
+      </c>
+      <c r="S24">
+        <v>60000.0</v>
+      </c>
+      <c r="T24">
+        <v>264372000.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24">
+        <v>76715000.0</v>
+      </c>
+      <c r="W24">
+        <v>19709000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>-86245000.0</v>
+      </c>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25">
+        <v>-312011000.0</v>
+      </c>
+      <c r="C25">
+        <v>3684000.0</v>
+      </c>
+      <c r="D25">
+        <v>-88230000.0</v>
+      </c>
+      <c r="E25">
+        <v>638000.0</v>
+      </c>
+      <c r="F25">
+        <v>-182130000.0</v>
+      </c>
+      <c r="G25">
+        <v>-64510000.0</v>
+      </c>
+      <c r="H25">
+        <v>-34705000.0</v>
+      </c>
+      <c r="I25">
+        <v>-258373000.0</v>
+      </c>
+      <c r="J25">
+        <v>-56183000.0</v>
+      </c>
+      <c r="K25">
+        <v>-95292000.0</v>
+      </c>
+      <c r="L25">
+        <v>-151780000.0</v>
+      </c>
+      <c r="M25">
+        <v>34673000.0</v>
+      </c>
+      <c r="N25">
+        <v>-53307000.0</v>
+      </c>
+      <c r="O25">
+        <v>7466000.0</v>
+      </c>
+      <c r="P25">
+        <v>-64790000.0</v>
+      </c>
+      <c r="Q25">
+        <v>11767000.0</v>
+      </c>
+      <c r="R25">
+        <v>-131925001.0</v>
+      </c>
+      <c r="S25">
+        <v>-44548000.0</v>
+      </c>
+      <c r="T25">
+        <v>-193011000.0</v>
+      </c>
+      <c r="U25">
+        <v>-76410000.0</v>
+      </c>
+      <c r="V25">
+        <v>-61939000.0</v>
+      </c>
+      <c r="W25">
+        <v>-21464000.0</v>
+      </c>
+      <c r="X25">
+        <v>-71803000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-6365000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-973000.0</v>
+      </c>
+      <c r="AA25">
+        <v>37958000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-38000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26">
+        <v>-2586000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1643000.0</v>
+      </c>
+      <c r="D26">
         <v>-1695000.0</v>
       </c>
-      <c r="F23"/>
-[...209 lines deleted...]
-      <c r="B26">
+      <c r="E26">
+        <v>1695000.0</v>
+      </c>
+      <c r="F26">
+        <v>-768000.0</v>
+      </c>
+      <c r="G26">
         <v>-1695000.0</v>
       </c>
-      <c r="C26">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="H26">
         <v>-547000.0</v>
       </c>
-      <c r="F26">
-[...2 lines deleted...]
-      <c r="G26">
+      <c r="I26">
         <v>-799000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-798000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1582000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-637000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-604000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-527000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-2056000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-2262000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>23153000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-23923000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-2000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-138000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>6595000.0</v>
+      </c>
+      <c r="C27">
+        <v>3249000.0</v>
+      </c>
+      <c r="D27">
         <v>3173000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3073000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3194000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2365000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="H27"/>
+      <c r="I27">
         <v>2835000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2884000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2459000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2381000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2343000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2310000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1765000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1731000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1654000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1766000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>911000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>917000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-1688000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>201165000.0</v>
+      </c>
+      <c r="C28">
+        <v>46701000.0</v>
+      </c>
+      <c r="D28">
         <v>175074000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>166910000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>141577000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>62206000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-17178000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>194581000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>56152000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>88640000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>134421000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-59776000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>41179000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-22671000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>27291000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>10341000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>127926000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>34248000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>143849000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>55584000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>18683000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10402000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>62963000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6034000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-27804000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>170113000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="AB28"/>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>-259906000.0</v>
+      </c>
+      <c r="C29">
+        <v>15552000.0</v>
+      </c>
+      <c r="D29">
         <v>1349000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>27202000.0</v>
       </c>
-      <c r="D29">
-[...4 lines deleted...]
-      </c>
       <c r="F29">
+        <v>-123532000.0</v>
+      </c>
+      <c r="G29">
+        <v>-63341000.0</v>
+      </c>
+      <c r="H29">
         <v>18406000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-232023000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-21891000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-81401000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-136365000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>55487000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-36128000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>20746000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-50732000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10704000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-143348000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-52366000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-137373000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-49401000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-35171000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-19000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-54324000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7755000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5241000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4383000.0</v>
       </c>
-      <c r="Z29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:26">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>61287000.0</v>
+      </c>
+      <c r="C30">
+        <v>-61732000.0</v>
+      </c>
+      <c r="D30">
         <v>-166780000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-210896000.0</v>
       </c>
-      <c r="D30">
-[...5 lines deleted...]
-      <c r="F30"/>
+      <c r="F30">
+        <v>-180000.0</v>
+      </c>
       <c r="G30">
+        <v>-106000.0</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30">
         <v>-125000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-126000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-33000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-525000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-749000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1127000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-343000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-88000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-130000.0</v>
       </c>
-      <c r="P30">
-[...4 lines deleted...]
-      </c>
       <c r="R30">
+        <v>-72000.0</v>
+      </c>
+      <c r="S30">
+        <v>120000.0</v>
+      </c>
+      <c r="T30">
         <v>-47000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-335000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-332000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-20199000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-192000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>464000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-18521000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-95011000.0</v>
       </c>
-      <c r="Z30"/>
+      <c r="AB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>