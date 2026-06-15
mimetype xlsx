--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1304,60 +1307,60 @@
       <c r="S2">
         <v>430000000.0</v>
       </c>
       <c r="T2">
         <v>1532000000.0</v>
       </c>
       <c r="U2">
         <v>1305000000.0</v>
       </c>
       <c r="V2">
         <v>1200000000.0</v>
       </c>
       <c r="W2">
         <v>1734000000.0</v>
       </c>
       <c r="X2">
         <v>1520000000.0</v>
       </c>
       <c r="Y2">
         <v>1601000000.0</v>
       </c>
       <c r="Z2">
         <v>1855000000.0</v>
       </c>
       <c r="AA2">
-        <v>1626216829.0</v>
+        <v>1626217000.0</v>
       </c>
       <c r="AB2">
         <v>1276007465.0</v>
       </c>
       <c r="AC2">
         <v>1169067769.0</v>
       </c>
       <c r="AD2">
-        <v>1253095488.0</v>
+        <v>1253095000.0</v>
       </c>
       <c r="AE2">
         <v>1397956950.0</v>
       </c>
       <c r="AF2">
         <v>1263879721.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
@@ -1532,97 +1535,101 @@
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>249000000.0</v>
+      </c>
       <c r="C7">
         <v>256000000.0</v>
       </c>
       <c r="D7">
         <v>265000000.0</v>
       </c>
       <c r="E7">
         <v>235000000.0</v>
       </c>
       <c r="F7">
         <v>261000000.0</v>
       </c>
       <c r="G7">
         <v>306000000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2189000000.0</v>
+      </c>
       <c r="C8">
         <v>2067000000.0</v>
       </c>
       <c r="D8">
         <v>1901000000.0</v>
       </c>
       <c r="E8">
         <v>5398000000.0</v>
       </c>
       <c r="F8">
         <v>3813000000.0</v>
       </c>
       <c r="G8">
         <v>3719000000.0</v>
       </c>
       <c r="H8">
         <v>3576000000.0</v>
       </c>
       <c r="I8">
         <v>3443000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1984,51 +1991,51 @@
       <c r="M13">
         <v>9866000000.0</v>
       </c>
       <c r="N13">
         <v>10060000000.0</v>
       </c>
       <c r="O13">
         <v>10091000000.0</v>
       </c>
       <c r="P13">
         <v>10024000000.0</v>
       </c>
       <c r="Q13">
         <v>10284000000.0</v>
       </c>
       <c r="R13">
         <v>10177000000.0</v>
       </c>
       <c r="S13">
         <v>10034000000.0</v>
       </c>
       <c r="T13">
         <v>2617000000.0</v>
       </c>
       <c r="U13">
-        <v>2689000000.0</v>
+        <v>2532000000.0</v>
       </c>
       <c r="V13">
         <v>2489000000.0</v>
       </c>
       <c r="W13">
         <v>2696000000.0</v>
       </c>
       <c r="X13">
         <v>2639000000.0</v>
       </c>
       <c r="Y13">
         <v>2834000000.0</v>
       </c>
       <c r="Z13">
         <v>1756000000.0</v>
       </c>
       <c r="AA13">
         <v>2035000000.0</v>
       </c>
       <c r="AB13">
         <v>1881000000.0</v>
       </c>
       <c r="AC13">
         <v>1730000000.0</v>
       </c>
@@ -2560,97 +2567,99 @@
       <c r="K21">
         <v>7049000000.0</v>
       </c>
       <c r="L21">
         <v>7903000000.0</v>
       </c>
       <c r="M21">
         <v>8653000000.0</v>
       </c>
       <c r="N21">
         <v>9512000000.0</v>
       </c>
       <c r="O21">
         <v>9817000000.0</v>
       </c>
       <c r="P21">
         <v>8471000000.0</v>
       </c>
       <c r="Q21">
         <v>10327000000.0</v>
       </c>
       <c r="R21">
         <v>10189000000.0</v>
       </c>
       <c r="S21">
-        <v>2853000000.0</v>
+        <v>10001000000.0</v>
       </c>
       <c r="T21">
         <v>3438000000.0</v>
       </c>
       <c r="U21">
         <v>4108000000.0</v>
       </c>
       <c r="V21">
-        <v>4482000000.0</v>
+        <v>3564000000.0</v>
       </c>
       <c r="W21">
         <v>4719000000.0</v>
       </c>
       <c r="X21">
         <v>12622000000.0</v>
       </c>
       <c r="Y21">
         <v>12789000000.0</v>
       </c>
       <c r="Z21">
         <v>4921000000.0</v>
       </c>
       <c r="AA21">
-        <v>10829443926.0</v>
+        <v>10829444000.0</v>
       </c>
       <c r="AB21">
         <v>7341328541.0</v>
       </c>
       <c r="AC21">
         <v>8208476000.0</v>
       </c>
       <c r="AD21">
-        <v>2928156698.0</v>
+        <v>2928157000.0</v>
       </c>
       <c r="AE21">
         <v>2841882525.0</v>
       </c>
       <c r="AF21">
         <v>4973450678.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>52</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>23000000.0</v>
+      </c>
       <c r="C22">
         <v>21000000.0</v>
       </c>
       <c r="D22">
         <v>20000000.0</v>
       </c>
       <c r="E22">
         <v>29000000.0</v>
       </c>
       <c r="F22">
         <v>28000000.0</v>
       </c>
       <c r="G22">
         <v>26000000.0</v>
       </c>
       <c r="H22">
         <v>23000000.0</v>
       </c>
       <c r="I22">
         <v>33000000.0</v>
       </c>
       <c r="J22">
         <v>31000000.0</v>
       </c>
       <c r="K22">
@@ -2800,51 +2809,53 @@
         <v>18402000000.0</v>
       </c>
       <c r="AA23">
         <v>15698093000.0</v>
       </c>
       <c r="AB23">
         <v>12558927213.0</v>
       </c>
       <c r="AC23">
         <v>12447703340.0</v>
       </c>
       <c r="AD23">
         <v>13333893000.0</v>
       </c>
       <c r="AE23">
         <v>13172272893.0</v>
       </c>
       <c r="AF23">
         <v>9987898790.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1328000000.0</v>
+      </c>
       <c r="C24">
         <v>1847000000.0</v>
       </c>
       <c r="D24">
         <v>2905000000.0</v>
       </c>
       <c r="E24">
         <v>3114000000.0</v>
       </c>
       <c r="F24">
         <v>3786000000.0</v>
       </c>
       <c r="G24">
         <v>3772000000.0</v>
       </c>
       <c r="H24">
         <v>2676000000.0</v>
       </c>
       <c r="I24">
         <v>3213000000.0</v>
       </c>
       <c r="J24">
         <v>5382000000.0</v>
       </c>
       <c r="K24">
@@ -2938,51 +2949,53 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>668000000.0</v>
+      </c>
       <c r="C26">
         <v>711000000.0</v>
       </c>
       <c r="D26">
         <v>2409000000.0</v>
       </c>
       <c r="E26">
         <v>6726000000.0</v>
       </c>
       <c r="F26">
         <v>6736000000.0</v>
       </c>
       <c r="G26">
         <v>1136000000.0</v>
       </c>
       <c r="H26">
         <v>1625000000.0</v>
       </c>
       <c r="I26">
         <v>2260000000.0</v>
       </c>
       <c r="J26">
         <v>250000000.0</v>
       </c>
       <c r="K26">
@@ -3119,64 +3132,66 @@
       <c r="V28">
         <v>3839000000.0</v>
       </c>
       <c r="W28">
         <v>3910000000.0</v>
       </c>
       <c r="X28">
         <v>3572000000.0</v>
       </c>
       <c r="Y28">
         <v>3412000000.0</v>
       </c>
       <c r="Z28">
         <v>4212000000.0</v>
       </c>
       <c r="AA28">
         <v>2525003000.0</v>
       </c>
       <c r="AB28">
         <v>2034976153.0</v>
       </c>
       <c r="AC28">
         <v>2265133407.0</v>
       </c>
       <c r="AD28">
-        <v>3656243000.0</v>
+        <v>3656244000.0</v>
       </c>
       <c r="AE28">
         <v>4654724552.0</v>
       </c>
       <c r="AF28">
         <v>2924019068.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>13927000000.0</v>
+      </c>
       <c r="C29">
         <v>14716000000.0</v>
       </c>
       <c r="D29">
         <v>14231000000.0</v>
       </c>
       <c r="E29">
         <v>16710000000.0</v>
       </c>
       <c r="F29">
         <v>17620000000.0</v>
       </c>
       <c r="G29">
         <v>13642000000.0</v>
       </c>
       <c r="H29">
         <v>12705000000.0</v>
       </c>
       <c r="I29">
         <v>12332000000.0</v>
       </c>
       <c r="J29">
         <v>19993000000.0</v>
       </c>
       <c r="K29"/>
@@ -3224,96 +3239,96 @@
       <c r="G30">
         <v>1151000000.0</v>
       </c>
       <c r="H30">
         <v>1167000000.0</v>
       </c>
       <c r="I30">
         <v>1382000000.0</v>
       </c>
       <c r="J30">
         <v>1457000000.0</v>
       </c>
       <c r="K30">
         <v>1465000000.0</v>
       </c>
       <c r="L30">
         <v>1805000000.0</v>
       </c>
       <c r="M30">
         <v>1810000000.0</v>
       </c>
       <c r="N30">
         <v>1751000000.0</v>
       </c>
       <c r="O30">
-        <v>1986000000.0</v>
+        <v>1818000000.0</v>
       </c>
       <c r="P30">
         <v>1984000000.0</v>
       </c>
       <c r="Q30">
         <v>1809000000.0</v>
       </c>
       <c r="R30">
         <v>1742000000.0</v>
       </c>
       <c r="S30">
-        <v>2079000000.0</v>
+        <v>1818000000.0</v>
       </c>
       <c r="T30">
         <v>1565000000.0</v>
       </c>
       <c r="U30">
         <v>1364000000.0</v>
       </c>
       <c r="V30">
         <v>1175000000.0</v>
       </c>
       <c r="W30">
         <v>1643000000.0</v>
       </c>
       <c r="X30">
         <v>1497000000.0</v>
       </c>
       <c r="Y30">
         <v>1489000000.0</v>
       </c>
       <c r="Z30">
         <v>1662000000.0</v>
       </c>
       <c r="AA30">
-        <v>1522202960.0</v>
+        <v>1522203000.0</v>
       </c>
       <c r="AB30">
         <v>1243035875.0</v>
       </c>
       <c r="AC30">
-        <v>1276051425.0</v>
+        <v>1172039537.0</v>
       </c>
       <c r="AD30">
-        <v>1355089192.0</v>
+        <v>1256104000.0</v>
       </c>
       <c r="AE30">
         <v>1167967895.0</v>
       </c>
       <c r="AF30">
         <v>1375944261.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>1752000000.0</v>
       </c>
       <c r="F31">
         <v>3741000000.0</v>
       </c>
       <c r="G31">
         <v>-363000000.0</v>
       </c>
       <c r="H31">
@@ -3336,51 +3351,53 @@
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-1240000000.0</v>
+      </c>
       <c r="C32">
         <v>54000000.0</v>
       </c>
       <c r="D32">
         <v>-312000000.0</v>
       </c>
       <c r="E32">
         <v>-2080000000.0</v>
       </c>
       <c r="F32">
         <v>-128000000.0</v>
       </c>
       <c r="G32">
         <v>1323000000.0</v>
       </c>
       <c r="H32">
         <v>-148000000.0</v>
       </c>
       <c r="I32">
         <v>2067000000.0</v>
       </c>
       <c r="J32">
         <v>-1819000000.0</v>
       </c>
       <c r="K32"/>
@@ -3486,51 +3503,53 @@
         <v>15639000000.0</v>
       </c>
       <c r="AA33">
         <v>13170423000.0</v>
       </c>
       <c r="AB33">
         <v>10358747494.0</v>
       </c>
       <c r="AC33">
         <v>10355578526.0</v>
       </c>
       <c r="AD33">
         <v>10653725000.0</v>
       </c>
       <c r="AE33">
         <v>10947391463.0</v>
       </c>
       <c r="AF33">
         <v>7492189219.0</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>17000000.0</v>
+      </c>
       <c r="C34">
         <v>49000000.0</v>
       </c>
       <c r="D34">
         <v>40000000.0</v>
       </c>
       <c r="E34">
         <v>233000000.0</v>
       </c>
       <c r="F34">
         <v>244000000.0</v>
       </c>
       <c r="G34">
         <v>234000000.0</v>
       </c>
       <c r="H34">
         <v>283000000.0</v>
       </c>
       <c r="I34">
         <v>383000000.0</v>
       </c>
       <c r="J34">
         <v>752000000.0</v>
       </c>
       <c r="K34">
@@ -3678,96 +3697,96 @@
       <c r="G36">
         <v>788000000.0</v>
       </c>
       <c r="H36">
         <v>611000000.0</v>
       </c>
       <c r="I36">
         <v>446000000.0</v>
       </c>
       <c r="J36">
         <v>438000000.0</v>
       </c>
       <c r="K36">
         <v>374000000.0</v>
       </c>
       <c r="L36">
         <v>371000000.0</v>
       </c>
       <c r="M36">
         <v>363000000.0</v>
       </c>
       <c r="N36">
         <v>466000000.0</v>
       </c>
       <c r="O36">
-        <v>568000000.0</v>
+        <v>539000000.0</v>
       </c>
       <c r="P36">
         <v>282000000.0</v>
       </c>
       <c r="Q36">
-        <v>1018000000.0</v>
+        <v>-1539000000.0</v>
       </c>
       <c r="R36">
         <v>734000000.0</v>
       </c>
       <c r="S36">
         <v>625000000.0</v>
       </c>
       <c r="T36">
         <v>1328000000.0</v>
       </c>
       <c r="U36">
-        <v>5617000000.0</v>
+        <v>4946000000.0</v>
       </c>
       <c r="V36">
-        <v>5787000000.0</v>
+        <v>5131000000.0</v>
       </c>
       <c r="W36">
         <v>1403000000.0</v>
       </c>
       <c r="X36">
-        <v>1680000000.0</v>
+        <v>1481000000.0</v>
       </c>
       <c r="Y36">
-        <v>1505000000.0</v>
+        <v>1206000000.0</v>
       </c>
       <c r="Z36">
         <v>1263000000.0</v>
       </c>
       <c r="AA36">
         <v>962128000.0</v>
       </c>
       <c r="AB36">
         <v>1914011198.0</v>
       </c>
       <c r="AC36">
-        <v>1925124362.0</v>
+        <v>1072033077.0</v>
       </c>
       <c r="AD36">
-        <v>1561175000.0</v>
+        <v>6291500000.0</v>
       </c>
       <c r="AE36">
         <v>5665669463.0</v>
       </c>
       <c r="AF36">
         <v>324239091.0</v>
       </c>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
@@ -3882,54 +3901,54 @@
       <c r="C39">
         <v>427000000.0</v>
       </c>
       <c r="D39">
         <v>443000000.0</v>
       </c>
       <c r="E39">
         <v>453000000.0</v>
       </c>
       <c r="F39">
         <v>104000000.0</v>
       </c>
       <c r="G39">
         <v>81000000.0</v>
       </c>
       <c r="H39">
         <v>204000000.0</v>
       </c>
       <c r="I39">
         <v>348000000.0</v>
       </c>
       <c r="J39">
         <v>643000000.0</v>
       </c>
       <c r="K39">
-        <v>766000000.0</v>
+        <v>693000000.0</v>
       </c>
       <c r="L39">
-        <v>756000000.0</v>
+        <v>683000000.0</v>
       </c>
       <c r="M39">
         <v>725000000.0</v>
       </c>
       <c r="N39">
         <v>788000000.0</v>
       </c>
       <c r="O39">
         <v>1034000000.0</v>
       </c>
       <c r="P39">
         <v>1342000000.0</v>
       </c>
       <c r="Q39">
         <v>986000000.0</v>
       </c>
       <c r="R39">
         <v>731000000.0</v>
       </c>
       <c r="S39">
         <v>685000000.0</v>
       </c>
       <c r="T39">
         <v>616000000.0</v>
       </c>
@@ -3998,90 +4017,90 @@
       <c r="I40">
         <v>1250000000.0</v>
       </c>
       <c r="J40">
         <v>1830000000.0</v>
       </c>
       <c r="K40">
         <v>2170000000.0</v>
       </c>
       <c r="L40">
         <v>2145000000.0</v>
       </c>
       <c r="M40">
         <v>2297000000.0</v>
       </c>
       <c r="N40">
         <v>2411000000.0</v>
       </c>
       <c r="O40">
         <v>2281000000.0</v>
       </c>
       <c r="P40">
         <v>2283000000.0</v>
       </c>
       <c r="Q40">
-        <v>3066000000.0</v>
+        <v>2547000000.0</v>
       </c>
       <c r="R40">
         <v>2321000000.0</v>
       </c>
       <c r="S40">
         <v>2334000000.0</v>
       </c>
       <c r="T40">
         <v>4000000.0</v>
       </c>
       <c r="U40">
         <v>883000000.0</v>
       </c>
       <c r="V40">
         <v>821000000.0</v>
       </c>
       <c r="W40">
         <v>17000000.0</v>
       </c>
       <c r="X40">
         <v>115000000.0</v>
       </c>
       <c r="Y40">
         <v>94000000.0</v>
       </c>
       <c r="Z40">
         <v>2737000000.0</v>
       </c>
       <c r="AA40">
         <v>798106000.0</v>
       </c>
       <c r="AB40">
         <v>746526578.0</v>
       </c>
       <c r="AC40">
         <v>703081594.0</v>
       </c>
       <c r="AD40">
-        <v>1364113000.0</v>
+        <v>1364114000.0</v>
       </c>
       <c r="AE40">
         <v>809923386.0</v>
       </c>
       <c r="AF40">
         <v>653392006.0</v>
       </c>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>1642000000.0</v>
       </c>
       <c r="F41">
         <v>1948000000.0</v>
       </c>
       <c r="G41">
         <v>1254000000.0</v>
       </c>
       <c r="H41">
@@ -4334,51 +4353,53 @@
       <c r="W44">
         <v>110000000.0</v>
       </c>
       <c r="X44">
         <v>110000000.0</v>
       </c>
       <c r="Y44">
         <v>442000000.0</v>
       </c>
       <c r="Z44">
         <v>442000000.0</v>
       </c>
       <c r="AA44">
         <v>442000000.0</v>
       </c>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>972000000.0</v>
+      </c>
       <c r="C45">
         <v>1032000000.0</v>
       </c>
       <c r="D45">
         <v>1296000000.0</v>
       </c>
       <c r="E45">
         <v>1370000000.0</v>
       </c>
       <c r="F45">
         <v>1494000000.0</v>
       </c>
       <c r="G45">
         <v>545000000.0</v>
       </c>
       <c r="H45">
         <v>615000000.0</v>
       </c>
       <c r="I45">
         <v>473000000.0</v>
       </c>
       <c r="J45">
         <v>921000000.0</v>
       </c>
       <c r="K45">
@@ -4487,51 +4508,51 @@
       <c r="N46">
         <v>1291000000.0</v>
       </c>
       <c r="O46">
         <v>1416000000.0</v>
       </c>
       <c r="P46">
         <v>1509000000.0</v>
       </c>
       <c r="Q46">
         <v>3180000000.0</v>
       </c>
       <c r="R46">
         <v>1546000000.0</v>
       </c>
       <c r="S46">
         <v>1556000000.0</v>
       </c>
       <c r="T46">
         <v>1452000000.0</v>
       </c>
       <c r="U46">
         <v>1271000000.0</v>
       </c>
       <c r="V46">
-        <v>604000000.0</v>
+        <v>1127000000.0</v>
       </c>
       <c r="W46">
         <v>1518000000.0</v>
       </c>
       <c r="X46">
         <v>1538000000.0</v>
       </c>
       <c r="Y46">
         <v>1531000000.0</v>
       </c>
       <c r="Z46">
         <v>1552000000.0</v>
       </c>
       <c r="AA46">
         <v>1378851000.0</v>
       </c>
       <c r="AB46">
         <v>1103200387.0</v>
       </c>
       <c r="AC46">
         <v>1075069449.0</v>
       </c>
       <c r="AD46">
         <v>1434068000.0</v>
       </c>
@@ -4740,51 +4761,53 @@
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>795000000.0</v>
+      </c>
       <c r="C50">
         <v>973000000.0</v>
       </c>
       <c r="D50">
         <v>372000000.0</v>
       </c>
       <c r="E50">
         <v>1647000000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>579000000.0</v>
       </c>
       <c r="I50">
         <v>3000000.0</v>
       </c>
       <c r="J50">
         <v>1644000000.0</v>
       </c>
       <c r="K50">
         <v>1111000000.0</v>
       </c>
       <c r="L50">
         <v>558000000.0</v>
@@ -5174,84 +5197,84 @@
       <c r="K55">
         <v>27852000000.0</v>
       </c>
       <c r="L55">
         <v>29103000000.0</v>
       </c>
       <c r="M55">
         <v>30597000000.0</v>
       </c>
       <c r="N55">
         <v>32439000000.0</v>
       </c>
       <c r="O55">
         <v>32572000000.0</v>
       </c>
       <c r="P55">
         <v>32476000000.0</v>
       </c>
       <c r="Q55">
         <v>35531000000.0</v>
       </c>
       <c r="R55">
         <v>34573000000.0</v>
       </c>
       <c r="S55">
-        <v>36020000000.0</v>
+        <v>34589000000.0</v>
       </c>
       <c r="T55">
         <v>22831000000.0</v>
       </c>
       <c r="U55">
         <v>20132000000.0</v>
       </c>
       <c r="V55">
         <v>19436000000.0</v>
       </c>
       <c r="W55">
         <v>19643000000.0</v>
       </c>
       <c r="X55">
         <v>18680000000.0</v>
       </c>
       <c r="Y55">
         <v>18542000000.0</v>
       </c>
       <c r="Z55">
         <v>18402000000.0</v>
       </c>
       <c r="AA55">
-        <v>15698093079.0</v>
+        <v>15698093000.0</v>
       </c>
       <c r="AB55">
         <v>12558512477.0</v>
       </c>
       <c r="AC55">
         <v>12447703340.0</v>
       </c>
       <c r="AD55">
-        <v>13333892970.0</v>
+        <v>13333893000.0</v>
       </c>
       <c r="AE55">
         <v>13172272893.0</v>
       </c>
       <c r="AF55">
         <v>9987898790.0</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
         <v>2228000000.0</v>
       </c>
       <c r="C56">
         <v>3490000000.0</v>
       </c>
       <c r="D56">
         <v>2921000000.0</v>
       </c>
       <c r="E56">
         <v>2811000000.0</v>
       </c>
       <c r="F56">
@@ -5737,765 +5760,771 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>937071744.0</v>
+      </c>
+      <c r="C2">
         <v>1088016363.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>946076864.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>893985000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>878000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>176000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>196000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1027000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>145000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>181000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>149000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>933000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>237000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>162000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>953000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>183000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1363000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1226000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>146000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1059000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>217000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>139000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1145000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1143000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1373000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>165000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>191000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>329000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>326000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>140000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>138000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>165000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>307000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>252000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>255000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>275000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>311000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>222000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2002000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>214000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>282000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2079000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2038000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1918000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>411000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>260000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2074000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2045000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>406000000.0</v>
       </c>
-      <c r="AY2">
-[...1 lines deleted...]
-      </c>
       <c r="AZ2">
+        <v>461000000.0</v>
+      </c>
+      <c r="BA2">
         <v>2011000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2069000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>461000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2442000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2476000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2155000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>508000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2454000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2502000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2436000000.0</v>
       </c>
-      <c r="BJ2">
-[...1 lines deleted...]
-      </c>
       <c r="BK2">
+        <v>519000000.0</v>
+      </c>
+      <c r="BL2">
         <v>300000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2367000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2213000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>422000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2503000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2450000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2216000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>430000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2570000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2560000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1256000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1532000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2562000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1288000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1058000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1305000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1501000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1346000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1237000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1200000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1491000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1375000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1266000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1734000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1407000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277000000.0</v>
       </c>
       <c r="CK2">
         <v>1277000000.0</v>
       </c>
       <c r="CL2">
         <v>1210000000.0</v>
       </c>
       <c r="CM2">
+        <v>1520000000.0</v>
+      </c>
+      <c r="CN2">
         <v>1317000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1233000000.0</v>
       </c>
-      <c r="CO2">
-[...1 lines deleted...]
-      </c>
       <c r="CP2">
+        <v>1552000000.0</v>
+      </c>
+      <c r="CQ2">
         <v>1601000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1537000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1513000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1552000000.0</v>
       </c>
       <c r="CT2">
         <v>1855000000.0</v>
       </c>
       <c r="CU2">
-        <v>1745770230.0</v>
+        <v>1855000000.0</v>
       </c>
       <c r="CV2">
-        <v>1257849164.0</v>
+        <v>1745770000.0</v>
       </c>
       <c r="CW2">
-        <v>1335870599.0</v>
+        <v>1257849000.0</v>
       </c>
       <c r="CX2">
-        <v>1626216829.0</v>
-[...1 lines deleted...]
-      <c r="CY2"/>
+        <v>1335871000.0</v>
+      </c>
+      <c r="CY2">
+        <v>1626217000.0</v>
+      </c>
       <c r="CZ2"/>
       <c r="DA2"/>
-      <c r="DB2">
+      <c r="DB2"/>
+      <c r="DC2">
         <v>1276007465.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>1169067769.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
-[...2 lines deleted...]
-      <c r="DK2"/>
+      <c r="DJ2"/>
+      <c r="DK2">
+        <v>1253095000.0</v>
+      </c>
       <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>1397956950.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6575,52 +6604,53 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6700,387 +6730,391 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-954127654.0</v>
+      </c>
+      <c r="C5">
         <v>-903000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-912110007.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-896992000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1095000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1191000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-959000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1087000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1077000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1021000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1129000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1003000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1090000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1155000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1315000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1088000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-834000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-811000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-822000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-735000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-767000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-689000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-881000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1028000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1083000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-782000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-984000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-860000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-872000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-877000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3906000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3864000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3502000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3673000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3712000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3922000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4158000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4293000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3878000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3828000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3594000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3697000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3557000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3277000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3554000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3147000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1897000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1477000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1586000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1614000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1613000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1886000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1776000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1537000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1508000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1629000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1464000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1516000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1472000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1062000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1268000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1480000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1573000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2149000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1827000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1471000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1583000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1728000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2522000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2268000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1517000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>305000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>368000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>284000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>517000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>543000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>526000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>513000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>455000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>392000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>306000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>245000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>273000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>303000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>387000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>458000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000000.0</v>
       </c>
       <c r="CK5">
         <v>269000000.0</v>
       </c>
       <c r="CL5">
         <v>276000000.0</v>
       </c>
       <c r="CM5">
+        <v>259000000.0</v>
+      </c>
+      <c r="CN5">
         <v>101000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>84000000.0</v>
       </c>
-      <c r="CO5">
-[...1 lines deleted...]
-      </c>
       <c r="CP5">
+        <v>-286000000.0</v>
+      </c>
+      <c r="CQ5">
         <v>-64000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-161000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-286000000.0</v>
       </c>
       <c r="CT5">
         <v>-231000000.0</v>
       </c>
       <c r="CU5">
+        <v>-231000000.0</v>
+      </c>
+      <c r="CV5">
         <v>-205944000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-255800000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-244212000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-160021000.0</v>
       </c>
-      <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
-      <c r="DB5">
+      <c r="DB5"/>
+      <c r="DC5">
         <v>-109905302.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>-83984754.0</v>
       </c>
-      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DJ5"/>
+      <c r="DK5">
         <v>-306051000.0</v>
       </c>
-      <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5">
         <v>-260999635.0</v>
       </c>
-      <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7160,93 +7194,96 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>249000000.0</v>
+      </c>
+      <c r="D7">
         <v>240000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>252000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>248000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>256000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>269000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>265000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>275000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>265000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>224000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>230000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>227000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>235000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
@@ -7309,111 +7346,116 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3613000000.0</v>
+      </c>
       <c r="C8">
+        <v>2189000000.0</v>
+      </c>
+      <c r="D8">
         <v>2161000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3578000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3520000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2067000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3462000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3423000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3400000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1901000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3388000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>3368000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3958000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>5398000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>5401000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>5475000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>5485000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3813000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>5463000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>5502000000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7470,125 +7512,126 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1490000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1492000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1444000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1534000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1529000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1589000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1580000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1683000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1676000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1687000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1668000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1739000000.0</v>
       </c>
       <c r="W9">
         <v>1739000000.0</v>
       </c>
       <c r="X9">
+        <v>1739000000.0</v>
+      </c>
+      <c r="Y9">
         <v>1727000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1752000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1801000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1813000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1804000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1849000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1905000000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -7635,430 +7678,434 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>401315522.0</v>
+      </c>
+      <c r="C10">
         <v>511000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>617397573.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>665478000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1371000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1853000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1615000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1682000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1901000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1198000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2414000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2858000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1606000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>988000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>374000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>461000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>654000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>778000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1511000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2342000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2584000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1726000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1152000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>946000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>823000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>825000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1147000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2108000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2258000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2682000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>507000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>879000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>502000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>748000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>898000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>771000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>812000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2256000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>831000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>686000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>869000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>860000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>710000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1127000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>769000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>913000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1686000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>704000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>667000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1211000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>607000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1613000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>423000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1135000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>769000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1801000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>467000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>422000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>589000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>713000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>611000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>864000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1158000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>508000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>828000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1111000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1860000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1572000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1251000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>841000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>983000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>789000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>9222000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>7497000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7455000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>422000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>350000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>334000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>491000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>224000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>285000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>407000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>451000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>318000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>327000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>405000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>374000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000000.0</v>
       </c>
       <c r="CK10">
         <v>609000000.0</v>
       </c>
       <c r="CL10">
         <v>549000000.0</v>
       </c>
       <c r="CM10">
+        <v>683000000.0</v>
+      </c>
+      <c r="CN10">
         <v>656000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>598000000.0</v>
       </c>
-      <c r="CO10">
-[...1 lines deleted...]
-      </c>
       <c r="CP10">
+        <v>577000000.0</v>
+      </c>
+      <c r="CQ10">
         <v>709000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>471000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000000.0</v>
       </c>
       <c r="CT10">
         <v>532000000.0</v>
       </c>
       <c r="CU10">
+        <v>532000000.0</v>
+      </c>
+      <c r="CV10">
         <v>548127000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>302730000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>201713000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>336712000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>329024677.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>294011241.0</v>
       </c>
-      <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>566002000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>374972638.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2516000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2765000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1606000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1069000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>459000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>461000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>654000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>778000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1511000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2342000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8115,1689 +8162,1703 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>401315522.0</v>
+      </c>
+      <c r="C12">
         <v>605000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>617397573.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>727000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1406000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1888000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1627000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1699000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1919000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1264000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2532000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2962000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1690000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1192000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>749000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>636000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>703000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>886000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1594000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2419000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2661000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2338000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1702000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1438000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1264000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1358000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1202000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2156000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2306000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2758000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>549000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>927000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>555000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>846000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1004000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>857000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>943000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2444000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>956000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>801000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>979000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1036000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>869000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1299000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1032000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1074000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1837000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>847000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>800000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1315000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>672000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1708000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>527000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1206000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>769000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1801000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>467000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>522000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>589000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>713000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>611000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>864000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1158000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>508000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>904000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1111000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1860000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1572000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1251000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1102000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>983000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>789000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>9222000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>7497000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7455000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>422000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>350000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>334000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>491000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>224000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>285000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>407000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>451000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>318000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>327000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>405000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>374000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000000.0</v>
       </c>
       <c r="CK12">
         <v>609000000.0</v>
       </c>
       <c r="CL12">
         <v>549000000.0</v>
       </c>
       <c r="CM12">
+        <v>683000000.0</v>
+      </c>
+      <c r="CN12">
         <v>656000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>598000000.0</v>
       </c>
-      <c r="CO12">
-[...1 lines deleted...]
-      </c>
       <c r="CP12">
+        <v>577000000.0</v>
+      </c>
+      <c r="CQ12">
         <v>709000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>471000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000000.0</v>
       </c>
       <c r="CT12">
         <v>532000000.0</v>
       </c>
       <c r="CU12">
+        <v>532000000.0</v>
+      </c>
+      <c r="CV12">
         <v>548127000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>302730000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>201713000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>336712000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>329024677.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>294011241.0</v>
       </c>
-      <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>566002000.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>374972638.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>3624882456.0</v>
+      </c>
+      <c r="C13">
         <v>3597000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2161000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2178000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3520000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1957000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2041000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3423000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1992000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1791000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1898000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3368000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3958000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3754000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3872000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5475000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3905000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5496000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5463000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3815000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5465000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3609000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5454000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5413000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5385000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5377000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5396000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5381000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3518000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3333000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9311000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>9132000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>9378000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>9196000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9287000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>9327000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>9393000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>9283000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>9444000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>9721000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>9615000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>9576000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>9918000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>10057000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>10091000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>9866000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>10009000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>10208000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>10266000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>10060000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>10428000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>10431000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>10402000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>10091000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>10331000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>10292000000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>10320000000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>10024000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>10276000000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>10407000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>10366000000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>10284000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>10317000000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>10276000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>10218000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>10177000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>10140000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>10099000000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>11160000000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>10034000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>2992000000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>2947000000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>2785000000.0</v>
       </c>
-      <c r="BV13">
-[...1 lines deleted...]
-      </c>
       <c r="BW13">
+        <v>2532000000.0</v>
+      </c>
+      <c r="BX13">
         <v>2904000000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>2874000000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>2832000000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>2532000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>2610000000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>2750000000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>2736000000.0</v>
       </c>
-      <c r="CD13">
-[...1 lines deleted...]
-      </c>
       <c r="CE13">
+        <v>2489000000.0</v>
+      </c>
+      <c r="CF13">
         <v>2728000000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>2717000000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>2709000000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>2696000000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>2683000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2673000000.0</v>
       </c>
       <c r="CK13">
         <v>2673000000.0</v>
       </c>
       <c r="CL13">
         <v>2649000000.0</v>
       </c>
       <c r="CM13">
+        <v>2639000000.0</v>
+      </c>
+      <c r="CN13">
         <v>2631000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>2624000000.0</v>
       </c>
-      <c r="CO13">
-[...1 lines deleted...]
-      </c>
       <c r="CP13">
+        <v>1796000000.0</v>
+      </c>
+      <c r="CQ13">
         <v>2834000000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>2761000000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>2274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796000000.0</v>
       </c>
       <c r="CT13">
         <v>1756000000.0</v>
       </c>
       <c r="CU13">
+        <v>1756000000.0</v>
+      </c>
+      <c r="CV13">
         <v>2157000000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>2117000000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>2075000000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1593000000.0</v>
       </c>
-      <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>437791834.0</v>
+      </c>
+      <c r="C14">
         <v>445597771.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>450283728.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>451205000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>450829000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>450600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>450459000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>450911513.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>452827063.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>455173945.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>456062363.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>470382600.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>474162799.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>479516003.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>483888186.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>487171400.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>487513216.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>469734065.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>476797090.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>479336363.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>479027170.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>480830967.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>480468672.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>479646050.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>480190434.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>483071749.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>483174269.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>484909638.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>485496258.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>530264374.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>675938619.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>621460475.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>622688548.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>624001870.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>627414185.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>632318660.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>638173850.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>642850907.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>652682358.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>659314451.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>667073688.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>674135849.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>683661739.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>690385584.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>698011198.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>702948688.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>706764073.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>711836755.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>718472684.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>722257396.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>728205546.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>728593040.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>724946358.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>725679753.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>725000764.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>727048387.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>726650223.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>753820163.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>732260228.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>735013739.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>734891279.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>762369357.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>732364678.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>731496451.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>730545094.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>757860666.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>732940346.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>732079420.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>730442302.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>757754031.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>725895310.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>698186276.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>562189869.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>583210526.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>564026552.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>563755122.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>563424434.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>584491253.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>563980566.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>565191191.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>567987928.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>589225378.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>573854346.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>574432304.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>574455966.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>595935260.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>574187245.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573972245.0</v>
       </c>
       <c r="CK14">
         <v>573972245.0</v>
       </c>
       <c r="CL14">
         <v>573716477.0</v>
       </c>
       <c r="CM14">
+        <v>595168122.0</v>
+      </c>
+      <c r="CN14">
         <v>573353175.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>572351162.0</v>
       </c>
-      <c r="CO14">
-[...1 lines deleted...]
-      </c>
       <c r="CP14">
+        <v>552225048.0</v>
+      </c>
+      <c r="CQ14">
         <v>591808525.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>567504710.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>556163779.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>552225048.0</v>
       </c>
       <c r="CT14">
         <v>572873114.0</v>
       </c>
       <c r="CU14">
+        <v>572873114.0</v>
+      </c>
+      <c r="CV14">
         <v>550247281.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>549202640.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>548273501.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>568773816.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>545948443.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>538755240.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>463867836.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>481212166.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>537867568.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>507166813.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>528530604.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>518777300.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>504435758.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>572133594.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>524719660.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>544339281.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>536809579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>517942725.0</v>
       </c>
       <c r="DM14">
         <v>517942725.0</v>
       </c>
       <c r="DN14">
+        <v>517942725.0</v>
+      </c>
+      <c r="DO14">
         <v>537308952.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>527421668.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>531226073.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>555012409.0</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>5502000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5465000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3609000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5454000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3576000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3523000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3466000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3473000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3467000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3408000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3333000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9138000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8973000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9378000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9196000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9287000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9393000000.0</v>
       </c>
       <c r="AL15">
         <v>9393000000.0</v>
       </c>
       <c r="AM15">
+        <v>9393000000.0</v>
+      </c>
+      <c r="AN15">
         <v>9444000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9556000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9615000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9686000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>9761000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9894000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>9923000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9976000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10009000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10038000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10112000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10060000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>10274000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>10288000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10263000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>10091000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>10176000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10135000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10174000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>10134000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>10116000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>10199000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>10166000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>10077000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10046000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10024000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10004000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>9957000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9942000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3101000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3087000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3050000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2992000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2947000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2785000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2727000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2904000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2874000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2832000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2532000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2610000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2750000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2736000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2726000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2728000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2717000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2709000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2696000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2683000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2673000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2649000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2639000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2631000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2624000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2580000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2834000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2761000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2716000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2238000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2198000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2157000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2117000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2075000000.0</v>
       </c>
-      <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
+        <v>1165821592.0</v>
+      </c>
+      <c r="C16">
         <v>1248723367.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1130896526.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1166590000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1016000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1062000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1044000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1024000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>928000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>992000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>935000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>942000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>834000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>886000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>837000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>877000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>824000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>874000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>838000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>923000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>832000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>866000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>810000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>762000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>780000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>833000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>818000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>845000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>747000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>815000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>718000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>781000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>695000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>937000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>935000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1023000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>970000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>901000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>896000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>999000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>997000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1319000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1228000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1383000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1359000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1355000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1255000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1429000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1427000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1348000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1235000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1344000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1324000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1222000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1138000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1220000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1230000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1379000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1130000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1223000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1352000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1300000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1103000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1211000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1286000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1187000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1021000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1183000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1277000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1193000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1056000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1235000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1223000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1108000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>949000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1025000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1061000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>954000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1019000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1073000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1116000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>797000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>953000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1049000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1125000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1030000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>871000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>986000000.0</v>
       </c>
       <c r="CK16">
         <v>986000000.0</v>
       </c>
       <c r="CL16">
         <v>1032000000.0</v>
       </c>
       <c r="CM16">
+        <v>939000000.0</v>
+      </c>
+      <c r="CN16">
         <v>854000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>909000000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>928000000.0</v>
+      </c>
+      <c r="CQ16">
         <v>876000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>820000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>889000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>928000000.0</v>
       </c>
       <c r="CT16">
         <v>882000000.0</v>
       </c>
       <c r="CU16">
+        <v>882000000.0</v>
+      </c>
+      <c r="CV16">
         <v>787022000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9877,151 +9938,152 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>96000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>121000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>105000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>107000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>111000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>127000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>104000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>101000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>104000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>105000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>85000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="Z18">
         <v>82000000.0</v>
       </c>
       <c r="AA18">
+        <v>82000000.0</v>
+      </c>
+      <c r="AB18">
         <v>72000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>74000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>76000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AF18">
         <v>71000000.0</v>
       </c>
       <c r="AG18">
+        <v>71000000.0</v>
+      </c>
+      <c r="AH18">
         <v>74000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>708000000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>1158000000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>1265000000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>1433000000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
@@ -10052,52 +10114,53 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10177,1708 +10240,1726 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>8082494621.0</v>
+      </c>
+      <c r="C20">
         <v>7913000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7901290306.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7852435000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>7719000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>7262000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>7342000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>7298000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7285000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>6719000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6667000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>6190000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>6264000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5869000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5818000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5913000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5882000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5940000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5935000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5992000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5977000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5976000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5901000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5821000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5823000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5853000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5664000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5078000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5091000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5076000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5009000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>4984000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5061000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>15042000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>15019000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>14856000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>14673000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>14485000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>14795000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>14838000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>14957000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>15878000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>16006000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>16209000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>16044000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>16403000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>16653000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>17060000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>16911000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>16871000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>16741000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>16545000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>16525000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>16251000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>16583000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>15706000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>15752000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>15932000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>18815000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>18906000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>18967000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>18892000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>18515000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>17961000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>17879000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>18130000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>18468000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>18640000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>19044000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>18324000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>18683000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>19994000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>7008000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>6935000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>6804000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>6749000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>6674000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>6538000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>9299000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>9190000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>9023000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>5947000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>9019000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>9058000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>9080000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>9113000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>8594000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>8481000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>8299000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>8089000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>8187000000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>8145000000.0</v>
       </c>
-      <c r="CO20">
-[...1 lines deleted...]
-      </c>
       <c r="CP20">
+        <v>7897000000.0</v>
+      </c>
+      <c r="CQ20">
         <v>7911000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>8006000000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>7987000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7897000000.0</v>
       </c>
       <c r="CT20">
         <v>7903000000.0</v>
       </c>
       <c r="CU20">
+        <v>7903000000.0</v>
+      </c>
+      <c r="CV20">
         <v>7758000000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>6095000000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>6074000000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>6171000000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>4789700759.0</v>
+      </c>
+      <c r="C21">
         <v>4747000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4802314136.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4780614000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4792000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4587000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4595000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4657000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4699000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4401000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4431000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4256000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4171000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4141000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4128000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4137000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4128000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4153000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4167000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4187000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4212000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4257000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4304000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4338000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4377000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4418000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4368000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4153000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4182000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4232000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4166000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4208000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4227000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6773000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6840000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6943000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7018000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7049000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7261000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7410000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7531000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7903000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>8060000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8268000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8371000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8653000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8883000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>9205000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>9304000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>9512000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9552000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9585000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>9777000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9817000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>9894000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8077000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>8256000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8471000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8433000000.0</v>
       </c>
       <c r="BH21">
         <v>8433000000.0</v>
       </c>
       <c r="BI21">
+        <v>8433000000.0</v>
+      </c>
+      <c r="BJ21">
         <v>10227000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10045000000.0</v>
       </c>
       <c r="BL21">
         <v>10045000000.0</v>
       </c>
       <c r="BM21">
+        <v>10045000000.0</v>
+      </c>
+      <c r="BN21">
         <v>9988000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10189000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>10127000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10228000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9689000000.0</v>
       </c>
-      <c r="BR21">
-[...1 lines deleted...]
-      </c>
       <c r="BS21">
+        <v>10001000000.0</v>
+      </c>
+      <c r="BT21">
         <v>8473000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8618000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3422000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3438000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3484000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3459000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4123000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4108000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4348000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4294000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4355000000.0</v>
       </c>
-      <c r="CD21">
-[...1 lines deleted...]
-      </c>
       <c r="CE21">
+        <v>3564000000.0</v>
+      </c>
+      <c r="CF21">
         <v>13604000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>13658000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>13763000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4719000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>13093000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12992000000.0</v>
       </c>
       <c r="CK21">
         <v>12992000000.0</v>
       </c>
       <c r="CL21">
         <v>12790000000.0</v>
       </c>
       <c r="CM21">
+        <v>12622000000.0</v>
+      </c>
+      <c r="CN21">
         <v>12707000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>12695000000.0</v>
       </c>
-      <c r="CO21">
-[...1 lines deleted...]
-      </c>
       <c r="CP21">
+        <v>4750000000.0</v>
+      </c>
+      <c r="CQ21">
         <v>12789000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>12791000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>12752000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4750000000.0</v>
       </c>
       <c r="CT21">
         <v>4921000000.0</v>
       </c>
       <c r="CU21">
-        <v>12869273177.0</v>
+        <v>4921000000.0</v>
       </c>
       <c r="CV21">
-        <v>10643796682.0</v>
+        <v>12869273000.0</v>
       </c>
       <c r="CW21">
-        <v>10662226451.0</v>
+        <v>10643797000.0</v>
       </c>
       <c r="CX21">
-        <v>10829443926.0</v>
-[...1 lines deleted...]
-      <c r="CY21"/>
+        <v>10662226000.0</v>
+      </c>
+      <c r="CY21">
+        <v>10829444000.0</v>
+      </c>
       <c r="CZ21"/>
       <c r="DA21"/>
-      <c r="DB21">
+      <c r="DB21"/>
+      <c r="DC21">
         <v>7341328541.0</v>
       </c>
-      <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
-      <c r="DF21">
+      <c r="DF21"/>
+      <c r="DG21">
         <v>8208476000.0</v>
       </c>
-      <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
-      <c r="DJ21">
-[...2 lines deleted...]
-      <c r="DK21"/>
+      <c r="DJ21"/>
+      <c r="DK21">
+        <v>2928157000.0</v>
+      </c>
       <c r="DL21"/>
       <c r="DM21"/>
-      <c r="DN21">
+      <c r="DN21"/>
+      <c r="DO21">
         <v>2841882525.0</v>
       </c>
-      <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
-      <c r="C22"/>
+      <c r="C22">
+        <v>23000000.0</v>
+      </c>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>21000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-394000000.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>20000000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>215000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>29000000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>28000000.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>26000000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>23000000.0</v>
       </c>
-      <c r="AB22"/>
+      <c r="AB22">
+        <v>23000000.0</v>
+      </c>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>33000000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>31000000.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
+      <c r="AL22"/>
       <c r="AM22">
         <v>32000000.0</v>
       </c>
-      <c r="AN22"/>
+      <c r="AN22">
+        <v>32000000.0</v>
+      </c>
       <c r="AO22"/>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
+      <c r="AP22"/>
       <c r="AQ22">
         <v>33000000.0</v>
       </c>
-      <c r="AR22"/>
+      <c r="AR22">
+        <v>33000000.0</v>
+      </c>
       <c r="AS22"/>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
+      <c r="AT22"/>
       <c r="AU22">
         <v>37000000.0</v>
       </c>
-      <c r="AV22"/>
+      <c r="AV22">
+        <v>46000000.0</v>
+      </c>
       <c r="AW22"/>
-      <c r="AX22">
-[...1 lines deleted...]
-      </c>
+      <c r="AX22"/>
       <c r="AY22">
         <v>46000000.0</v>
       </c>
-      <c r="AZ22"/>
+      <c r="AZ22">
+        <v>55000000.0</v>
+      </c>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>55000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>745000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>653000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1519000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>66000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1751000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1806000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1121000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>912000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>835000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>783000000.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>79000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>636000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>658000000.0</v>
       </c>
       <c r="BQ22">
         <v>658000000.0</v>
       </c>
       <c r="BR22">
+        <v>658000000.0</v>
+      </c>
+      <c r="BS22">
         <v>81000000.0</v>
       </c>
-      <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
-[...1 lines deleted...]
-      </c>
+      <c r="BV22"/>
       <c r="BW22">
+        <v>73000000.0</v>
+      </c>
+      <c r="BX22">
         <v>85000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>82000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>80000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>73000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>323000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>345000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>332000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>67000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>330000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>340000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>329000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>312000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>324000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336000000.0</v>
       </c>
       <c r="CK22">
         <v>336000000.0</v>
       </c>
       <c r="CL22">
         <v>325000000.0</v>
       </c>
       <c r="CM22">
+        <v>309000000.0</v>
+      </c>
+      <c r="CN22">
         <v>328000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>342000000.0</v>
       </c>
-      <c r="CO22">
-[...1 lines deleted...]
-      </c>
       <c r="CP22">
+        <v>266000000.0</v>
+      </c>
+      <c r="CQ22">
         <v>285000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>284000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000000.0</v>
       </c>
       <c r="CT22">
         <v>256000000.0</v>
       </c>
       <c r="CU22">
+        <v>256000000.0</v>
+      </c>
+      <c r="CV22">
         <v>275014000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>251834000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>246115000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>232031000.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22">
         <v>232252713.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
-      <c r="DF22">
+      <c r="DF22"/>
+      <c r="DG22">
         <v>227986304.0</v>
       </c>
-      <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
-      <c r="DJ22">
+      <c r="DJ22"/>
+      <c r="DK22">
         <v>266037000.0</v>
       </c>
-      <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
-      <c r="DN22">
+      <c r="DN22"/>
+      <c r="DO22">
         <v>329004013.0</v>
       </c>
-      <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>18003014334.0</v>
+      </c>
+      <c r="C23">
         <v>17940000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17832599820.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18005979000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18478000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18437000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18431000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18378000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>18816000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18684000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>19349000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20889000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21035000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21711000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21162000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21799000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22829000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22149000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>23099000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>24561000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>23780000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17881000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17038000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16903000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16916000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17295000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15984000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16453000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16459000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>17018000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>26749000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>26975000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>26958000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>26480000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>26765000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>26517000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26606000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>27852000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>28413000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>28609000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>29048000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>29112000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>29048000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>30017000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>29789000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>30597000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>31660000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>31578000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31617000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>32439000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>31765000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>32424000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>32045000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>32537000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>32192000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>31924000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31878000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>32476000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>35394000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>35984000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>35541000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>35531000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>34843000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>33349000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>33845000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>34573000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>35615000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>35517000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>35743000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>34589000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>36090000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>37830000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>24502000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>22831000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>22918000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>20025000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>20038000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>20142000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>19776000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>19230000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>19077000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>19434000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>19255000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>19053000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>19179000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>19645000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>18791000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18767000000.0</v>
       </c>
       <c r="CK23">
         <v>18767000000.0</v>
       </c>
       <c r="CL23">
         <v>18211000000.0</v>
       </c>
       <c r="CM23">
+        <v>18685000000.0</v>
+      </c>
+      <c r="CN23">
         <v>18512000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>18236000000.0</v>
       </c>
-      <c r="CO23">
-[...1 lines deleted...]
-      </c>
       <c r="CP23">
+        <v>17966000000.0</v>
+      </c>
+      <c r="CQ23">
         <v>18548000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>18006000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>17813000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17966000000.0</v>
       </c>
       <c r="CT23">
         <v>18402000000.0</v>
       </c>
       <c r="CU23">
+        <v>18402000000.0</v>
+      </c>
+      <c r="CV23">
         <v>18378430000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>15672549000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>15471614000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>15698093000.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
-      <c r="DB23">
+      <c r="DB23"/>
+      <c r="DC23">
         <v>12558927213.0</v>
       </c>
-      <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>12447703340.0</v>
       </c>
-      <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>13333893000.0</v>
       </c>
-      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23">
         <v>13172272893.0</v>
       </c>
-      <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
+      <c r="DR23"/>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1328000000.0</v>
+      </c>
       <c r="C24">
+        <v>1328000000.0</v>
+      </c>
+      <c r="D24">
         <v>1338000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1342000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1847000000.0</v>
       </c>
       <c r="G24">
         <v>1847000000.0</v>
       </c>
       <c r="H24">
+        <v>1847000000.0</v>
+      </c>
+      <c r="I24">
         <v>1846000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2879000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2905000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2878000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3141000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3116000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3114000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3700000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3766000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3800000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3786000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3782000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3806000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3788000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3772000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3720000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2676000000.0</v>
       </c>
       <c r="Z24">
         <v>2676000000.0</v>
       </c>
       <c r="AA24">
+        <v>2676000000.0</v>
+      </c>
+      <c r="AB24">
         <v>3229000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3233000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3223000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3289000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5006000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5147000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5620000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5382000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5383000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6326000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6288000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6278000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6307000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>6870000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6379000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>6829000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6874000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6971000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>7446000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7576000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7810000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7467000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>7379000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>7470000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>6976000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6907000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6170000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>6223000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6255000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>7158000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>7210000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>7160000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>6754000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6955000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6931000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>6873000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>6792000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>6573000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>6690000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6821000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>7535000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>7255000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>7320000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>6834000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>7440000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>7733000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>5899000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>4264000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>3418000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3375000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>3275000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3681000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3785000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3984000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3971000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3983000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3979000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3920000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3979000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>4013000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4106000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>4075000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>3685000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3684000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3633000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>3757000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>3607000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>3487000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>3688000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>3736000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>3699000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>3651000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>3868000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>2634000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2155000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2321000000.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2878000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3318000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3287000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3114000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3700000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3959000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3999000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3786000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3971000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3998000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3988000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3772000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3957000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3944000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2921000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2929000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3449000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3401000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3370000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3213000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -11925,183 +12006,188 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>653000000.0</v>
+      </c>
       <c r="C26">
+        <v>668000000.0</v>
+      </c>
+      <c r="D26">
         <v>645000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>738000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>721000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>711000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>657000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>649000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1262000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2409000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2174000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3925000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5087000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6726000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6716000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6672000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8053000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6736000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7225000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7913000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6870000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1136000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1206000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1291000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1387000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1625000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1985000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2332000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2183000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2260000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>193000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>195000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>194000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>250000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>261000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>252000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>259000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>298000000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>289000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>301000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>389000000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
@@ -12128,52 +12214,53 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12253,461 +12340,469 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>2054735474.0</v>
+      </c>
+      <c r="C28">
         <v>1608136458.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>1429000000.0</v>
+        <v>1798602427.0</v>
       </c>
       <c r="E28">
+        <v>1427522000.0</v>
+      </c>
+      <c r="F28">
         <v>1442000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1223000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1537000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1428000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2194000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2344000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2168000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2723000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3036000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4008000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3922000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3355000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3146000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3008000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2271000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1464000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1204000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2352000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2568000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2873000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2974000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2430000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2082000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1125000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>965000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>534000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6575000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6652000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6601000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6278000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6208000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6273000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6304000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5133000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8331000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8088000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8053000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7564000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7783000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7408000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7566000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7197000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7241000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7354000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7292000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6855000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6393000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6315000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7087000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6096000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6493000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5365000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7039000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7172000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7248000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6876000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7013000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6654000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6942000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6713000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6864000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6492000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6724000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6418000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6788000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6630000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7305000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7615000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-2780000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2638000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-3631000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3819000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4177000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3944000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4089000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4185000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4138000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3839000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3977000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3992000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4067000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3910000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3962000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3947000000.0</v>
       </c>
       <c r="CK28">
         <v>3947000000.0</v>
       </c>
       <c r="CL28">
         <v>3627000000.0</v>
       </c>
       <c r="CM28">
+        <v>3572000000.0</v>
+      </c>
+      <c r="CN28">
         <v>3984000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>4098000000.0</v>
       </c>
-      <c r="CO28">
-[...1 lines deleted...]
-      </c>
       <c r="CP28">
+        <v>4298000000.0</v>
+      </c>
+      <c r="CQ28">
         <v>3412000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3917000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3936000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4298000000.0</v>
       </c>
       <c r="CT28">
         <v>4212000000.0</v>
       </c>
       <c r="CU28">
-        <v>4672074000.0</v>
+        <v>4212000000.0</v>
       </c>
       <c r="CV28">
+        <v>4672075000.0</v>
+      </c>
+      <c r="CW28">
         <v>2904356000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2631145000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2525003000.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>2034976153.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
-      <c r="DF28">
+      <c r="DF28"/>
+      <c r="DG28">
         <v>2265133407.0</v>
       </c>
-      <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
-      <c r="DJ28">
-[...2 lines deleted...]
-      <c r="DK28"/>
+      <c r="DJ28"/>
+      <c r="DK28">
+        <v>3656244000.0</v>
+      </c>
       <c r="DL28"/>
       <c r="DM28"/>
-      <c r="DN28">
+      <c r="DN28"/>
+      <c r="DO28">
         <v>4654724552.0</v>
       </c>
-      <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>14260000000.0</v>
+      </c>
       <c r="C29">
+        <v>13927000000.0</v>
+      </c>
+      <c r="D29">
         <v>13937000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14457000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15109000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14716000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14756000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14726000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14855000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14231000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15550000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16782000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16894000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16710000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16348000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17169000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18425000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17620000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17973000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19583000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18605000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13642000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13280000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13128000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13033000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12759,492 +12854,496 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>1187893946.0</v>
+      </c>
+      <c r="C30">
         <v>1143000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1051973535.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1090421000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1055000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1154000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1011000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1093000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1040000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1194000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>982000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1000000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>941000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1137000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>949000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>984000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>982000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1057000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>951000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1041000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1049000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1216000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1045000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1093000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1120000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1167000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1112000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1178000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1137000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1382000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>871000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>856000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>839000000.0</v>
       </c>
-      <c r="AH30">
-[...1 lines deleted...]
-      </c>
       <c r="AI30">
+        <v>1457000000.0</v>
+      </c>
+      <c r="AJ30">
         <v>1530000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1545000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1573000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1465000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1403000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1479000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1468000000.0</v>
       </c>
-      <c r="AP30">
-[...1 lines deleted...]
-      </c>
       <c r="AQ30">
+        <v>1805000000.0</v>
+      </c>
+      <c r="AR30">
         <v>1633000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1693000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1777000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1810000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1694000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1798000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1825000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1751000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1709000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1760000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1920000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1818000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1772000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1733000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1796000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1984000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1745000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1653000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1895000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1809000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1685000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1620000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1716000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1742000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1729000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1746000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1760000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1818000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1710000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1811000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1454000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1565000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1327000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1269000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1285000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1364000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1654000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1437000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1421000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1175000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1545000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1370000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1362000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1643000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1389000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227000000.0</v>
       </c>
       <c r="CK30">
         <v>1227000000.0</v>
       </c>
       <c r="CL30">
         <v>1200000000.0</v>
       </c>
       <c r="CM30">
+        <v>1497000000.0</v>
+      </c>
+      <c r="CN30">
         <v>1362000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1201000000.0</v>
       </c>
-      <c r="CO30">
-[...1 lines deleted...]
-      </c>
       <c r="CP30">
+        <v>1355000000.0</v>
+      </c>
+      <c r="CQ30">
         <v>1489000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1415000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355000000.0</v>
       </c>
       <c r="CT30">
         <v>1662000000.0</v>
       </c>
       <c r="CU30">
-        <v>1551866168.0</v>
+        <v>1662000000.0</v>
       </c>
       <c r="CV30">
-        <v>1286932382.0</v>
+        <v>1551866000.0</v>
       </c>
       <c r="CW30">
-        <v>1214716143.0</v>
+        <v>1286932000.0</v>
       </c>
       <c r="CX30">
-        <v>1522202960.0</v>
-[...1 lines deleted...]
-      <c r="CY30"/>
+        <v>1214716000.0</v>
+      </c>
+      <c r="CY30">
+        <v>1522203000.0</v>
+      </c>
       <c r="CZ30"/>
       <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>1243035875.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
-[...2 lines deleted...]
-      <c r="DG30"/>
+      <c r="DF30"/>
+      <c r="DG30">
+        <v>1172039537.0</v>
+      </c>
       <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
-[...2 lines deleted...]
-      <c r="DK30"/>
+      <c r="DJ30"/>
+      <c r="DK30">
+        <v>1256104000.0</v>
+      </c>
       <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>1167967895.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>94000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>755000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>1752000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2332000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3303000000.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31">
+      <c r="R31"/>
+      <c r="S31">
         <v>3741000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4089000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>5598000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4628000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-363000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-645000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-850000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-964000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-821000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1443000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-133000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-305000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-192000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2848000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2451000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3580000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-8848000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-9115000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9160000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-8948000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8871000000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-11278000000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-10988000000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
@@ -13275,126 +13374,131 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-1396000000.0</v>
+      </c>
       <c r="C32">
+        <v>-1240000000.0</v>
+      </c>
+      <c r="D32">
         <v>-1375000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-598000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-270000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>54000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-203000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-462000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-112000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-312000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>207000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-484000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-354000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-2080000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-1079000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-486000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>20000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-128000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-103000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1118000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>980000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1323000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1062000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>881000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-233000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13446,461 +13550,469 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>15862999311.0</v>
+      </c>
+      <c r="C33">
         <v>15712000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>15648730732.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15744959000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15589000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14947000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15073000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>15112000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15393000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15763000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15294000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>16455000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>17647000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>18900000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18821000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19556000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>20488000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>19696000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>20091000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>20676000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>19622000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13906000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13879000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>13863000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>13974000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>14224000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>13116000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>12592000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12463000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>12497000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>10305000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>10367000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>10480000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>23503000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>23507000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>23380000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>23350000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>23218000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>23712000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>23931000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>24207000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>25555000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>25820000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>26284000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>26273000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>26951000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>27545000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>28343000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>28308000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>28539000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>28496000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>28333000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>28632000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>28424000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>28825000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>27646000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>28032000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>28562000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>31253000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>31715000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>31848000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>31872000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>31104000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>30316000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>30420000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>30910000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>31168000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>31427000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>31706000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>30903000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>32283000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>34232000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>13216000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>13153000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>13355000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>16944000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>16999000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>16877000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>16625000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>16560000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>16409000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>16425000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>16400000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>16472000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>16615000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>16753000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>16190000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15987000000.0</v>
       </c>
       <c r="CK33">
         <v>15987000000.0</v>
       </c>
       <c r="CL33">
         <v>15612000000.0</v>
       </c>
       <c r="CM33">
+        <v>15641000000.0</v>
+      </c>
+      <c r="CN33">
         <v>15638000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>15534000000.0</v>
       </c>
-      <c r="CO33">
-[...1 lines deleted...]
-      </c>
       <c r="CP33">
+        <v>15446000000.0</v>
+      </c>
+      <c r="CQ33">
         <v>15526000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>15519000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>15462000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15446000000.0</v>
       </c>
       <c r="CT33">
         <v>15639000000.0</v>
       </c>
       <c r="CU33">
+        <v>15639000000.0</v>
+      </c>
+      <c r="CV33">
         <v>15652367000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>13430498000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>13389788000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>13170423000.0</v>
       </c>
-      <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
-      <c r="DB33">
+      <c r="DB33"/>
+      <c r="DC33">
         <v>10358747494.0</v>
       </c>
-      <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
-      <c r="DF33">
+      <c r="DF33"/>
+      <c r="DG33">
         <v>10355578526.0</v>
       </c>
-      <c r="DG33"/>
       <c r="DH33"/>
       <c r="DI33"/>
-      <c r="DJ33">
+      <c r="DJ33"/>
+      <c r="DK33">
         <v>10653725000.0</v>
       </c>
-      <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
-      <c r="DN33">
+      <c r="DN33"/>
+      <c r="DO33">
         <v>10947391463.0</v>
       </c>
-      <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
+      <c r="DR33"/>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>891000000.0</v>
+      </c>
       <c r="C34">
+        <v>17000000.0</v>
+      </c>
+      <c r="D34">
         <v>34000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>855000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>880000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>49000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>913000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>925000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>942000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>40000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>924000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>877000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>243000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>233000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>216000000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>224000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>244000000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>234000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>254000000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>283000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>293000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>500000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>487000000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -13948,722 +14060,729 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>2611560762.0</v>
+      </c>
+      <c r="C35">
         <v>2553344823.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2525535705.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2501554000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3023000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2995000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2997000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3034000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4246000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4387000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4309000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4770000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4814000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4935000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5464000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5717000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5883000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5734000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5797000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6017000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5785000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5249000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5381000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5435000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4505000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4516000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5425000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5355000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5313000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>5117000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>7493000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7636000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8218000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>8109000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>8335000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>9421000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>9410000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10034000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10037000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10594000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9991000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>10605000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>10782000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>10703000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>11301000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>11341000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>11407000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>11224000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>11207000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>11248000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>11073000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>10953000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>10125000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10067000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>10128000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>11089000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>11054000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>11122000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>10760000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10786000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>10830000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>10845000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>10669000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10519000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>10302000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>10526000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>11825000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>11996000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>11899000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>11456000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>11470000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>11625000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>7672000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>6021000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>5338000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>5591000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>5503000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>5922000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>6159000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>6358000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>6331000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>6364000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>6374000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>6334000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>6522000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>6600000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>6765000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6754000000.0</v>
       </c>
       <c r="CK35">
         <v>6754000000.0</v>
       </c>
       <c r="CL35">
         <v>6328000000.0</v>
       </c>
       <c r="CM35">
+        <v>6347000000.0</v>
+      </c>
+      <c r="CN35">
         <v>6507000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>6538000000.0</v>
       </c>
-      <c r="CO35">
-[...1 lines deleted...]
-      </c>
       <c r="CP35">
+        <v>6316000000.0</v>
+      </c>
+      <c r="CQ35">
         <v>6377000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>6301000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>6292000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6316000000.0</v>
       </c>
       <c r="CT35">
         <v>6352000000.0</v>
       </c>
       <c r="CU35">
+        <v>6352000000.0</v>
+      </c>
+      <c r="CV35">
         <v>6426716000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>5210523000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>4815097000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>4915322000.0</v>
       </c>
-      <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
-      <c r="DB35">
+      <c r="DB35"/>
+      <c r="DC35">
         <v>3084951960.0</v>
       </c>
-      <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
-      <c r="DF35">
+      <c r="DF35"/>
+      <c r="DG35">
         <v>3629175011.0</v>
       </c>
-      <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
-      <c r="DJ35">
+      <c r="DJ35"/>
+      <c r="DK35">
         <v>5515355000.0</v>
       </c>
-      <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
-      <c r="DN35">
+      <c r="DN35"/>
+      <c r="DO35">
         <v>6132725283.0</v>
       </c>
-      <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
+      <c r="DR35"/>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>688256123.0</v>
+      </c>
+      <c r="C36">
         <v>2023000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>628386851.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>626392000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>615000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>625000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>623000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>620000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>671000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>683000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>621000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>610000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>673000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>661000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>657000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1256000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>804000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1226000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1148000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>686000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>884000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>690000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>583000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>686000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>639000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>611000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>542000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>528000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>516000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>446000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>416000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>586000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>420000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>438000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>428000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>393000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>386000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>374000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>391000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>555000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>384000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>371000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>537000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>541000000.0</v>
       </c>
       <c r="AS36">
         <v>541000000.0</v>
       </c>
       <c r="AT36">
+        <v>541000000.0</v>
+      </c>
+      <c r="AU36">
         <v>363000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>406000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>603000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>599000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>466000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>569000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>595000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>604000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>568000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>942000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>857000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>981000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>282000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>936000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>9711000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1072000000.0</v>
       </c>
-      <c r="BJ36">
-[...1 lines deleted...]
-      </c>
       <c r="BK36">
+        <v>-1539000000.0</v>
+      </c>
+      <c r="BL36">
         <v>1045000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>9343000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1093000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>734000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1000000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>956000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1493000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>625000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1723000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1994000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1331000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1328000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1730000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>5448000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>5602000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>5617000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1534000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1630000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1561000000.0</v>
       </c>
-      <c r="CD36">
-[...1 lines deleted...]
-      </c>
       <c r="CE36">
+        <v>5131000000.0</v>
+      </c>
+      <c r="CF36">
         <v>1241000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1228000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1263000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1403000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1518000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404000000.0</v>
       </c>
       <c r="CK36">
         <v>1404000000.0</v>
       </c>
       <c r="CL36">
         <v>1289000000.0</v>
       </c>
       <c r="CM36">
+        <v>1481000000.0</v>
+      </c>
+      <c r="CN36">
         <v>1433000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1335000000.0</v>
       </c>
-      <c r="CO36">
-[...1 lines deleted...]
-      </c>
       <c r="CP36">
-        <v>1505000000.0</v>
+        <v>1260000000.0</v>
       </c>
       <c r="CQ36">
+        <v>1206000000.0</v>
+      </c>
+      <c r="CR36">
         <v>1228000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1162000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260000000.0</v>
       </c>
       <c r="CT36">
         <v>1263000000.0</v>
       </c>
       <c r="CU36">
+        <v>1263000000.0</v>
+      </c>
+      <c r="CV36">
         <v>1283189000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>1386741000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1362512000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>962128000.0</v>
       </c>
-      <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
-      <c r="DB36">
+      <c r="DB36"/>
+      <c r="DC36">
         <v>1914011198.0</v>
       </c>
-      <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
-      <c r="DF36">
-[...2 lines deleted...]
-      <c r="DG36"/>
+      <c r="DF36"/>
+      <c r="DG36">
+        <v>1072033077.0</v>
+      </c>
       <c r="DH36"/>
       <c r="DI36"/>
-      <c r="DJ36">
-[...2 lines deleted...]
-      <c r="DK36"/>
+      <c r="DJ36"/>
+      <c r="DK36">
+        <v>6291500000.0</v>
+      </c>
       <c r="DL36"/>
       <c r="DM36"/>
-      <c r="DN36">
+      <c r="DN36"/>
+      <c r="DO36">
         <v>5665669463.0</v>
       </c>
-      <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
+      <c r="DR36"/>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14743,1659 +14862,1669 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>1627000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1652000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1669000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1737000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2363000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1918000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2066000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2365000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1863000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1859000000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>1794000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1792000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1732000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1727000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1713000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>572000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>559000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>471000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>477000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478000000.0</v>
       </c>
       <c r="AF38">
         <v>478000000.0</v>
       </c>
       <c r="AG38">
+        <v>478000000.0</v>
+      </c>
+      <c r="AH38">
         <v>470000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>22582000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>22604000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>22503000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>22413000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>22257000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>22769000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>22963000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>23188000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>24488000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>24773000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>25189000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>25160000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>25769000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>26384000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>27119000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>27067000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>27248000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>27239000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>27079000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>27307000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>26998000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>27461000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>26291000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>26604000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>27053000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>29840000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>30251000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>30324000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>30305000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>29619000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>28882000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>28973000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>29364000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>29685000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>29919000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>28845000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>30792000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>30759000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>32509000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>12518000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>12422000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>12712000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>16330000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>16399000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>16242000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>15914000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>15848000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>15671000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>15646000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>14845000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>14886000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>15026000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>15127000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>14611000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>14396000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>14079000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>14097000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>14140000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>14030000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>13810000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>13975000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>14019000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>13914000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>13907000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>14087000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>14153000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>-1.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>12024000000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>11792000000.0</v>
       </c>
-      <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>550805555.0</v>
+      </c>
+      <c r="C39">
         <v>480000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>514497979.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>443599000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>428000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>427000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>720000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>474000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>464000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>443000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>541000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>472000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>757000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>453000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>643000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>623000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>656000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>104000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>463000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>425000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>448000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>395000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>412000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>509000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>558000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>204000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>554000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>527000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>553000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>348000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>15024000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>14825000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>15084000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>643000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>724000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>735000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>740000000.0</v>
       </c>
-      <c r="AL39">
-[...1 lines deleted...]
-      </c>
       <c r="AM39">
+        <v>693000000.0</v>
+      </c>
+      <c r="AN39">
         <v>2342000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2398000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2394000000.0</v>
       </c>
-      <c r="AP39">
-[...1 lines deleted...]
-      </c>
       <c r="AQ39">
+        <v>683000000.0</v>
+      </c>
+      <c r="AR39">
         <v>726000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>741000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>707000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>725000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>584000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>590000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>684000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>788000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>888000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>623000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>966000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1034000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>826000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>744000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1583000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1342000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1807000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1903000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1187000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>986000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>896000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>905000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>805000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>731000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>858000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>772000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1026000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>685000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1114000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>998000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>610000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>616000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>696000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1308000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1324000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1494000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>683000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>664000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>630000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1360000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>529000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>553000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>546000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>532000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>514000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608000000.0</v>
       </c>
       <c r="CK39">
         <v>608000000.0</v>
       </c>
       <c r="CL39">
         <v>525000000.0</v>
       </c>
       <c r="CM39">
+        <v>555000000.0</v>
+      </c>
+      <c r="CN39">
         <v>528000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>561000000.0</v>
       </c>
-      <c r="CO39">
-[...1 lines deleted...]
-      </c>
       <c r="CP39">
+        <v>322000000.0</v>
+      </c>
+      <c r="CQ39">
         <v>539000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>317000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>352000000.0</v>
       </c>
-      <c r="CS39">
-[...1 lines deleted...]
-      </c>
       <c r="CT39">
+        <v>313000000.0</v>
+      </c>
+      <c r="CU39">
         <v>523000000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>351055000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>400555000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>419283000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>436725000.0</v>
       </c>
-      <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
-      <c r="DB39">
+      <c r="DB39"/>
+      <c r="DC39">
         <v>396073823.0</v>
       </c>
-      <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
-      <c r="DF39">
+      <c r="DF39"/>
+      <c r="DG39">
         <v>398087732.0</v>
       </c>
-      <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
-      <c r="DJ39">
+      <c r="DJ39"/>
+      <c r="DK39">
         <v>592025000.0</v>
       </c>
-      <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
-      <c r="DN39">
+      <c r="DN39"/>
+      <c r="DO39">
         <v>352936884.0</v>
       </c>
-      <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
+      <c r="DR39"/>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>314029398.0</v>
+      </c>
+      <c r="C40">
         <v>331395812.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>582372230.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>237666000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>115000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>970000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>930000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>88047663.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1107364921.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1385268843.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>808000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>603000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>872000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1741000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1652000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>849000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1314000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>175000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>649000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>226000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>157000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1235000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>211000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>132000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>131000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>434000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>987000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>211000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>316000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1547000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3721000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3800000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2736000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1908000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2282000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1967000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1888000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2239000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2573000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2799000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2467000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2211000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2148000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2282000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2346000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2297000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2122000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2217000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2236000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2411000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2156000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2059000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2178000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2281000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2557000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2556000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2470000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2283000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2706000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2838000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2686000000.0</v>
       </c>
-      <c r="BJ40">
-[...1 lines deleted...]
-      </c>
       <c r="BK40">
+        <v>2547000000.0</v>
+      </c>
+      <c r="BL40">
         <v>2249000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2558000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2351000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2321000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2537000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2484000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>34000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>2334000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>2280000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>3795000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2479000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>4000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>79000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>486000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>654000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>883000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>109000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>133000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>64000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>821000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>810000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>2424000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2391000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>17000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000000.0</v>
       </c>
       <c r="CK40">
         <v>51000000.0</v>
       </c>
       <c r="CL40">
         <v>15000000.0</v>
       </c>
       <c r="CM40">
+        <v>115000000.0</v>
+      </c>
+      <c r="CN40">
         <v>68000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>71000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>308000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>94000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>91000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>2402000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>2480000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>33000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>6970000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>762112000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>811291000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>798106000.0</v>
       </c>
-      <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
-      <c r="DB40">
+      <c r="DB40"/>
+      <c r="DC40">
         <v>746526578.0</v>
       </c>
-      <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
-      <c r="DF40">
+      <c r="DF40"/>
+      <c r="DG40">
         <v>703081594.0</v>
       </c>
-      <c r="DG40"/>
       <c r="DH40"/>
       <c r="DI40"/>
-      <c r="DJ40">
-[...2 lines deleted...]
-      <c r="DK40"/>
+      <c r="DJ40"/>
+      <c r="DK40">
+        <v>1364114000.0</v>
+      </c>
       <c r="DL40"/>
       <c r="DM40"/>
-      <c r="DN40">
+      <c r="DN40"/>
+      <c r="DO40">
         <v>809923386.0</v>
       </c>
-      <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
+      <c r="DR40"/>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1260000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1464000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1642000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1764000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1758000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1884000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1948000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1826000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2019000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1797000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1254000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1424000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1491000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1584000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1587000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1905000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1892000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1876000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2070000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2487000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2489000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2598000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2019000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1965000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2002000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1992000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2598000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2748000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2685000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2514000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2511000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2614000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2342000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2488000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2332000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1951000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1956000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1967000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1861000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2365000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2394000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2432000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2551000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2697000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2713000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2581000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2540000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2551000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2231000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2234000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2288000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2205000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2343000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1893000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1920000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2044000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2055000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2012000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1723000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1400000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1270000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>852000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>783000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>889000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1250000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1241000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1233000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>844000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>835000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>833000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>823000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>822000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>846000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>980000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1015000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1057000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1069000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1041000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1013000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1050000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1047000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1037000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>1131000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1168000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1129000000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1207000000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1262000000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>1198000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>1224000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>1322000000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>1311000000.0</v>
       </c>
-      <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42">
         <v>1400000000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="E42">
+        <v>1400000000.0</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42">
         <v>1431000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1421000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1416792190.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1408000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1504000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1490000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1003000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1444000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1534000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1529000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1088000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1580000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-110000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-822000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1687000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-767000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1739000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-881000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1837000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1862000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-110000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1923000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1914000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1849000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1905000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>173000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>159000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>163000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>243000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>249000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>244000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>224000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000000.0</v>
       </c>
       <c r="AN42">
         <v>183000000.0</v>
       </c>
       <c r="AO42">
+        <v>183000000.0</v>
+      </c>
+      <c r="AP42">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166000000.0</v>
       </c>
       <c r="AQ42">
         <v>166000000.0</v>
       </c>
       <c r="AR42">
+        <v>166000000.0</v>
+      </c>
+      <c r="AS42">
         <v>209000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>202000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000000.0</v>
       </c>
       <c r="AV42">
         <v>178000000.0</v>
       </c>
       <c r="AW42">
+        <v>178000000.0</v>
+      </c>
+      <c r="AX42">
         <v>204000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000000.0</v>
       </c>
       <c r="AY42">
         <v>177000000.0</v>
       </c>
       <c r="AZ42">
+        <v>170000000.0</v>
+      </c>
+      <c r="BA42">
         <v>297000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>218000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000000.0</v>
       </c>
       <c r="BC42">
         <v>170000000.0</v>
       </c>
       <c r="BD42">
+        <v>170000000.0</v>
+      </c>
+      <c r="BE42">
         <v>157000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="BG42">
         <v>154000000.0</v>
       </c>
       <c r="BH42">
+        <v>154000000.0</v>
+      </c>
+      <c r="BI42">
         <v>208000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>200000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>207000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>271000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>252000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>214000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>220000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>198000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>6998000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>8392000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>11744000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>11055000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>11020000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>2998000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>2932000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>2904000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>2874000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>2832000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>2799000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>2768000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2750000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2736000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726000000.0</v>
       </c>
       <c r="CE42">
         <v>2726000000.0</v>
       </c>
-      <c r="CF42"/>
+      <c r="CF42">
+        <v>2726000000.0</v>
+      </c>
       <c r="CG42"/>
-      <c r="CH42">
-[...1 lines deleted...]
-      </c>
+      <c r="CH42"/>
       <c r="CI42">
         <v>2696000000.0</v>
       </c>
-      <c r="CJ42"/>
+      <c r="CJ42">
+        <v>2696000000.0</v>
+      </c>
       <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42">
         <v>7000000.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>-442000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319000000.0</v>
       </c>
       <c r="CR42">
         <v>2319000000.0</v>
       </c>
       <c r="CS42">
+        <v>2319000000.0</v>
+      </c>
+      <c r="CT42">
         <v>-156000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-211000000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1736899000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1678895000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1654931318.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1592879000.0</v>
       </c>
-      <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
-      <c r="DB42">
+      <c r="DB42"/>
+      <c r="DC42">
         <v>1439137347.0</v>
       </c>
-      <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
-      <c r="DF42">
+      <c r="DF42"/>
+      <c r="DG42">
         <v>1288067705.0</v>
       </c>
-      <c r="DG42"/>
       <c r="DH42"/>
       <c r="DI42"/>
-      <c r="DJ42">
+      <c r="DJ42"/>
+      <c r="DK42">
         <v>1145086000.0</v>
       </c>
-      <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
-      <c r="DN42">
+      <c r="DN42"/>
+      <c r="DO42">
         <v>992922291.0</v>
       </c>
-      <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
+      <c r="DR42"/>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16475,87 +16604,86 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>110000000.0</v>
       </c>
       <c r="AG44">
         <v>110000000.0</v>
       </c>
       <c r="AH44">
         <v>110000000.0</v>
       </c>
       <c r="AI44">
         <v>110000000.0</v>
       </c>
       <c r="AJ44">
         <v>110000000.0</v>
       </c>
       <c r="AK44">
         <v>110000000.0</v>
       </c>
       <c r="AL44">
         <v>110000000.0</v>
       </c>
       <c r="AM44">
         <v>110000000.0</v>
       </c>
       <c r="AN44">
@@ -16653,1387 +16781,1400 @@
       </c>
       <c r="BS44">
         <v>110000000.0</v>
       </c>
       <c r="BT44">
         <v>110000000.0</v>
       </c>
       <c r="BU44">
         <v>110000000.0</v>
       </c>
       <c r="BV44">
         <v>110000000.0</v>
       </c>
       <c r="BW44">
         <v>110000000.0</v>
       </c>
       <c r="BX44">
         <v>110000000.0</v>
       </c>
       <c r="BY44">
         <v>110000000.0</v>
       </c>
       <c r="BZ44">
         <v>110000000.0</v>
       </c>
-      <c r="CA44"/>
+      <c r="CA44">
+        <v>110000000.0</v>
+      </c>
       <c r="CB44"/>
       <c r="CC44"/>
-      <c r="CD44">
+      <c r="CD44"/>
+      <c r="CE44">
         <v>110000000.0</v>
       </c>
-      <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
-      <c r="CH44">
+      <c r="CH44"/>
+      <c r="CI44">
         <v>110000000.0</v>
       </c>
-      <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
-      <c r="CL44">
-[...1 lines deleted...]
-      </c>
+      <c r="CL44"/>
       <c r="CM44">
         <v>110000000.0</v>
       </c>
       <c r="CN44">
         <v>110000000.0</v>
       </c>
       <c r="CO44">
-        <v>442000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="CP44">
         <v>442000000.0</v>
       </c>
-      <c r="CQ44"/>
+      <c r="CQ44">
+        <v>442000000.0</v>
+      </c>
       <c r="CR44"/>
       <c r="CS44"/>
-      <c r="CT44">
+      <c r="CT44"/>
+      <c r="CU44">
         <v>442000000.0</v>
       </c>
-      <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
-      <c r="CX44">
+      <c r="CX44"/>
+      <c r="CY44">
         <v>442000000.0</v>
       </c>
-      <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>972000000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1032000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>1296000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>1370000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>482000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>500000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>545000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>551000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>584000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>591000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>615000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>527000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>470000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>460000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>473000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>459000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>502000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>528000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>921000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>903000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>877000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>937000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>961000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>943000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>968000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1019000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1067000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1047000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1095000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1113000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1182000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1161000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1224000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1241000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1291000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1257000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1254000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1325000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1416000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1364000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1355000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1428000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1509000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1413000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1464000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1524000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1567000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1485000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1434000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1447000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1546000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1483000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1508000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1481000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1556000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1524000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1723000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>698000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>731000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>643000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>614000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>600000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>624000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>711000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>712000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>738000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>604000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1555000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1586000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1589000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>749000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1579000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1591000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1533000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1538000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1498000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1504000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1505000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1531000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1500000000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1548000000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1539000000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1552000000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1500000000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1400000000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1365000000.0</v>
       </c>
-      <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
+      <c r="DR45"/>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>342121482.0</v>
+      </c>
+      <c r="C46">
         <v>361000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>356651996.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>375834000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>375000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>386000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>430000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>436000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>451000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>447000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>395000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>402000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>401000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414000000.0</v>
       </c>
       <c r="O46">
         <v>414000000.0</v>
       </c>
       <c r="P46">
+        <v>414000000.0</v>
+      </c>
+      <c r="Q46">
         <v>446000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>479000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>502000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>473000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>482000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>500000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>545000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>551000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>584000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>591000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>615000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>527000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>470000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>460000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>473000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>459000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>502000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>528000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>921000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>903000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>877000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>937000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>961000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>943000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>968000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1019000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1067000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1047000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1095000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1113000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1182000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1161000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1224000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1241000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1291000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1257000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1254000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1325000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1416000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1364000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2963000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2997000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1509000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3025000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3037000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1524000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>3180000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1485000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2966000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1447000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1546000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1483000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1508000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1480000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1556000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3404000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3626000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1455000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1452000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1337000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1288000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>600000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1271000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1444000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1446000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1470000000.0</v>
       </c>
-      <c r="CD46">
-[...1 lines deleted...]
-      </c>
       <c r="CE46">
+        <v>1127000000.0</v>
+      </c>
+      <c r="CF46">
         <v>1555000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1586000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1589000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1518000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1579000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591000000.0</v>
       </c>
       <c r="CK46">
         <v>1591000000.0</v>
       </c>
       <c r="CL46">
         <v>1533000000.0</v>
       </c>
       <c r="CM46">
+        <v>1538000000.0</v>
+      </c>
+      <c r="CN46">
         <v>1498000000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1504000000.0</v>
       </c>
-      <c r="CO46">
-[...1 lines deleted...]
-      </c>
       <c r="CP46">
+        <v>1539000000.0</v>
+      </c>
+      <c r="CQ46">
         <v>1531000000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1500000000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539000000.0</v>
       </c>
       <c r="CT46">
         <v>1552000000.0</v>
       </c>
       <c r="CU46">
+        <v>1552000000.0</v>
+      </c>
+      <c r="CV46">
         <v>1499905000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1399960000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1365049000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1378851000.0</v>
       </c>
-      <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
-      <c r="DB46">
+      <c r="DB46"/>
+      <c r="DC46">
         <v>1103200387.0</v>
       </c>
-      <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
-      <c r="DF46">
+      <c r="DF46"/>
+      <c r="DG46">
         <v>1075069449.0</v>
       </c>
-      <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
-      <c r="DJ46">
+      <c r="DJ46"/>
+      <c r="DK46">
         <v>1434068000.0</v>
       </c>
-      <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
-      <c r="DN46">
+      <c r="DN46"/>
+      <c r="DO46">
         <v>2439839475.0</v>
       </c>
-      <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
+      <c r="DR46"/>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>395000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>402000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>401000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414000000.0</v>
       </c>
       <c r="O47">
         <v>414000000.0</v>
       </c>
       <c r="P47">
+        <v>414000000.0</v>
+      </c>
+      <c r="Q47">
         <v>446000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>479000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>502000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>473000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>482000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>500000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>545000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>551000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>584000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>591000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>615000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>527000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>470000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>460000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>473000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>459000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>502000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>528000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>921000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>903000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>877000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>937000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>961000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>943000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>968000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1019000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1067000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1047000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1095000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1113000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1182000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1161000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1224000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1241000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1291000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1257000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1254000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1325000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1423000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1364000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1355000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1428000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1509000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1413000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1464000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1524000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1567000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1485000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1434000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1447000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1546000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1483000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1508000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1481000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1555000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1524000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1723000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>698000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>731000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>643000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>614000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>600000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>625000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>711000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>712000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>738000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>781000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1555000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1586000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1589000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1624000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1579000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1591000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1533000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1539000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1498000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1504000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1505000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1548000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1500000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1548000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1539000000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1552000000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1500000000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1400000000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>1365000000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1379000000.0</v>
       </c>
-      <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>9180092574.0</v>
+      </c>
+      <c r="C48">
         <v>9220000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>9113000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9955103000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>9871000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>9699000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>9370000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>9280000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>8712000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>8680000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>8933000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>8836000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>8167000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>7642000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>8192000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>8966000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>9974000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>9149000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>9550000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>11010000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>10119000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5211000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>4987000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4924000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4934000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4965000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4177000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4577000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4473000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4739000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>6618000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>6375000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6829000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>7201000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>6920000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6990000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>7284000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>7477000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5599000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5938000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>6168000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>6458000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>6421000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>6816000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>6867000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>7168000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>6727000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>6914000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>7086000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>7303000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>8098000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>8141000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>8089000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>8311000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>8197000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>8041000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>7623000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>7633000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>10562000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>10808000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>10527000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>10518000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>10403000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>10221000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>10443000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>10561000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>10557000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>10678000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>10966000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>10650000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>10539000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>10341000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>10374000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>10355000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>10163000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>7352000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>7152000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>7169000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>6970000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>6753000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>6835000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>6992000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>6987000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>6885000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>6755000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>6808000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>6496000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6276000000.0</v>
       </c>
       <c r="CK48">
         <v>6276000000.0</v>
       </c>
       <c r="CL48">
         <v>6210000000.0</v>
       </c>
       <c r="CM48">
+        <v>6295000000.0</v>
+      </c>
+      <c r="CN48">
         <v>6027000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>5838000000.0</v>
       </c>
-      <c r="CO48">
-[...1 lines deleted...]
-      </c>
       <c r="CP48">
+        <v>6042000000.0</v>
+      </c>
+      <c r="CQ48">
         <v>6196000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>6048000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>5906000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6042000000.0</v>
       </c>
       <c r="CT48">
         <v>6253000000.0</v>
       </c>
       <c r="CU48">
+        <v>6253000000.0</v>
+      </c>
+      <c r="CV48">
         <v>6108612000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>6007667000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>6000000000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>5942792000.0</v>
       </c>
-      <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
-      <c r="DB48">
+      <c r="DB48"/>
+      <c r="DC48">
         <v>5224994816.0</v>
       </c>
-      <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
-      <c r="DF48">
+      <c r="DF48"/>
+      <c r="DG48">
         <v>5099295820.0</v>
       </c>
-      <c r="DG48"/>
       <c r="DH48"/>
       <c r="DI48"/>
-      <c r="DJ48">
+      <c r="DJ48"/>
+      <c r="DK48">
         <v>3665268000.0</v>
       </c>
-      <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
-      <c r="DN48">
+      <c r="DN48"/>
+      <c r="DO48">
         <v>3472820139.0</v>
       </c>
-      <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
+      <c r="DR48"/>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -18113,165 +18254,170 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1120000000.0</v>
+      </c>
       <c r="C50">
+        <v>795000000.0</v>
+      </c>
+      <c r="D50">
         <v>838000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>499000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>973000000.0</v>
       </c>
       <c r="F50">
         <v>973000000.0</v>
       </c>
       <c r="G50">
+        <v>973000000.0</v>
+      </c>
+      <c r="H50">
         <v>1036000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1264000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>941000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>372000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1480000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2440000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1299000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1647000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>370000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>50000000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>120000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1121000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>579000000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>45000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>622000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>978000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1371000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>7000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1018000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>7339000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>7432000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1111000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>558000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>619000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>8139000000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
@@ -18298,987 +18444,997 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>2456050996.0</v>
+      </c>
+      <c r="C51">
         <v>2119136458.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2416000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2093000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2813000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3076000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3152000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3110000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4095000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3542000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4582000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5758000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4642000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4996000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4296000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4009000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3999000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3955000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4369000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5470000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5118000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4078000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4894000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4064000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4042000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3508000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3614000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4154000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4156000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3216000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>7082000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>7531000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>7103000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>7026000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7106000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>7044000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7116000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>7389000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>9162000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>8774000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>8922000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>8424000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>8493000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>8535000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>8335000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>8110000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>8927000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8058000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>7959000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>8066000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>7000000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>7928000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>7510000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>7231000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>7262000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>7166000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>7506000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>7594000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>7837000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>7589000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>7624000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>7518000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>8100000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>7221000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>7692000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>7603000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>8584000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>7990000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>8039000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>7471000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>8288000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>8404000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>6442000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>4859000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>3824000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>4241000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>4527000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>4278000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>4580000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>4409000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>4423000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>4246000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>4428000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>4310000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>4394000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>4315000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>4336000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4556000000.0</v>
       </c>
       <c r="CK51">
         <v>4556000000.0</v>
       </c>
       <c r="CL51">
         <v>4176000000.0</v>
       </c>
       <c r="CM51">
+        <v>4255000000.0</v>
+      </c>
+      <c r="CN51">
         <v>4640000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>4696000000.0</v>
       </c>
-      <c r="CO51">
-[...1 lines deleted...]
-      </c>
       <c r="CP51">
+        <v>4875000000.0</v>
+      </c>
+      <c r="CQ51">
         <v>4121000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>4388000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>4386000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4875000000.0</v>
       </c>
       <c r="CT51">
         <v>4744000000.0</v>
       </c>
       <c r="CU51">
+        <v>4744000000.0</v>
+      </c>
+      <c r="CV51">
         <v>5220202000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>3207086000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2832858000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2861715000.0</v>
       </c>
-      <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
-      <c r="DB51">
+      <c r="DB51"/>
+      <c r="DC51">
         <v>2364000830.0</v>
       </c>
-      <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
-      <c r="DF51">
+      <c r="DF51"/>
+      <c r="DG51">
         <v>2559144648.0</v>
       </c>
-      <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
-      <c r="DJ51">
+      <c r="DJ51"/>
+      <c r="DK51">
         <v>4222246000.0</v>
       </c>
-      <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
-      <c r="DN51">
+      <c r="DN51"/>
+      <c r="DO51">
         <v>5029697190.0</v>
       </c>
-      <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
+      <c r="DR51"/>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>1123683462.0</v>
+      </c>
+      <c r="C52">
         <v>793553219.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>899000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>562110000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>973000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1031000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1095000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1264000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1001000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>428000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1533000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2440000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1355000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1703000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>426000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>50000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>62000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>169000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>398000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1472000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1130000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>83000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>937000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>120000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1121000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>579000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>165000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>753000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>786000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>3000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2127000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2595000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1760000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1644000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1723000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>718000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>828000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1111000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2855000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1904000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2543000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1595000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1619000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1564000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>889000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>534000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1117000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>591000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>580000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>596000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>24000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1021000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1340000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1008000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1007000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>8000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>296000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>434000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1083000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>634000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>693000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>645000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1308000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>648000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1002000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>782000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1049000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>735000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>669000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>688000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>848000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>671000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>543000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>595000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>406000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>866000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1252000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>597000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>795000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>425000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>452000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>289000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>449000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>390000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>415000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>302000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>230000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481000000.0</v>
       </c>
       <c r="CK52">
         <v>481000000.0</v>
       </c>
       <c r="CL52">
         <v>491000000.0</v>
       </c>
       <c r="CM52">
+        <v>571000000.0</v>
+      </c>
+      <c r="CN52">
         <v>1007000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>939000000.0</v>
       </c>
-      <c r="CO52">
-[...1 lines deleted...]
-      </c>
       <c r="CP52">
+        <v>1176000000.0</v>
+      </c>
+      <c r="CQ52">
         <v>634000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>700000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>650000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176000000.0</v>
       </c>
       <c r="CT52">
         <v>1093000000.0</v>
       </c>
       <c r="CU52">
+        <v>1093000000.0</v>
+      </c>
+      <c r="CV52">
         <v>1352259000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>573072000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>678084000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>540739000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52">
         <v>454828230.0</v>
       </c>
-      <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
-      <c r="DF52">
+      <c r="DF52"/>
+      <c r="DG52">
         <v>200981976.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>254984000.0</v>
       </c>
-      <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
-      <c r="DN52">
+      <c r="DN52"/>
+      <c r="DO52">
         <v>184968989.0</v>
       </c>
-      <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>35000000.0</v>
+      </c>
+      <c r="C53">
         <v>94000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>87000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="F53">
         <v>35000000.0</v>
       </c>
       <c r="G53">
+        <v>35000000.0</v>
+      </c>
+      <c r="H53">
         <v>12000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>17000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>18000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>66000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>118000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>104000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>84000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>204000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>375000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>175000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>49000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>108000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="U53">
         <v>77000000.0</v>
       </c>
       <c r="V53">
+        <v>77000000.0</v>
+      </c>
+      <c r="W53">
         <v>612000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>550000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>492000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>441000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>533000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="AC53">
         <v>48000000.0</v>
       </c>
       <c r="AD53">
+        <v>48000000.0</v>
+      </c>
+      <c r="AE53">
         <v>76000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>42000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>48000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>53000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>98000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>106000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>86000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>131000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>188000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>125000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>115000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>110000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>176000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>159000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>172000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>263000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>161000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>151000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>143000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>133000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>104000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>65000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>95000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>104000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>71000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>72000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>91000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>64000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>100000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>56000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>97000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>32000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>45000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>41000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="BN53">
         <v>76000000.0</v>
       </c>
       <c r="BO53">
         <v>76000000.0</v>
       </c>
       <c r="BP53">
+        <v>76000000.0</v>
+      </c>
+      <c r="BQ53">
         <v>101000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>226000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>261000000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>65000000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19358,1392 +19514,1405 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>18003014334.0</v>
+      </c>
+      <c r="C55">
         <v>17940000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>17832599820.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>18005979000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>18478000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>18437000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>18431000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18378000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>18816000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>18684000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>19349000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>20889000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>21035000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>21711000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21162000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>21799000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>22829000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>22149000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>23099000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>24561000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>23780000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>17881000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>17038000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>16903000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>16916000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>17295000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>15984000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>16453000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>16459000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>17047000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>26749000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>26975000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>26958000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>26471000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>26765000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>26517000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>26606000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>27852000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>28413000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>28609000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>29048000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>29103000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>29048000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>30017000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>29789000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>30597000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>31660000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>31578000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>31617000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>32439000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>31765000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>32424000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>32045000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>32572000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>32192000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>31924000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>31878000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>32476000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>35394000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>35984000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>35541000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>35531000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>34843000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>33349000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>33845000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>34573000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>35615000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>35517000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>35743000000.0</v>
       </c>
-      <c r="BR55">
-[...1 lines deleted...]
-      </c>
       <c r="BS55">
+        <v>34589000000.0</v>
+      </c>
+      <c r="BT55">
         <v>36090000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>37830000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>24502000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>22831000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>22918000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>20025000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>20038000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>20132000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>19776000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>19230000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>19077000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>19436000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>19255000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>19053000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>19179000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>19643000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>18791000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18767000000.0</v>
       </c>
       <c r="CK55">
         <v>18767000000.0</v>
       </c>
       <c r="CL55">
         <v>18211000000.0</v>
       </c>
       <c r="CM55">
+        <v>18680000000.0</v>
+      </c>
+      <c r="CN55">
         <v>18512000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>18236000000.0</v>
       </c>
-      <c r="CO55">
-[...1 lines deleted...]
-      </c>
       <c r="CP55">
+        <v>17966000000.0</v>
+      </c>
+      <c r="CQ55">
         <v>18542000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>18006000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>17813000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17966000000.0</v>
       </c>
       <c r="CT55">
         <v>18402000000.0</v>
       </c>
       <c r="CU55">
-        <v>18378429757.0</v>
+        <v>18402000000.0</v>
       </c>
       <c r="CV55">
-        <v>15672549408.0</v>
+        <v>18378430000.0</v>
       </c>
       <c r="CW55">
-        <v>15471614336.0</v>
+        <v>15672549000.0</v>
       </c>
       <c r="CX55">
-        <v>15698093079.0</v>
-[...1 lines deleted...]
-      <c r="CY55"/>
+        <v>15471614000.0</v>
+      </c>
+      <c r="CY55">
+        <v>15698093000.0</v>
+      </c>
       <c r="CZ55"/>
       <c r="DA55"/>
-      <c r="DB55">
+      <c r="DB55"/>
+      <c r="DC55">
         <v>12558512477.0</v>
       </c>
-      <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
-      <c r="DF55">
+      <c r="DF55"/>
+      <c r="DG55">
         <v>12447703340.0</v>
       </c>
-      <c r="DG55"/>
       <c r="DH55"/>
       <c r="DI55"/>
-      <c r="DJ55">
-[...2 lines deleted...]
-      <c r="DK55"/>
+      <c r="DJ55"/>
+      <c r="DK55">
+        <v>13333893000.0</v>
+      </c>
       <c r="DL55"/>
       <c r="DM55"/>
-      <c r="DN55">
+      <c r="DN55"/>
+      <c r="DO55">
         <v>13172272893.0</v>
       </c>
-      <c r="DO55"/>
       <c r="DP55"/>
       <c r="DQ55"/>
+      <c r="DR55"/>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>2140015023.0</v>
+      </c>
+      <c r="C56">
         <v>2228000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2183869087.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2261020000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2889000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3490000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3358000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3266000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3423000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2921000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4055000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4434000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3388000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2811000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2341000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2243000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2341000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2453000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3008000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3885000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4158000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3975000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3159000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3040000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2942000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3071000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2868000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3861000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3996000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4521000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>16444000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>16608000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>16478000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2977000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3258000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3137000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3256000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4634000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4701000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4678000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4841000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3557000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3228000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3733000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3516000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3646000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4115000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3235000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3309000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3900000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3269000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>4091000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3413000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4113000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3367000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4278000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3846000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3914000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>4141000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>4269000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3693000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3659000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3739000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3033000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>3425000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>3663000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>4447000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>4090000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>4037000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3686000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3807000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3598000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>11286000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>9678000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>9563000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>3081000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3039000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3265000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>3151000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2670000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2668000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>3009000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>2855000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>2581000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>2564000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>2892000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>2601000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2780000000.0</v>
       </c>
       <c r="CK56">
         <v>2780000000.0</v>
       </c>
       <c r="CL56">
         <v>2599000000.0</v>
       </c>
       <c r="CM56">
+        <v>3044000000.0</v>
+      </c>
+      <c r="CN56">
         <v>2874000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>2702000000.0</v>
       </c>
-      <c r="CO56">
-[...1 lines deleted...]
-      </c>
       <c r="CP56">
+        <v>2520000000.0</v>
+      </c>
+      <c r="CQ56">
         <v>3022000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>2487000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>2351000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520000000.0</v>
       </c>
       <c r="CT56">
         <v>2763000000.0</v>
       </c>
       <c r="CU56">
+        <v>2763000000.0</v>
+      </c>
+      <c r="CV56">
         <v>2726063000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>2242052000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>2081827000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>2527670000.0</v>
       </c>
-      <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
-      <c r="DB56">
+      <c r="DB56"/>
+      <c r="DC56">
         <v>2200179719.0</v>
       </c>
-      <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
-      <c r="DF56">
+      <c r="DF56"/>
+      <c r="DG56">
         <v>2092124814.0</v>
       </c>
-      <c r="DG56"/>
       <c r="DH56"/>
       <c r="DI56"/>
-      <c r="DJ56">
+      <c r="DJ56"/>
+      <c r="DK56">
         <v>2680168000.0</v>
       </c>
-      <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
-      <c r="DN56">
+      <c r="DN56"/>
+      <c r="DO56">
         <v>2224881430.0</v>
       </c>
-      <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
+      <c r="DR56"/>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>3540606196.0</v>
+      </c>
+      <c r="C57">
         <v>3461688760.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3557528737.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2860351000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3159000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3436000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3561000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3728000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3535000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3233000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3848000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4918000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3742000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4891000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3420000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2729000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2321000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2581000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3111000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2767000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3178000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2652000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2097000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2159000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3175000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3219000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1970000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2000000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2178000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2691000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6706000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7176000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5356000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4796000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>5192000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3963000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3961000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4562000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6546000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>5702000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6221000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>5407000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4995000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>5229000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4594000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4597000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4754000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4237000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4243000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4761000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3415000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4424000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4842000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4972000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4702000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3784000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>3996000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4604000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4919000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4695000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4731000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>5011000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>4960000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>4417000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>4639000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>4712000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>4607000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4402000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>4162000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4645000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>4474000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>4466000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>3022000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>3239000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>3996000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>3665000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>4025000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>3739000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>3424000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2977000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2869000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>3107000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>2893000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2814000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2806000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>3083000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>2562000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2795000000.0</v>
       </c>
       <c r="CK57">
         <v>2795000000.0</v>
       </c>
       <c r="CL57">
         <v>2748000000.0</v>
       </c>
       <c r="CM57">
+        <v>3145000000.0</v>
+      </c>
+      <c r="CN57">
         <v>3246000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>3152000000.0</v>
       </c>
-      <c r="CO57">
-[...1 lines deleted...]
-      </c>
       <c r="CP57">
+        <v>3656000000.0</v>
+      </c>
+      <c r="CQ57">
         <v>3205000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>3057000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3052000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3656000000.0</v>
       </c>
       <c r="CT57">
         <v>3830000000.0</v>
       </c>
       <c r="CU57">
+        <v>3830000000.0</v>
+      </c>
+      <c r="CV57">
         <v>3892022000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>2593033000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>2825246000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>2965062000.0</v>
       </c>
-      <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
-      <c r="DB57">
+      <c r="DB57"/>
+      <c r="DC57">
         <v>2477362273.0</v>
       </c>
-      <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
-      <c r="DF57">
+      <c r="DF57"/>
+      <c r="DG57">
         <v>2073131339.0</v>
       </c>
-      <c r="DG57"/>
       <c r="DH57"/>
       <c r="DI57"/>
-      <c r="DJ57">
+      <c r="DJ57"/>
+      <c r="DK57">
         <v>2872193000.0</v>
       </c>
-      <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
-      <c r="DN57">
+      <c r="DN57"/>
+      <c r="DO57">
         <v>2392849325.0</v>
       </c>
-      <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
+      <c r="DR57"/>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>6152166958.0</v>
+      </c>
+      <c r="C58">
         <v>6026000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6083064442.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5361905000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6182000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6431000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6558000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6762000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7781000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7620000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8157000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9688000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8556000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9826000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8884000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8446000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8204000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8315000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8908000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8784000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8963000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7901000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7478000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7594000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7680000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7735000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7395000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7355000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7491000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7808000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>14199000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14812000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>13574000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>12905000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>13527000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>13384000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13371000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>14596000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>16583000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>16296000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>16212000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>16012000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>15777000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>15932000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>15895000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>15938000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>16161000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>15461000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>15450000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>16009000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>14488000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>15377000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>14967000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>15039000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>14830000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>14873000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>15050000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>15726000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>15679000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>15481000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>15561000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>15856000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>15629000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>14936000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>14941000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>15238000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>16432000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>16398000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>16061000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>16101000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>15944000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>16091000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>10694000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>9260000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>9334000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>9256000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>9528000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>9661000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>9583000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>9335000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>9200000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>9471000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>9267000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>9148000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>9328000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>9683000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>9327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9549000000.0</v>
       </c>
       <c r="CK58">
         <v>9549000000.0</v>
       </c>
       <c r="CL58">
         <v>9076000000.0</v>
       </c>
       <c r="CM58">
+        <v>9492000000.0</v>
+      </c>
+      <c r="CN58">
         <v>9753000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>9690000000.0</v>
       </c>
-      <c r="CO58">
-[...1 lines deleted...]
-      </c>
       <c r="CP58">
+        <v>9972000000.0</v>
+      </c>
+      <c r="CQ58">
         <v>9582000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>9358000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>9344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9972000000.0</v>
       </c>
       <c r="CT58">
         <v>10182000000.0</v>
       </c>
       <c r="CU58">
+        <v>10182000000.0</v>
+      </c>
+      <c r="CV58">
         <v>10318738000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>7803556000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>7640343000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>7880384000.0</v>
       </c>
-      <c r="CY58"/>
       <c r="CZ58"/>
       <c r="DA58"/>
-      <c r="DB58">
+      <c r="DB58"/>
+      <c r="DC58">
         <v>5562314232.0</v>
       </c>
-      <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
-      <c r="DF58">
+      <c r="DF58"/>
+      <c r="DG58">
         <v>5702306351.0</v>
       </c>
-      <c r="DG58"/>
       <c r="DH58"/>
       <c r="DI58"/>
-      <c r="DJ58">
+      <c r="DJ58"/>
+      <c r="DK58">
         <v>8387548000.0</v>
       </c>
-      <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
-      <c r="DN58">
+      <c r="DN58"/>
+      <c r="DO58">
         <v>8525574608.0</v>
       </c>
-      <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
+      <c r="DR58"/>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20823,387 +20992,391 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>11850847376.0</v>
+      </c>
+      <c r="C60">
         <v>11914000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11749535377.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12644074000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>12296000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>12006000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11873000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11616000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>11035000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11064000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>11192000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>11201000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>12479000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>11885000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>12278000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>13353000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>14625000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>13834000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>14191000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>15777000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>14817000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>9980000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9560000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9309000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>9236000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>9560000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>8589000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>9098000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>8968000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>9210000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>12023000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>11643000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>12868000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>13077000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>12744000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>12639000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>12743000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>12773000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>11348000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>11831000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>12346000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>12613000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>12782000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>13596000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>13404000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>14178000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>15017000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>15645000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>15766000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>16036000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>16913000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>16686000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>16715000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>17145000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>17020000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>16704000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>16479000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>16405000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>19366000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>20153000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>19625000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>19322000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>19147000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>18348000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>18834000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>19267000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>19114000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>19049000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>19604000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>18416000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>20077000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>21666000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>13740000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>13571000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>13584000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>10769000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>10510000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>10481000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>10193000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>9895000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>9877000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>9963000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>9988000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>9905000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>9851000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>9962000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>9464000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9218000000.0</v>
       </c>
       <c r="CK60">
         <v>9218000000.0</v>
       </c>
       <c r="CL60">
         <v>9135000000.0</v>
       </c>
       <c r="CM60">
+        <v>9193000000.0</v>
+      </c>
+      <c r="CN60">
         <v>8759000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>8546000000.0</v>
       </c>
-      <c r="CO60">
-[...1 lines deleted...]
-      </c>
       <c r="CP60">
+        <v>7994000000.0</v>
+      </c>
+      <c r="CQ60">
         <v>8966000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>8648000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>8469000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7994000000.0</v>
       </c>
       <c r="CT60">
         <v>8220000000.0</v>
       </c>
       <c r="CU60">
+        <v>8220000000.0</v>
+      </c>
+      <c r="CV60">
         <v>8059692000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>7868993000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>7831272000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>7817709000.0</v>
       </c>
-      <c r="CY60"/>
       <c r="CZ60"/>
       <c r="DA60"/>
-      <c r="DB60">
+      <c r="DB60"/>
+      <c r="DC60">
         <v>6996612981.0</v>
       </c>
-      <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
-      <c r="DF60">
+      <c r="DF60"/>
+      <c r="DG60">
         <v>6745396989.0</v>
       </c>
-      <c r="DG60"/>
       <c r="DH60"/>
       <c r="DI60"/>
-      <c r="DJ60">
+      <c r="DJ60"/>
+      <c r="DK60">
         <v>4946345000.0</v>
       </c>
-      <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
-      <c r="DN60">
+      <c r="DN60"/>
+      <c r="DO60">
         <v>4646698285.0</v>
       </c>
-      <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
+      <c r="DR60"/>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -21283,52 +21456,53 @@
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21408,50 +21582,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21541,54 +21716,54 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
-        <v>5604420479.0</v>
+        <v>1809000000.0</v>
       </c>
       <c r="C2">
         <v>1791000000.0</v>
       </c>
       <c r="D2">
         <v>1560000000.0</v>
       </c>
       <c r="E2">
         <v>1585000000.0</v>
       </c>
       <c r="F2">
         <v>1582000000.0</v>
       </c>
       <c r="G2">
         <v>1158000000.0</v>
       </c>
       <c r="H2">
         <v>1411000000.0</v>
       </c>
       <c r="I2">
         <v>1038000000.0</v>
       </c>
       <c r="J2">
         <v>864000000.0</v>
       </c>
@@ -21639,54 +21814,54 @@
       </c>
       <c r="Z2">
         <v>5451000000.0</v>
       </c>
       <c r="AA2">
         <v>4880650753.0</v>
       </c>
       <c r="AB2">
         <v>4252436580.0</v>
       </c>
       <c r="AC2">
         <v>4002196524.0</v>
       </c>
       <c r="AD2">
         <v>4440293809.0</v>
       </c>
       <c r="AE2">
         <v>6386647209.0</v>
       </c>
       <c r="AF2">
         <v>5992152549.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
-        <v>946280146.0</v>
+        <v>930000000.0</v>
       </c>
       <c r="C3">
         <v>822000000.0</v>
       </c>
       <c r="D3">
         <v>725000000.0</v>
       </c>
       <c r="E3">
         <v>724000000.0</v>
       </c>
       <c r="F3">
         <v>770000000.0</v>
       </c>
       <c r="G3">
         <v>792000000.0</v>
       </c>
       <c r="H3">
         <v>717000000.0</v>
       </c>
       <c r="I3">
         <v>619000000.0</v>
       </c>
       <c r="J3">
         <v>605000000.0</v>
       </c>
@@ -21737,51 +21912,51 @@
       </c>
       <c r="Z3">
         <v>1024000000.0</v>
       </c>
       <c r="AA3">
         <v>842112282.0</v>
       </c>
       <c r="AB3">
         <v>695375683.0</v>
       </c>
       <c r="AC3">
         <v>625040377.0</v>
       </c>
       <c r="AD3">
         <v>582021686.0</v>
       </c>
       <c r="AE3">
         <v>553958409.0</v>
       </c>
       <c r="AF3">
         <v>477301063.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-53000000.0</v>
       </c>
       <c r="F4">
         <v>2000000.0</v>
       </c>
       <c r="G4">
         <v>-27000000.0</v>
       </c>
       <c r="H4">
         <v>-6000000.0</v>
       </c>
       <c r="I4">
         <v>3859000000.0</v>
       </c>
       <c r="J4">
         <v>822000000.0</v>
       </c>
       <c r="K4">
         <v>2093000000.0</v>
       </c>
@@ -21793,54 +21968,54 @@
       </c>
       <c r="N4">
         <v>10000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
-        <v>2113358991.0</v>
+        <v>2117000000.0</v>
       </c>
       <c r="C5">
         <v>2230000000.0</v>
       </c>
       <c r="D5">
         <v>2225000000.0</v>
       </c>
       <c r="E5">
         <v>2286000000.0</v>
       </c>
       <c r="F5">
         <v>1255000000.0</v>
       </c>
       <c r="G5">
         <v>1965000000.0</v>
       </c>
       <c r="H5">
         <v>1178000000.0</v>
       </c>
       <c r="I5">
         <v>831000000.0</v>
       </c>
       <c r="J5">
         <v>871000000.0</v>
       </c>
@@ -21891,54 +22066,54 @@
       </c>
       <c r="Z5">
         <v>866000000.0</v>
       </c>
       <c r="AA5">
         <v>790772103.0</v>
       </c>
       <c r="AB5">
         <v>804589755.0</v>
       </c>
       <c r="AC5">
         <v>771044642.0</v>
       </c>
       <c r="AD5">
         <v>827072403.0</v>
       </c>
       <c r="AE5">
         <v>781977381.0</v>
       </c>
       <c r="AF5">
         <v>760469380.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
-        <v>3059639137.0</v>
+        <v>3047000000.0</v>
       </c>
       <c r="C6">
         <v>3052000000.0</v>
       </c>
       <c r="D6">
         <v>2950000000.0</v>
       </c>
       <c r="E6">
         <v>3010000000.0</v>
       </c>
       <c r="F6">
         <v>2025000000.0</v>
       </c>
       <c r="G6">
         <v>2757000000.0</v>
       </c>
       <c r="H6">
         <v>1895000000.0</v>
       </c>
       <c r="I6">
         <v>1450000000.0</v>
       </c>
       <c r="J6">
         <v>1476000000.0</v>
       </c>
@@ -21989,87 +22164,87 @@
       </c>
       <c r="Z6">
         <v>1890000000.0</v>
       </c>
       <c r="AA6">
         <v>1632884385.0</v>
       </c>
       <c r="AB6">
         <v>1499965438.0</v>
       </c>
       <c r="AC6">
         <v>1396085019.0</v>
       </c>
       <c r="AD6">
         <v>1409094089.0</v>
       </c>
       <c r="AE6">
         <v>1335935790.0</v>
       </c>
       <c r="AF6">
         <v>1237770443.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-53000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>-27000000.0</v>
       </c>
       <c r="H8">
         <v>1191000000.0</v>
       </c>
       <c r="I8">
         <v>3742000000.0</v>
       </c>
       <c r="J8">
         <v>1027000000.0</v>
       </c>
       <c r="K8">
         <v>2093000000.0</v>
       </c>
@@ -22077,54 +22252,54 @@
         <v>184000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
-        <v>2002450890.0</v>
+        <v>5667000000.0</v>
       </c>
       <c r="C9">
         <v>5467000000.0</v>
       </c>
       <c r="D9">
         <v>5234000000.0</v>
       </c>
       <c r="E9">
         <v>5042000000.0</v>
       </c>
       <c r="F9">
         <v>4766000000.0</v>
       </c>
       <c r="G9">
         <v>4826000000.0</v>
       </c>
       <c r="H9">
         <v>4495000000.0</v>
       </c>
       <c r="I9">
         <v>4463000000.0</v>
       </c>
       <c r="J9">
         <v>4433000000.0</v>
       </c>
@@ -22175,54 +22350,54 @@
       </c>
       <c r="Z9">
         <v>1786000000.0</v>
       </c>
       <c r="AA9">
         <v>1632884385.0</v>
       </c>
       <c r="AB9">
         <v>1499965438.0</v>
       </c>
       <c r="AC9">
         <v>1396085019.0</v>
       </c>
       <c r="AD9">
         <v>1409094089.0</v>
       </c>
       <c r="AE9">
         <v>1335935790.0</v>
       </c>
       <c r="AF9">
         <v>1237770443.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
-        <v>1939365548.0</v>
+        <v>1906000000.0</v>
       </c>
       <c r="C10">
         <v>2069000000.0</v>
       </c>
       <c r="D10">
         <v>3063000000.0</v>
       </c>
       <c r="E10">
         <v>1650000000.0</v>
       </c>
       <c r="F10">
         <v>7294000000.0</v>
       </c>
       <c r="G10">
         <v>1220000000.0</v>
       </c>
       <c r="H10">
         <v>372000000.0</v>
       </c>
       <c r="I10">
         <v>300000000.0</v>
       </c>
       <c r="J10">
         <v>503000000.0</v>
       </c>
@@ -22273,54 +22448,54 @@
       </c>
       <c r="Z10">
         <v>852000000.0</v>
       </c>
       <c r="AA10">
         <v>584077878.0</v>
       </c>
       <c r="AB10">
         <v>541922998.0</v>
       </c>
       <c r="AC10">
         <v>421022030.0</v>
       </c>
       <c r="AD10">
         <v>474011893.0</v>
       </c>
       <c r="AE10">
         <v>673914630.0</v>
       </c>
       <c r="AF10">
         <v>885588559.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
-        <v>430404840.0</v>
+        <v>423000000.0</v>
       </c>
       <c r="C11">
         <v>-123000000.0</v>
       </c>
       <c r="D11">
         <v>417000000.0</v>
       </c>
       <c r="E11">
         <v>259000000.0</v>
       </c>
       <c r="F11">
         <v>1607000000.0</v>
       </c>
       <c r="G11">
         <v>71000000.0</v>
       </c>
       <c r="H11">
         <v>-1198000000.0</v>
       </c>
       <c r="I11">
         <v>136000000.0</v>
       </c>
       <c r="J11">
         <v>-134000000.0</v>
       </c>
@@ -22371,54 +22546,54 @@
       </c>
       <c r="Z11">
         <v>168000000.0</v>
       </c>
       <c r="AA11">
         <v>-14668622.0</v>
       </c>
       <c r="AB11">
         <v>105066704.0</v>
       </c>
       <c r="AC11">
         <v>79010272.0</v>
       </c>
       <c r="AD11">
         <v>74991256.0</v>
       </c>
       <c r="AE11">
         <v>92958774.0</v>
       </c>
       <c r="AF11">
         <v>86028603.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
-        <v>145503291.0</v>
+        <v>183000000.0</v>
       </c>
       <c r="C12">
         <v>168501575.0</v>
       </c>
       <c r="D12">
         <v>215887828.0</v>
       </c>
       <c r="E12">
         <v>185352822.0</v>
       </c>
       <c r="F12">
         <v>186345790.0</v>
       </c>
       <c r="G12">
         <v>189508797.0</v>
       </c>
       <c r="H12">
         <v>186231225.0</v>
       </c>
       <c r="I12">
         <v>252434752.0</v>
       </c>
       <c r="J12">
         <v>343939789.0</v>
       </c>
@@ -22469,53 +22644,55 @@
       </c>
       <c r="Z12">
         <v>350000000.0</v>
       </c>
       <c r="AA12">
         <v>209361247.0</v>
       </c>
       <c r="AB12">
         <v>263081496.0</v>
       </c>
       <c r="AC12">
         <v>329026423.0</v>
       </c>
       <c r="AD12">
         <v>265057713.0</v>
       </c>
       <c r="AE12">
         <v>108062751.0</v>
       </c>
       <c r="AF12">
         <v>94976164.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>195</v>
+      </c>
+      <c r="B13">
+        <v>40000000.0</v>
+      </c>
       <c r="C13">
         <v>76000000.0</v>
       </c>
       <c r="D13">
         <v>63000000.0</v>
       </c>
       <c r="E13">
         <v>196000000.0</v>
       </c>
       <c r="F13">
         <v>196000000.0</v>
       </c>
       <c r="G13">
         <v>195000000.0</v>
       </c>
       <c r="H13">
         <v>164000000.0</v>
       </c>
       <c r="I13">
         <v>191000000.0</v>
       </c>
       <c r="J13">
         <v>467000000.0</v>
       </c>
       <c r="K13">
@@ -22525,53 +22702,55 @@
         <v>308000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>196</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>3000000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>-90000000.0</v>
       </c>
       <c r="J14">
         <v>498000000.0</v>
       </c>
       <c r="K14">
         <v>483000000.0</v>
       </c>
       <c r="L14">
         <v>487000000.0</v>
       </c>
       <c r="M14">
@@ -22587,54 +22766,54 @@
       <c r="Q14">
         <v>24000000.0</v>
       </c>
       <c r="R14">
         <v>23000000.0</v>
       </c>
       <c r="S14">
         <v>17000000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
-        <v>1528293311.0</v>
+        <v>1502000000.0</v>
       </c>
       <c r="C15">
         <v>2210000000.0</v>
       </c>
       <c r="D15">
         <v>2695000000.0</v>
       </c>
       <c r="E15">
         <v>1338000000.0</v>
       </c>
       <c r="F15">
         <v>5689000000.0</v>
       </c>
       <c r="G15">
         <v>1122000000.0</v>
       </c>
       <c r="H15">
         <v>1564000000.0</v>
       </c>
       <c r="I15">
         <v>3933000000.0</v>
       </c>
       <c r="J15">
         <v>1395000000.0</v>
       </c>
@@ -22685,51 +22864,51 @@
       </c>
       <c r="Z15">
         <v>776000000.0</v>
       </c>
       <c r="AA15">
         <v>1250833444.0</v>
       </c>
       <c r="AB15">
         <v>559894933.0</v>
       </c>
       <c r="AC15">
         <v>1846114090.0</v>
       </c>
       <c r="AD15">
         <v>550052466.0</v>
       </c>
       <c r="AE15">
         <v>580955856.0</v>
       </c>
       <c r="AF15">
         <v>799559956.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1402000000.0</v>
       </c>
       <c r="F16">
         <v>5687000000.0</v>
       </c>
       <c r="G16">
         <v>1120000000.0</v>
       </c>
       <c r="H16">
         <v>1561000000.0</v>
       </c>
       <c r="I16">
         <v>3930000000.0</v>
       </c>
       <c r="J16">
         <v>1393000000.0</v>
       </c>
       <c r="K16">
         <v>3096000000.0</v>
       </c>
@@ -22765,53 +22944,55 @@
         <v>922000000.0</v>
       </c>
       <c r="W16">
         <v>860000000.0</v>
       </c>
       <c r="X16">
         <v>835000000.0</v>
       </c>
       <c r="Y16">
         <v>587000000.0</v>
       </c>
       <c r="Z16">
         <v>657000000.0</v>
       </c>
       <c r="AA16">
         <v>571000000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>199</v>
+      </c>
+      <c r="B17">
+        <v>1483000000.0</v>
+      </c>
       <c r="C17">
         <v>2192000000.0</v>
       </c>
       <c r="D17">
         <v>2175000000.0</v>
       </c>
       <c r="E17">
         <v>1455000000.0</v>
       </c>
       <c r="F17">
         <v>5687000000.0</v>
       </c>
       <c r="G17">
         <v>1149000000.0</v>
       </c>
       <c r="H17">
         <v>1570000000.0</v>
       </c>
       <c r="I17">
         <v>180000000.0</v>
       </c>
       <c r="J17">
         <v>1462000000.0</v>
       </c>
       <c r="K17">
@@ -22823,53 +23004,55 @@
       <c r="M17">
         <v>1959000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>-147000000.0</v>
+      </c>
       <c r="C18">
         <v>-135000000.0</v>
       </c>
       <c r="D18">
         <v>-169000000.0</v>
       </c>
       <c r="E18">
         <v>248000000.0</v>
       </c>
       <c r="F18">
         <v>-188000000.0</v>
       </c>
       <c r="G18">
         <v>-165000000.0</v>
       </c>
       <c r="H18">
         <v>-165000000.0</v>
       </c>
       <c r="I18">
         <v>-260000000.0</v>
       </c>
       <c r="J18">
         <v>-364000000.0</v>
       </c>
       <c r="K18">
@@ -22877,132 +23060,132 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>-8000000.0</v>
       </c>
       <c r="L20">
         <v>-13000000.0</v>
       </c>
       <c r="M20">
         <v>-969000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
-        <v>2002450890.0</v>
+        <v>1989000000.0</v>
       </c>
       <c r="C21">
         <v>2109000000.0</v>
       </c>
       <c r="D21">
         <v>2332000000.0</v>
       </c>
       <c r="E21">
         <v>1834000000.0</v>
       </c>
       <c r="F21">
         <v>1242000000.0</v>
       </c>
       <c r="G21">
         <v>1929000000.0</v>
       </c>
       <c r="H21">
         <v>1199000000.0</v>
       </c>
       <c r="I21">
         <v>780000000.0</v>
       </c>
       <c r="J21">
         <v>1034000000.0</v>
       </c>
@@ -23053,90 +23236,90 @@
       </c>
       <c r="Z21">
         <v>1786000000.0</v>
       </c>
       <c r="AA21">
         <v>790772103.0</v>
       </c>
       <c r="AB21">
         <v>804589756.0</v>
       </c>
       <c r="AC21">
         <v>771044641.0</v>
       </c>
       <c r="AD21">
         <v>827072403.0</v>
       </c>
       <c r="AE21">
         <v>781977381.0</v>
       </c>
       <c r="AF21">
         <v>760469380.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>5604420479.0</v>
+        <v>5487000000.0</v>
       </c>
       <c r="C23">
         <v>5149000000.0</v>
       </c>
       <c r="D23">
         <v>4462000000.0</v>
       </c>
       <c r="E23">
         <v>4793000000.0</v>
       </c>
       <c r="F23">
         <v>5106000000.0</v>
       </c>
       <c r="G23">
         <v>4055000000.0</v>
       </c>
       <c r="H23">
         <v>4707000000.0</v>
       </c>
       <c r="I23">
         <v>4721000000.0</v>
       </c>
       <c r="J23">
         <v>4263000000.0</v>
       </c>
@@ -23187,223 +23370,227 @@
       </c>
       <c r="Z23">
         <v>6371000000.0</v>
       </c>
       <c r="AA23">
         <v>5722763035.0</v>
       </c>
       <c r="AB23">
         <v>4947812262.0</v>
       </c>
       <c r="AC23">
         <v>4627236902.0</v>
       </c>
       <c r="AD23">
         <v>5022315495.0</v>
       </c>
       <c r="AE23">
         <v>6940605618.0</v>
       </c>
       <c r="AF23">
         <v>6469453612.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>207</v>
+      </c>
+      <c r="B25">
+        <v>930000000.0</v>
+      </c>
       <c r="C25">
         <v>822000000.0</v>
       </c>
       <c r="D25">
         <v>720000000.0</v>
       </c>
       <c r="E25">
         <v>724000000.0</v>
       </c>
       <c r="F25">
         <v>770000000.0</v>
       </c>
       <c r="G25">
         <v>792000000.0</v>
       </c>
       <c r="H25">
         <v>717000000.0</v>
       </c>
       <c r="I25">
         <v>619000000.0</v>
       </c>
       <c r="J25">
         <v>1463000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>440000000.0</v>
       </c>
       <c r="E26">
         <v>446000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>773000000.0</v>
       </c>
       <c r="O26">
         <v>691000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>173000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>210</v>
+      </c>
+      <c r="B28">
+        <v>2717000000.0</v>
+      </c>
       <c r="C28">
         <v>2658000000.0</v>
       </c>
       <c r="D28">
         <v>2533000000.0</v>
       </c>
       <c r="E28">
         <v>2673000000.0</v>
       </c>
       <c r="F28">
         <v>2748000000.0</v>
       </c>
       <c r="G28">
         <v>2522000000.0</v>
       </c>
       <c r="H28">
         <v>2665000000.0</v>
       </c>
       <c r="I28">
         <v>2739000000.0</v>
       </c>
       <c r="J28">
         <v>2842000000.0</v>
       </c>
       <c r="K28">
@@ -23425,53 +23612,55 @@
         <v>2198000000.0</v>
       </c>
       <c r="Q28">
         <v>8938000000.0</v>
       </c>
       <c r="R28">
         <v>8658000000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>211</v>
+      </c>
+      <c r="B29">
+        <v>423000000.0</v>
+      </c>
       <c r="C29">
         <v>-123000000.0</v>
       </c>
       <c r="D29">
         <v>500000000.0</v>
       </c>
       <c r="E29">
         <v>195000000.0</v>
       </c>
       <c r="F29">
         <v>1607000000.0</v>
       </c>
       <c r="G29">
         <v>71000000.0</v>
       </c>
       <c r="H29">
         <v>-1000000.0</v>
       </c>
       <c r="I29">
         <v>109000000.0</v>
       </c>
       <c r="J29">
         <v>71000000.0</v>
       </c>
       <c r="K29">
@@ -23481,54 +23670,54 @@
         <v>34000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
-        <v>766000000.0</v>
+        <v>3678000000.0</v>
       </c>
       <c r="C30">
         <v>3358000000.0</v>
       </c>
       <c r="D30">
         <v>2902000000.0</v>
       </c>
       <c r="E30">
         <v>3208000000.0</v>
       </c>
       <c r="F30">
         <v>3524000000.0</v>
       </c>
       <c r="G30">
         <v>2897000000.0</v>
       </c>
       <c r="H30">
         <v>3296000000.0</v>
       </c>
       <c r="I30">
         <v>3683000000.0</v>
       </c>
       <c r="J30">
         <v>3399000000.0</v>
       </c>
@@ -23579,54 +23768,54 @@
       </c>
       <c r="Z30">
         <v>920000000.0</v>
       </c>
       <c r="AA30">
         <v>842112282.0</v>
       </c>
       <c r="AB30">
         <v>695375682.0</v>
       </c>
       <c r="AC30">
         <v>625040378.0</v>
       </c>
       <c r="AD30">
         <v>582021686.0</v>
       </c>
       <c r="AE30">
         <v>553958409.0</v>
       </c>
       <c r="AF30">
         <v>477301063.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
-        <v>-63085342.0</v>
+        <v>-83000000.0</v>
       </c>
       <c r="C31">
         <v>-40000000.0</v>
       </c>
       <c r="D31">
         <v>731000000.0</v>
       </c>
       <c r="E31">
         <v>-184000000.0</v>
       </c>
       <c r="F31">
         <v>6052000000.0</v>
       </c>
       <c r="G31">
         <v>-709000000.0</v>
       </c>
       <c r="H31">
         <v>-827000000.0</v>
       </c>
       <c r="I31">
         <v>-480000000.0</v>
       </c>
       <c r="J31">
         <v>-531000000.0</v>
       </c>
@@ -23677,54 +23866,54 @@
       </c>
       <c r="Z31">
         <v>-934000000.0</v>
       </c>
       <c r="AA31">
         <v>-206694225.0</v>
       </c>
       <c r="AB31">
         <v>-262666758.0</v>
       </c>
       <c r="AC31">
         <v>-350022611.0</v>
       </c>
       <c r="AD31">
         <v>-353060510.0</v>
       </c>
       <c r="AE31">
         <v>-108062751.0</v>
       </c>
       <c r="AF31">
         <v>125119179.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
-        <v>7606871369.0</v>
+        <v>7476000000.0</v>
       </c>
       <c r="C32">
         <v>7258000000.0</v>
       </c>
       <c r="D32">
         <v>6794000000.0</v>
       </c>
       <c r="E32">
         <v>6627000000.0</v>
       </c>
       <c r="F32">
         <v>6348000000.0</v>
       </c>
       <c r="G32">
         <v>5984000000.0</v>
       </c>
       <c r="H32">
         <v>5906000000.0</v>
       </c>
       <c r="I32">
         <v>5501000000.0</v>
       </c>
       <c r="J32">
         <v>5297000000.0</v>
       </c>
@@ -23794,1295 +23983,1302 @@
       <c r="AF32">
         <v>7229922992.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
-        <v>1493611140.0</v>
+        <v>493000000.0</v>
       </c>
       <c r="C2">
+        <v>493000000.0</v>
+      </c>
+      <c r="D2">
         <v>430000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>438000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>448000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>491000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>434000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>422000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>373000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>364000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>294000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>295000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>342000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>362000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>314000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>309000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>593000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>411000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>328000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>279000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>288000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-1480000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>257000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>252000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>330000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-1534000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>974000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>971000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1000000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>-1577000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>860000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>869000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>867000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>-2606000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>790000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>899000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>827000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>-2766000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1536000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1605000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1643000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>412000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1533000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2091000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1630000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>-3088000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2198000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2315000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2313000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>621000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1731000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2256000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2324000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>327000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2358000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2351000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2540000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2604000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2363000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2478000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2552000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2739000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2533000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2377000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2412000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2612000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2444000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2452000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2367000000.0</v>
       </c>
       <c r="BR2">
         <v>2367000000.0</v>
       </c>
       <c r="BS2">
+        <v>2367000000.0</v>
+      </c>
+      <c r="BT2">
         <v>2427000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2432000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1435000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1427000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1304000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1274000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1261000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>-33000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1141000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1153000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1133000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1616000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1556000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1476000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1460000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1590000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1488000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398000000.0</v>
       </c>
       <c r="CK2">
         <v>1398000000.0</v>
       </c>
       <c r="CL2">
         <v>1375000000.0</v>
       </c>
       <c r="CM2">
+        <v>1446000000.0</v>
+      </c>
+      <c r="CN2">
         <v>1373000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1299000000.0</v>
       </c>
-      <c r="CO2">
-[...1 lines deleted...]
-      </c>
       <c r="CP2">
+        <v>1456000000.0</v>
+      </c>
+      <c r="CQ2">
         <v>1418000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1458000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1386000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456000000.0</v>
       </c>
       <c r="CT2">
         <v>1499412648.0</v>
       </c>
       <c r="CU2">
+        <v>1499412648.0</v>
+      </c>
+      <c r="CV2">
         <v>1432101895.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1234053804.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1252775135.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1381415940.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1282187770.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1183986486.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1066970136.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>618249770.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1257325883.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1055021477.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>989996688.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1234493964.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1210939032.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1168979592.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1098977793.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1769749703.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1130910144.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1068970514.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1053946703.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1676768399.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1936981271.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1494977638.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1277937174.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
-        <v>243689105.0</v>
+        <v>245000000.0</v>
       </c>
       <c r="C3">
+        <v>240000000.0</v>
+      </c>
+      <c r="D3">
         <v>234000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>230000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>226000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>208000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="I3">
         <v>206000000.0</v>
       </c>
       <c r="J3">
+        <v>206000000.0</v>
+      </c>
+      <c r="K3">
         <v>189000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>184000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>179000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>173000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>184000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>178000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>184000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>178000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>196000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>188000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>194000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>192000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>194000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>226000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>191000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>181000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>201000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>183000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>167000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>166000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>159000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="AG3">
         <v>157000000.0</v>
       </c>
       <c r="AH3">
+        <v>157000000.0</v>
+      </c>
+      <c r="AI3">
         <v>368000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>132000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>162000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>159000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>407000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>383000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>384000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>378000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>399000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>393000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>401000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>413000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>454000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>452000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>461000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>455000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>467000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>462000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>446000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>455000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>450000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>433000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>422000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>433000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>458000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>414000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>422000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>415000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>411000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>385000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>370000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>408000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>415000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>387000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>366000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>388000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>717000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>388000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>368000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>183000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>187000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>182000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>179000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>176000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-19000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>167000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>168000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>165000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>236000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>232000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>223000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>221000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>251000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>252000000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>226000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000000.0</v>
       </c>
       <c r="CL3">
         <v>210000000.0</v>
       </c>
       <c r="CM3">
+        <v>229000000.0</v>
+      </c>
+      <c r="CN3">
         <v>238000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>214000000.0</v>
       </c>
-      <c r="CO3">
-[...1 lines deleted...]
-      </c>
       <c r="CP3">
+        <v>197000000.0</v>
+      </c>
+      <c r="CQ3">
         <v>228000000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>236000000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000000.0</v>
       </c>
       <c r="CT3">
         <v>300344972.0</v>
       </c>
       <c r="CU3">
+        <v>300344972.0</v>
+      </c>
+      <c r="CV3">
         <v>270882208.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>223784555.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>228988265.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>249923846.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>212188436.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>189021312.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>190978688.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>202049286.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>149693260.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>165008969.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>178005962.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>183078484.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>165989382.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>150940607.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>144025379.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>174076029.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>157976107.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>138012272.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>135986134.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>146980811.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>164951056.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>127040888.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>114985654.0</v>
       </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="M4">
         <v>5000000.0</v>
       </c>
       <c r="N4">
+        <v>5000000.0</v>
+      </c>
+      <c r="O4">
         <v>39000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000000.0</v>
       </c>
       <c r="Q4">
         <v>-44000000.0</v>
       </c>
       <c r="R4">
+        <v>-44000000.0</v>
+      </c>
+      <c r="S4">
         <v>2000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-4000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>3000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-25000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>1000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-5000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>2000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>3000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>28000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-27000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-10000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>3478000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>349000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>515000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-483000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>31000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-51000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>20000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-3000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>2093000000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>184000000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>184000000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>10000000.0</v>
       </c>
-      <c r="AY4">
-[...1 lines deleted...]
-      </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
@@ -25201,832 +25397,839 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
-        <v>544238998.0</v>
+        <v>653000000.0</v>
       </c>
       <c r="C5">
+        <v>537000000.0</v>
+      </c>
+      <c r="D5">
         <v>585589814.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>399000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>569000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>797000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>409000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>434000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>579000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>466000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>558000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>723000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>428000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>216000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>849000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>711000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>508000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>237000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>316000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>319000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>383000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>952000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>321000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>353000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>339000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>187000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>268000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>429000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>279000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>180000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>165000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>221000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>276000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>421000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>232000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>158000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>248000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>375000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>383000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>411000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>280000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>521000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>371000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>340000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>406000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1280000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>384000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>410000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>387000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>210000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>358000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>580000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>335000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>577000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>402000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1281000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>394000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2589000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>624000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>842000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>403000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>299000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>404000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>481000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>321000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-252000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>55000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>441000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>353000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>689000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>553000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>251000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>300000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>404000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>310000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>352000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>225000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>262000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>314000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>308000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>209000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>552000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>516000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>267000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>120000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>495000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>492000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>257000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>267000000.0</v>
       </c>
       <c r="CL5">
         <v>97000000.0</v>
       </c>
       <c r="CM5">
+        <v>488000000.0</v>
+      </c>
+      <c r="CN5">
         <v>440000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>207000000.0</v>
       </c>
-      <c r="CO5">
-[...1 lines deleted...]
-      </c>
       <c r="CP5">
+        <v>39000000.0</v>
+      </c>
+      <c r="CQ5">
         <v>554000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>411000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>222000000.0</v>
       </c>
-      <c r="CS5">
-[...1 lines deleted...]
-      </c>
       <c r="CT5">
+        <v>382507192.0</v>
+      </c>
+      <c r="CU5">
         <v>389323490.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>290856093.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>177431652.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>15223597.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>392209325.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>256836782.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>136959460.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>5034830.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>300098832.0</v>
       </c>
-      <c r="DC5">
-[...1 lines deleted...]
-      </c>
       <c r="DD5">
+        <v>386192989.0</v>
+      </c>
+      <c r="DE5">
         <v>144951251.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-26035111.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>455955452.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>287002548.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>165045787.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>3947833.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>336094920.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>302019549.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>149968601.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-18993283.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>323953143.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>388041966.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>136007038.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-65989848.0</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
-        <v>787928103.0</v>
+        <v>898000000.0</v>
       </c>
       <c r="C6">
+        <v>777000000.0</v>
+      </c>
+      <c r="D6">
         <v>819589814.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>629000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>795000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1005000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>611000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>640000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>785000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>655000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>742000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>902000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>601000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>400000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1027000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>895000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>686000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>433000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>504000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>513000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>575000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1146000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>547000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>544000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>520000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>388000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>451000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>596000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>445000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>339000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>311000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>378000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>433000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>789000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>364000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>320000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>407000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>782000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>766000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>795000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>658000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>920000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>764000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>741000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>819000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1734000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>836000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>871000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>842000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>677000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>820000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1026000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>790000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1027000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>835000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1703000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>827000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2131000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1038000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1264000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>818000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>710000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>789000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>851000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>729000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>163000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>442000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>807000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>741000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1406000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>941000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>619000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>483000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>591000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>492000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>531000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>401000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>243000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>481000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>476000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>374000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>788000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>748000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>490000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>341000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>746000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>744000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>483000000.0</v>
       </c>
       <c r="CK6">
         <v>483000000.0</v>
       </c>
       <c r="CL6">
         <v>307000000.0</v>
       </c>
       <c r="CM6">
+        <v>717000000.0</v>
+      </c>
+      <c r="CN6">
         <v>678000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>421000000.0</v>
       </c>
-      <c r="CO6">
-[...1 lines deleted...]
-      </c>
       <c r="CP6">
+        <v>236000000.0</v>
+      </c>
+      <c r="CQ6">
         <v>782000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>647000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>434000000.0</v>
       </c>
-      <c r="CS6">
-[...1 lines deleted...]
-      </c>
       <c r="CT6">
+        <v>682852164.0</v>
+      </c>
+      <c r="CU6">
         <v>689668462.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>561738301.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>401216207.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>244211862.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>642133171.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>469025218.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>325980772.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>196013518.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>502148118.0</v>
       </c>
-      <c r="DC6">
-[...1 lines deleted...]
-      </c>
       <c r="DD6">
+        <v>535886249.0</v>
+      </c>
+      <c r="DE6">
         <v>309960220.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>151970851.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>639033936.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>452991930.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>315986394.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>147973212.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>510170949.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>459995656.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>287980873.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>116992851.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>470933954.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>552993022.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>263047926.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>48995806.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -26208,143 +26411,144 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>-3000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>5000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>19000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>39000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-37000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-44000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-11000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-4000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>3000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-25000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>1000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-5000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>2000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>1200000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>28000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-27000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-10000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>3478000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26523,1614 +26727,1633 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
-        <v>546269744.0</v>
+        <v>1594000000.0</v>
       </c>
       <c r="C9">
+        <v>1516000000.0</v>
+      </c>
+      <c r="D9">
         <v>1352000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1347000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1452000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1418000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1290000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1318000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1512000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1451000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1300000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1352000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1396000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1403000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1260000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1305000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1081000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1299000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1198000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1253000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1292000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3096000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1186000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1153000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1190000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3117000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>439000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>452000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>487000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3096000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>424000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>442000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>512000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5550000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>482000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>381000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>504000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5626000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1208000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1164000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1150000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2736000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1214000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>711000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1191000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6299000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>909000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>844000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>817000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2657000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1355000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>907000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>851000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3072000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>823000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>921000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>775000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>973000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1090000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>969000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>778000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>719000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>723000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>839000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>728000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>745000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>772000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>841000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>764000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1045000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>912000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>701000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>399000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>591000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>492000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>531000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>401000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>243000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>481000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>476000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>374000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>788000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>748000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>490000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>341000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>737000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>735000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>468000000.0</v>
       </c>
       <c r="CK9">
         <v>468000000.0</v>
       </c>
       <c r="CL9">
         <v>307000000.0</v>
       </c>
       <c r="CM9">
+        <v>710000000.0</v>
+      </c>
+      <c r="CN9">
         <v>671000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>414000000.0</v>
       </c>
-      <c r="CO9">
-[...1 lines deleted...]
-      </c>
       <c r="CP9">
+        <v>224000000.0</v>
+      </c>
+      <c r="CQ9">
         <v>772000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>637000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>423000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000000.0</v>
       </c>
       <c r="CT9">
         <v>628912363.0</v>
       </c>
       <c r="CU9">
+        <v>628912363.0</v>
+      </c>
+      <c r="CV9">
         <v>544959128.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>401216207.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>244211862.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>642133171.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>449797059.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>310945946.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>196013518.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>502148118.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>480441597.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>292970614.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>151970851.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>639033936.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>452983075.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>315986394.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>147973212.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>510170949.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>459995656.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>287980873.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>116992851.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>470933954.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>552993022.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>262995820.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>48995806.0</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
-        <v>498547294.0</v>
+        <v>602000000.0</v>
       </c>
       <c r="C10">
+        <v>491000000.0</v>
+      </c>
+      <c r="D10">
         <v>549000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>349000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>517000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>742000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>354000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>442000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>531000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>670000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>352000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1108000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>933000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>282000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>273000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-163000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1258000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-292000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-402000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1361000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6627000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>742000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>93000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>147000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>238000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>88000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-85000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>254000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>115000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-87000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>81000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>139000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>199000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>329000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>143000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>62000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>156000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>275000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>276000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>306000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>184000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>420000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>270000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>236000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>305000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1166000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>276000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>300000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>279000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>78000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>250000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>465000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>230000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>436000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>304000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1186000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>268000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2682000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>526000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>746000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>307000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>221000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>304000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>382000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>165000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>26000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-76000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>337000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>258000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>828000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>535000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>161000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>227000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>416000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>344000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>307000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>178000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>175000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>249000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>255000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>195000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>484000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>440000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>210000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>66000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>433000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>428000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234000000.0</v>
       </c>
       <c r="CK10">
         <v>234000000.0</v>
       </c>
       <c r="CL10">
         <v>35000000.0</v>
       </c>
       <c r="CM10">
+        <v>422000000.0</v>
+      </c>
+      <c r="CN10">
         <v>396000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>139000000.0</v>
       </c>
-      <c r="CO10">
-[...1 lines deleted...]
-      </c>
       <c r="CP10">
+        <v>-42000000.0</v>
+      </c>
+      <c r="CQ10">
         <v>382000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>326000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>128000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42000000.0</v>
       </c>
       <c r="CT10">
         <v>292466384.0</v>
       </c>
       <c r="CU10">
+        <v>292466384.0</v>
+      </c>
+      <c r="CV10">
         <v>195805082.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>136823319.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>227085315.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>317925772.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>208264023.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>100000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-41933927.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>224968814.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>261005861.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>70975659.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-94004637.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>314996727.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>244984643.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>97959184.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-75008812.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>258045504.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>219028311.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>64044049.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-81028382.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>277954292.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>356004407.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>103013417.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-62973590.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
-        <v>160428660.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="C11">
+        <v>158000000.0</v>
+      </c>
+      <c r="D11">
         <v>121000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>52000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>92000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>135000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>77000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-402000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>67000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>20000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-18000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>219000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>196000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>103000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-92000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>240000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-115000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-161000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>289000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1594000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>155000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-147000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>16000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>47000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1233000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-13000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>47000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-11000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>128000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>27000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-266000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-22000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>11000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-26000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>10000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>25000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>26000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>40000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-13000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>425000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-33000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>209000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>247000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>51000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-147000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>270000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-40000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-78000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>145000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>174000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>52000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-4000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>33000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>79000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>31000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-150000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-232000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>14000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>69000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>187000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>118000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>34000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>109000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>30000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>45000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-31000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-3000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>42000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>57000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-10000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>231000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>141000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-86000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-8000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>119000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="CK11">
         <v>54000000.0</v>
       </c>
       <c r="CL11">
         <v>-6000000.0</v>
       </c>
       <c r="CM11">
+        <v>19000000.0</v>
+      </c>
+      <c r="CN11">
         <v>101000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>38000000.0</v>
       </c>
-      <c r="CO11">
-[...1 lines deleted...]
-      </c>
       <c r="CP11">
+        <v>-9000000.0</v>
+      </c>
+      <c r="CQ11">
         <v>103000000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>64000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="CT11">
         <v>36195932.0</v>
       </c>
       <c r="CU11">
+        <v>36195932.0</v>
+      </c>
+      <c r="CV11">
         <v>41822445.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>21151431.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>69140501.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-59914480.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>33269013.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>18986486.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-6965998.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>42983134.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>53155241.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>7977091.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-10997019.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>56970424.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>46984251.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>18979592.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-14028904.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>35993705.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>33017160.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>11012099.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-12999206.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>38974198.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>52001469.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>12024342.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-10005150.0</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
-        <v>40614850.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="C12">
+        <v>41000000.0</v>
+      </c>
+      <c r="D12">
         <v>36589814.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40659096.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>38882161.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>42758283.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>21168924.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>46990306.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39821320.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>51381921.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>54301581.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>55726089.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>59004486.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>51077047.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45303236.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>46599588.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>48000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>48835005.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>42707243.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>46601291.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>49366038.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>48072157.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>43893892.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>47808863.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>39689396.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>51915339.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>41892337.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>46073587.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43783515.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>40611180.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>78870385.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>73615156.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>69654409.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>85229221.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>82178944.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>83864345.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>85342155.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>87561216.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>93295004.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>104000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>97000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
+        <v>11116754.0</v>
+      </c>
+      <c r="AR12">
+        <v>102000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>107000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>105000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>114000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>110000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>111000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>108000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>128000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>113000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>45487949.0</v>
+      </c>
+      <c r="BB12">
+        <v>36487949.0</v>
+      </c>
+      <c r="BC12">
+        <v>119000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>106000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>107000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>129000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>95000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>102000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>98000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>101000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>80000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>103000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>102000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>156000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>88000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>132000000.0</v>
+      </c>
+      <c r="BQ12">
         <v>104000000.0</v>
       </c>
-      <c r="AQ12">
-[...77 lines deleted...]
-      <c r="BQ12">
+      <c r="BR12">
         <v>96000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>99000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>109000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>91000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BW12">
         <v>24000000.0</v>
       </c>
       <c r="BX12">
+        <v>24000000.0</v>
+      </c>
+      <c r="BY12">
         <v>45000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>33000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>122000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>34000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>60000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>71000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>69000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>55000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>47000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>62000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="CK12">
         <v>11000000.0</v>
       </c>
       <c r="CL12">
+        <v>11000000.0</v>
+      </c>
+      <c r="CM12">
         <v>67000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="CO12">
         <v>60000000.0</v>
       </c>
       <c r="CP12">
+        <v>60000000.0</v>
+      </c>
+      <c r="CQ12">
         <v>163000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>90000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>94000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>81000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>91670363.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>95051011.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>33049111.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>227719632.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>74283552.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>48572759.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>36959459.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>46968757.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>75130017.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>37958293.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>95520556.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>52931434.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>140799143.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>42017906.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>67006802.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>78956645.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>86069950.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>68061690.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>75997971.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>57124288.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>45998851.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>32023503.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>14003959.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>3016258.0</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>195</v>
+      </c>
+      <c r="B13">
+        <v>5000000.0</v>
+      </c>
       <c r="C13">
+        <v>1000000.0</v>
+      </c>
+      <c r="D13">
         <v>12000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>22000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>26000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>25000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>32000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>126000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>136000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>51000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>48000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>278000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>50000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>46000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>49000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>51000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>49000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>39000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>54000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>49000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>36000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>43000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>36000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -28178,236 +28401,237 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>3000000.0</v>
       </c>
-      <c r="J14"/>
-[...7 lines deleted...]
-      <c r="N14"/>
+      <c r="K14"/>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>-527000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>527000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>520000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>516000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>15000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>18000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AN14">
         <v>13000000.0</v>
       </c>
       <c r="AO14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AP14">
         <v>10000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>19000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="BA14">
         <v>14000000.0</v>
       </c>
       <c r="BB14">
+        <v>14000000.0</v>
+      </c>
+      <c r="BC14">
         <v>16000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>13000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>12000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-12000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>12000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BM14">
         <v>7000000.0</v>
       </c>
       <c r="BN14">
-        <v>5000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="BO14">
         <v>5000000.0</v>
       </c>
       <c r="BP14">
+        <v>5000000.0</v>
+      </c>
+      <c r="BQ14">
         <v>10000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2000000.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
@@ -28457,887 +28681,896 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
-        <v>337103262.0</v>
+        <v>459000000.0</v>
       </c>
       <c r="C15">
+        <v>332000000.0</v>
+      </c>
+      <c r="D15">
         <v>423000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>313000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>434000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>587000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>301000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>841000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>481000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>678000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>367000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>894000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>756000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>218000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>228000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-115000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1007000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-175000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-240000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1068000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5036000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>562000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>241000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>126000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>193000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1324000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-44000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>180000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>104000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3402000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>272000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>625000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-339000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>576000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>330000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>192000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>297000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2226000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>273000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>337000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>262000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>408000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>280000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>262000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>305000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1147000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>231000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>249000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>282000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-351000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>271000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>248000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-31000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>372000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>441000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>902000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>294000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-2572000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>369000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>563000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>250000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>224000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>268000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>290000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>127000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>177000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>162000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>315000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>190000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>657000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>404000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>150000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>194000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>434000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2969000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>377000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>224000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>391000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>419000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>173000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>137000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>250000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>309000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>302000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>73000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>438000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000000.0</v>
       </c>
       <c r="CK15">
         <v>192000000.0</v>
       </c>
       <c r="CL15">
         <v>37000000.0</v>
       </c>
       <c r="CM15">
+        <v>397000000.0</v>
+      </c>
+      <c r="CN15">
         <v>307000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>115000000.0</v>
       </c>
-      <c r="CO15">
-[...1 lines deleted...]
-      </c>
       <c r="CP15">
+        <v>-33000000.0</v>
+      </c>
+      <c r="CQ15">
         <v>288000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>262000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="CT15">
         <v>261457195.0</v>
       </c>
       <c r="CU15">
+        <v>261457195.0</v>
+      </c>
+      <c r="CV15">
         <v>217983651.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>122942693.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>173802728.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>476996196.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>678022490.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>111013514.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-14966549.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>305024320.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>207850620.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>92997886.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-64988407.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>258185885.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>198000392.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1447891156.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-86006345.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>222051799.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>348997176.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>95051800.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-87022460.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>238980094.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>304002938.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>90989075.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-52968440.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>366000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>892000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>755000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>282000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>227000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-115000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1006000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-175000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-241000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1068000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5035000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>562000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>240000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>126000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>192000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1323000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-44000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>179000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>103000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3401000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>260000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>625000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-340000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>580000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>124000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>127000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>259000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>254000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>291000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>199000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>349000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>249000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>207000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>264000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1146000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>230000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>249000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>281000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-147000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>271000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>241000000.0</v>
       </c>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>348000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>439000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>902000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>295000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-369000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>369000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>562000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>247000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>223000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>261000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>296000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>126000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>171000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>150000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>313000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>185000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>640000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>391000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>178000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>191000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>309000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>313000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>260000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>208000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>304000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>203000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>196000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>204000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>254000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>299000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>301000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>68000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>313000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>328000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>179000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>40000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>396000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>295000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>99000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>34000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>258000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>242000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>76000000.0</v>
       </c>
-      <c r="CS16">
-[...1 lines deleted...]
-      </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>249000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>147000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>110000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>151000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>371000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>168000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>74000000.0</v>
       </c>
-      <c r="DA16">
-[...2 lines deleted...]
-      <c r="DB16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>199</v>
+      </c>
+      <c r="B17">
+        <v>477000000.0</v>
+      </c>
       <c r="C17">
+        <v>333000000.0</v>
+      </c>
+      <c r="D17">
         <v>428000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>297000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>425000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>607000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>277000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>844000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>464000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>650000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>370000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>889000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>737000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>243000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>265000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-71000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1018000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-177000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-241000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1072000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5033000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>587000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>240000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>131000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>191000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1321000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-72000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>216000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>126000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-76000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-58000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>142000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>172000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-186000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2715000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1384000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>317000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1056000000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>1127000000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>1959000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
@@ -29468,154 +29701,161 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>-30000000.0</v>
+      </c>
       <c r="C18">
         <v>-40000000.0</v>
       </c>
       <c r="D18">
+        <v>-40000000.0</v>
+      </c>
+      <c r="E18">
         <v>-83000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-40000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-31000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-53000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-34000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>85000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-136000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-145000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-469000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>400000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>271000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-48000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-72000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-47000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-57000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-55000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-47000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-65000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-45000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-53000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-40000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-55000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-35000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29663,54 +29903,55 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29788,137 +30029,136 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>-8000000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>-13000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>-969000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -30049,467 +30289,471 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
-        <v>546269744.0</v>
+        <v>636000000.0</v>
       </c>
       <c r="C21">
+        <v>378000000.0</v>
+      </c>
+      <c r="D21">
         <v>593000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>436000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>563000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>722000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415000000.0</v>
       </c>
       <c r="H21">
         <v>415000000.0</v>
       </c>
       <c r="I21">
+        <v>415000000.0</v>
+      </c>
+      <c r="J21">
         <v>557000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>558000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>441000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>825000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>508000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>631000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>398000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>391000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>414000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>257000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>282000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>316000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>387000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>956000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>318000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>365000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>290000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>216000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>262000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>447000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>274000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>146000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>173000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>204000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>268000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>445000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>288000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>218000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>274000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>294000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>385000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>401000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>310000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>503000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>386000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>345000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>362000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1339000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>466000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>381000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>359000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>213000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>316000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>597000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>390000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>557000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>372000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1297000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>364000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2593000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>659000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>833000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>396000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>307000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>356000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>435000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>321000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>346000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>378000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>475000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>376000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>689000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>553000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>254000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>216000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>404000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>310000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>352000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>225000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>262000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>314000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>308000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>209000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>552000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>516000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>265000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>120000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>495000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>492000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000000.0</v>
       </c>
       <c r="CK21">
         <v>257000000.0</v>
       </c>
       <c r="CL21">
         <v>97000000.0</v>
       </c>
       <c r="CM21">
+        <v>488000000.0</v>
+      </c>
+      <c r="CN21">
         <v>440000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>207000000.0</v>
       </c>
-      <c r="CO21">
-[...1 lines deleted...]
-      </c>
       <c r="CP21">
+        <v>33000000.0</v>
+      </c>
+      <c r="CQ21">
         <v>554000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>411000000.0</v>
       </c>
-      <c r="CR21">
-[...1 lines deleted...]
-      </c>
       <c r="CS21">
-        <v>33000000.0</v>
+        <v>138000000.0</v>
       </c>
       <c r="CT21">
         <v>1302507192.0</v>
       </c>
       <c r="CU21">
+        <v>1302507192.0</v>
+      </c>
+      <c r="CV21">
         <v>290856093.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>177143235.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>15223597.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>392209324.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>256836782.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>136959459.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5034830.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>300098831.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>298487120.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>144951251.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-26035111.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>455955452.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>287002549.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>164965986.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>3947832.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>336094919.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>302005648.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>149967398.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-18993284.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>323953143.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>388027910.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>136007039.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-65989848.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -30691,435 +30935,441 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>1493611140.0</v>
+        <v>1451000000.0</v>
       </c>
       <c r="C23">
+        <v>1631000000.0</v>
+      </c>
+      <c r="D23">
         <v>1189000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1349000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1337000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1187000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1309000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1325000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1328000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1257000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1153000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>822000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1230000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1134000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1176000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1223000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1260000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1453000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1244000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1216000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1193000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>660000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1125000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1040000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1230000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1367000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1151000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>976000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1213000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1373000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1111000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1107000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1111000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2499000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>984000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1062000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1057000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2566000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2359000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2368000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2483000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2645000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2361000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2457000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2459000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1872000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2641000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2778000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2771000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3065000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2770000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2566000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2785000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2842000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2809000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1975000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2951000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6170000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2794000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2614000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2934000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3151000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2900000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2781000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2819000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3011000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2838000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2818000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2755000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2723000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2786000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2879000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1618000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1614000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1486000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1453000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1437000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>52000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1308000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1321000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1298000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1852000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1788000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1701000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1681000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1832000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1731000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1609000000.0</v>
       </c>
       <c r="CK23">
         <v>1609000000.0</v>
       </c>
       <c r="CL23">
         <v>1585000000.0</v>
       </c>
       <c r="CM23">
+        <v>1668000000.0</v>
+      </c>
+      <c r="CN23">
         <v>1604000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1506000000.0</v>
       </c>
-      <c r="CO23">
-[...1 lines deleted...]
-      </c>
       <c r="CP23">
+        <v>1647000000.0</v>
+      </c>
+      <c r="CQ23">
         <v>1636000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1684000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1587000000.0</v>
       </c>
-      <c r="CS23">
-[...1 lines deleted...]
-      </c>
       <c r="CT23">
+        <v>825817819.0</v>
+      </c>
+      <c r="CU23">
         <v>1745817819.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1686204930.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1458126776.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1481763400.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1631339787.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1475148047.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1357972973.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1257948824.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>820299057.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1439280360.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1203040840.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1168002650.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1417572448.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1376919558.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1320000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1243003173.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1943825733.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1288900152.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1206983989.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1189932838.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1823749210.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>2101946383.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>1621966419.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1392922828.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -31197,461 +31447,465 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>207</v>
+      </c>
+      <c r="B25">
+        <v>245000000.0</v>
+      </c>
       <c r="C25">
+        <v>240000000.0</v>
+      </c>
+      <c r="D25">
         <v>234000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>230000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>226000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>208000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="I25">
         <v>206000000.0</v>
       </c>
       <c r="J25">
+        <v>206000000.0</v>
+      </c>
+      <c r="K25">
         <v>189000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>184000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>179000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>173000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>184000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>178000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>184000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>178000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>196000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>188000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>194000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>192000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>194000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>226000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>191000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>181000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>201000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>183000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>167000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>166000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>159000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="AG25">
         <v>157000000.0</v>
       </c>
       <c r="AH25">
+        <v>157000000.0</v>
+      </c>
+      <c r="AI25">
         <v>368000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>359000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>365000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>371000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>407000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>383000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>384000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>378000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>399000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>417000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>427000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>437000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>454000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>452000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>461000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>455000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>467000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>462000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>446000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>455000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>450000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>433000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>422000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>437000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>458000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>414000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>422000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>415000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>411000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>385000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>370000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>408000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>415000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>387000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>382000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>372000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>717000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>212000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>192000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>121000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>187000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>182000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>179000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>176000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-19000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>249000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>227000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>224000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>236000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>239000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>230000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>226000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>251000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>252000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>216000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>220000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>229000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000000.0</v>
       </c>
       <c r="CO25">
         <v>220000000.0</v>
       </c>
       <c r="CP25">
+        <v>220000000.0</v>
+      </c>
+      <c r="CQ25">
         <v>228000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>239000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>212000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>197000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>300344972.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>270882208.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>223784555.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>228988265.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>249923846.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>212188436.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>189021312.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>190978688.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>202049286.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>182010577.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>153964574.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>157005631.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>183078484.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>165989382.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>150940607.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>144025379.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>174076029.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>177936425.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>159013518.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>155990467.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>146980811.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>164951056.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>127040888.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>114985654.0</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>117000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>111000000.0</v>
       </c>
       <c r="L26">
+        <v>111000000.0</v>
+      </c>
+      <c r="M26">
         <v>218000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>119000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>112000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -31660,75 +31914,75 @@
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
-        <v>0.0</v>
+        <v>773000000.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
-        <v>773000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY26">
         <v>773000000.0</v>
       </c>
       <c r="AZ26">
-        <v>0.0</v>
+        <v>691000000.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
-        <v>691000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC26">
         <v>691000000.0</v>
       </c>
       <c r="BD26">
-        <v>0.0</v>
+        <v>691000000.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
@@ -31833,92 +32087,95 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>613000000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>637000000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>53000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
@@ -31980,272 +32237,275 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>210</v>
+      </c>
+      <c r="B28">
+        <v>704000000.0</v>
+      </c>
       <c r="C28">
+        <v>729000000.0</v>
+      </c>
+      <c r="D28">
         <v>674000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>670000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>644000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>690000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>674000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>665000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>629000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>662000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>600000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>620000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>651000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>683000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>654000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>672000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>414000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>761000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>664000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>672000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>651000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2485000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>615000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>598000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>623000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2384000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1070000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2811000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>111000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>94000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>82000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4676000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>94000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>899000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>89000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4991000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>394000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>407000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>402000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2556000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>432000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2091000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>457000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5509000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2198000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2315000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2313000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2689000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>501000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2256000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2324000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2473000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2358000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2351000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2540000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2368000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2203000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2226000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2305000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2435000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2170000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2174000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2159000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2308000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2128000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2112000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2110000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2194000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2146000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2158000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1336000000.0</v>
       </c>
-      <c r="BV28">
-[...1 lines deleted...]
-      </c>
       <c r="BW28">
         <v>0.0</v>
       </c>
       <c r="BX28">
         <v>0.0</v>
       </c>
       <c r="BY28">
         <v>0.0</v>
       </c>
       <c r="BZ28">
         <v>0.0</v>
       </c>
       <c r="CA28">
         <v>0.0</v>
       </c>
       <c r="CB28">
         <v>0.0</v>
       </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
       <c r="CD28">
         <v>0.0</v>
       </c>
       <c r="CE28">
@@ -32295,154 +32555,161 @@
       </c>
       <c r="CT28">
         <v>0.0</v>
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
-      <c r="DB28"/>
+      <c r="DB28">
+        <v>0.0</v>
+      </c>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>211</v>
+      </c>
+      <c r="B29">
+        <v>125000000.0</v>
+      </c>
       <c r="C29">
+        <v>158000000.0</v>
+      </c>
+      <c r="D29">
         <v>121000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>92000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>135000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>77000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-402000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>67000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-18000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>219000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>196000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>39000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-92000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>240000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-115000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-161000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>289000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1594000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>155000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-147000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>47000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-36000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-13000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>47000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -32490,1143 +32757,1153 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>958000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1138000000.0</v>
+      </c>
+      <c r="D30">
+        <v>759000000.0</v>
+      </c>
+      <c r="E30">
+        <v>911000000.0</v>
+      </c>
+      <c r="F30">
+        <v>889000000.0</v>
+      </c>
+      <c r="G30">
+        <v>696000000.0</v>
+      </c>
+      <c r="H30">
+        <v>875000000.0</v>
+      </c>
+      <c r="I30">
+        <v>903000000.0</v>
+      </c>
+      <c r="J30">
+        <v>955000000.0</v>
+      </c>
+      <c r="K30">
+        <v>893000000.0</v>
+      </c>
+      <c r="L30">
+        <v>859000000.0</v>
+      </c>
+      <c r="M30">
+        <v>527000000.0</v>
+      </c>
+      <c r="N30">
+        <v>888000000.0</v>
+      </c>
+      <c r="O30">
+        <v>772000000.0</v>
+      </c>
+      <c r="P30">
+        <v>862000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>914000000.0</v>
+      </c>
+      <c r="R30">
+        <v>667000000.0</v>
+      </c>
+      <c r="S30">
+        <v>1042000000.0</v>
+      </c>
+      <c r="T30">
+        <v>916000000.0</v>
+      </c>
+      <c r="U30">
+        <v>937000000.0</v>
+      </c>
+      <c r="V30">
+        <v>905000000.0</v>
+      </c>
+      <c r="W30">
+        <v>2140000000.0</v>
+      </c>
+      <c r="X30">
+        <v>868000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>788000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>900000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>2901000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>177000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>5000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>213000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>2950000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>251000000.0</v>
+      </c>
+      <c r="AG30">
         <v>238000000.0</v>
       </c>
-      <c r="C30">
-[...89 lines deleted...]
-      <c r="AG30">
+      <c r="AH30">
         <v>244000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5105000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>194000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>163000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>230000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5332000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>823000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>763000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>840000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2233000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>828000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>366000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>829000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4960000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>443000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>463000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>458000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2444000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1039000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>310000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>461000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2515000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>451000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-376000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>411000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3566000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>431000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>136000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>382000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>412000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>367000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>404000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>407000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>399000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>394000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>366000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>388000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>356000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>359000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>447000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>183000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>187000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>182000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>179000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>176000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-19000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>167000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>168000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>165000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>236000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>232000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>225000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>221000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>242000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>243000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211000000.0</v>
       </c>
       <c r="CK30">
         <v>211000000.0</v>
       </c>
       <c r="CL30">
         <v>210000000.0</v>
       </c>
       <c r="CM30">
+        <v>222000000.0</v>
+      </c>
+      <c r="CN30">
         <v>231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000000.0</v>
       </c>
       <c r="CO30">
         <v>207000000.0</v>
       </c>
       <c r="CP30">
+        <v>191000000.0</v>
+      </c>
+      <c r="CQ30">
         <v>218000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>226000000.0</v>
       </c>
-      <c r="CR30">
-[...1 lines deleted...]
-      </c>
       <c r="CS30">
-        <v>191000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="CT30">
+        <v>-673594829.0</v>
+      </c>
+      <c r="CU30">
         <v>246405171.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>254103035.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>224072972.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>228988265.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>249923847.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>192960277.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>173986487.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>190978688.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>202049287.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>181954477.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>148019363.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>178005962.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>183078484.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>165980526.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>151020408.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>144025380.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>174076030.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>157990008.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>138013475.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>135986135.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>146980811.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>164965112.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>126988781.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>114985654.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
-        <v>-47722450.0</v>
+        <v>-34000000.0</v>
       </c>
       <c r="C31">
+        <v>113000000.0</v>
+      </c>
+      <c r="D31">
         <v>-44000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-87000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-46000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>20000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-61000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>27000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-26000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>112000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-89000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>283000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>425000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-349000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-125000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-554000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>844000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-549000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-684000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1045000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>6240000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-214000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-225000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-218000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-52000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-128000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-347000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-193000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-159000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-233000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-92000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-65000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-69000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-116000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-145000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-156000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-118000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-19000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-109000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-95000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-126000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-83000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-116000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-109000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-57000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-173000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-190000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-81000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-80000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-135000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-66000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-132000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-160000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-121000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-68000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-111000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-96000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-89000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-133000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-87000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-89000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-86000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-52000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-53000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-156000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-320000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-454000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-138000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-118000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>139000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-18000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-93000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>11000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>12000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>34000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-45000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-47000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-87000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-65000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-53000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-14000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-68000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-76000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-55000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-54000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-62000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000000.0</v>
       </c>
       <c r="CK31">
         <v>-23000000.0</v>
       </c>
       <c r="CL31">
         <v>-62000000.0</v>
       </c>
       <c r="CM31">
+        <v>-66000000.0</v>
+      </c>
+      <c r="CN31">
         <v>-44000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-68000000.0</v>
       </c>
-      <c r="CO31">
-[...1 lines deleted...]
-      </c>
       <c r="CP31">
+        <v>-75000000.0</v>
+      </c>
+      <c r="CQ31">
         <v>-172000000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-85000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-295000000.0</v>
       </c>
-      <c r="CS31">
-[...1 lines deleted...]
-      </c>
       <c r="CT31">
+        <v>-1010040808.0</v>
+      </c>
+      <c r="CU31">
         <v>-20696914.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-95051011.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-40319916.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>211861718.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-74283552.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-48572759.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-36959459.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-46968757.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-75130017.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-37481259.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-73975592.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-67969526.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-140958725.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-42017906.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-67006802.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-78956644.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-78049415.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-82977337.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-85923349.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-62035098.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-45998851.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-32023503.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-32993622.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>3016258.0</v>
       </c>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
-        <v>2039880884.0</v>
+        <v>2087000000.0</v>
       </c>
       <c r="C32">
+        <v>2009000000.0</v>
+      </c>
+      <c r="D32">
         <v>1782000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1785000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1900000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1909000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1724000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1740000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1885000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1815000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1594000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1647000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1738000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1765000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1574000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1614000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1674000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1710000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1526000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1532000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1580000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1616000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1443000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1405000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1520000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1583000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1413000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1423000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1487000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1519000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1284000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1311000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1379000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2944000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1272000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1280000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1331000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2860000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2744000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2769000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2793000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3148000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2747000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2802000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2821000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3211000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3107000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3159000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3130000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3278000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3086000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3163000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3175000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3399000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3181000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3272000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3315000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3577000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3453000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3447000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3330000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3458000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3256000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3216000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3140000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3357000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3216000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3293000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3131000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3412000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3339000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3133000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1834000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2018000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1796000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1805000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1662000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>210000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1622000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1629000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1507000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2404000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>2304000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1966000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1801000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2327000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>2223000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866000000.0</v>
       </c>
       <c r="CK32">
         <v>1866000000.0</v>
       </c>
       <c r="CL32">
         <v>1682000000.0</v>
       </c>
       <c r="CM32">
+        <v>2156000000.0</v>
+      </c>
+      <c r="CN32">
         <v>2044000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>1713000000.0</v>
       </c>
-      <c r="CO32">
-[...1 lines deleted...]
-      </c>
       <c r="CP32">
+        <v>1680000000.0</v>
+      </c>
+      <c r="CQ32">
         <v>2190000000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2095000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>1809000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680000000.0</v>
       </c>
       <c r="CT32">
         <v>2128325011.0</v>
       </c>
       <c r="CU32">
+        <v>2128325011.0</v>
+      </c>
+      <c r="CV32">
         <v>1977061023.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>1635270011.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1496986997.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>2023549111.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>1731984829.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>1494932432.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>1262983654.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>1120397888.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>1737767480.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>1347992091.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>1141967539.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>1873527900.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>1663922107.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>1484965986.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>1246951005.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>2279920652.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>1590905800.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>1356951387.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>1170939554.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>2147702353.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2489974293.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>1757973458.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1326932980.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -33718,51 +33995,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
         <v>1968000000.0</v>
       </c>
       <c r="C2">
         <v>1291359042.0</v>
       </c>
       <c r="D2">
         <v>1068515331.0</v>
       </c>
       <c r="E2">
         <v>778000000.0</v>
       </c>
       <c r="F2">
         <v>1787000000.0</v>
       </c>
       <c r="G2">
         <v>825000000.0</v>
       </c>
       <c r="H2">
         <v>2703000000.0</v>
       </c>
       <c r="I2">
         <v>863000000.0</v>
       </c>
@@ -33816,51 +34093,51 @@
       </c>
       <c r="Z2">
         <v>337000000.0</v>
       </c>
       <c r="AA2">
         <v>328710495.0</v>
       </c>
       <c r="AB2">
         <v>293979401.0</v>
       </c>
       <c r="AC2">
         <v>566057239.0</v>
       </c>
       <c r="AD2">
         <v>345015740.0</v>
       </c>
       <c r="AE2">
         <v>373002554.0</v>
       </c>
       <c r="AF2">
         <v>320205354.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
         <v>645098506</v>
       </c>
       <c r="C3">
         <v>577855685</v>
       </c>
       <c r="D3">
         <v>553976312</v>
       </c>
       <c r="E3">
         <v>595000000</v>
       </c>
       <c r="F3">
         <v>487000000</v>
       </c>
       <c r="G3">
         <v>504000000</v>
       </c>
       <c r="H3">
         <v>505000000</v>
       </c>
       <c r="I3">
         <v>546625628</v>
       </c>
@@ -33914,123 +34191,123 @@
       </c>
       <c r="Z3">
         <v>684000000</v>
       </c>
       <c r="AA3">
         <v>584744633</v>
       </c>
       <c r="AB3">
         <v>809013617</v>
       </c>
       <c r="AC3">
         <v>1361069837</v>
       </c>
       <c r="AD3">
         <v>683036027</v>
       </c>
       <c r="AE3">
         <v>3963808829</v>
       </c>
       <c r="AF3">
         <v>806527320</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
         <v>-1457000000.0</v>
       </c>
       <c r="C6">
         <v>675470352.0</v>
       </c>
       <c r="D6">
         <v>222843711.0</v>
       </c>
       <c r="E6">
         <v>291000000.0</v>
       </c>
       <c r="F6">
         <v>-1009000000.0</v>
       </c>
       <c r="G6">
         <v>962000000.0</v>
       </c>
       <c r="H6">
         <v>-1878000000.0</v>
       </c>
       <c r="I6">
         <v>1836000000.0</v>
       </c>
@@ -34084,51 +34361,51 @@
       </c>
       <c r="Z6">
         <v>195000000.0</v>
       </c>
       <c r="AA6">
         <v>8001067.0</v>
       </c>
       <c r="AB6">
         <v>35045276.0</v>
       </c>
       <c r="AC6">
         <v>-259060663.0</v>
       </c>
       <c r="AD6">
         <v>179013641.0</v>
       </c>
       <c r="AE6">
         <v>-28018971.0</v>
       </c>
       <c r="AF6">
         <v>53025302.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
         <v>43752737.0</v>
       </c>
       <c r="C7">
         <v>167549589.0</v>
       </c>
       <c r="D7">
         <v>465380838.0</v>
       </c>
       <c r="E7">
         <v>8000000.0</v>
       </c>
       <c r="F7">
         <v>832000000.0</v>
       </c>
       <c r="G7">
         <v>102000000.0</v>
       </c>
       <c r="H7">
         <v>-247000000.0</v>
       </c>
       <c r="I7">
         <v>-79716237.0</v>
       </c>
@@ -34168,99 +34445,99 @@
       <c r="U7">
         <v>-48730719.0</v>
       </c>
       <c r="V7">
         <v>-59125594.0</v>
       </c>
       <c r="W7">
         <v>-174866467.0</v>
       </c>
       <c r="X7">
         <v>-93000000.0</v>
       </c>
       <c r="Y7">
         <v>69000000.0</v>
       </c>
       <c r="Z7">
         <v>78000000.0</v>
       </c>
       <c r="AA7">
         <v>-330710761.0</v>
       </c>
       <c r="AB7">
         <v>-72993710.0</v>
       </c>
       <c r="AC7">
-        <v>-142000000.0</v>
+        <v>-155888623.0</v>
       </c>
       <c r="AD7">
         <v>-219000000.0</v>
       </c>
       <c r="AE7"/>
       <c r="AF7">
         <v>-10047671.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>24751643.0</v>
       </c>
       <c r="D9">
         <v>-84522121.0</v>
       </c>
       <c r="E9">
         <v>-28000000.0</v>
       </c>
       <c r="F9">
         <v>76000000.0</v>
       </c>
       <c r="G9">
         <v>29000000.0</v>
       </c>
       <c r="H9">
         <v>116000000.0</v>
       </c>
       <c r="I9">
         <v>-319813952.0</v>
       </c>
       <c r="J9">
         <v>-20719264.0</v>
@@ -34287,68 +34564,68 @@
         <v>-44574108.0</v>
       </c>
       <c r="R9">
         <v>137072539.0</v>
       </c>
       <c r="S9">
         <v>872215366.0</v>
       </c>
       <c r="T9">
         <v>-146823523.0</v>
       </c>
       <c r="U9">
         <v>-137420627.0</v>
       </c>
       <c r="V9">
         <v>-71573087.0</v>
       </c>
       <c r="W9">
         <v>-59736991.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>168000000.0</v>
       </c>
       <c r="Z9">
-        <v>-140000000.0</v>
+        <v>-50000000.0</v>
       </c>
       <c r="AA9">
-        <v>-279000000.0</v>
+        <v>-42005601.0</v>
       </c>
       <c r="AB9">
         <v>33000000.0</v>
       </c>
       <c r="AC9">
-        <v>-20000000.0</v>
+        <v>-50972285.0</v>
       </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-1.0</v>
       </c>
       <c r="E10">
         <v>26890564.0</v>
       </c>
       <c r="F10">
         <v>-75331277.0</v>
       </c>
       <c r="G10">
         <v>-30531972.0</v>
       </c>
       <c r="H10">
         <v>-118696824.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
@@ -34360,59 +34637,59 @@
       <c r="U10">
         <v>-5000000.0</v>
       </c>
       <c r="V10">
         <v>2074582.0</v>
       </c>
       <c r="W10">
         <v>-5430635.0</v>
       </c>
       <c r="X10">
         <v>-20000000.0</v>
       </c>
       <c r="Y10">
         <v>-29000000.0</v>
       </c>
       <c r="Z10">
         <v>-3000000.0</v>
       </c>
       <c r="AA10">
         <v>4000533.0</v>
       </c>
       <c r="AB10">
         <v>-10990530.0</v>
       </c>
       <c r="AC10">
-        <v>27000000.0</v>
+        <v>969055.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-62000000.0</v>
       </c>
       <c r="F11">
         <v>119000000.0</v>
       </c>
       <c r="G11">
         <v>-114000000.0</v>
       </c>
       <c r="H11">
         <v>-230000000.0</v>
       </c>
       <c r="I11">
         <v>271000000.0</v>
       </c>
       <c r="J11">
         <v>-109000000.0</v>
       </c>
       <c r="K11">
         <v>221000000.0</v>
       </c>
@@ -34434,51 +34711,51 @@
         <v>99000000.0</v>
       </c>
       <c r="U11">
         <v>68000000.0</v>
       </c>
       <c r="V11">
         <v>102000000.0</v>
       </c>
       <c r="W11">
         <v>31000000.0</v>
       </c>
       <c r="X11">
         <v>5000000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-155000000.0</v>
       </c>
       <c r="F12">
         <v>-5518000000.0</v>
       </c>
       <c r="G12">
         <v>-271000000.0</v>
       </c>
       <c r="H12">
         <v>-1332000000.0</v>
       </c>
       <c r="I12">
         <v>-2406000000.0</v>
       </c>
       <c r="J12">
         <v>180000000.0</v>
       </c>
       <c r="K12">
         <v>-1684000000.0</v>
       </c>
@@ -34490,51 +34767,51 @@
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>41000000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-48000000.0</v>
       </c>
       <c r="F13">
         <v>832000000.0</v>
       </c>
       <c r="G13">
         <v>-63000000.0</v>
       </c>
       <c r="H13">
         <v>-62000000.0</v>
       </c>
       <c r="I13">
         <v>-52000000.0</v>
       </c>
       <c r="J13">
         <v>-98000000.0</v>
       </c>
       <c r="K13">
         <v>-170000000.0</v>
       </c>
@@ -34546,51 +34823,51 @@
       </c>
       <c r="N13">
         <v>-181000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
         <v>946280146.0</v>
       </c>
       <c r="C14">
         <v>782532741.0</v>
       </c>
       <c r="D14">
         <v>738295640.0</v>
       </c>
       <c r="E14">
         <v>724000000.0</v>
       </c>
       <c r="F14">
         <v>770000000.0</v>
       </c>
       <c r="G14">
         <v>792000000.0</v>
       </c>
       <c r="H14">
         <v>717000000.0</v>
       </c>
       <c r="I14">
         <v>587432750.0</v>
       </c>
@@ -34644,149 +34921,149 @@
       </c>
       <c r="Z14">
         <v>1024000000.0</v>
       </c>
       <c r="AA14">
         <v>842112282.0</v>
       </c>
       <c r="AB14">
         <v>695030068.0</v>
       </c>
       <c r="AC14">
         <v>644033852.0</v>
       </c>
       <c r="AD14">
         <v>667016439.0</v>
       </c>
       <c r="AE14">
         <v>553958409.0</v>
       </c>
       <c r="AF14">
         <v>477301063.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
         <v>1057188249.0</v>
       </c>
       <c r="C15">
         <v>903435000.0</v>
       </c>
       <c r="D15">
         <v>908358223.0</v>
       </c>
       <c r="E15">
         <v>837000000.0</v>
       </c>
       <c r="F15">
         <v>775000000.0</v>
       </c>
       <c r="G15">
         <v>732000000.0</v>
       </c>
       <c r="H15">
         <v>701000000.0</v>
       </c>
       <c r="I15">
         <v>856949553.0</v>
       </c>
       <c r="J15">
         <v>992452764.0</v>
       </c>
       <c r="K15">
         <v>970190004.0</v>
       </c>
       <c r="L15">
         <v>934825796.0</v>
       </c>
       <c r="M15">
         <v>987883117.0</v>
       </c>
       <c r="N15">
         <v>1009538540.0</v>
       </c>
       <c r="O15">
         <v>1028063064.0</v>
       </c>
       <c r="P15">
-        <v>935702014.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="Q15">
-        <v>933983056.0</v>
+        <v>901000000.0</v>
       </c>
       <c r="R15">
         <v>986704707.0</v>
       </c>
       <c r="S15">
         <v>519525703.0</v>
       </c>
       <c r="T15">
         <v>672125463.0</v>
       </c>
       <c r="U15">
         <v>543834824.0</v>
       </c>
       <c r="V15">
         <v>527981182.0</v>
       </c>
       <c r="W15">
         <v>528943910.0</v>
       </c>
       <c r="X15">
         <v>669000000.0</v>
       </c>
       <c r="Y15">
         <v>305000000.0</v>
       </c>
       <c r="Z15">
         <v>279000000.0</v>
       </c>
       <c r="AA15">
         <v>270702760.0</v>
       </c>
       <c r="AB15">
         <v>254994125.0</v>
       </c>
       <c r="AC15">
-        <v>269009626.0</v>
+        <v>241036243.0</v>
       </c>
       <c r="AD15">
         <v>235047219.0</v>
       </c>
       <c r="AE15">
         <v>195986866.0</v>
       </c>
       <c r="AF15">
         <v>179097910.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
         <v>511000000.0</v>
       </c>
       <c r="C16">
         <v>1966829394.0</v>
       </c>
       <c r="D16">
         <v>1291359042.0</v>
       </c>
       <c r="E16">
         <v>1069000000.0</v>
       </c>
       <c r="F16">
         <v>778000000.0</v>
       </c>
       <c r="G16">
         <v>1787000000.0</v>
       </c>
       <c r="H16">
         <v>825000000.0</v>
       </c>
       <c r="I16">
         <v>2699000000.0</v>
       </c>
@@ -34840,87 +35117,87 @@
       </c>
       <c r="Z16">
         <v>532000000.0</v>
       </c>
       <c r="AA16">
         <v>336711562.0</v>
       </c>
       <c r="AB16">
         <v>329024677.0</v>
       </c>
       <c r="AC16">
         <v>306996576.0</v>
       </c>
       <c r="AD16">
         <v>524029381.0</v>
       </c>
       <c r="AE16">
         <v>344983583.0</v>
       </c>
       <c r="AF16">
         <v>373230656.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
         <v>2052308663.0</v>
       </c>
       <c r="C18">
         <v>1761174663.0</v>
       </c>
       <c r="D18">
         <v>1829954853.0</v>
       </c>
       <c r="E18">
         <v>1320000000.0</v>
       </c>
       <c r="F18">
         <v>1286000000.0</v>
       </c>
       <c r="G18">
         <v>1241000000.0</v>
       </c>
       <c r="H18">
         <v>197000000.0</v>
       </c>
       <c r="I18">
         <v>1410218201.0</v>
       </c>
@@ -34974,51 +35251,51 @@
       </c>
       <c r="Z18">
         <v>939000000.0</v>
       </c>
       <c r="AA18">
         <v>510734764.0</v>
       </c>
       <c r="AB18">
         <v>308011336.0</v>
       </c>
       <c r="AC18">
         <v>-463014407.0</v>
       </c>
       <c r="AD18">
         <v>508009793.0</v>
       </c>
       <c r="AE18">
         <v>-2994892375.0</v>
       </c>
       <c r="AF18">
         <v>-149101577.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>680000000.0</v>
       </c>
       <c r="D19">
         <v>3800000000.0</v>
       </c>
       <c r="E19">
         <v>-462000000.0</v>
       </c>
       <c r="F19">
         <v>-504000000.0</v>
       </c>
       <c r="G19">
         <v>-138000000.0</v>
       </c>
       <c r="H19">
         <v>-1384000000.0</v>
       </c>
       <c r="I19">
         <v>14729000000.0</v>
       </c>
       <c r="J19">
         <v>-1047000000.0</v>
@@ -35028,89 +35305,91 @@
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>234</v>
+      </c>
+      <c r="B21">
+        <v>-773000000.0</v>
+      </c>
       <c r="C21">
         <v>-492000000.0</v>
       </c>
       <c r="D21">
         <v>-1614000000.0</v>
       </c>
       <c r="E21">
         <v>977000000.0</v>
       </c>
       <c r="F21">
         <v>-109000000.0</v>
       </c>
       <c r="G21">
         <v>297000000.0</v>
       </c>
       <c r="H21">
         <v>-51000000.0</v>
       </c>
       <c r="I21">
         <v>-4010000000.0</v>
       </c>
       <c r="J21">
         <v>-471000000.0</v>
       </c>
       <c r="K21">
@@ -35122,51 +35401,51 @@
       <c r="M21">
         <v>360000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
         <v>1508960706.0</v>
       </c>
       <c r="C22">
         <v>2089609937.0</v>
       </c>
       <c r="D22">
         <v>2694524504.0</v>
       </c>
       <c r="E22">
         <v>1455000000.0</v>
       </c>
       <c r="F22">
         <v>5687000000.0</v>
       </c>
       <c r="G22">
         <v>1149000000.0</v>
       </c>
       <c r="H22">
         <v>1570000000.0</v>
       </c>
       <c r="I22">
         <v>155636463.0</v>
       </c>
@@ -35200,365 +35479,365 @@
       <c r="S22">
         <v>1128952694.0</v>
       </c>
       <c r="T22">
         <v>1191989495.0</v>
       </c>
       <c r="U22">
         <v>888848315.0</v>
       </c>
       <c r="V22">
         <v>686686724.0</v>
       </c>
       <c r="W22">
         <v>929724820.0</v>
       </c>
       <c r="X22">
         <v>844000000.0</v>
       </c>
       <c r="Y22">
         <v>606000000.0</v>
       </c>
       <c r="Z22">
         <v>657000000.0</v>
       </c>
       <c r="AA22">
-        <v>1250833444.0</v>
+        <v>476996196.0</v>
       </c>
       <c r="AB22">
         <v>560033179.0</v>
       </c>
       <c r="AC22">
         <v>1818076103.0</v>
       </c>
       <c r="AD22">
         <v>579013641.0</v>
       </c>
       <c r="AE22">
         <v>580955856.0</v>
       </c>
       <c r="AF22">
         <v>799559956.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
         <v>-81400442.0</v>
       </c>
       <c r="C23">
         <v>-55215208.0</v>
       </c>
       <c r="D23">
         <v>-54990296.0</v>
       </c>
       <c r="E23">
         <v>1028000000.0</v>
       </c>
       <c r="F23">
         <v>11000000.0</v>
       </c>
       <c r="G23">
         <v>-9000000.0</v>
       </c>
       <c r="H23">
         <v>39000000.0</v>
       </c>
       <c r="I23">
         <v>-57889172.0</v>
       </c>
       <c r="J23">
         <v>-63193756.0</v>
       </c>
       <c r="K23">
         <v>-13831629.0</v>
       </c>
       <c r="L23">
         <v>12894148.0</v>
       </c>
       <c r="M23">
         <v>123008612.0</v>
       </c>
       <c r="N23">
         <v>-18425775.0</v>
       </c>
       <c r="O23">
         <v>65257909.0</v>
       </c>
       <c r="P23">
-        <v>-37894474.0</v>
+        <v>-10596488.0</v>
       </c>
       <c r="Q23">
-        <v>-7256250.0</v>
+        <v>-40239307.0</v>
       </c>
       <c r="R23">
         <v>-6527263.0</v>
       </c>
       <c r="S23">
         <v>-33712982.0</v>
       </c>
       <c r="T23">
         <v>-46766011.0</v>
       </c>
       <c r="U23">
         <v>37035346.0</v>
       </c>
       <c r="V23">
         <v>3111873.0</v>
       </c>
       <c r="W23">
-        <v>-43445085.0</v>
+        <v>10728876.0</v>
       </c>
       <c r="X23">
         <v>-1000000.0</v>
       </c>
       <c r="Y23">
         <v>-2000000.0</v>
       </c>
       <c r="Z23">
         <v>-19000000.0</v>
       </c>
       <c r="AA23">
         <v>-666756.0</v>
       </c>
       <c r="AB23">
-        <v>-69122.0</v>
+        <v>-138245.0</v>
       </c>
       <c r="AC23">
-        <v>1.0</v>
+        <v>-28037986.0</v>
       </c>
       <c r="AD23">
         <v>-90031480.0</v>
       </c>
       <c r="AE23">
         <v>-9047793.0</v>
       </c>
       <c r="AF23">
         <v>-29042905.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
         <v>-62067837.0</v>
       </c>
       <c r="C24">
         <v>-257988290.0</v>
       </c>
       <c r="D24">
         <v>-579434785.0</v>
       </c>
       <c r="E24">
         <v>133000000.0</v>
       </c>
       <c r="F24">
         <v>-27000000.0</v>
       </c>
       <c r="G24">
         <v>4000000.0</v>
       </c>
       <c r="H24">
         <v>38000000.0</v>
       </c>
       <c r="I24">
         <v>14946794535.0</v>
       </c>
       <c r="J24">
         <v>-596714814.0</v>
       </c>
       <c r="K24">
         <v>3159539341.0</v>
       </c>
       <c r="L24">
         <v>-28551329.0</v>
       </c>
       <c r="M24">
         <v>47677756.0</v>
       </c>
       <c r="N24">
         <v>70793768.0</v>
       </c>
       <c r="O24">
         <v>103408687.0</v>
       </c>
       <c r="P24">
-        <v>102023584.0</v>
+        <v>102023583.0</v>
       </c>
       <c r="Q24">
-        <v>8292857.0</v>
+        <v>8292860.0</v>
       </c>
       <c r="R24">
         <v>27196932.0</v>
       </c>
       <c r="S24">
         <v>-56188304.0</v>
       </c>
       <c r="T24">
         <v>7570655911.0</v>
       </c>
       <c r="U24">
         <v>-177379817.0</v>
       </c>
       <c r="V24">
         <v>-416991032.0</v>
       </c>
       <c r="W24">
-        <v>440967613.0</v>
+        <v>566971599.0</v>
       </c>
       <c r="X24">
         <v>327000000.0</v>
       </c>
       <c r="Y24">
         <v>-115000000.0</v>
       </c>
       <c r="Z24">
         <v>88000000.0</v>
       </c>
       <c r="AA24">
         <v>2028270436.0</v>
       </c>
       <c r="AB24">
         <v>250017281.0</v>
       </c>
       <c r="AC24">
         <v>1999095549.0</v>
       </c>
       <c r="AD24">
         <v>281007346.0</v>
       </c>
       <c r="AE24">
         <v>1140970449.0</v>
       </c>
       <c r="AF24">
         <v>533333334.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
         <v>137363247.0</v>
       </c>
       <c r="C25">
         <v>-91390684.0</v>
       </c>
       <c r="D25">
         <v>-1119154357.0</v>
       </c>
       <c r="E25">
         <v>-128000000.0</v>
       </c>
       <c r="F25">
         <v>135000000.0</v>
       </c>
       <c r="G25">
         <v>421000000.0</v>
       </c>
       <c r="H25">
         <v>218000000.0</v>
       </c>
       <c r="I25">
         <v>1456719340.0</v>
       </c>
       <c r="J25">
         <v>1268018981.0</v>
       </c>
       <c r="K25">
         <v>414948881.0</v>
       </c>
       <c r="L25">
         <v>520371009.0</v>
       </c>
       <c r="M25">
         <v>-629346387.0</v>
       </c>
       <c r="N25">
         <v>-337482624.0</v>
       </c>
       <c r="O25">
         <v>-838313143.0</v>
       </c>
       <c r="P25">
-        <v>2684677742.0</v>
+        <v>2684677740.0</v>
       </c>
       <c r="Q25">
-        <v>447814295.0</v>
+        <v>447814296.0</v>
       </c>
       <c r="R25">
         <v>1144446914.0</v>
       </c>
       <c r="S25">
         <v>-169429347.0</v>
       </c>
       <c r="T25">
         <v>228392147.0</v>
       </c>
       <c r="U25">
         <v>663712393.0</v>
       </c>
       <c r="V25">
         <v>685649433.0</v>
       </c>
       <c r="W25">
-        <v>193330628.0</v>
+        <v>37612783.0</v>
       </c>
       <c r="X25">
         <v>-30000000.0</v>
       </c>
       <c r="Y25">
         <v>39000000.0</v>
       </c>
       <c r="Z25">
         <v>-211000000.0</v>
       </c>
       <c r="AA25">
-        <v>-666757.0</v>
+        <v>177757770.0</v>
       </c>
       <c r="AB25">
-        <v>-151033387.0</v>
+        <v>-36012995.0</v>
       </c>
       <c r="AC25">
-        <v>-1632082175.0</v>
+        <v>-1476193552.0</v>
       </c>
       <c r="AD25">
         <v>-115005246.0</v>
       </c>
       <c r="AE25">
         <v>-214009486.0</v>
       </c>
       <c r="AF25">
-        <v>-368243490.0</v>
+        <v>-666446644.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
         <v>-1017505533.0</v>
       </c>
       <c r="C26">
         <v>-608319248.0</v>
       </c>
       <c r="D26">
         <v>-3181290458.0</v>
       </c>
       <c r="E26">
         <v>-1282000000.0</v>
       </c>
       <c r="F26">
         <v>-1400000000.0</v>
       </c>
       <c r="G26">
         <v>-200000000.0</v>
       </c>
       <c r="H26">
         <v>-488000000.0</v>
       </c>
       <c r="I26">
         <v>-9453966169.0</v>
       </c>
@@ -35592,51 +35871,51 @@
         <v>-182713718.0</v>
       </c>
       <c r="U26">
         <v>-401541124.0</v>
       </c>
       <c r="V26">
         <v>-265546528.0</v>
       </c>
       <c r="W26"/>
       <c r="X26">
         <v>-311000000.0</v>
       </c>
       <c r="Y26">
         <v>437000000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>83000000.0</v>
       </c>
       <c r="E27">
         <v>85000000.0</v>
       </c>
       <c r="F27">
         <v>-6313000000.0</v>
       </c>
       <c r="G27">
         <v>-488000000.0</v>
       </c>
       <c r="H27">
         <v>-161000000.0</v>
       </c>
       <c r="I27">
         <v>48000000.0</v>
       </c>
       <c r="J27">
         <v>60000000.0</v>
       </c>
       <c r="K27">
@@ -35672,51 +35951,51 @@
       <c r="U27">
         <v>513000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>173000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>-595412721.0</v>
       </c>
       <c r="AB27">
         <v>115020392.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27">
         <v>-298203154.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
         <v>-2877505649.0</v>
       </c>
       <c r="C28">
         <v>-1975371580.0</v>
       </c>
       <c r="D28">
         <v>-5729174173.0</v>
       </c>
       <c r="E28">
         <v>-1156000000.0</v>
       </c>
       <c r="F28">
         <v>-2273000000.0</v>
       </c>
       <c r="G28">
         <v>-644000000.0</v>
       </c>
       <c r="H28">
         <v>-1201000000.0</v>
       </c>
       <c r="I28">
         <v>-14174306233.0</v>
       </c>
@@ -35738,83 +36017,83 @@
       <c r="O28">
         <v>-1557154115.0</v>
       </c>
       <c r="P28">
         <v>-1192218454.0</v>
       </c>
       <c r="Q28">
         <v>-1263624135.0</v>
       </c>
       <c r="R28">
         <v>-1143359037.0</v>
       </c>
       <c r="S28">
         <v>-98545641.0</v>
       </c>
       <c r="T28">
         <v>-504637888.0</v>
       </c>
       <c r="U28">
         <v>-888848315.0</v>
       </c>
       <c r="V28">
         <v>-827758317.0</v>
       </c>
       <c r="W28">
-        <v>-683173962.0</v>
+        <v>-629000000.0</v>
       </c>
       <c r="X28">
         <v>-1228000000.0</v>
       </c>
       <c r="Y28">
         <v>-614000000.0</v>
       </c>
       <c r="Z28">
         <v>1591000000.0</v>
       </c>
       <c r="AA28">
         <v>294039205.0</v>
       </c>
       <c r="AB28">
         <v>-515034216.0</v>
       </c>
       <c r="AC28">
         <v>-1798113573.0</v>
       </c>
       <c r="AD28">
         <v>-600069955.0</v>
       </c>
       <c r="AE28">
         <v>1781904414.0</v>
       </c>
       <c r="AF28">
         <v>-317198387.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
         <v>2697407169.0</v>
       </c>
       <c r="C29">
         <v>2339030349.0</v>
       </c>
       <c r="D29">
         <v>2383931166.0</v>
       </c>
       <c r="E29">
         <v>1915000000.0</v>
       </c>
       <c r="F29">
         <v>1773000000.0</v>
       </c>
       <c r="G29">
         <v>1745000000.0</v>
       </c>
       <c r="H29">
         <v>702000000.0</v>
       </c>
       <c r="I29">
         <v>1956843830.0</v>
       </c>
@@ -35836,83 +36115,83 @@
       <c r="O29">
         <v>2714729030.0</v>
       </c>
       <c r="P29">
         <v>2523383314.0</v>
       </c>
       <c r="Q29">
         <v>2752192025.0</v>
       </c>
       <c r="R29">
         <v>2900280869.0</v>
       </c>
       <c r="S29">
         <v>2386706270.0</v>
       </c>
       <c r="T29">
         <v>1975048288.0</v>
       </c>
       <c r="U29">
         <v>2071055559.0</v>
       </c>
       <c r="V29">
         <v>1949070024.0</v>
       </c>
       <c r="W29">
-        <v>1963717845.0</v>
+        <v>1808000000.0</v>
       </c>
       <c r="X29">
         <v>1654000000.0</v>
       </c>
       <c r="Y29">
         <v>1691000000.0</v>
       </c>
       <c r="Z29">
         <v>1623000000.0</v>
       </c>
       <c r="AA29">
         <v>1095479397.0</v>
       </c>
       <c r="AB29">
         <v>1117024953.0</v>
       </c>
       <c r="AC29">
         <v>898055430.0</v>
       </c>
       <c r="AD29">
         <v>1191045820.0</v>
       </c>
       <c r="AE29">
         <v>968916454.0</v>
       </c>
       <c r="AF29">
         <v>657425743.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
         <v>-1306477105.0</v>
       </c>
       <c r="C30">
         <v>281787945.0</v>
       </c>
       <c r="D30">
         <v>3577424257.0</v>
       </c>
       <c r="E30">
         <v>-462000000.0</v>
       </c>
       <c r="F30">
         <v>-504000000.0</v>
       </c>
       <c r="G30">
         <v>-138000000.0</v>
       </c>
       <c r="H30">
         <v>-1384000000.0</v>
       </c>
       <c r="I30">
         <v>13977862648.0</v>
       </c>
@@ -35934,1213 +36213,1222 @@
       <c r="O30">
         <v>-275087187.0</v>
       </c>
       <c r="P30">
         <v>-1755777300.0</v>
       </c>
       <c r="Q30">
         <v>-1736317000.0</v>
       </c>
       <c r="R30">
         <v>-1484952508.0</v>
       </c>
       <c r="S30">
         <v>-8006401114.0</v>
       </c>
       <c r="T30">
         <v>6398242885.0</v>
       </c>
       <c r="U30">
         <v>-1257252551.0</v>
       </c>
       <c r="V30">
         <v>-1110938795.0</v>
       </c>
       <c r="W30">
-        <v>-1589003986.0</v>
+        <v>-1463000000.0</v>
       </c>
       <c r="X30">
         <v>-461000000.0</v>
       </c>
       <c r="Y30">
         <v>-910000000.0</v>
       </c>
       <c r="Z30">
         <v>-3015000000.0</v>
       </c>
       <c r="AA30">
         <v>-1380184025.0</v>
       </c>
       <c r="AB30">
         <v>-558996336.0</v>
       </c>
       <c r="AC30">
         <v>638025712.0</v>
       </c>
       <c r="AD30">
         <v>-402028681.0</v>
       </c>
       <c r="AE30">
         <v>-2822838380.0</v>
       </c>
       <c r="AF30">
         <v>-273193986.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ30"/>
+  <dimension ref="A1:DR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>511000000.0</v>
+      </c>
+      <c r="C2">
         <v>618000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>665477565.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1371066000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1966829394.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1728264323.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1681753326.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1899040354.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1291359042.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2503941315.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2858000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1690000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1069000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>459000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>461741046.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>652849457.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>776946891.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1508780597.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2342000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2584000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1787000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1152000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>945999999.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>823000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>824999999.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1147000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2107999999.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2258000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2699000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>507000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>879000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>502003893.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>863000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>898000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>771000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>800000000.0</v>
       </c>
-      <c r="AK2">
-[...1 lines deleted...]
-      </c>
       <c r="AL2">
+        <v>2367000000.0</v>
+      </c>
+      <c r="AM2">
         <v>826000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>684000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>867000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>922000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>705000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1124000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>765000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1015000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1663000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>699000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>655000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1312000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>607000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1613000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>423000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1283000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>769000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1782000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>451000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>422000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>589000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>713000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>611000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>864000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1158000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>508000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>828000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1111000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1860000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1572000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1251000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>841000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>983000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>789000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9222000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7497000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7455000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>422000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>350000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>334000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>491000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>224000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>285000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>407000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>451000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>318000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>327000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>405000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>374000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>609000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>549000000.0</v>
       </c>
       <c r="CK2">
         <v>549000000.0</v>
       </c>
       <c r="CL2">
         <v>683000000.0</v>
       </c>
       <c r="CM2">
+        <v>656000000.0</v>
+      </c>
+      <c r="CN2">
         <v>598000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>550000000.0</v>
       </c>
-      <c r="CO2">
-[...1 lines deleted...]
-      </c>
       <c r="CP2">
+        <v>532000000.0</v>
+      </c>
+      <c r="CQ2">
         <v>471000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>450000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>577000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="CT2">
         <v>548127495.0</v>
       </c>
       <c r="CU2">
+        <v>548127495.0</v>
+      </c>
+      <c r="CV2">
         <v>302729857.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>201712655.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>336822074.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>353982301.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>331013514.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>118008138.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>328988206.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>320021807.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>365991682.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>294998344.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>306989069.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>298960988.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1332925170.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>60979908.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>524004230.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>302005648.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>247989567.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>399003394.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>344984473.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>338009548.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>195982110.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>581990731.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>372986096.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>156000000</v>
+      </c>
+      <c r="C3">
         <v>160423731</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>160186281</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>165864000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>150543754</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>156773004</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>149629277</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>151951691</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>144352288</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>135286920</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>145000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>127000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>154000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>135000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>143422783</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>135968660</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>173100171</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>121709408</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>130921950</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>111904263</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>120896418</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>102360372</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>115129369</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>147450944</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>134187961</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>142216131</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>125060456</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>104557404</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>137321022</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>150891580</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>111600519</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>129110487</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>175607598</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>127963157</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>162986685</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>128254474</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>211370685</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>243088188</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>213704387</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>212000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>233000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>260000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>217000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>223000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>303000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>264000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>231000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>225000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>248000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>253000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>213000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>188000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>350000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>251000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>228000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>207000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>283000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>282000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>218000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>323000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>218000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>377000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>258000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>248000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>214000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>377000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>254000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>273000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>193000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>317000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>249000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>232000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>108000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>225000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>143000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>142000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>98000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>58000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>155000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>136000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>104000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>245000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>138000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>145000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>114000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>187000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>161000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000</v>
       </c>
       <c r="CK3">
         <v>153000000</v>
       </c>
       <c r="CL3">
         <v>118000000</v>
       </c>
       <c r="CM3">
+        <v>208000000</v>
+      </c>
+      <c r="CN3">
         <v>147000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>135000000</v>
       </c>
-      <c r="CO3">
-[...1 lines deleted...]
-      </c>
       <c r="CP3">
+        <v>111000000</v>
+      </c>
+      <c r="CQ3">
         <v>167000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>107000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>138000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000000</v>
       </c>
       <c r="CT3">
         <v>208744946</v>
       </c>
       <c r="CU3">
+        <v>208744946</v>
+      </c>
+      <c r="CV3">
         <v>154017695</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>178516141</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>142721218</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>178862671</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1008036957</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>514891400</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>899027519</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>123038423</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>375959512</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>170035556</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>139980126</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>162154591</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>290956062</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>359985973</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>547973211</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>221085407</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>70948664</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>115996540</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>275005416</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>241884481</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>122980144</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>3477926033</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>121018171</v>
       </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -37218,54 +37506,55 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -37343,760 +37632,767 @@
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>-111000000.0</v>
+      </c>
+      <c r="C6">
         <v>-107000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-48079992.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-705589000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-595762942.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>238565071.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>46510997.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-217287028.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>607681312.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1212582273.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-342000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1168000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>621000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>610000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6005211.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-191108411.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-124097434.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-731833706.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-833219403.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-242000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>797000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>635000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>206000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>122999999.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1999999.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-322000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-960999999.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-150000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-441000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2192000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-372000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>376996107.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-360996107.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-35000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>127000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>771000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1567000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1541000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>142000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-183000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-55000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>217000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-419000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>359000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-250000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-648000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>964000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>44000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-657000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>709000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1006000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1190000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-860000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>532000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1031000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1331000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>45000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-167000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-124000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>102000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-253000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-294000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>650000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-320000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-283000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-749000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>288000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>321000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>410000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-142000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>194000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-8433000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1725000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>42000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>7033000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>72000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-157000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>267000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-61000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-122000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-44000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>133000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-9000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-78000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>31000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-235000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="CK6">
         <v>60000000.0</v>
       </c>
       <c r="CL6">
         <v>-134000000.0</v>
       </c>
       <c r="CM6">
+        <v>27000000.0</v>
+      </c>
+      <c r="CN6">
         <v>58000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>48000000.0</v>
       </c>
-      <c r="CO6">
-[...1 lines deleted...]
-      </c>
       <c r="CP6">
+        <v>45000000.0</v>
+      </c>
+      <c r="CQ6">
         <v>238000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>21000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="CT6">
         <v>-16127495.0</v>
       </c>
       <c r="CU6">
+        <v>-16127495.0</v>
+      </c>
+      <c r="CV6">
         <v>245397638.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>101017202.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-135109419.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-17270739.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>22968787.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>213005376.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-210980068.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>9002870.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-45969875.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>70993338.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-11990725.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>8035588.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1033964182.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>1271945262.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-463024322.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>222023733.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>54016081.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-151013827.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>54018921.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>6974035.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>142027438.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-386008621.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>209004635.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-305000000.0</v>
+      </c>
+      <c r="C7">
         <v>124192459.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>108878486.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>116272000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-292114697.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-70371565.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>206850432.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>186579900.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-142361219.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>41610258.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>257000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>240000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-80000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>43000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>166050238.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-25450114.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-193345805.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-68908516.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>104651456.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2822474.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>790864087.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>263217147.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>106894791.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-10620142.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-229631510.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4427598.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>20712455.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-122928422.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-137321025.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-20356130.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>36163477.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>68210685.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-168740259.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>395412735.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-319256284.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>45091086.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-651974373.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>358138510.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>38498410.0</v>
       </c>
-      <c r="AN7">
-[...1 lines deleted...]
-      </c>
       <c r="AO7">
-        <v>-371000000.0</v>
+        <v>-88000000.0</v>
       </c>
       <c r="AP7">
-        <v>175000000.0</v>
+        <v>-63000000.0</v>
       </c>
       <c r="AQ7">
-        <v>-92000000.0</v>
+        <v>217000000.0</v>
       </c>
       <c r="AR7">
-        <v>171000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="AS7">
+        <v>44000000.0</v>
+      </c>
+      <c r="AT7">
         <v>-479000000.0</v>
       </c>
-      <c r="AT7">
-[...1 lines deleted...]
-      </c>
       <c r="AU7">
-        <v>-40000000.0</v>
+        <v>-172000000.0</v>
       </c>
       <c r="AV7">
-        <v>113000000.0</v>
+        <v>-9000000.0</v>
       </c>
       <c r="AW7">
-        <v>-629000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="AX7">
+        <v>-164000000.0</v>
+      </c>
+      <c r="AY7">
         <v>606000000.0</v>
       </c>
-      <c r="AY7">
-[...1 lines deleted...]
-      </c>
       <c r="AZ7">
-        <v>208000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="BA7">
-        <v>-545000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="BB7">
+        <v>-257000000.0</v>
+      </c>
+      <c r="BC7">
         <v>52000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-159000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>311000000.0</v>
       </c>
-      <c r="BE7">
-[...1 lines deleted...]
-      </c>
       <c r="BF7">
+        <v>-365000000.0</v>
+      </c>
+      <c r="BG7">
         <v>70000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-158000000.0</v>
       </c>
-      <c r="BH7">
-[...1 lines deleted...]
-      </c>
       <c r="BI7">
-        <v>-547000000.0</v>
+        <v>280000000.0</v>
       </c>
       <c r="BJ7">
+        <v>-471000000.0</v>
+      </c>
+      <c r="BK7">
         <v>475000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-266000000.0</v>
       </c>
-      <c r="BL7">
-[...1 lines deleted...]
-      </c>
       <c r="BM7">
+        <v>263000000.0</v>
+      </c>
+      <c r="BN7">
         <v>-431000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>112000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-123000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>180000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-388000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>146000000.0</v>
       </c>
-      <c r="BS7">
-[...1 lines deleted...]
-      </c>
       <c r="BT7">
-        <v>283000000.0</v>
+        <v>-118000000.0</v>
       </c>
       <c r="BU7">
+        <v>335000000.0</v>
+      </c>
+      <c r="BV7">
         <v>-113000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>73000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-110000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>7000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-103000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>225000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-67000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-8000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-195000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>191000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-75000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-63000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-73000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>48000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-141000000.0</v>
       </c>
       <c r="CK7">
         <v>-141000000.0</v>
       </c>
       <c r="CL7">
         <v>4000000.0</v>
       </c>
       <c r="CM7">
+        <v>191000000.0</v>
+      </c>
+      <c r="CN7">
         <v>-151000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-77000000.0</v>
       </c>
-      <c r="CO7">
-[...1 lines deleted...]
-      </c>
       <c r="CP7">
+        <v>-4000000.0</v>
+      </c>
+      <c r="CQ7">
         <v>211000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-96000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="CT7">
         <v>266834675.0</v>
       </c>
       <c r="CU7">
+        <v>266834675.0</v>
+      </c>
+      <c r="CV7">
         <v>-93653235.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-84398059.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-10783381.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-191646286.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-27037448.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-87059788.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-24967239.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>100033413.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-121000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-42000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-18000000.0</v>
       </c>
-      <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -38174,1077 +38470,1084 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>222</v>
+      </c>
+      <c r="B9">
+        <v>51842881.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>28000000.0</v>
       </c>
-      <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>51842881.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>-55847660.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>100548833.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-134317705.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="L9">
         <v>18000000.0</v>
       </c>
       <c r="M9">
         <v>18000000.0</v>
       </c>
       <c r="N9">
+        <v>18000000.0</v>
+      </c>
+      <c r="O9">
         <v>-92000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25332482.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>43000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-97237280.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>71801178.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6584713.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>94702196.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-98795353.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>56913529.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30590441.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>33074497.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-39321670.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>58063988.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-47497336.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>142296424.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-380116284.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3397313.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-28224425.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>89275369.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-84473874.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>60671833.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>11234078.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-155799051.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-44566096.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>83819145.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-25000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>12000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-34000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-9000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>26000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-34000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-148000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>66000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>36000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-69000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-45000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>68000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>151000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65000000.0</v>
       </c>
       <c r="BC9">
         <v>-65000000.0</v>
       </c>
       <c r="BD9">
+        <v>-65000000.0</v>
+      </c>
+      <c r="BE9">
         <v>63000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>188000000.0</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
-        <v>-92000000.0</v>
+        <v>-188000000.0</v>
       </c>
       <c r="BH9">
+        <v>-48000000.0</v>
+      </c>
+      <c r="BI9">
         <v>242000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-86000000.0</v>
       </c>
-      <c r="BJ9">
-[...1 lines deleted...]
-      </c>
       <c r="BK9">
-        <v>-65000000.0</v>
+        <v>-81000000.0</v>
       </c>
       <c r="BL9">
+        <v>-18000000.0</v>
+      </c>
+      <c r="BM9">
         <v>96000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>26000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-13000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>17000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="BR9">
         <v>4000000.0</v>
       </c>
       <c r="BS9">
-        <v>101000000.0</v>
+        <v>-201000000.0</v>
       </c>
       <c r="BT9">
-        <v>-357000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="BU9">
-        <v>127000000.0</v>
+        <v>1103000000.0</v>
       </c>
       <c r="BV9">
+        <v>129000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>-211000000.0</v>
+      </c>
+      <c r="BX9">
+        <v>-58000000.0</v>
+      </c>
+      <c r="BY9">
+        <v>16000000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>98000000.0</v>
+      </c>
+      <c r="CA9">
+        <v>290000000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-217000000.0</v>
+      </c>
+      <c r="CC9">
+        <v>-16000000.0</v>
+      </c>
+      <c r="CD9">
+        <v>-246000000.0</v>
+      </c>
+      <c r="CE9">
+        <v>370000000.0</v>
+      </c>
+      <c r="CF9">
+        <v>-175000000.0</v>
+      </c>
+      <c r="CG9">
+        <v>-8000000.0</v>
+      </c>
+      <c r="CH9">
+        <v>281000000.0</v>
+      </c>
+      <c r="CI9">
         <v>-254000000.0</v>
       </c>
-      <c r="BW9">
-[...35 lines deleted...]
-      <c r="CI9">
+      <c r="CJ9">
         <v>-162000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-27000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>297000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-135000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-161000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>18000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>270000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-74000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-154000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>94000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>345000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-148000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-265000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-72000000.0</v>
       </c>
-      <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-17825555.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>60312515.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6084.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2190300.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14949763.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>3000000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>-1000000.0</v>
       </c>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
-[...1 lines deleted...]
-      </c>
+      <c r="BV10"/>
       <c r="BW10">
-        <v>-2000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BX10">
         <v>-2000000.0</v>
       </c>
       <c r="BY10">
+        <v>-2000000.0</v>
+      </c>
+      <c r="BZ10">
         <v>-8000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="CB10">
         <v>26000000.0</v>
       </c>
       <c r="CC10">
+        <v>26000000.0</v>
+      </c>
+      <c r="CD10">
         <v>-265000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>263000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-11000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="CI10">
         <v>12000000.0</v>
       </c>
       <c r="CJ10">
+        <v>12000000.0</v>
+      </c>
+      <c r="CK10">
         <v>-11000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-16000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>19000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>14000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-27000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-30000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-1000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-22000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-10000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>19000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-23000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-6000000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>4000000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-2000000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>212000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>35000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-26000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-283000000.0</v>
       </c>
-      <c r="R11">
-[...1 lines deleted...]
-      </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>75000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>43000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-161000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>192000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>23000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-61000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-268000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>125000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>13000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-45000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-323000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>346000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>76000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>75000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-226000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-402000000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>-14000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-373000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>221000000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-33000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-87000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>119000000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>99000000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>68000000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>102000000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>31000000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>5000000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-134000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-618000000.0</v>
       </c>
       <c r="M12">
         <v>-618000000.0</v>
       </c>
       <c r="N12">
+        <v>-618000000.0</v>
+      </c>
+      <c r="O12">
         <v>231000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389000000.0</v>
       </c>
       <c r="Q12">
         <v>389000000.0</v>
       </c>
       <c r="R12">
+        <v>389000000.0</v>
+      </c>
+      <c r="S12">
         <v>445000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>485000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-815000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5633000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-439000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>112000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>45000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1165000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>105000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-100000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-172000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-3500000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>406000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-51000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>773000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-263000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>22000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>223000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-379000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1684000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>187000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-933000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>173000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>96000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>26000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>41000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>63000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>72000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>34000000.0</v>
       </c>
-      <c r="BV12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BW12"/>
       <c r="BX12">
         <v>25000000.0</v>
       </c>
-      <c r="BY12"/>
+      <c r="BY12">
+        <v>25000000.0</v>
+      </c>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>19000000.0</v>
       </c>
       <c r="M13">
         <v>19000000.0</v>
       </c>
       <c r="N13">
+        <v>19000000.0</v>
+      </c>
+      <c r="O13">
         <v>-53000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="Q13">
         <v>10000000.0</v>
       </c>
       <c r="R13">
+        <v>10000000.0</v>
+      </c>
+      <c r="S13">
         <v>-69000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-32000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-41000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>26000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-49000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-70000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-12000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>12000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>27000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-71000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>9000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-17000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-176000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-18000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-17000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-88000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-170000000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-119000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-213000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-181000000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
@@ -39271,1149 +39574,1159 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>245000000.0</v>
+      </c>
+      <c r="C14">
         <v>240000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>231405855.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>233790000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>225317138.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>202130065.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>203624896.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>205957515.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>205079798.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>194223663.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>184000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>179000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>173000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>184000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>167999500.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>182432432.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>180186143.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>195340020.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>186720041.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>192354268.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>193434273.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>198425500.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>225454992.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>194287085.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>171042401.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>204607513.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>182530898.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>170984201.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>165183262.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>153742327.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>147629182.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>154101061.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>154024539.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>154224305.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>132288056.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>167728690.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>368162089.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>404970624.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>380127516.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>384000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>378000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>399000000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
-        <v>427000000.0</v>
+        <v>393000000.0</v>
       </c>
       <c r="AS14">
+        <v>401000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>413000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>454000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>452000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>461000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>455000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>467000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>267000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>446000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>455000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>450000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>433000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>422000000.0</v>
+      </c>
+      <c r="BF14">
         <v>437000000.0</v>
       </c>
-      <c r="AT14">
-[...29 lines deleted...]
-      <c r="BD14">
+      <c r="BG14">
+        <v>458000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>414000000.0</v>
+      </c>
+      <c r="BI14">
         <v>422000000.0</v>
       </c>
-      <c r="BE14">
-[...11 lines deleted...]
-      <c r="BI14">
+      <c r="BJ14">
         <v>415000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>411000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>385000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>370000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>408000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>415000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>387000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>382000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>372000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>717000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>212000000.0</v>
       </c>
-      <c r="BT14">
-[...1 lines deleted...]
-      </c>
       <c r="BU14">
-        <v>121000000.0</v>
+        <v>368000000.0</v>
       </c>
       <c r="BV14">
+        <v>183000000.0</v>
+      </c>
+      <c r="BW14">
         <v>187000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>182000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>179000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>176000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>-19000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>249000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>227000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>224000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>236000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>239000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>230000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>226000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>251000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000000.0</v>
       </c>
       <c r="CK14">
         <v>216000000.0</v>
       </c>
       <c r="CL14">
         <v>220000000.0</v>
       </c>
       <c r="CM14">
+        <v>229000000.0</v>
+      </c>
+      <c r="CN14">
         <v>242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000000.0</v>
       </c>
       <c r="CO14">
         <v>220000000.0</v>
       </c>
       <c r="CP14">
+        <v>197000000.0</v>
+      </c>
+      <c r="CQ14">
         <v>228000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>239000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000000.0</v>
       </c>
       <c r="CT14">
         <v>300344972.0</v>
       </c>
       <c r="CU14">
+        <v>300344972.0</v>
+      </c>
+      <c r="CV14">
         <v>270882208.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>223784555.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>228988265.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>249923846.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>212188436.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>189021312.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>190978688.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>202049286.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>182010577.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>153964574.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>157005631.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>183078484.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>165989382.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>150940607.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>144025379.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>174076029.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>177936425.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>159013518.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>155990467.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>146980811.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>164951056.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>127040888.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>114985654.0</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
+        <v>281000000.0</v>
+      </c>
+      <c r="C15">
         <v>260936826.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>257959723.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>265243000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>259214407.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>231213326.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>238001066.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>237011655.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>236936855.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>221382414.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>219000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>232000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>225000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>208000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>197177884.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>208210927.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>212579158.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>188985167.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>195136113.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>192291199.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>196456684.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>188696140.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>182010124.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>185147025.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>172932372.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>177571681.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>175049552.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>180204688.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>174138981.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>188912790.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>235174401.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>234641434.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>232508380.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>237849020.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>239720936.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>249538616.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>241141206.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>236052212.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>244842225.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>248000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>250000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>248000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254000000.0</v>
       </c>
       <c r="AR15">
         <v>254000000.0</v>
       </c>
       <c r="AS15">
+        <v>254000000.0</v>
+      </c>
+      <c r="AT15">
         <v>259000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>256000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>259000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>258000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>263000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>261000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>259000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>261000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>259000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>256000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000000.0</v>
       </c>
       <c r="BE15">
         <v>257000000.0</v>
       </c>
       <c r="BF15">
+        <v>257000000.0</v>
+      </c>
+      <c r="BG15">
         <v>249000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>247000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>249000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>218000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>204000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>233000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000000.0</v>
       </c>
       <c r="BM15">
         <v>232000000.0</v>
       </c>
       <c r="BN15">
+        <v>232000000.0</v>
+      </c>
+      <c r="BO15">
         <v>223000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>229000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>226000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>229000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>65000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>147000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>391000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>128000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>155000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>154000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>155000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>154000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>134000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000.0</v>
       </c>
       <c r="CC15">
         <v>140000000.0</v>
       </c>
       <c r="CD15">
+        <v>140000000.0</v>
+      </c>
+      <c r="CE15">
         <v>128000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="CF15">
         <v>129000000.0</v>
       </c>
       <c r="CG15">
-        <v>123000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="CH15">
         <v>123000000.0</v>
       </c>
       <c r="CI15">
+        <v>123000000.0</v>
+      </c>
+      <c r="CJ15">
         <v>122000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000000.0</v>
       </c>
       <c r="CK15">
         <v>123000000.0</v>
       </c>
       <c r="CL15">
         <v>119000000.0</v>
       </c>
       <c r="CM15">
+        <v>120000000.0</v>
+      </c>
+      <c r="CN15">
         <v>117000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>78000000.0</v>
       </c>
-      <c r="CO15">
-[...1 lines deleted...]
-      </c>
       <c r="CP15">
+        <v>70000000.0</v>
+      </c>
+      <c r="CQ15">
         <v>80000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>85000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="CS15">
         <v>70000000.0</v>
       </c>
       <c r="CT15">
         <v>69887776.0</v>
       </c>
       <c r="CU15">
+        <v>69887776.0</v>
+      </c>
+      <c r="CV15">
         <v>70305958.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>69031448.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>69774818.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>69757920.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>66958354.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>67016350.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>66970136.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>42986492.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>71010837.0</v>
       </c>
-      <c r="DD15">
-[...1 lines deleted...]
-      </c>
       <c r="DE15">
-        <v>70023186.0</v>
+        <v>63979664.0</v>
       </c>
       <c r="DF15">
+        <v>63994700.0</v>
+      </c>
+      <c r="DG15">
         <v>69048834.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>67988003.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>65987593.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>65985196.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>76043526.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>54026514.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>49947209.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>55029970.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>50999719.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>52018454.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>45959203.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>47009490.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>400000000.0</v>
+      </c>
+      <c r="C16">
         <v>511000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>617397573.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>665478000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1371066452.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1966829394.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1728264323.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1681753326.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1899040354.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1291359042.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2516000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2858000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1690000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1069000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>455735835.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>461741046.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>652849457.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>776946891.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1508780597.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2342000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2584000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1787000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1152000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>945999999.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>823000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>824999999.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1147000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2107999999.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2258000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2699000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>507000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>879000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>502003893.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>863000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>898000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>771000000.0</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
       <c r="AL16">
-        <v>1738000000.0</v>
+        <v>800000000.0</v>
       </c>
       <c r="AM16">
-        <v>831000000.0</v>
+        <v>2367000000.0</v>
       </c>
       <c r="AN16">
+        <v>826000000.0</v>
+      </c>
+      <c r="AO16">
         <v>684000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>867000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>922000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>705000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1124000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>765000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1015000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1663000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>699000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>655000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1316000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>607000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1613000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>423000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1301000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>751000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1782000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>467000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>422000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>589000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>713000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>611000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>864000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1158000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>508000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>828000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1111000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1860000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1572000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1251000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>841000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>983000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>789000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>9222000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>7497000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7455000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>422000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>350000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>334000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>491000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>224000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>285000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>407000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>451000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>318000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>327000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>405000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>374000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000000.0</v>
       </c>
       <c r="CK16">
         <v>609000000.0</v>
       </c>
       <c r="CL16">
         <v>549000000.0</v>
       </c>
       <c r="CM16">
+        <v>683000000.0</v>
+      </c>
+      <c r="CN16">
         <v>656000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>598000000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>577000000.0</v>
+      </c>
+      <c r="CQ16">
         <v>709000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>471000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000000.0</v>
       </c>
       <c r="CT16">
         <v>532000000.0</v>
       </c>
       <c r="CU16">
+        <v>532000000.0</v>
+      </c>
+      <c r="CV16">
         <v>548127495.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>302729857.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>201712655.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>336711562.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>353982301.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>331013514.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>118008138.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>329024677.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>320021807.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>365991682.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>294998344.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>306996576.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>298960988.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>1332925170.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>60979908.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>524029381.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>302005648.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>247989567.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>399003394.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>344983583.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>338009548.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>195982110.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>581990731.0</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40491,503 +40804,507 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>349000000.0</v>
+      </c>
+      <c r="C18">
         <v>607448339.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>537289021.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>597882000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>293111673.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>395016287.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>609543696.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>551068387.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>285717969.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>586081490.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>529000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>568000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>113000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>541000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>376873352.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>292711300.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>105277297.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>270441032.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>408062151.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>331795388.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1263367601.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>485011334.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>465700804.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>278163656.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>32129511.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>220049647.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>140058897.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10672875.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-167173419.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-146335722.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>742869077.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>655407092.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>235451521.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>642475509.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>673922352.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>725437783.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-576555723.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>740068409.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>547870032.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>558000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>225000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>703000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>448000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>708000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-66000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>528000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>354000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>651000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-135000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>154000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>463000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>716000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-234000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>703000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>363000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>648000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-10000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>660000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>358000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>632000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-94000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>706000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>217000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>640000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-5000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>519000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>259000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>733000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>58000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>688000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>343000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>648000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>176000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>434000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>284000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>301000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>189000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>738000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>478000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>331000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>125000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>434000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>402000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>252000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>149000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>456000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>370000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000000.0</v>
       </c>
       <c r="CK18">
         <v>191000000.0</v>
       </c>
       <c r="CL18">
         <v>172000000.0</v>
       </c>
       <c r="CM18">
+        <v>501000000.0</v>
+      </c>
+      <c r="CN18">
         <v>306000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>192000000.0</v>
       </c>
-      <c r="CO18">
-[...1 lines deleted...]
-      </c>
       <c r="CP18">
+        <v>52000000.0</v>
+      </c>
+      <c r="CQ18">
         <v>678000000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>240000000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>198000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="CT18">
         <v>600618402.0</v>
       </c>
       <c r="CU18">
+        <v>600618402.0</v>
+      </c>
+      <c r="CV18">
         <v>214777923.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>87447633.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>36156042.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>179375393.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>1408318831.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-313872351.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-763087109.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>367027282.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-93992423.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>69954947.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-34978470.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>765894958.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-183943378.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-207038599.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-837927388.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>134032529.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>87010662.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>278011593.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>8955009.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-66945258.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>121983230.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-3057875613.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>7945266.0</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-141000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-182000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-756000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-69000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-206000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>324000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>643000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-223000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>435000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1633000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1668000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="P19">
         <v>24000000.0</v>
       </c>
       <c r="Q19">
+        <v>24000000.0</v>
+      </c>
+      <c r="R19">
         <v>-179000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-299000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-545000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-489000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>994000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>266000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-62000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-93000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-249000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-294000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-937000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-105000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-48000000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -41035,54 +41352,55 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41160,171 +41478,176 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>234</v>
+      </c>
+      <c r="B21">
+        <v>306000000.0</v>
+      </c>
       <c r="C21">
+        <v>-65000000.0</v>
+      </c>
+      <c r="D21">
         <v>324000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1015000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="F21">
         <v>-17000000.0</v>
       </c>
       <c r="G21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="H21">
         <v>-257000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-1227000000.0</v>
       </c>
       <c r="M21">
         <v>-1227000000.0</v>
       </c>
       <c r="N21">
+        <v>-1227000000.0</v>
+      </c>
+      <c r="O21">
         <v>658000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>302000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="Q21">
         <v>34000000.0</v>
       </c>
       <c r="R21">
+        <v>34000000.0</v>
+      </c>
+      <c r="S21">
         <v>-44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="T21">
         <v>-22000000.0</v>
       </c>
       <c r="U21">
+        <v>-22000000.0</v>
+      </c>
+      <c r="V21">
         <v>-21000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-19000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-140000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-19000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>475000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000000.0</v>
       </c>
       <c r="AB21">
         <v>-12000000.0</v>
       </c>
       <c r="AC21">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AD21">
         <v>-11000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4088000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-483000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>443000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>118000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-471000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-105000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-295000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1043000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>447000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>360000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
@@ -41355,3135 +41678,3163 @@
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>477000000.0</v>
+      </c>
+      <c r="C22">
         <v>332000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>423255153.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>301894000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>423715858.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>589869952.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>279228200.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>843825937.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>464913913.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>667964980.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>370000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>889000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>167000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>243000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>250111616.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-70395123.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1030502775.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-176403997.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-239359202.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1062906060.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5070597388.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>600390560.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>239421230.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>133254493.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>180492257.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1344709080.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-71815435.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>211938501.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>113439107.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-99594086.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-47524462.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>139378029.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>168740259.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>306419344.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>143312061.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>48662027.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>297705193.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>257708578.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>253087511.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
+        <v>337000000.0</v>
+      </c>
+      <c r="AP22">
         <v>210000000.0</v>
       </c>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
       <c r="AQ22">
+        <v>408000000.0</v>
+      </c>
+      <c r="AR22">
         <v>293000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>281000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>320000000.0</v>
       </c>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
       <c r="AU22">
+        <v>1147000000.0</v>
+      </c>
+      <c r="AV22">
         <v>250000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>260000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>292000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-343000000.0</v>
       </c>
-      <c r="AY22">
-[...1 lines deleted...]
-      </c>
       <c r="AZ22">
-        <v>262000000.0</v>
+        <v>271000000.0</v>
       </c>
       <c r="BA22">
+        <v>248000000.0</v>
+      </c>
+      <c r="BB22">
         <v>-17000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>388000000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
-        <v>915000000.0</v>
+        <v>441000000.0</v>
       </c>
       <c r="BE22">
+        <v>902000000.0</v>
+      </c>
+      <c r="BF22">
         <v>326000000.0</v>
       </c>
-      <c r="BF22">
-[...1 lines deleted...]
-      </c>
       <c r="BG22">
-        <v>381000000.0</v>
+        <v>-1354484535.0</v>
       </c>
       <c r="BH22">
+        <v>369000000.0</v>
+      </c>
+      <c r="BI22">
         <v>563000000.0</v>
       </c>
-      <c r="BI22">
-[...1 lines deleted...]
-      </c>
       <c r="BJ22">
+        <v>257000000.0</v>
+      </c>
+      <c r="BK22">
         <v>225000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>277000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>297000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>134000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>182000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>167000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>294000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>224000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>657000000.0</v>
       </c>
-      <c r="BS22">
-[...1 lines deleted...]
-      </c>
       <c r="BT22">
+        <v>406000000.0</v>
+      </c>
+      <c r="BU22">
         <v>173000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>194000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>434000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2969000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>377000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>224000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>391000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>376000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>216000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>137000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>242000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>309000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>302000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>73000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>314000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>320000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187000000.0</v>
       </c>
       <c r="CK22">
         <v>187000000.0</v>
       </c>
       <c r="CL22">
         <v>42000000.0</v>
       </c>
       <c r="CM22">
+        <v>403000000.0</v>
+      </c>
+      <c r="CN22">
         <v>296000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>98000000.0</v>
       </c>
-      <c r="CO22">
-[...1 lines deleted...]
-      </c>
       <c r="CP22">
+        <v>-34000000.0</v>
+      </c>
+      <c r="CQ22">
         <v>279000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>270000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34000000.0</v>
       </c>
       <c r="CT22">
         <v>248914327.0</v>
       </c>
       <c r="CU22">
+        <v>248914327.0</v>
+      </c>
+      <c r="CV22">
         <v>110643674.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>123639271.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>173802728.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>476996196.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>677823734.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>110980063.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-14966549.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>305024320.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>208032654.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>99973886.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-52997681.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>258185885.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>197917429.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1447979134.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-86006345.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>222051799.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>348992560.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>94991742.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>-87022460.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>238980094.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>303996438.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>90947764.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>-52968440.0</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>-11000000.0</v>
+      </c>
+      <c r="C23">
         <v>-22343433.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-14723159.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14998000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-27915397.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14617548.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-13055122.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14014857.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-15928528.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-12308367.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1217000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1132000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>675000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-39133378.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-13864750.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-10122817.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-40606620.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-19013845.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-21901862.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-16119522.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-18473475.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-13581490.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-22497250.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-28349569.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-15357264.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11087483.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-10126999.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23881917.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-10777976.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-16158154.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-22460429.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-10791528.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-42290605.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4941472.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-11331914.0</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
       <c r="AL23">
-        <v>7935259.0</v>
+        <v>-10287771.0</v>
       </c>
       <c r="AM23">
-        <v>-6009438.0</v>
+        <v>-22942846.0</v>
       </c>
       <c r="AN23">
+        <v>-6009439.0</v>
+      </c>
+      <c r="AO23">
         <v>-11000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-5000000.0</v>
       </c>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
       <c r="AQ23">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AR23">
         <v>-4000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-9000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>34000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-19000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>125000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-23000000.0</v>
       </c>
-      <c r="AY23">
-[...1 lines deleted...]
-      </c>
       <c r="AZ23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BA23">
         <v>-2000000.0</v>
       </c>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
       <c r="BB23">
+        <v>8000000.0</v>
+      </c>
+      <c r="BC23">
         <v>13000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>32000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>12000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-8000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-336000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-14000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>43000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BL23">
         <v>1000000.0</v>
       </c>
       <c r="BM23">
+        <v>1000000.0</v>
+      </c>
+      <c r="BN23">
         <v>-6000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-3000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-2000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-114000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>11000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-266000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-62000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>10000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>7000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-12000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-36000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CJ23">
         <v>1000000.0</v>
       </c>
       <c r="CK23">
+        <v>1000000.0</v>
+      </c>
+      <c r="CL23">
         <v>-82000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-452000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CO23">
         <v>1000000.0</v>
       </c>
       <c r="CP23">
+        <v>1000000.0</v>
+      </c>
+      <c r="CQ23">
         <v>-309000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>44000000.0</v>
       </c>
-      <c r="CR23">
-[...1 lines deleted...]
-      </c>
       <c r="CS23">
-        <v>-6000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="CT23">
+        <v>-13296940.0</v>
+      </c>
+      <c r="CU23">
         <v>-527186491.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-5042077.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-660983.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>64065969.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-666756.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-836202589.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-1.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-1.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>340739.0</v>
       </c>
-      <c r="DD23">
-[...1 lines deleted...]
-      </c>
       <c r="DE23">
+        <v>-6993945.0</v>
+      </c>
+      <c r="DF23">
         <v>-66248.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>744.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-65347.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-1.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-72408.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-14057907.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>72217.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>316964611.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>4985702.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-1969444.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-3016258.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
+        <v>996978.0</v>
+      </c>
+      <c r="C24">
         <v>-29813056.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-33138563.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-19000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>996978.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-72938501.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-65274592.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-114279421.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-15928528.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-109933567.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4148000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3568000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1808000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>133000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>23551419.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>45424357.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>46000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-161074728.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-422814770.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-387934782.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-47351098.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2091186.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-22049.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1017209.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>944985.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3996242.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>927772.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1126108.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>31842556.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>15264323998.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-110053028.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-117699729.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-105953186.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-105490770.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-99591135.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-95734423.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
-        <v>3174380401.0</v>
+        <v>3085595.0</v>
       </c>
       <c r="AM24">
+        <v>3208935125.0</v>
+      </c>
+      <c r="AN24">
         <v>-10080785.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-13000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>8000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>16000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>43000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AW24">
         <v>1000000.0</v>
       </c>
       <c r="AX24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY24">
         <v>30000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>22000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>17000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>5000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>14000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>100000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>619000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-75000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>9000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>515000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>71000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>11000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>8000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>13000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>43000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>14000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>30000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-6000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-20000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>95000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-11000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>82000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-896000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>7569000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>370000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-64000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-214000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>70000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>10000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>41000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-14000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-8000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-9000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-109000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>390000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="CK24">
         <v>19000000.0</v>
       </c>
       <c r="CL24">
         <v>94000000.0</v>
       </c>
       <c r="CM24">
+        <v>122000000.0</v>
+      </c>
+      <c r="CN24">
         <v>-15000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-32000000.0</v>
       </c>
-      <c r="CO24">
-[...1 lines deleted...]
-      </c>
       <c r="CP24">
+        <v>-56000000.0</v>
+      </c>
+      <c r="CQ24">
         <v>-5000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-12000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-42000000.0</v>
       </c>
-      <c r="CS24">
-[...3 lines deleted...]
-      <c r="CU24">
+      <c r="CT24">
+        <v>-11486725.0</v>
+      </c>
+      <c r="CU24"/>
+      <c r="CV24">
         <v>152365303.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>20702138.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-73580716.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-450271051.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-478208046.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>228922699.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>33036761.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>32012647.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>224004497.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-56016425.0</v>
       </c>
-      <c r="DE24">
-[...1 lines deleted...]
-      </c>
       <c r="DF24">
+        <v>35972176.0</v>
+      </c>
+      <c r="DG24">
         <v>-500741085.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>289904661.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>2064919636.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>145012337.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-58939074.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>23928163.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>69033351.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>246984906.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>381954658.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>41074593.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>120942743.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>596998455.0</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>52000000.0</v>
+      </c>
+      <c r="C25">
         <v>71679611.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-99054171.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>113183000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>67794537.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-209186313.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>61473820.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8783273.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>51767716.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-162306263.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-89000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>146000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>100000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>157000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>99443088.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>522139611.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-907004407.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>549613318.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>632730141.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1054560874.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-5349666626.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-432869955.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>163342642.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>142818597.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>47249282.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>96024779.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>205878888.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-132292473.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-103488308.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>187698997.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>636731931.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>451927175.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>252129341.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>99881064.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>978755547.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>608613190.0</v>
       </c>
-      <c r="AK25">
-[...1 lines deleted...]
-      </c>
       <c r="AL25">
-        <v>-155415931.0</v>
+        <v>-361053546.0</v>
       </c>
       <c r="AM25">
+        <v>-140572527.0</v>
+      </c>
+      <c r="AN25">
         <v>136049442.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
+        <v>140000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>56000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>44000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>251000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-551000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>4000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>155000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-447000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-423000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-26000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-2000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-255000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-20000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-20000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-824000000.0</v>
+      </c>
+      <c r="BF25">
         <v>47000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="BG25">
+        <v>1741484535.0</v>
+      </c>
+      <c r="BH25">
         <v>6000000.0</v>
       </c>
-      <c r="AP25">
-[...8 lines deleted...]
-      <c r="AS25">
+      <c r="BI25">
+        <v>-168000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-45000000.0</v>
+      </c>
+      <c r="BK25">
+        <v>109000000.0</v>
+      </c>
+      <c r="BL25">
+        <v>81000000.0</v>
+      </c>
+      <c r="BM25">
         <v>-14000000.0</v>
       </c>
-      <c r="AT25">
-[...56 lines deleted...]
-      <c r="BM25">
+      <c r="BN25">
+        <v>136000000.0</v>
+      </c>
+      <c r="BO25">
+        <v>285000000.0</v>
+      </c>
+      <c r="BP25">
+        <v>462000000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>205000000.0</v>
+      </c>
+      <c r="BR25">
+        <v>54000000.0</v>
+      </c>
+      <c r="BS25">
+        <v>-632000000.0</v>
+      </c>
+      <c r="BT25">
+        <v>38000000.0</v>
+      </c>
+      <c r="BU25">
+        <v>81000000.0</v>
+      </c>
+      <c r="BV25">
+        <v>73000000.0</v>
+      </c>
+      <c r="BW25">
+        <v>19000000.0</v>
+      </c>
+      <c r="BX25">
+        <v>-2605000000.0</v>
+      </c>
+      <c r="BY25">
+        <v>-101000000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>32000000.0</v>
+      </c>
+      <c r="CA25">
+        <v>317000000.0</v>
+      </c>
+      <c r="CB25">
+        <v>83000000.0</v>
+      </c>
+      <c r="CC25">
+        <v>10000000.0</v>
+      </c>
+      <c r="CD25">
         <v>80000000.0</v>
       </c>
-      <c r="BN25">
-[...47 lines deleted...]
-      <c r="CD25">
+      <c r="CE25">
         <v>52000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>44000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-82000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>44000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>37000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="CK25">
         <v>47000000.0</v>
       </c>
       <c r="CL25">
         <v>46000000.0</v>
       </c>
       <c r="CM25">
+        <v>-36000000.0</v>
+      </c>
+      <c r="CN25">
         <v>-20000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>62000000.0</v>
       </c>
-      <c r="CO25">
-[...1 lines deleted...]
-      </c>
       <c r="CP25">
+        <v>24000000.0</v>
+      </c>
+      <c r="CQ25">
         <v>78000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-113000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="CT25">
         <v>9518344.0</v>
       </c>
       <c r="CU25">
+        <v>9518344.0</v>
+      </c>
+      <c r="CV25">
         <v>51806330.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-10986266.0</v>
       </c>
-      <c r="CW25">
-[...1 lines deleted...]
-      </c>
       <c r="CX25">
-        <v>-1376.0</v>
+        <v>-261338408.0</v>
       </c>
       <c r="CY25">
-        <v>63388674.0</v>
+        <v>-11210224.0</v>
       </c>
       <c r="CZ25">
-        <v>-36948738.0</v>
+        <v>-532842226.0</v>
       </c>
       <c r="DA25">
-        <v>-27105317.0</v>
+        <v>-41888398.0</v>
       </c>
       <c r="DB25">
-        <v>-151033388.0</v>
+        <v>-10138630.0</v>
       </c>
       <c r="DC25">
+        <v>5011946.0</v>
+      </c>
+      <c r="DD25">
         <v>-140076473.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-56950085.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-17025506.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>492729954.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-304880156.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-1478937965.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-340994008.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-18053541.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-450932724.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>128011494.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>225969525.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-188008752.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-298014810.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>197049020.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>74965056.0</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
+        <v>-262000000.0</v>
+      </c>
+      <c r="C26">
         <v>-335295234.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-672654483.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-5019176.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-34300.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-287479769.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-350427617.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-373429278.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2763000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2045000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-718000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-584000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-468836609.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-191572290.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-591287444.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-597420469.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3128989.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-201494034.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1446680.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2204913.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2965824.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-188997128.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-203830155.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-98043096.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-626386.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-189065179.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-8994160893.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-130846380.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-348831208.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-191475927.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-229502362.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-304314982.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
-        <v>-433933943.0</v>
+        <v>-284000000.0</v>
       </c>
       <c r="AM26">
-        <v>-545120529.0</v>
+        <v>-441000000.0</v>
       </c>
       <c r="AN26">
+        <v>-542000000.0</v>
+      </c>
+      <c r="AO26">
         <v>-258000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-432000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-167000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-554000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-348000000.0</v>
       </c>
       <c r="AS26">
         <v>-348000000.0</v>
       </c>
       <c r="AT26">
+        <v>-348000000.0</v>
+      </c>
+      <c r="AU26">
         <v>-297000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-109000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-353000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-264000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="AZ26">
         <v>-100000000.0</v>
       </c>
-      <c r="BA26"/>
+      <c r="BA26">
+        <v>-100000000.0</v>
+      </c>
       <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-144000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="BG26">
         <v>-7000000.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>-7000000.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53000000.0</v>
       </c>
       <c r="BT26">
         <v>-53000000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26">
+      <c r="BU26">
+        <v>-53000000.0</v>
+      </c>
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-17000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-76000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-20000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-55000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-54000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-67000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-123000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-168000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84000000.0</v>
       </c>
       <c r="CF26">
         <v>-84000000.0</v>
       </c>
-      <c r="CG26"/>
+      <c r="CG26">
+        <v>-84000000.0</v>
+      </c>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>-1000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>1000000.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>-312000000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>1000000.0</v>
       </c>
-      <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>-1000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>438000000.0</v>
       </c>
-      <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>23000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>203000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-768000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>34000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>21000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>26000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>21000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>25000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>17000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>16000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>18000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>17000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>18000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>17000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>15000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>15000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>12000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>13000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>12000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>14000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>18000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>14000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>13000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>15000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>62000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>29000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>23000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>28000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>23000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>20000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>13000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>19000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AV27">
         <v>18000000.0</v>
       </c>
       <c r="AW27">
+        <v>18000000.0</v>
+      </c>
+      <c r="AX27">
         <v>17000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>32000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>16000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>13000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="BC27">
         <v>34000000.0</v>
       </c>
       <c r="BD27">
+        <v>34000000.0</v>
+      </c>
+      <c r="BE27">
         <v>-789000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-37000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3011000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-3000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-120000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-250000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>-91000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>-62000000.0</v>
       </c>
-      <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>56000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>130000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>54000000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>-271000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-80000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>96000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>73000000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>33000000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
-      <c r="CW27">
+      <c r="CW27"/>
+      <c r="CX27">
         <v>-237868696.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>-11208848.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>-596230900.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>-4939660.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>16966687.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>156045334.0</v>
       </c>
-      <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>-248000000.0</v>
+      </c>
+      <c r="C28">
         <v>-667958860.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-597181874.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1314239000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-287129805.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-254219733.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-494096677.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1232620600.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-89597970.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1741462529.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1449000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1160000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1315000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-132000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-408995626.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-364273667.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-222701975.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-820879232.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-811570428.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-211064072.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-414070241.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-208413760.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-320137370.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-204301723.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>75598851.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-396759100.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-284180131.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-190958074.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-339322243.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-13072846465.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-859269224.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-174280684.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-127536242.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-546717000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-461091343.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-675447620.0</v>
       </c>
-      <c r="AK28">
-[...1 lines deleted...]
-      </c>
       <c r="AL28">
-        <v>-2382121896.0</v>
+        <v>-826000000.0</v>
       </c>
       <c r="AM28">
+        <v>-2413000000.0</v>
+      </c>
+      <c r="AN28">
         <v>-395057176.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-657000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-248000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-485000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-872000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-441000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-173000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1209000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>648000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-486000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-523000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>585000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1360000000.0</v>
       </c>
-      <c r="AZ28">
-[...1 lines deleted...]
-      </c>
       <c r="BA28">
-        <v>81000000.0</v>
+        <v>264000000.0</v>
       </c>
       <c r="BB28">
+        <v>76000000.0</v>
+      </c>
+      <c r="BC28">
         <v>-242000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-222000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-678000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-409000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-580000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-93000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-374000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-180000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-965000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>505000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-541000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-218000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1063000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>63000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-416000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>365000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-598000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-182000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-841000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1507000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>750000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-689000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-570000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>45000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-382000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-58000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-319000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-153000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-422000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-107000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-224000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-45000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-294000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-440000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305000000.0</v>
       </c>
       <c r="CK28">
         <v>305000000.0</v>
       </c>
       <c r="CL28">
         <v>-200000000.0</v>
       </c>
       <c r="CM28">
+        <v>-572000000.0</v>
+      </c>
+      <c r="CN28">
         <v>-176000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-19000000.0</v>
       </c>
-      <c r="CO28">
-[...1 lines deleted...]
-      </c>
       <c r="CP28">
+        <v>62000000.0</v>
+      </c>
+      <c r="CQ28">
         <v>-389000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-42000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-245000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="CT28">
         <v>-597074267.0</v>
       </c>
       <c r="CU28">
+        <v>-597074267.0</v>
+      </c>
+      <c r="CV28">
         <v>2030099517.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>163683599.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-5708849.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>369227175.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-903160943.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>307937108.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>520035865.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-366063247.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-181970219.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>56980701.0</v>
       </c>
-      <c r="DE28">
-[...1 lines deleted...]
-      </c>
       <c r="DF28">
+        <v>-18019212.0</v>
+      </c>
+      <c r="DG28">
         <v>-296185846.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-1152948135.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-579998274.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>231018682.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>150853222.0</v>
       </c>
-      <c r="DK28">
-[...1 lines deleted...]
-      </c>
       <c r="DL28">
+        <v>-53040646.0</v>
+      </c>
+      <c r="DM28">
         <v>-495967776.0</v>
       </c>
-      <c r="DM28">
-[...1 lines deleted...]
-      </c>
       <c r="DN28">
+        <v>-199971113.0</v>
+      </c>
+      <c r="DO28">
         <v>-348025810.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-25066477.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>2547993096.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-392996395.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>505000000.0</v>
+      </c>
+      <c r="C29">
         <v>767872070.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>697475302.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>763746000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>443655428.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>551789291.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>759172974.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>703020078.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>430070258.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>721368411.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>674000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>695000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>267000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>676000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>520296135.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>428679961.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>278377468.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>392150441.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>538984101.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>443699652.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1384264019.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>587371706.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>580830174.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>425614601.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>166317472.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>362265778.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>265119353.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>115230279.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-29852396.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4555858.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>854469596.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>784517580.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>411059120.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>770438667.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>836909037.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>853692258.0</v>
       </c>
-      <c r="AK29">
-[...1 lines deleted...]
-      </c>
       <c r="AL29">
-        <v>983156597.0</v>
+        <v>-368000000.0</v>
       </c>
       <c r="AM29">
+        <v>998000000.0</v>
+      </c>
+      <c r="AN29">
         <v>761574419.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>770000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>458000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>963000000.0</v>
       </c>
-      <c r="AQ29">
-[...1 lines deleted...]
-      </c>
       <c r="AR29">
-        <v>931000000.0</v>
+        <v>680000000.0</v>
       </c>
       <c r="AS29">
-        <v>237000000.0</v>
+        <v>951000000.0</v>
       </c>
       <c r="AT29">
+        <v>244000000.0</v>
+      </c>
+      <c r="AU29">
         <v>792000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>585000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>876000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>113000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>407000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>676000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>904000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>116000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>954000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>591000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>855000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>273000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>942000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>576000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>955000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>124000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1083000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>475000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>888000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>209000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>896000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>513000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1006000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>251000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1005000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>592000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>880000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>284000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>659000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>427000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>443000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>287000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>796000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>633000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>467000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>229000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>679000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>540000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>397000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>263000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>643000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>531000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344000000.0</v>
       </c>
       <c r="CK29">
         <v>344000000.0</v>
       </c>
       <c r="CL29">
         <v>290000000.0</v>
       </c>
       <c r="CM29">
+        <v>709000000.0</v>
+      </c>
+      <c r="CN29">
         <v>453000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>327000000.0</v>
       </c>
-      <c r="CO29">
-[...1 lines deleted...]
-      </c>
       <c r="CP29">
+        <v>163000000.0</v>
+      </c>
+      <c r="CQ29">
         <v>845000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>347000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>336000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000000.0</v>
       </c>
       <c r="CT29">
         <v>809363348.0</v>
       </c>
       <c r="CU29">
+        <v>809363348.0</v>
+      </c>
+      <c r="CV29">
         <v>368795618.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>265963774.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>178877260.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>358238064.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>400281874.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>201019049.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>135940410.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>490065705.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>281967089.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>239990503.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>105001656.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>928049549.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>107012684.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>152947374.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-289954177.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>355117936.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>157959326.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>394008133.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>283960425.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>174939223.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>244963374.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>420050420.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>128963437.0</v>
       </c>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-367000000.0</v>
+      </c>
+      <c r="C30">
         <v>-207813056.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-134223261.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-174125000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-753715738.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-62820076.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-218866064.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>319589785.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>249878784.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-219234942.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3736000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3301000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1668000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-462000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-111990047.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-251536481.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-181198425.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-295682910.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-542788537.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-489801164.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-166232578.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>282974184.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-58914998.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-96913861.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-235301424.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-297733313.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-941304099.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-78837696.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-75626071.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14716566205.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-247545414.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-221821370.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-308049078.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-234940411.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-216604290.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-229043415.0</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
       <c r="AL30">
-        <v>2931445276.0</v>
+        <v>-375000000.0</v>
       </c>
       <c r="AM30">
+        <v>2966000000.0</v>
+      </c>
+      <c r="AN30">
         <v>-220426154.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-291000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-269000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-256000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-217000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-154000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-309000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-223000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-252000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-349000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-247000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-282000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-327000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>33000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1046000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-178000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1405000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1161000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>177000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-529000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-597000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-480000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-201000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-409000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-347000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-655000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-264000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-585000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-293000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-290000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-197000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-541000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-182000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-8390000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-149000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1294000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>7294000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>199000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-316000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-573000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-310000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-209000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-198000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-300000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-298000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-180000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-293000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-324000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-326000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-589000000.0</v>
       </c>
-      <c r="CK30"/>
       <c r="CL30">
         <v>-224000000.0</v>
       </c>
       <c r="CM30">
+        <v>-111000000.0</v>
+      </c>
+      <c r="CN30">
         <v>-226000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-261000000.0</v>
       </c>
-      <c r="CO30">
-[...1 lines deleted...]
-      </c>
       <c r="CP30">
+        <v>-178000000.0</v>
+      </c>
+      <c r="CQ30">
         <v>-222000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-284000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-226000000.0</v>
       </c>
-      <c r="CS30">
-[...3 lines deleted...]
-      <c r="CU30">
+      <c r="CT30">
+        <v>-226203346.0</v>
+      </c>
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-2157558634.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-328034722.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-303203298.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-758053477.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>529828911.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-285968701.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-865990758.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-91025776.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-151955015.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-226051981.0</v>
       </c>
-      <c r="DE30">
-[...1 lines deleted...]
-      </c>
       <c r="DF30">
+        <v>-104007950.0</v>
+      </c>
+      <c r="DG30">
         <v>-662895676.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-1051401.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1704933663.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-402960874.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-280024481.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-47020501.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-46963189.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-28020510.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>140070177.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-81905551.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-3356983290.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>475980284.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>