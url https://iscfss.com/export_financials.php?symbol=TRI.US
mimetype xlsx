--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1934,51 +1937,51 @@
       </c>
       <c r="AA12">
         <v>336712000.0</v>
       </c>
       <c r="AB12">
         <v>329024677.0</v>
       </c>
       <c r="AC12">
         <v>294011241.0</v>
       </c>
       <c r="AD12">
         <v>566002000.0</v>
       </c>
       <c r="AE12">
         <v>374972638.0</v>
       </c>
       <c r="AF12">
         <v>391272461.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>3597000000.0</v>
+        <v>2079000000.0</v>
       </c>
       <c r="C13">
         <v>1957000000.0</v>
       </c>
       <c r="D13">
         <v>1791000000.0</v>
       </c>
       <c r="E13">
         <v>3754000000.0</v>
       </c>
       <c r="F13">
         <v>5496000000.0</v>
       </c>
       <c r="G13">
         <v>5458000000.0</v>
       </c>
       <c r="H13">
         <v>5377000000.0</v>
       </c>
       <c r="I13">
         <v>3333000000.0</v>
       </c>
       <c r="J13">
         <v>9196000000.0</v>
       </c>
@@ -3200,51 +3203,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
-        <v>1143000000.0</v>
+        <v>1111000000.0</v>
       </c>
       <c r="C30">
         <v>1154000000.0</v>
       </c>
       <c r="D30">
         <v>1194000000.0</v>
       </c>
       <c r="E30">
         <v>1137000000.0</v>
       </c>
       <c r="F30">
         <v>1057000000.0</v>
       </c>
       <c r="G30">
         <v>1151000000.0</v>
       </c>
       <c r="H30">
         <v>1167000000.0</v>
       </c>
       <c r="I30">
         <v>1382000000.0</v>
       </c>
       <c r="J30">
         <v>1457000000.0</v>
       </c>
@@ -3658,51 +3661,51 @@
       </c>
       <c r="AA35">
         <v>4915322000.0</v>
       </c>
       <c r="AB35">
         <v>3084951960.0</v>
       </c>
       <c r="AC35">
         <v>3629175011.0</v>
       </c>
       <c r="AD35">
         <v>5515355000.0</v>
       </c>
       <c r="AE35">
         <v>6132725283.0</v>
       </c>
       <c r="AF35">
         <v>3936707004.0</v>
       </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>2023000000.0</v>
+        <v>680000000.0</v>
       </c>
       <c r="C36">
         <v>625000000.0</v>
       </c>
       <c r="D36">
         <v>683000000.0</v>
       </c>
       <c r="E36">
         <v>661000000.0</v>
       </c>
       <c r="F36">
         <v>1226000000.0</v>
       </c>
       <c r="G36">
         <v>788000000.0</v>
       </c>
       <c r="H36">
         <v>611000000.0</v>
       </c>
       <c r="I36">
         <v>446000000.0</v>
       </c>
       <c r="J36">
         <v>438000000.0</v>
       </c>
@@ -3874,51 +3877,51 @@
         <v>1192000000.0</v>
       </c>
       <c r="X38">
         <v>1340000000.0</v>
       </c>
       <c r="Y38">
         <v>832000000.0</v>
       </c>
       <c r="Z38">
         <v>636000000.0</v>
       </c>
       <c r="AA38">
         <v>763000000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>480000000.0</v>
+        <v>489000000.0</v>
       </c>
       <c r="C39">
         <v>427000000.0</v>
       </c>
       <c r="D39">
         <v>443000000.0</v>
       </c>
       <c r="E39">
         <v>453000000.0</v>
       </c>
       <c r="F39">
         <v>104000000.0</v>
       </c>
       <c r="G39">
         <v>81000000.0</v>
       </c>
       <c r="H39">
         <v>204000000.0</v>
       </c>
       <c r="I39">
         <v>348000000.0</v>
       </c>
       <c r="J39">
         <v>643000000.0</v>
       </c>
@@ -4151,51 +4154,53 @@
       <c r="W41">
         <v>1015000000.0</v>
       </c>
       <c r="X41">
         <v>1013000000.0</v>
       </c>
       <c r="Y41">
         <v>1131000000.0</v>
       </c>
       <c r="Z41">
         <v>1262000000.0</v>
       </c>
       <c r="AA41">
         <v>1311000000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>72</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>1408000000.0</v>
+      </c>
       <c r="C42">
         <v>1431000000.0</v>
       </c>
       <c r="D42">
         <v>1504000000.0</v>
       </c>
       <c r="E42">
         <v>1534000000.0</v>
       </c>
       <c r="F42">
         <v>-110000000.0</v>
       </c>
       <c r="G42">
         <v>-110000000.0</v>
       </c>
       <c r="H42">
         <v>-110000000.0</v>
       </c>
       <c r="I42">
         <v>1905000000.0</v>
       </c>
       <c r="J42">
         <v>243000000.0</v>
       </c>
       <c r="K42">
@@ -5760,771 +5765,777 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>169796000.0</v>
+      </c>
+      <c r="C2">
         <v>937071744.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1088016363.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>946076864.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>893985000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>878000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>176000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>196000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1027000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>145000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>181000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>149000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>933000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>124000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>237000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>162000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>953000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>183000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1363000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1226000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>146000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1059000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>217000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>139000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1145000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1143000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1373000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>165000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>191000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>329000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>326000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>140000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>138000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>165000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>307000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>252000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>255000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>275000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>311000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>222000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2002000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>214000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>282000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2079000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2038000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1918000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>411000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>260000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2074000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2045000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>406000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>461000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2011000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2069000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>461000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2442000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2476000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2155000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>508000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2454000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2502000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2436000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>519000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>300000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2367000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2213000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>422000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2503000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2450000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2216000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>430000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2570000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2560000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1256000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1532000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2562000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1288000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1058000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1305000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1501000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1346000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1237000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1200000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1491000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1375000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1266000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1734000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1407000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1277000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1210000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1520000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1317000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1233000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1552000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1601000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1537000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1513000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855000000.0</v>
       </c>
       <c r="CU2">
         <v>1855000000.0</v>
       </c>
       <c r="CV2">
+        <v>1855000000.0</v>
+      </c>
+      <c r="CW2">
         <v>1745770000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1257849000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1335871000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1626217000.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>1276007465.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>1169067769.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>1253095000.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>1397956950.0</v>
       </c>
-      <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6605,52 +6616,53 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6731,390 +6743,394 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-951856400.0</v>
+      </c>
+      <c r="C5">
         <v>-954127654.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-903000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-912110007.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-896992000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1095000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1191000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-959000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1087000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1077000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1021000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1129000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1003000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1090000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1155000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1315000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1088000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-834000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-811000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-822000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-735000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-767000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-689000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-881000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1028000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1083000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-782000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-984000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-860000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-872000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-877000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3906000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3864000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3502000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3673000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3712000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3922000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4158000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4293000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3878000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3828000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3594000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3697000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3557000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3277000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3554000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3147000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1897000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1477000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1586000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1614000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1613000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1886000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1776000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1537000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1508000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1629000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1464000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1516000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1472000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1062000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1268000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1480000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1573000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2149000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1827000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1471000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1583000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1728000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2522000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2268000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1517000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>305000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>368000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>284000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>517000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>543000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>526000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>513000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>455000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>392000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>306000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>245000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>273000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>303000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>387000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>458000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>285000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>269000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>276000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>259000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>101000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>84000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-286000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-64000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-161000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-231000000.0</v>
       </c>
       <c r="CU5">
         <v>-231000000.0</v>
       </c>
       <c r="CV5">
+        <v>-231000000.0</v>
+      </c>
+      <c r="CW5">
         <v>-205944000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-255800000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-244212000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-160021000.0</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>-109905302.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-83984754.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>-306051000.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>-260999635.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7195,96 +7211,99 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
-      <c r="C7">
+      <c r="B7">
+        <v>241000000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>249000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>240000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>252000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>248000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>256000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>269000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>265000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>275000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>265000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>224000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>230000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>227000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>235000000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
@@ -7347,116 +7366,119 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>3031000000.0</v>
+      </c>
+      <c r="C8">
         <v>3613000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2189000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2161000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3578000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3520000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2067000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3462000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3423000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>3400000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1901000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>3388000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3368000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>3958000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>5398000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>5401000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>5475000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>5485000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3813000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>5463000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>5502000000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7513,126 +7535,127 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1490000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1492000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1444000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1534000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1529000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1589000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1580000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1683000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1676000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1687000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1668000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1739000000.0</v>
       </c>
       <c r="X9">
         <v>1739000000.0</v>
       </c>
       <c r="Y9">
+        <v>1739000000.0</v>
+      </c>
+      <c r="Z9">
         <v>1727000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1752000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1801000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1813000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1804000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1849000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1905000000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -7679,434 +7702,438 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>576307600.0</v>
+      </c>
+      <c r="C10">
         <v>401315522.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>511000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>617397573.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>665478000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1371000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1853000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1615000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1682000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1901000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1198000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2414000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2858000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1606000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>988000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>374000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>461000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>654000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>778000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1511000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2342000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2584000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1726000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1152000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>946000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>823000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>825000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1147000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2108000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2258000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2682000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>507000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>879000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>502000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>748000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>898000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>771000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>812000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2256000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>831000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>686000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>869000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>860000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>710000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1127000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>769000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>913000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1686000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>704000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>667000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1211000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>607000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1613000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>423000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1135000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>769000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1801000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>467000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>422000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>589000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>713000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>611000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>864000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1158000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>508000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>828000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1111000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1860000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1572000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1251000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>841000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>983000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>789000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9222000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7497000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7455000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>422000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>350000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>334000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>491000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>224000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>285000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>407000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>451000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>318000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>327000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>405000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>374000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>609000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>549000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>683000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>656000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>598000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>577000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>709000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>471000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="CU10">
         <v>532000000.0</v>
       </c>
       <c r="CV10">
+        <v>532000000.0</v>
+      </c>
+      <c r="CW10">
         <v>548127000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>302730000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>201713000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>336712000.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>329024677.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>294011241.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>566002000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>374972638.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2516000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2765000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1606000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1069000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>459000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>461000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>654000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>778000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1511000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2342000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8163,1702 +8190,1716 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>576307600.0</v>
+      </c>
+      <c r="C12">
         <v>401315522.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>605000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>617397573.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>727000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1406000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1888000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1627000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1699000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1919000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1264000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2532000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2962000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1690000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1192000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>749000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>636000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>703000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>886000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1594000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2419000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2661000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2338000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1702000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1438000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1264000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1358000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1202000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2156000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2306000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2758000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>549000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>927000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>555000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>846000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1004000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>857000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>943000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2444000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>956000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>801000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>979000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1036000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>869000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1299000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1032000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1074000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1837000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>847000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>800000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1315000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>672000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1708000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>527000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1206000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>769000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1801000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>467000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>522000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>589000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>713000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>611000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>864000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1158000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>508000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>904000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1111000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1860000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1572000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1251000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1102000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>983000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>789000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>9222000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7497000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7455000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>422000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>350000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>334000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>491000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>224000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>285000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>407000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>451000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>318000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>327000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>405000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>374000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>609000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>549000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>683000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>656000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>598000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>577000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>709000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>471000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="CU12">
         <v>532000000.0</v>
       </c>
       <c r="CV12">
+        <v>532000000.0</v>
+      </c>
+      <c r="CW12">
         <v>548127000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>302730000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>201713000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>336712000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>329024677.0</v>
       </c>
-      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>294011241.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>566002000.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12">
         <v>374972638.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>1613062000.0</v>
+      </c>
+      <c r="C13">
         <v>3624882456.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
+        <v>2079000000.0</v>
+      </c>
+      <c r="E13">
         <v>2161000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2178000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3520000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1957000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2041000000.0</v>
       </c>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
       <c r="J13">
+        <v>2006000000.0</v>
+      </c>
+      <c r="K13">
         <v>1992000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1791000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1898000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3368000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3958000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3754000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3872000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5475000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3905000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5496000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5463000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3815000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5465000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3609000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5454000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5413000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5385000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5377000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5396000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5381000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3518000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3333000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>9311000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>9132000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>9378000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9196000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>9287000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>9327000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>9393000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>9283000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>9444000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>9721000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>9615000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>9576000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>9918000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>10057000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>10091000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>9866000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>10009000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>10208000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>10266000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>10060000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>10428000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>10431000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>10402000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>10091000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>10331000000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>10292000000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>10320000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>10024000000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>10276000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>10407000000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>10366000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>10284000000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>10317000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>10276000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>10218000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>10177000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>10140000000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>10099000000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>11160000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>10034000000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>2992000000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>2947000000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>2785000000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>2532000000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>2904000000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>2874000000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>2832000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>2532000000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>2610000000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>2750000000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>2736000000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>2489000000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>2728000000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>2717000000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>2709000000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>2696000000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>2683000000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>2673000000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>2649000000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>2639000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>2631000000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>2624000000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1796000000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>2834000000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>2761000000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>2274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756000000.0</v>
       </c>
       <c r="CU13">
         <v>1756000000.0</v>
       </c>
       <c r="CV13">
+        <v>1756000000.0</v>
+      </c>
+      <c r="CW13">
         <v>2157000000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>2117000000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>2075000000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1593000000.0</v>
       </c>
-      <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>438611374.0</v>
+      </c>
+      <c r="C14">
         <v>437791834.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>445597771.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>450283728.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>451205000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>450829000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>450600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>450459000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>450911513.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>452827063.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>455173945.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>456062363.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>470382600.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>474162799.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>479516003.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>483888186.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>487171400.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>487513216.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>469734065.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>476797090.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>479336363.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>479027170.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>480830967.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>480468672.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>479646050.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>480190434.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>483071749.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>483174269.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>484909638.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>485496258.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>530264374.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>675938619.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>621460475.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>622688548.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>624001870.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>627414185.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>632318660.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>638173850.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>642850907.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>652682358.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>659314451.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>667073688.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>674135849.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>683661739.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>690385584.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>698011198.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>702948688.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>706764073.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>711836755.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>718472684.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>722257396.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>728205546.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>728593040.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>724946358.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>725679753.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>725000764.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>727048387.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>726650223.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>753820163.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>732260228.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>735013739.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>734891279.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>762369357.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>732364678.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>731496451.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>730545094.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>757860666.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>732940346.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>732079420.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>730442302.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>757754031.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>725895310.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>698186276.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>562189869.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>583210526.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>564026552.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>563755122.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>563424434.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>584491253.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>563980566.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>565191191.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>567987928.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>589225378.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>573854346.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>574432304.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>574455966.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>595935260.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>574187245.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>573972245.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>573716477.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>595168122.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>573353175.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>572351162.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>552225048.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>591808525.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>567504710.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>556163779.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>572873114.0</v>
       </c>
       <c r="CU14">
         <v>572873114.0</v>
       </c>
       <c r="CV14">
+        <v>572873114.0</v>
+      </c>
+      <c r="CW14">
         <v>550247281.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>549202640.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>548273501.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>568773816.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>545948443.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>538755240.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>463867836.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>481212166.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>537867568.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>507166813.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>528530604.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>518777300.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>504435758.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>572133594.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>524719660.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>544339281.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>536809579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>517942725.0</v>
       </c>
       <c r="DN14">
         <v>517942725.0</v>
       </c>
       <c r="DO14">
+        <v>517942725.0</v>
+      </c>
+      <c r="DP14">
         <v>537308952.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>527421668.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>531226073.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>555012409.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>5502000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5465000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3609000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5454000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3576000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3523000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3466000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3473000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3467000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3408000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3333000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>9138000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8973000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9378000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9196000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9287000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9393000000.0</v>
       </c>
       <c r="AM15">
         <v>9393000000.0</v>
       </c>
       <c r="AN15">
+        <v>9393000000.0</v>
+      </c>
+      <c r="AO15">
         <v>9444000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9556000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9615000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>9686000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9761000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>9894000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9923000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9976000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10009000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10038000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10112000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>10060000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>10274000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10288000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>10263000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>10091000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10176000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10135000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>10174000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>10134000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>10116000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>10199000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>10166000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10077000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10046000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10024000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>10004000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9957000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9942000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3101000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3087000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3050000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2992000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2947000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2785000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2727000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2904000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2874000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2832000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2532000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2610000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2750000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2736000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2726000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2728000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2717000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2709000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2696000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2683000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2673000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2649000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2639000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2631000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2624000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2580000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2834000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2761000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2716000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2238000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2198000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2157000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2117000000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2075000000.0</v>
       </c>
-      <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
+        <v>1254492800.0</v>
+      </c>
+      <c r="C16">
         <v>1165821592.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1248723367.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1130896526.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1166590000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1016000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1062000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1044000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1024000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>928000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>992000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>935000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>942000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>834000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>886000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>837000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>877000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>824000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>874000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>838000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>923000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>832000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>866000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>810000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>762000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>780000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>833000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>818000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>845000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>747000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>815000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>718000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>781000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>695000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>937000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>935000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1023000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>970000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>901000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>896000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>999000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>997000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1319000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1228000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1383000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1359000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1355000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1255000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1429000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1427000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1348000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1235000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1344000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1324000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1222000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1138000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1220000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1230000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1379000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1130000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1223000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1352000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1300000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1103000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1211000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1286000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1187000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1021000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1183000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1277000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1193000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1056000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1235000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1223000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1108000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>949000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1025000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1061000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>954000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1019000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1073000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1116000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>797000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>953000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1049000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1125000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1030000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>871000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>986000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1032000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>939000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>854000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>909000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>928000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>876000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>820000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>889000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>882000000.0</v>
       </c>
       <c r="CU16">
         <v>882000000.0</v>
       </c>
       <c r="CV16">
+        <v>882000000.0</v>
+      </c>
+      <c r="CW16">
         <v>787022000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9939,152 +9980,153 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>96000000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>121000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>105000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>107000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>111000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>127000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>104000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>101000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>104000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>105000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>85000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="AA18">
         <v>82000000.0</v>
       </c>
       <c r="AB18">
+        <v>82000000.0</v>
+      </c>
+      <c r="AC18">
         <v>72000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>74000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>76000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AG18">
         <v>71000000.0</v>
       </c>
       <c r="AH18">
+        <v>71000000.0</v>
+      </c>
+      <c r="AI18">
         <v>74000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>708000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>1158000000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>1265000000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>1433000000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -10115,52 +10157,53 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10241,1726 +10284,1740 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>8084287200.0</v>
+      </c>
+      <c r="C20">
         <v>8082494621.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7913000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7901290306.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>7852435000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>7719000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>7262000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>7342000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7298000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7285000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6719000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>6667000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>6190000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6264000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5869000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5818000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5913000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5882000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5940000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5935000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5992000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5977000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5976000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5901000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5821000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5823000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5853000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5664000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5078000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5091000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5076000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5009000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4984000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5061000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>15042000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>15019000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>14856000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>14673000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>14485000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>14795000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>14838000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>14957000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>15878000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>16006000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>16209000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>16044000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>16403000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>16653000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>17060000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>16911000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>16871000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>16741000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>16545000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>16525000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>16251000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>16583000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>15706000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>15752000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>15932000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>18815000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>18906000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>18967000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>18892000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>18515000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>17961000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>17879000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>18130000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>18468000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>18640000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>19044000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>18324000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>18683000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>19994000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>7008000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>6935000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>6804000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>6749000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>6674000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>6538000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>9299000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>9190000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>9023000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>5947000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>9019000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>9058000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>9080000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>9113000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>8594000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>8481000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>8299000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>8089000000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>8187000000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>8145000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>7897000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>7911000000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>8006000000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>7987000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7903000000.0</v>
       </c>
       <c r="CU20">
         <v>7903000000.0</v>
       </c>
       <c r="CV20">
+        <v>7903000000.0</v>
+      </c>
+      <c r="CW20">
         <v>7758000000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>6095000000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>6074000000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>6171000000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>4763277200.0</v>
+      </c>
+      <c r="C21">
         <v>4789700759.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4747000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4802314136.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4780614000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4792000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4587000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4595000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4657000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4699000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4401000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4431000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4256000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4171000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4141000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4128000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4137000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4128000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4153000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4167000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4187000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4212000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4257000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4304000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4338000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4377000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4418000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4368000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4153000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4182000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4232000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4166000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4208000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4227000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6773000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6840000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6943000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7018000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7049000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7261000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7410000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7531000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7903000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8060000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8268000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8371000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8653000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8883000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>9205000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>9304000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9512000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9552000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>9585000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9777000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>9817000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9894000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>8077000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8256000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8471000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8433000000.0</v>
       </c>
       <c r="BI21">
         <v>8433000000.0</v>
       </c>
       <c r="BJ21">
+        <v>8433000000.0</v>
+      </c>
+      <c r="BK21">
         <v>10227000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>10327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10045000000.0</v>
       </c>
       <c r="BM21">
         <v>10045000000.0</v>
       </c>
       <c r="BN21">
+        <v>10045000000.0</v>
+      </c>
+      <c r="BO21">
         <v>9988000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>10189000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10127000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10228000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>9689000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>10001000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8473000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>8618000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3422000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3438000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3484000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3459000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4123000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4108000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4348000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4294000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4355000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3564000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>13604000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>13658000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>13763000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4719000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>13093000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>12992000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>12790000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>12622000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>12707000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>12695000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4750000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>12789000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>12791000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>12752000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4921000000.0</v>
       </c>
       <c r="CU21">
         <v>4921000000.0</v>
       </c>
       <c r="CV21">
+        <v>4921000000.0</v>
+      </c>
+      <c r="CW21">
         <v>12869273000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>10643797000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>10662226000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>10829444000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>7341328541.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>8208476000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
-      <c r="DK21">
+      <c r="DK21"/>
+      <c r="DL21">
         <v>2928157000.0</v>
       </c>
-      <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
-      <c r="DO21">
+      <c r="DO21"/>
+      <c r="DP21">
         <v>2841882525.0</v>
       </c>
-      <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>23000000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>21000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-394000000.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>20000000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>215000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29000000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>28000000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>26000000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>23000000.0</v>
       </c>
-      <c r="AC22"/>
+      <c r="AC22">
+        <v>23000000.0</v>
+      </c>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>33000000.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>31000000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
+      <c r="AM22"/>
       <c r="AN22">
         <v>32000000.0</v>
       </c>
-      <c r="AO22"/>
+      <c r="AO22">
+        <v>32000000.0</v>
+      </c>
       <c r="AP22"/>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ22"/>
       <c r="AR22">
         <v>33000000.0</v>
       </c>
-      <c r="AS22"/>
+      <c r="AS22">
+        <v>33000000.0</v>
+      </c>
       <c r="AT22"/>
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>37000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>46000000.0</v>
       </c>
-      <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>46000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>55000000.0</v>
       </c>
-      <c r="BA22"/>
       <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>55000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>745000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>653000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1519000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>66000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1751000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1806000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1121000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>912000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>835000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>783000000.0</v>
       </c>
-      <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>79000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>636000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>658000000.0</v>
       </c>
       <c r="BR22">
         <v>658000000.0</v>
       </c>
       <c r="BS22">
+        <v>658000000.0</v>
+      </c>
+      <c r="BT22">
         <v>81000000.0</v>
       </c>
-      <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
-      <c r="BW22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>73000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>85000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>82000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>80000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>73000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>323000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>345000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>332000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>67000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>330000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>340000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>329000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>312000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>324000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>336000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>325000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>309000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>328000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>342000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>266000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>285000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>284000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000000.0</v>
       </c>
       <c r="CU22">
         <v>256000000.0</v>
       </c>
       <c r="CV22">
+        <v>256000000.0</v>
+      </c>
+      <c r="CW22">
         <v>275014000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>251834000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>246115000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>232031000.0</v>
       </c>
-      <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
-      <c r="DC22">
+      <c r="DC22"/>
+      <c r="DD22">
         <v>232252713.0</v>
       </c>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>227986304.0</v>
       </c>
-      <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
-      <c r="DK22">
+      <c r="DK22"/>
+      <c r="DL22">
         <v>266037000.0</v>
       </c>
-      <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
-      <c r="DO22">
+      <c r="DO22"/>
+      <c r="DP22">
         <v>329004013.0</v>
       </c>
-      <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>18057305200.0</v>
+      </c>
+      <c r="C23">
         <v>18003014334.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17940000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17832599820.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18005979000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18478000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18437000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18431000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>18378000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18816000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>18684000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>19349000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20889000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21035000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21711000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21162000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>21799000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22829000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22149000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>23099000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>24561000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>23780000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17881000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17038000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16903000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16916000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17295000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15984000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16453000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>16459000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17018000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>26749000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>26975000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>26958000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>26480000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>26765000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26517000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>26606000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>27852000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>28413000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>28609000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>29048000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>29112000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>29048000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>30017000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>29789000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>30597000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>31660000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31578000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>31617000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>32439000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>31765000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>32424000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>32045000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>32537000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>32192000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31924000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>31878000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>32476000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>35394000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>35984000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>35541000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>35531000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>34843000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>33349000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>33845000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>34573000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>35615000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>35517000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>35743000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>34589000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>36090000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>37830000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>24502000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>22831000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>22918000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>20025000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>20038000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>20142000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>19776000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>19230000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>19077000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>19434000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>19255000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>19053000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>19179000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>19645000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>18791000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>18767000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>18211000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>18685000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>18512000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>18236000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>17966000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>18548000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>18006000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>17813000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18402000000.0</v>
       </c>
       <c r="CU23">
         <v>18402000000.0</v>
       </c>
       <c r="CV23">
+        <v>18402000000.0</v>
+      </c>
+      <c r="CW23">
         <v>18378430000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>15672549000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>15471614000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>15698093000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>12558927213.0</v>
       </c>
-      <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>12447703340.0</v>
       </c>
-      <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>13333893000.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
-      <c r="DO23">
+      <c r="DO23"/>
+      <c r="DP23">
         <v>13172272893.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
-        <v>1328000000.0</v>
+        <v>1323000000.0</v>
       </c>
       <c r="C24">
         <v>1328000000.0</v>
       </c>
       <c r="D24">
+        <v>1328000000.0</v>
+      </c>
+      <c r="E24">
         <v>1338000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1342000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1847000000.0</v>
       </c>
       <c r="H24">
         <v>1847000000.0</v>
       </c>
       <c r="I24">
+        <v>1847000000.0</v>
+      </c>
+      <c r="J24">
         <v>1846000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2879000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2905000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2878000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3141000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3116000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3114000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3700000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3766000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3800000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3786000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3782000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3806000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3788000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3772000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3720000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2676000000.0</v>
       </c>
       <c r="AA24">
         <v>2676000000.0</v>
       </c>
       <c r="AB24">
+        <v>2676000000.0</v>
+      </c>
+      <c r="AC24">
         <v>3229000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3233000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3223000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3289000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5006000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5147000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5620000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5382000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5383000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6326000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6288000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6278000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>6307000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6870000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>6379000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6829000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6874000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6971000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7446000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7576000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7810000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>7467000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>7379000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>7470000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6976000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6907000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>6170000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6223000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>6255000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>7158000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>7210000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>7160000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6754000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6955000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>6931000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>6873000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>6792000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>6573000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6690000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>6821000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>7535000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>7255000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>7320000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>6834000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>7440000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>7733000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>5899000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>4264000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3418000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>3375000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3275000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3681000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3785000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3984000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3971000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3983000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3979000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3920000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3979000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4013000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>4106000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>4075000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3685000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3684000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>3633000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>3757000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>3607000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>3487000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>3688000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>3736000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>3699000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>3651000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3868000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2634000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2155000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>2321000000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2878000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3318000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3287000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3114000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3700000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3959000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3999000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3786000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3971000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3998000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3988000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3772000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3957000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3944000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2921000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2929000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3449000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3401000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3370000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3213000000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -12007,188 +12064,191 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>637000000.0</v>
+      </c>
+      <c r="C26">
         <v>653000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>668000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>645000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>738000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>721000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>711000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>657000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>649000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1262000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2409000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2174000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3925000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5087000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6726000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6716000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6672000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8053000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6736000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7225000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7913000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6870000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1136000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1206000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1291000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1387000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1625000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1985000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2332000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2183000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2260000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>193000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>195000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>194000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>250000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>261000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>252000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>259000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>298000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>289000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>301000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>389000000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -12215,52 +12275,53 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12341,469 +12402,475 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>2601874000.0</v>
+      </c>
+      <c r="C28">
         <v>2054735474.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1608136458.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1798602427.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1427522000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1442000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1223000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1537000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1428000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2194000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2344000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2168000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2723000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3036000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4008000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3922000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3355000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3146000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3008000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2271000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1464000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1204000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2352000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2568000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2873000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2974000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2430000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2082000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1125000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>965000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>534000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6575000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6652000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6601000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6278000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6208000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6273000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6304000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5133000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8331000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8088000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8053000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7564000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7783000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7408000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7566000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7197000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7241000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7354000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7292000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6855000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6393000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6315000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7087000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6096000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6493000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5365000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7039000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7172000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7248000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6876000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7013000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6654000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6942000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6713000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6864000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6492000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6724000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6418000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6788000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6630000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7305000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7615000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2780000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-2638000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-3631000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3819000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4177000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3944000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4089000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4185000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4138000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3839000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3977000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3992000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4067000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3910000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3962000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3947000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3627000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3572000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3984000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>4098000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>4298000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3412000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3917000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3936000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4212000000.0</v>
       </c>
       <c r="CU28">
         <v>4212000000.0</v>
       </c>
       <c r="CV28">
+        <v>4212000000.0</v>
+      </c>
+      <c r="CW28">
         <v>4672075000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2904356000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2631145000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2525003000.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>2034976153.0</v>
       </c>
-      <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>2265133407.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DK28"/>
+      <c r="DL28">
         <v>3656244000.0</v>
       </c>
-      <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>4654724552.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>14066000000.0</v>
+      </c>
+      <c r="C29">
         <v>14260000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13927000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13937000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14457000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15109000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14716000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14756000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14726000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14855000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14231000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15550000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16782000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16894000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16710000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16348000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17169000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18425000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17620000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17973000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19583000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18605000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13642000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13280000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13128000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13033000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12855,496 +12922,500 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>1125647600.0</v>
+      </c>
+      <c r="C30">
         <v>1187893946.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>1111000000.0</v>
+      </c>
+      <c r="E30">
         <v>1051973535.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1090421000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1055000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1154000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1011000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1093000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1040000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1194000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>982000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1000000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>941000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1137000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>949000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>984000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>982000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1057000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>951000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1041000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1049000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1216000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1045000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1093000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1120000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1167000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1112000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1178000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1137000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1382000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>871000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>856000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>839000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1457000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1530000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1545000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1573000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1465000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1403000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1479000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1468000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1805000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1633000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1693000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1777000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1810000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1694000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1798000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1825000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1751000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1709000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1760000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1920000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1818000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1772000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1733000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1796000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1984000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1745000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1653000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1895000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1809000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1685000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1620000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1716000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1742000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1729000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1746000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1760000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1818000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1710000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1811000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1454000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1565000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1327000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1269000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1285000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1364000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1654000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1437000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1421000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1175000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1545000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1370000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1362000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1643000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1389000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1227000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1200000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1497000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1362000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1201000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1355000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1489000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1415000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662000000.0</v>
       </c>
       <c r="CU30">
         <v>1662000000.0</v>
       </c>
       <c r="CV30">
+        <v>1662000000.0</v>
+      </c>
+      <c r="CW30">
         <v>1551866000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1286932000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1214716000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1522203000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>1243035875.0</v>
       </c>
-      <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>1172039537.0</v>
       </c>
-      <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>1256104000.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>1167967895.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>94000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>755000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1752000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2332000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3303000000.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>3741000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4089000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>5598000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4628000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-363000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-645000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-850000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-964000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-821000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1443000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-133000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-305000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-192000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2848000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2451000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3580000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-8848000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9115000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-9160000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8948000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8871000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-11278000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-10988000000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
@@ -13375,131 +13446,134 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>-2177000000.0</v>
+      </c>
+      <c r="C32">
         <v>-1396000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1240000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1375000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-598000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-270000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>54000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-203000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-462000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-112000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-312000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>207000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-484000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-354000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-2080000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-1079000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-486000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>20000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-128000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-103000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1118000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>980000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1323000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1062000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>881000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-233000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13551,469 +13625,475 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>15791028000.0</v>
+      </c>
+      <c r="C33">
         <v>15862999311.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>15712000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15648730732.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15744959000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15589000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14947000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>15073000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15112000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15393000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15763000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15294000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>16455000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>17647000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18900000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>18821000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>19556000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>20488000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>19696000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>20091000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>20676000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>19622000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13906000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>13879000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>13863000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>13974000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>14224000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>13116000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12592000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>12463000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>12497000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>10305000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>10367000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>10480000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>23503000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>23507000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>23380000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>23350000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>23218000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>23712000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>23931000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>24207000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>25555000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>25820000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>26284000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>26273000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>26951000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>27545000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>28343000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>28308000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>28539000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>28496000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>28333000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>28632000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>28424000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>28825000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>27646000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>28032000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>28562000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>31253000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>31715000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>31848000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>31872000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>31104000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>30316000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>30420000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>30910000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>31168000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>31427000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>31706000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>30903000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>32283000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>34232000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>13216000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>13153000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>13355000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>16944000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>16999000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>16877000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>16625000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>16560000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>16409000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>16425000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>16400000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>16472000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>16615000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>16753000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>16190000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>15987000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>15612000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>15641000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>15638000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>15534000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>15446000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>15526000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>15519000000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>15462000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15639000000.0</v>
       </c>
       <c r="CU33">
         <v>15639000000.0</v>
       </c>
       <c r="CV33">
+        <v>15639000000.0</v>
+      </c>
+      <c r="CW33">
         <v>15652367000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>13430498000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>13389788000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>13170423000.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
-      <c r="DC33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>10358747494.0</v>
       </c>
-      <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
-      <c r="DG33">
+      <c r="DG33"/>
+      <c r="DH33">
         <v>10355578526.0</v>
       </c>
-      <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
-      <c r="DK33">
+      <c r="DK33"/>
+      <c r="DL33">
         <v>10653725000.0</v>
       </c>
-      <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33">
         <v>10947391463.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
+      <c r="DS33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34">
+        <v>803000000.0</v>
+      </c>
+      <c r="C34">
         <v>891000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>17000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>34000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>855000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>880000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>49000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>913000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>925000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>942000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>40000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>924000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>877000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>243000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>233000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>216000000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>224000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>244000000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>234000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>254000000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>283000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>293000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>500000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>487000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -14061,728 +14141,735 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>2504990399.0</v>
+      </c>
+      <c r="C35">
         <v>2611560762.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2553344823.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2525535705.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2501554000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3023000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2995000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2997000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3034000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4246000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4387000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4309000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4770000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4814000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4935000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5464000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5717000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5883000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5734000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5797000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6017000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5785000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5249000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5381000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5435000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4505000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4516000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5425000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5355000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>5313000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>5117000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7493000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7636000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>8218000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>8109000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>8335000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>9421000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>9410000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10034000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10037000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>10594000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9991000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>10605000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>10782000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>10703000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>11301000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>11341000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>11407000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>11224000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>11207000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>11248000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>11073000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>10953000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10125000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>10067000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>10128000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>11089000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>11054000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>11122000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10760000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>10786000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>10830000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>10845000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10669000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>10519000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>10302000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>10526000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>11825000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>11996000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>11899000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>11456000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>11470000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>11625000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>7672000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>6021000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>5338000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>5591000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>5503000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>5922000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>6159000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>6358000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>6331000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>6364000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>6374000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>6334000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>6522000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>6600000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>6765000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>6754000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>6328000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>6347000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>6507000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>6538000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>6316000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>6377000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>6301000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>6292000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6352000000.0</v>
       </c>
       <c r="CU35">
         <v>6352000000.0</v>
       </c>
       <c r="CV35">
+        <v>6352000000.0</v>
+      </c>
+      <c r="CW35">
         <v>6426716000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>5210523000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>4815097000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>4915322000.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
-      <c r="DC35">
+      <c r="DC35"/>
+      <c r="DD35">
         <v>3084951960.0</v>
       </c>
-      <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
-      <c r="DG35">
+      <c r="DG35"/>
+      <c r="DH35">
         <v>3629175011.0</v>
       </c>
-      <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
-      <c r="DK35">
+      <c r="DK35"/>
+      <c r="DL35">
         <v>5515355000.0</v>
       </c>
-      <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
-      <c r="DO35">
+      <c r="DO35"/>
+      <c r="DP35">
         <v>6132725283.0</v>
       </c>
-      <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
+      <c r="DS35"/>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>704154000.0</v>
+      </c>
+      <c r="C36">
         <v>688256123.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>680000000.0</v>
+      </c>
+      <c r="E36">
         <v>628386851.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>626392000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>615000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>625000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>623000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>620000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>671000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>683000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>621000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>610000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>673000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>661000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>657000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1256000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>804000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1226000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1148000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>686000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>884000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>690000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>583000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>686000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>639000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>611000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>542000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>528000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>516000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>446000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>416000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>586000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>420000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>438000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>428000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>393000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>386000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>374000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>391000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>555000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>384000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>371000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>537000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>541000000.0</v>
       </c>
       <c r="AT36">
         <v>541000000.0</v>
       </c>
       <c r="AU36">
+        <v>541000000.0</v>
+      </c>
+      <c r="AV36">
         <v>363000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>406000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>603000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>599000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>466000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>569000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>595000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>604000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>568000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>942000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>857000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>981000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>282000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>936000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>9711000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1072000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-1539000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1045000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>9343000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1093000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>734000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1000000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>956000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1493000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>625000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1723000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1994000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1331000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1328000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1730000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>5448000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>5602000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>5617000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1534000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1630000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1561000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>5131000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1241000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1228000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1263000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1403000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1518000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1404000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1289000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1481000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1433000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1335000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1260000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1206000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1228000000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>1162000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263000000.0</v>
       </c>
       <c r="CU36">
         <v>1263000000.0</v>
       </c>
       <c r="CV36">
+        <v>1263000000.0</v>
+      </c>
+      <c r="CW36">
         <v>1283189000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1386741000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>1362512000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>962128000.0</v>
       </c>
-      <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
-      <c r="DC36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>1914011198.0</v>
       </c>
-      <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
-      <c r="DG36">
+      <c r="DG36"/>
+      <c r="DH36">
         <v>1072033077.0</v>
       </c>
-      <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DK36"/>
+      <c r="DL36">
         <v>6291500000.0</v>
       </c>
-      <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
-      <c r="DO36">
+      <c r="DO36"/>
+      <c r="DP36">
         <v>5665669463.0</v>
       </c>
-      <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
+      <c r="DS36"/>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14863,1668 +14950,1684 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>1627000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1652000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1669000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1737000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2363000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1918000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2066000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2365000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1863000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1859000000.0</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
         <v>1794000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1792000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1732000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1727000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1713000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>572000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>559000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>471000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>477000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478000000.0</v>
       </c>
       <c r="AG38">
         <v>478000000.0</v>
       </c>
       <c r="AH38">
+        <v>478000000.0</v>
+      </c>
+      <c r="AI38">
         <v>470000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>22582000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>22604000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>22503000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>22413000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>22257000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>22769000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>22963000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>23188000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>24488000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>24773000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>25189000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>25160000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>25769000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>26384000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>27119000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>27067000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>27248000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>27239000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>27079000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>27307000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>26998000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>27461000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>26291000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>26604000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>27053000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>29840000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>30251000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>30324000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>30305000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>29619000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>28882000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>28973000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>29364000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>29685000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>29919000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>28845000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>30792000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>30759000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>32509000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>12518000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>12422000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>12712000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>16330000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>16399000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>16242000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>15914000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>15848000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>15671000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>15646000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>14845000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>14886000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>15026000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>15127000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>14611000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>14396000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>14079000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>14097000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>14140000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>14030000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>13810000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>13975000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>14019000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>13914000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>13907000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>14087000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>14153000000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>-1.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>12024000000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>11792000000.0</v>
       </c>
-      <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
+      <c r="DS38"/>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>564322000.0</v>
+      </c>
+      <c r="C39">
         <v>550805555.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>489000000.0</v>
+      </c>
+      <c r="E39">
         <v>514497979.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>443599000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>428000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>427000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>720000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>474000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>464000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>443000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>541000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>472000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>757000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>453000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>643000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>623000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>656000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>104000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>463000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>425000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>448000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>395000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>412000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>509000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>558000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>204000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>554000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>527000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>553000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>348000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>15024000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>14825000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>15084000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>643000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>724000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>735000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>740000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>693000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2342000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2398000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2394000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>683000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>726000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>741000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>707000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>725000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>584000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>590000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>684000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>788000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>888000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>623000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>966000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1034000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>826000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>744000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1583000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1342000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1807000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1903000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1187000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>986000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>896000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>905000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>805000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>731000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>858000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>772000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1026000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>685000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1114000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>998000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>610000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>616000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>696000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1308000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1324000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1494000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>683000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>664000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>630000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1360000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>529000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>553000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>546000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>532000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>514000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>608000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>525000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>555000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>528000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>561000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>322000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>539000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>317000000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>352000000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>313000000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>523000000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>351055000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>400555000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>419283000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>436725000.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
-      <c r="DC39">
+      <c r="DC39"/>
+      <c r="DD39">
         <v>396073823.0</v>
       </c>
-      <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>398087732.0</v>
       </c>
-      <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
-      <c r="DK39">
+      <c r="DK39"/>
+      <c r="DL39">
         <v>592025000.0</v>
       </c>
-      <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
-      <c r="DO39">
+      <c r="DO39"/>
+      <c r="DP39">
         <v>352936884.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>1340389600.0</v>
+      </c>
+      <c r="C40">
         <v>314029398.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>331395812.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>582372230.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>237666000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>115000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>970000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>930000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>88047663.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1107364921.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1385268843.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>808000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>603000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>872000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1741000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1652000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>849000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1314000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>175000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>649000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>226000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>157000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1235000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>211000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>132000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>131000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>434000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>987000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>211000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>316000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1547000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3721000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3800000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2736000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1908000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2282000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1967000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1888000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2239000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2573000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2799000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2467000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2211000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2148000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2282000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2346000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2297000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2122000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2217000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2236000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2411000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2156000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2059000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2178000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2281000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2557000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2556000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2470000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2283000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2706000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2838000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2686000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2547000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2249000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2558000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2351000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2321000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2537000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>2484000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>34000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>2334000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>2280000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>3795000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>2479000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>4000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>79000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>486000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>654000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>883000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>109000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>133000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>64000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>821000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>810000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2424000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2391000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>17000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>54000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>51000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>15000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>115000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>68000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>71000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>308000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>94000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>91000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>2402000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>2480000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>33000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>6970000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>762112000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>811291000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>798106000.0</v>
       </c>
-      <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
-      <c r="DC40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>746526578.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
         <v>703081594.0</v>
       </c>
-      <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
-      <c r="DK40">
+      <c r="DK40"/>
+      <c r="DL40">
         <v>1364114000.0</v>
       </c>
-      <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
-      <c r="DO40">
+      <c r="DO40"/>
+      <c r="DP40">
         <v>809923386.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
+      <c r="DS40"/>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1260000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1464000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1642000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1764000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1758000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1884000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1948000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1826000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2019000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1797000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1254000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1424000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1491000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1584000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1587000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1905000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1892000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1876000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2070000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2487000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2489000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2598000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2019000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1965000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2002000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1992000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2598000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2748000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2685000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2514000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2511000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2614000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2342000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2488000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2332000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1951000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1956000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1967000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1861000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2365000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2394000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2432000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2551000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2697000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2713000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2581000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2540000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2551000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2231000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2234000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2288000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2205000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2343000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1893000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1920000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2044000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2055000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2012000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1723000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1400000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1270000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>852000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>783000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>889000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1250000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1241000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1233000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>844000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>835000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>833000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>823000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>822000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>846000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>980000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1015000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1057000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1069000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1041000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1013000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1050000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1047000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>1037000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1131000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1168000000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1129000000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1207000000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>1262000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>1198000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>1224000000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>1322000000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>1311000000.0</v>
       </c>
-      <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>72</v>
       </c>
-      <c r="B42"/>
-      <c r="C42"/>
+      <c r="B42">
+        <v>1414300800.0</v>
+      </c>
+      <c r="C42">
+        <v>11252000000.0</v>
+      </c>
       <c r="D42">
-        <v>1400000000.0</v>
+        <v>10628000000.0</v>
       </c>
       <c r="E42">
         <v>1400000000.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="F42">
+        <v>1400000000.0</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42">
         <v>1431000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1421000000.0</v>
       </c>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
       <c r="J42">
+        <v>1417000000.0</v>
+      </c>
+      <c r="K42">
         <v>1408000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1504000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1490000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1003000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1444000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1534000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1529000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1088000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1580000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-110000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-822000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1687000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-767000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1739000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-881000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1837000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1862000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-110000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1923000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1914000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1849000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1905000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>173000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>159000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>163000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>243000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>249000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>244000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>224000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000000.0</v>
       </c>
       <c r="AO42">
         <v>183000000.0</v>
       </c>
       <c r="AP42">
+        <v>183000000.0</v>
+      </c>
+      <c r="AQ42">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166000000.0</v>
       </c>
       <c r="AR42">
         <v>166000000.0</v>
       </c>
       <c r="AS42">
+        <v>166000000.0</v>
+      </c>
+      <c r="AT42">
         <v>209000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>202000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000000.0</v>
       </c>
       <c r="AW42">
         <v>178000000.0</v>
       </c>
       <c r="AX42">
+        <v>178000000.0</v>
+      </c>
+      <c r="AY42">
         <v>204000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>177000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>170000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>297000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>218000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000000.0</v>
       </c>
       <c r="BD42">
         <v>170000000.0</v>
       </c>
       <c r="BE42">
+        <v>170000000.0</v>
+      </c>
+      <c r="BF42">
         <v>157000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="BH42">
         <v>154000000.0</v>
       </c>
       <c r="BI42">
+        <v>154000000.0</v>
+      </c>
+      <c r="BJ42">
         <v>208000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>200000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>207000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>271000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>252000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>214000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>220000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>198000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>6998000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>8392000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>11744000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>11055000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>11020000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>2998000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>2932000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>2904000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>2874000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>2832000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>2799000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2768000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2750000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>2736000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726000000.0</v>
       </c>
       <c r="CF42">
         <v>2726000000.0</v>
       </c>
-      <c r="CG42"/>
+      <c r="CG42">
+        <v>2726000000.0</v>
+      </c>
       <c r="CH42"/>
-      <c r="CI42">
-[...1 lines deleted...]
-      </c>
+      <c r="CI42"/>
       <c r="CJ42">
         <v>2696000000.0</v>
       </c>
-      <c r="CK42"/>
+      <c r="CK42">
+        <v>2696000000.0</v>
+      </c>
       <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>7000000.0</v>
       </c>
-      <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>-442000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319000000.0</v>
       </c>
       <c r="CS42">
         <v>2319000000.0</v>
       </c>
       <c r="CT42">
+        <v>2319000000.0</v>
+      </c>
+      <c r="CU42">
         <v>-156000000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-211000000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1736899000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1678895000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1654931318.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>1592879000.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
-      <c r="DC42">
+      <c r="DC42"/>
+      <c r="DD42">
         <v>1439137347.0</v>
       </c>
-      <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
-      <c r="DG42">
+      <c r="DG42"/>
+      <c r="DH42">
         <v>1288067705.0</v>
       </c>
-      <c r="DH42"/>
       <c r="DI42"/>
       <c r="DJ42"/>
-      <c r="DK42">
+      <c r="DK42"/>
+      <c r="DL42">
         <v>1145086000.0</v>
       </c>
-      <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
-      <c r="DO42">
+      <c r="DO42"/>
+      <c r="DP42">
         <v>992922291.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
+      <c r="DS42"/>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16605,88 +16708,87 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>110000000.0</v>
       </c>
       <c r="AH44">
         <v>110000000.0</v>
       </c>
       <c r="AI44">
         <v>110000000.0</v>
       </c>
       <c r="AJ44">
         <v>110000000.0</v>
       </c>
       <c r="AK44">
         <v>110000000.0</v>
       </c>
       <c r="AL44">
         <v>110000000.0</v>
       </c>
       <c r="AM44">
         <v>110000000.0</v>
       </c>
       <c r="AN44">
         <v>110000000.0</v>
       </c>
       <c r="AO44">
@@ -16784,1397 +16886,1408 @@
       </c>
       <c r="BT44">
         <v>110000000.0</v>
       </c>
       <c r="BU44">
         <v>110000000.0</v>
       </c>
       <c r="BV44">
         <v>110000000.0</v>
       </c>
       <c r="BW44">
         <v>110000000.0</v>
       </c>
       <c r="BX44">
         <v>110000000.0</v>
       </c>
       <c r="BY44">
         <v>110000000.0</v>
       </c>
       <c r="BZ44">
         <v>110000000.0</v>
       </c>
       <c r="CA44">
         <v>110000000.0</v>
       </c>
-      <c r="CB44"/>
+      <c r="CB44">
+        <v>110000000.0</v>
+      </c>
       <c r="CC44"/>
       <c r="CD44"/>
-      <c r="CE44">
+      <c r="CE44"/>
+      <c r="CF44">
         <v>110000000.0</v>
       </c>
-      <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
-      <c r="CI44">
+      <c r="CI44"/>
+      <c r="CJ44">
         <v>110000000.0</v>
       </c>
-      <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
-      <c r="CM44">
-[...1 lines deleted...]
-      </c>
+      <c r="CM44"/>
       <c r="CN44">
         <v>110000000.0</v>
       </c>
       <c r="CO44">
         <v>110000000.0</v>
       </c>
       <c r="CP44">
-        <v>442000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="CQ44">
         <v>442000000.0</v>
       </c>
-      <c r="CR44"/>
+      <c r="CR44">
+        <v>442000000.0</v>
+      </c>
       <c r="CS44"/>
       <c r="CT44"/>
-      <c r="CU44">
+      <c r="CU44"/>
+      <c r="CV44">
         <v>442000000.0</v>
       </c>
-      <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
-      <c r="CY44">
+      <c r="CY44"/>
+      <c r="CZ44">
         <v>442000000.0</v>
       </c>
-      <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>972000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>1032000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>1296000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>1370000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>482000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>500000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>545000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>551000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>584000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>591000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>615000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>527000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>470000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>460000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>473000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>459000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>502000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>528000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>921000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>903000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>877000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>937000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>961000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>943000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>968000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1019000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1067000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1047000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1095000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1113000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1182000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1161000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1224000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1241000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1291000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1257000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1254000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1325000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1416000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1364000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1355000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1428000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1509000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1413000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1464000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1524000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1567000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1485000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1434000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1447000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1546000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1483000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1508000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1481000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1556000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1524000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1723000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>698000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>731000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>643000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>614000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>600000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>624000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>711000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>712000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>738000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>604000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1555000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1586000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1589000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>749000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1579000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1591000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1533000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1538000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1498000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1504000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1505000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1531000000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1500000000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1548000000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1539000000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1552000000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1500000000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1400000000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>1365000000.0</v>
       </c>
-      <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>341589600.0</v>
+      </c>
+      <c r="C46">
         <v>342121482.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>361000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>356651996.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>375834000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>375000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>386000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>430000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>436000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>451000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>447000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>395000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>402000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>401000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414000000.0</v>
       </c>
       <c r="P46">
         <v>414000000.0</v>
       </c>
       <c r="Q46">
+        <v>414000000.0</v>
+      </c>
+      <c r="R46">
         <v>446000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>479000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>502000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>473000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>482000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>500000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>545000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>551000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>584000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>591000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>615000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>527000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>470000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>460000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>473000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>459000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>502000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>528000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>921000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>903000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>877000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>937000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>961000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>943000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>968000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1019000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1067000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1047000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1095000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1113000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1182000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1161000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1224000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1241000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1291000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1257000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1254000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1325000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1416000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1364000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2963000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2997000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1509000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3025000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3037000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1524000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3180000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1485000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2966000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1447000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1546000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1483000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1508000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1480000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1556000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3404000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3626000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1455000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1452000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1337000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1288000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>600000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1271000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1444000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1446000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1470000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1127000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1555000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1586000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1589000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1518000000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1579000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1591000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1533000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1538000000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1498000000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1504000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1539000000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1531000000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1500000000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1552000000.0</v>
       </c>
       <c r="CU46">
         <v>1552000000.0</v>
       </c>
       <c r="CV46">
+        <v>1552000000.0</v>
+      </c>
+      <c r="CW46">
         <v>1499905000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1399960000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1365049000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1378851000.0</v>
       </c>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
-      <c r="DC46">
+      <c r="DC46"/>
+      <c r="DD46">
         <v>1103200387.0</v>
       </c>
-      <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
-      <c r="DG46">
+      <c r="DG46"/>
+      <c r="DH46">
         <v>1075069449.0</v>
       </c>
-      <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
-      <c r="DK46">
+      <c r="DK46"/>
+      <c r="DL46">
         <v>1434068000.0</v>
       </c>
-      <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
+      <c r="DO46"/>
+      <c r="DP46">
         <v>2439839475.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
+      <c r="DS46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>395000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>402000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>401000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414000000.0</v>
       </c>
       <c r="P47">
         <v>414000000.0</v>
       </c>
       <c r="Q47">
+        <v>414000000.0</v>
+      </c>
+      <c r="R47">
         <v>446000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>479000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>502000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>473000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>482000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>500000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>545000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>551000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>584000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>591000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>615000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>527000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>470000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>460000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>473000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>459000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>502000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>528000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>921000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>903000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>877000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>937000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>961000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>943000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>968000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1019000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1067000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1047000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1095000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1113000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1182000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1161000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1224000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1241000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1291000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1257000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1254000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1325000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1423000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1364000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1355000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1428000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1509000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1413000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1464000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1524000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1567000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1485000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1434000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1447000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1546000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1483000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1508000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1481000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1555000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1524000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1723000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>698000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>731000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>643000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>614000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>600000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>625000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>711000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>712000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>738000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>781000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1555000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1586000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1589000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1624000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1579000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1591000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1533000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1539000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1498000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1504000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1505000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1548000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1500000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1548000000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1539000000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1552000000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1500000000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>1400000000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1365000000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1379000000.0</v>
       </c>
-      <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>9036143600.0</v>
+      </c>
+      <c r="C48">
         <v>9180092574.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>9220000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9113000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>9955103000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>9871000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>9699000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>9370000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>9280000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>8712000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>8680000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>8933000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>8836000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>8167000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>7642000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>8192000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>8966000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>9974000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>9149000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>9550000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>11010000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>10119000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5211000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4987000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4924000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4934000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4965000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4177000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4577000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4473000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>4739000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>6618000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6375000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>6829000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>7201000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6920000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>6990000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>7284000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>7477000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5599000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>5938000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>6168000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>6458000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>6421000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>6816000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>6867000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>7168000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>6727000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>6914000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>7086000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>7303000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>8098000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>8141000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>8089000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>8311000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>8197000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>8041000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>7623000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>7633000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>10562000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>10808000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>10527000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>10518000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>10403000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>10221000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>10443000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>10561000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>10557000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>10678000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>10966000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>10650000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>10539000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>10341000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>10374000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>10355000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>10163000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>7352000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>7152000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>7169000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>6970000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>6753000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>6835000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>6992000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>6987000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>6885000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>6755000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>6808000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>6496000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>6276000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>6210000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>6295000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>6027000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>5838000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>6042000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>6196000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>6048000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>5906000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6253000000.0</v>
       </c>
       <c r="CU48">
         <v>6253000000.0</v>
       </c>
       <c r="CV48">
+        <v>6253000000.0</v>
+      </c>
+      <c r="CW48">
         <v>6108612000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>6007667000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>6000000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>5942792000.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
-      <c r="DC48">
+      <c r="DC48"/>
+      <c r="DD48">
         <v>5224994816.0</v>
       </c>
-      <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
-      <c r="DG48">
+      <c r="DG48"/>
+      <c r="DH48">
         <v>5099295820.0</v>
       </c>
-      <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
-      <c r="DK48">
+      <c r="DK48"/>
+      <c r="DL48">
         <v>3665268000.0</v>
       </c>
-      <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
-      <c r="DO48">
+      <c r="DO48"/>
+      <c r="DP48">
         <v>3472820139.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
+      <c r="DS48"/>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -18255,170 +18368,173 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50">
+        <v>1618000000.0</v>
+      </c>
+      <c r="C50">
         <v>1120000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>795000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>838000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>499000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>973000000.0</v>
       </c>
       <c r="G50">
         <v>973000000.0</v>
       </c>
       <c r="H50">
+        <v>973000000.0</v>
+      </c>
+      <c r="I50">
         <v>1036000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1264000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>941000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>372000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1480000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2440000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1299000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1647000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>370000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>50000000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>120000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1121000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>579000000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>45000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>622000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>978000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1371000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>7000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1018000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>7339000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>7432000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1111000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>558000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>619000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>8139000000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -18445,996 +18561,1006 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>3178181600.0</v>
+      </c>
+      <c r="C51">
         <v>2456050996.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2119136458.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2416000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2093000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2813000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3076000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3152000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3110000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4095000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3542000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4582000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5758000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4642000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4996000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4296000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4009000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3999000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3955000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4369000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5470000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5118000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4078000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4894000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4064000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4042000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3508000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3614000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4154000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4156000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3216000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>7082000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>7531000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>7103000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7026000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>7106000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7044000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>7116000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>7389000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>9162000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>8774000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>8922000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>8424000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>8493000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>8535000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>8335000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>8110000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8927000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>8058000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>7959000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>8066000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>7000000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>7928000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>7510000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>7231000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>7262000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>7166000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>7506000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>7594000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>7837000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>7589000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>7624000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>7518000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>8100000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>7221000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>7692000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>7603000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>8584000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>7990000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>8039000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>7471000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>8288000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>8404000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>6442000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>4859000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>3824000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>4241000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>4527000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>4278000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>4580000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>4409000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>4423000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>4246000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>4428000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>4310000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>4394000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>4315000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>4336000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>4556000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>4176000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>4255000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>4640000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>4696000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>4875000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>4121000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>4388000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>4386000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4744000000.0</v>
       </c>
       <c r="CU51">
         <v>4744000000.0</v>
       </c>
       <c r="CV51">
+        <v>4744000000.0</v>
+      </c>
+      <c r="CW51">
         <v>5220202000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>3207086000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2832858000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2861715000.0</v>
       </c>
-      <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
-      <c r="DC51">
+      <c r="DC51"/>
+      <c r="DD51">
         <v>2364000830.0</v>
       </c>
-      <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
         <v>2559144648.0</v>
       </c>
-      <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
-      <c r="DK51">
+      <c r="DK51"/>
+      <c r="DL51">
         <v>4222246000.0</v>
       </c>
-      <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
-      <c r="DO51">
+      <c r="DO51"/>
+      <c r="DP51">
         <v>5029697190.0</v>
       </c>
-      <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
+      <c r="DS51"/>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>1675986400.0</v>
+      </c>
+      <c r="C52">
         <v>1123683462.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>793553219.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>899000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>562110000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>973000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1031000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1095000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1264000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1001000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>428000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1533000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2440000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1355000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1703000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>426000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>50000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>62000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>169000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>398000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1472000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1130000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>83000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>937000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>120000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1121000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>579000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>165000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>753000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>786000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2127000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2595000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1760000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1644000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1723000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>718000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>828000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1111000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2855000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1904000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2543000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1595000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1619000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1564000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>889000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>534000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1117000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>591000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>580000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>596000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>24000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1021000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1340000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1008000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>1007000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>8000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>296000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>434000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1083000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>634000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>693000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>645000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1308000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>648000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1002000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>782000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1049000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>735000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>669000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>688000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>848000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>671000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>543000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>595000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>406000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>866000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1252000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>597000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>795000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>425000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>452000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>289000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>449000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>390000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>415000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>302000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>230000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>481000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>491000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>571000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1007000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>939000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1176000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>634000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>700000000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>650000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093000000.0</v>
       </c>
       <c r="CU52">
         <v>1093000000.0</v>
       </c>
       <c r="CV52">
+        <v>1093000000.0</v>
+      </c>
+      <c r="CW52">
         <v>1352259000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>573072000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>678084000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>540739000.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>454828230.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
-      <c r="DG52">
+      <c r="DG52"/>
+      <c r="DH52">
         <v>200981976.0</v>
       </c>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
-      <c r="DK52">
+      <c r="DK52"/>
+      <c r="DL52">
         <v>254984000.0</v>
       </c>
-      <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
-      <c r="DO52">
+      <c r="DO52"/>
+      <c r="DP52">
         <v>184968989.0</v>
       </c>
-      <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
+      <c r="DS52"/>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>116000000.0</v>
+      </c>
+      <c r="C53">
         <v>35000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>94000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>87000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="G53">
         <v>35000000.0</v>
       </c>
       <c r="H53">
+        <v>35000000.0</v>
+      </c>
+      <c r="I53">
         <v>12000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>17000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>18000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>66000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>118000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>104000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>84000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>204000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>375000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>175000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>49000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>108000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="V53">
         <v>77000000.0</v>
       </c>
       <c r="W53">
+        <v>77000000.0</v>
+      </c>
+      <c r="X53">
         <v>612000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>550000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>492000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>441000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>533000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="AD53">
         <v>48000000.0</v>
       </c>
       <c r="AE53">
+        <v>48000000.0</v>
+      </c>
+      <c r="AF53">
         <v>76000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>42000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>48000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>53000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>98000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>106000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>86000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>131000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>188000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>125000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>115000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>110000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>176000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>159000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>172000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>263000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>161000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>151000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>143000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>133000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>104000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>65000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>95000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>104000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>71000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>72000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>91000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>64000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>100000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>56000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>97000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>32000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>45000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>41000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="BO53">
         <v>76000000.0</v>
       </c>
       <c r="BP53">
         <v>76000000.0</v>
       </c>
       <c r="BQ53">
+        <v>76000000.0</v>
+      </c>
+      <c r="BR53">
         <v>101000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>226000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>261000000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>65000000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19515,1404 +19641,1417 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>18057305200.0</v>
+      </c>
+      <c r="C55">
         <v>18003014334.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>17940000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17832599820.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>18005979000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>18478000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>18437000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18431000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>18378000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>18816000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>18684000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>19349000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>20889000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>21035000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21711000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>21162000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>21799000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>22829000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>22149000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>23099000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>24561000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>23780000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>17881000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>17038000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>16903000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>16916000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>17295000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>15984000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>16453000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>16459000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>17047000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>26749000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>26975000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>26958000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>26471000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>26765000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>26517000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>26606000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>27852000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>28413000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>28609000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>29048000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>29103000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>29048000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>30017000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>29789000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>30597000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>31660000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>31578000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>31617000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>32439000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>31765000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>32424000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>32045000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>32572000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>32192000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>31924000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>31878000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>32476000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>35394000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>35984000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>35541000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>35531000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>34843000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>33349000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>33845000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>34573000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>35615000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>35517000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>35743000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>34589000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>36090000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>37830000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>24502000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>22831000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>22918000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>20025000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>20038000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>20132000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>19776000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>19230000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>19077000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>19436000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>19255000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>19053000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>19179000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>19643000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>18791000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>18767000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>18211000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>18680000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>18512000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>18236000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>17966000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>18542000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>18006000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>17813000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18402000000.0</v>
       </c>
       <c r="CU55">
         <v>18402000000.0</v>
       </c>
       <c r="CV55">
+        <v>18402000000.0</v>
+      </c>
+      <c r="CW55">
         <v>18378430000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>15672549000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>15471614000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>15698093000.0</v>
       </c>
-      <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
-      <c r="DC55">
+      <c r="DC55"/>
+      <c r="DD55">
         <v>12558512477.0</v>
       </c>
-      <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
-      <c r="DG55">
+      <c r="DG55"/>
+      <c r="DH55">
         <v>12447703340.0</v>
       </c>
-      <c r="DH55"/>
       <c r="DI55"/>
       <c r="DJ55"/>
-      <c r="DK55">
+      <c r="DK55"/>
+      <c r="DL55">
         <v>13333893000.0</v>
       </c>
-      <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55"/>
-      <c r="DO55">
+      <c r="DO55"/>
+      <c r="DP55">
         <v>13172272893.0</v>
       </c>
-      <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
+      <c r="DS55"/>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>2266277200.0</v>
+      </c>
+      <c r="C56">
         <v>2140015023.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2228000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2183869087.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2261020000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2889000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3490000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3358000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3266000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3423000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2921000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4055000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4434000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3388000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2811000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2341000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2243000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2341000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2453000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3008000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3885000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4158000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3975000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3159000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3040000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2942000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3071000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2868000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3861000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3996000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4521000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>16444000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>16608000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>16478000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2977000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3258000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3137000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3256000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4634000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4701000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4678000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4841000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3557000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3228000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3733000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3516000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3646000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4115000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3235000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3309000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3900000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3269000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4091000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3413000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4113000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3367000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4278000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3846000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3914000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>4141000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>4269000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3693000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3659000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3739000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>3033000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>3425000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3663000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>4447000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>4090000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>4037000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3686000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3807000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>3598000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>11286000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>9678000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>9563000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3081000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3039000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>3265000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>3151000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2670000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2668000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>3009000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>2855000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>2581000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>2564000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>2892000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>2601000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>2780000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>2599000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>3044000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>2874000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>2702000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>2520000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>3022000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>2487000000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>2351000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2763000000.0</v>
       </c>
       <c r="CU56">
         <v>2763000000.0</v>
       </c>
       <c r="CV56">
+        <v>2763000000.0</v>
+      </c>
+      <c r="CW56">
         <v>2726063000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>2242052000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>2081827000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>2527670000.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
-      <c r="DC56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>2200179719.0</v>
       </c>
-      <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
-      <c r="DG56">
+      <c r="DG56"/>
+      <c r="DH56">
         <v>2092124814.0</v>
       </c>
-      <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
-      <c r="DK56">
+      <c r="DK56"/>
+      <c r="DL56">
         <v>2680168000.0</v>
       </c>
-      <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56">
         <v>2224881430.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
+      <c r="DS56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>4440664800.0</v>
+      </c>
+      <c r="C57">
         <v>3540606196.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3461688760.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3557528737.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2860351000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3159000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3436000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3561000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3728000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3535000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3233000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3848000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4918000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3742000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4891000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3420000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2729000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2321000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2581000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3111000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2767000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3178000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2652000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2097000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2159000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3175000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3219000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1970000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2000000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2178000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2691000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6706000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>7176000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5356000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4796000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5192000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3963000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3961000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4562000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>6546000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>5702000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>6221000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>5407000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4995000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>5229000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4594000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4597000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4754000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4237000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4243000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>4761000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>3415000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4424000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4842000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4972000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4702000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>3784000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3996000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4604000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4919000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4695000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4731000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>5011000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>4960000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>4417000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>4639000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>4712000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4607000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>4402000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4162000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>4645000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>4474000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>4466000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>3022000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>3239000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>3996000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>3665000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>4025000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>3739000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>3424000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2977000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2869000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>3107000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2893000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2814000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>2806000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>3083000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>2562000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>2795000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>2748000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>3145000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>3246000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3152000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>3656000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>3205000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3057000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>3052000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3830000000.0</v>
       </c>
       <c r="CU57">
         <v>3830000000.0</v>
       </c>
       <c r="CV57">
+        <v>3830000000.0</v>
+      </c>
+      <c r="CW57">
         <v>3892022000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>2593033000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>2825246000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>2965062000.0</v>
       </c>
-      <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
-      <c r="DC57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>2477362273.0</v>
       </c>
-      <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
-      <c r="DG57">
+      <c r="DG57"/>
+      <c r="DH57">
         <v>2073131339.0</v>
       </c>
-      <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
-      <c r="DK57">
+      <c r="DK57"/>
+      <c r="DL57">
         <v>2872193000.0</v>
       </c>
-      <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57">
+      <c r="DO57"/>
+      <c r="DP57">
         <v>2392849325.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
+      <c r="DS57"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>6945655200.0</v>
+      </c>
+      <c r="C58">
         <v>6152166958.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6026000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6083064442.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5361905000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6182000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6431000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6558000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6762000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7781000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7620000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8157000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9688000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8556000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9826000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8884000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8446000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8204000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8315000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8908000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8784000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8963000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7901000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7478000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7594000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7680000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7735000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7395000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7355000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7491000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7808000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14199000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14812000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13574000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>12905000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>13527000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13384000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>13371000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>14596000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>16583000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>16296000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>16212000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>16012000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>15777000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>15932000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>15895000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>15938000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>16161000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>15461000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>15450000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>16009000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>14488000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>15377000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>14967000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>15039000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>14830000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>14873000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>15050000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>15726000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>15679000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>15481000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>15561000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>15856000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>15629000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>14936000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>14941000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>15238000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>16432000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>16398000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>16061000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>16101000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>15944000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>16091000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>10694000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>9260000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>9334000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>9256000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>9528000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>9661000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>9583000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>9335000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>9200000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>9471000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>9267000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>9148000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>9328000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>9683000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>9327000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>9549000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>9076000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>9492000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>9753000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>9690000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>9972000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>9582000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>9358000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>9344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10182000000.0</v>
       </c>
       <c r="CU58">
         <v>10182000000.0</v>
       </c>
       <c r="CV58">
+        <v>10182000000.0</v>
+      </c>
+      <c r="CW58">
         <v>10318738000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>7803556000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>7640343000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>7880384000.0</v>
       </c>
-      <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
-      <c r="DC58">
+      <c r="DC58"/>
+      <c r="DD58">
         <v>5562314232.0</v>
       </c>
-      <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
-      <c r="DG58">
+      <c r="DG58"/>
+      <c r="DH58">
         <v>5702306351.0</v>
       </c>
-      <c r="DH58"/>
       <c r="DI58"/>
       <c r="DJ58"/>
-      <c r="DK58">
+      <c r="DK58"/>
+      <c r="DL58">
         <v>8387548000.0</v>
       </c>
-      <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
-      <c r="DO58">
+      <c r="DO58"/>
+      <c r="DP58">
         <v>8525574608.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
+      <c r="DS58"/>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20993,390 +21132,394 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>11111650000.0</v>
+      </c>
+      <c r="C60">
         <v>11850847376.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11914000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11749535377.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>12644074000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>12296000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12006000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11873000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>11616000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11035000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>11064000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>11192000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>11201000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>12479000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>11885000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>12278000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>13353000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>14625000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>13834000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>14191000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>15777000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>14817000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9980000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9560000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>9309000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>9236000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>9560000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>8589000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9098000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>8968000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>9210000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>12023000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>11643000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>12868000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>13077000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>12744000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>12639000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>12743000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>12773000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>11348000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>11831000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>12346000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>12613000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>12782000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>13596000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>13404000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>14178000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>15017000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>15645000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>15766000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>16036000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>16913000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>16686000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>16715000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>17145000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>17020000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>16704000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>16479000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>16405000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>19366000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>20153000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>19625000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>19322000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>19147000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>18348000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>18834000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>19267000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>19114000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>19049000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>19604000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>18416000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>20077000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>21666000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>13740000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>13571000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>13584000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>10769000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>10510000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>10481000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>10193000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>9895000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>9877000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>9963000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>9988000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>9905000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>9851000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>9962000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>9464000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>9218000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>9135000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>9193000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>8759000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>8546000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>7994000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>8966000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>8648000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>8469000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8220000000.0</v>
       </c>
       <c r="CU60">
         <v>8220000000.0</v>
       </c>
       <c r="CV60">
+        <v>8220000000.0</v>
+      </c>
+      <c r="CW60">
         <v>8059692000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>7868993000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>7831272000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>7817709000.0</v>
       </c>
-      <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
-      <c r="DC60">
+      <c r="DC60"/>
+      <c r="DD60">
         <v>6996612981.0</v>
       </c>
-      <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
-      <c r="DG60">
+      <c r="DG60"/>
+      <c r="DH60">
         <v>6745396989.0</v>
       </c>
-      <c r="DH60"/>
       <c r="DI60"/>
       <c r="DJ60"/>
-      <c r="DK60">
+      <c r="DK60"/>
+      <c r="DL60">
         <v>4946345000.0</v>
       </c>
-      <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
-      <c r="DO60">
+      <c r="DO60"/>
+      <c r="DP60">
         <v>4646698285.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
+      <c r="DS60"/>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -21457,52 +21600,53 @@
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21583,50 +21727,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21716,51 +21861,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>1809000000.0</v>
       </c>
       <c r="C2">
         <v>1791000000.0</v>
       </c>
       <c r="D2">
         <v>1560000000.0</v>
       </c>
       <c r="E2">
         <v>1585000000.0</v>
       </c>
       <c r="F2">
         <v>1582000000.0</v>
       </c>
       <c r="G2">
         <v>1158000000.0</v>
       </c>
       <c r="H2">
         <v>1411000000.0</v>
       </c>
       <c r="I2">
         <v>1038000000.0</v>
       </c>
@@ -21814,51 +21959,51 @@
       </c>
       <c r="Z2">
         <v>5451000000.0</v>
       </c>
       <c r="AA2">
         <v>4880650753.0</v>
       </c>
       <c r="AB2">
         <v>4252436580.0</v>
       </c>
       <c r="AC2">
         <v>4002196524.0</v>
       </c>
       <c r="AD2">
         <v>4440293809.0</v>
       </c>
       <c r="AE2">
         <v>6386647209.0</v>
       </c>
       <c r="AF2">
         <v>5992152549.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>930000000.0</v>
       </c>
       <c r="C3">
         <v>822000000.0</v>
       </c>
       <c r="D3">
         <v>725000000.0</v>
       </c>
       <c r="E3">
         <v>724000000.0</v>
       </c>
       <c r="F3">
         <v>770000000.0</v>
       </c>
       <c r="G3">
         <v>792000000.0</v>
       </c>
       <c r="H3">
         <v>717000000.0</v>
       </c>
       <c r="I3">
         <v>619000000.0</v>
       </c>
@@ -21912,51 +22057,51 @@
       </c>
       <c r="Z3">
         <v>1024000000.0</v>
       </c>
       <c r="AA3">
         <v>842112282.0</v>
       </c>
       <c r="AB3">
         <v>695375683.0</v>
       </c>
       <c r="AC3">
         <v>625040377.0</v>
       </c>
       <c r="AD3">
         <v>582021686.0</v>
       </c>
       <c r="AE3">
         <v>553958409.0</v>
       </c>
       <c r="AF3">
         <v>477301063.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-53000000.0</v>
       </c>
       <c r="F4">
         <v>2000000.0</v>
       </c>
       <c r="G4">
         <v>-27000000.0</v>
       </c>
       <c r="H4">
         <v>-6000000.0</v>
       </c>
       <c r="I4">
         <v>3859000000.0</v>
       </c>
       <c r="J4">
         <v>822000000.0</v>
       </c>
       <c r="K4">
         <v>2093000000.0</v>
       </c>
@@ -21968,51 +22113,51 @@
       </c>
       <c r="N4">
         <v>10000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5">
         <v>2117000000.0</v>
       </c>
       <c r="C5">
         <v>2230000000.0</v>
       </c>
       <c r="D5">
         <v>2225000000.0</v>
       </c>
       <c r="E5">
         <v>2286000000.0</v>
       </c>
       <c r="F5">
         <v>1255000000.0</v>
       </c>
       <c r="G5">
         <v>1965000000.0</v>
       </c>
       <c r="H5">
         <v>1178000000.0</v>
       </c>
       <c r="I5">
         <v>831000000.0</v>
       </c>
@@ -22066,51 +22211,51 @@
       </c>
       <c r="Z5">
         <v>866000000.0</v>
       </c>
       <c r="AA5">
         <v>790772103.0</v>
       </c>
       <c r="AB5">
         <v>804589755.0</v>
       </c>
       <c r="AC5">
         <v>771044642.0</v>
       </c>
       <c r="AD5">
         <v>827072403.0</v>
       </c>
       <c r="AE5">
         <v>781977381.0</v>
       </c>
       <c r="AF5">
         <v>760469380.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>3047000000.0</v>
       </c>
       <c r="C6">
         <v>3052000000.0</v>
       </c>
       <c r="D6">
         <v>2950000000.0</v>
       </c>
       <c r="E6">
         <v>3010000000.0</v>
       </c>
       <c r="F6">
         <v>2025000000.0</v>
       </c>
       <c r="G6">
         <v>2757000000.0</v>
       </c>
       <c r="H6">
         <v>1895000000.0</v>
       </c>
       <c r="I6">
         <v>1450000000.0</v>
       </c>
@@ -22164,87 +22309,87 @@
       </c>
       <c r="Z6">
         <v>1890000000.0</v>
       </c>
       <c r="AA6">
         <v>1632884385.0</v>
       </c>
       <c r="AB6">
         <v>1499965438.0</v>
       </c>
       <c r="AC6">
         <v>1396085019.0</v>
       </c>
       <c r="AD6">
         <v>1409094089.0</v>
       </c>
       <c r="AE6">
         <v>1335935790.0</v>
       </c>
       <c r="AF6">
         <v>1237770443.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-53000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>-27000000.0</v>
       </c>
       <c r="H8">
         <v>1191000000.0</v>
       </c>
       <c r="I8">
         <v>3742000000.0</v>
       </c>
       <c r="J8">
         <v>1027000000.0</v>
       </c>
       <c r="K8">
         <v>2093000000.0</v>
       </c>
@@ -22252,51 +22397,51 @@
         <v>184000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>5667000000.0</v>
       </c>
       <c r="C9">
         <v>5467000000.0</v>
       </c>
       <c r="D9">
         <v>5234000000.0</v>
       </c>
       <c r="E9">
         <v>5042000000.0</v>
       </c>
       <c r="F9">
         <v>4766000000.0</v>
       </c>
       <c r="G9">
         <v>4826000000.0</v>
       </c>
       <c r="H9">
         <v>4495000000.0</v>
       </c>
       <c r="I9">
         <v>4463000000.0</v>
       </c>
@@ -22350,51 +22495,51 @@
       </c>
       <c r="Z9">
         <v>1786000000.0</v>
       </c>
       <c r="AA9">
         <v>1632884385.0</v>
       </c>
       <c r="AB9">
         <v>1499965438.0</v>
       </c>
       <c r="AC9">
         <v>1396085019.0</v>
       </c>
       <c r="AD9">
         <v>1409094089.0</v>
       </c>
       <c r="AE9">
         <v>1335935790.0</v>
       </c>
       <c r="AF9">
         <v>1237770443.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>1906000000.0</v>
       </c>
       <c r="C10">
         <v>2069000000.0</v>
       </c>
       <c r="D10">
         <v>3063000000.0</v>
       </c>
       <c r="E10">
         <v>1650000000.0</v>
       </c>
       <c r="F10">
         <v>7294000000.0</v>
       </c>
       <c r="G10">
         <v>1220000000.0</v>
       </c>
       <c r="H10">
         <v>372000000.0</v>
       </c>
       <c r="I10">
         <v>300000000.0</v>
       </c>
@@ -22448,51 +22593,51 @@
       </c>
       <c r="Z10">
         <v>852000000.0</v>
       </c>
       <c r="AA10">
         <v>584077878.0</v>
       </c>
       <c r="AB10">
         <v>541922998.0</v>
       </c>
       <c r="AC10">
         <v>421022030.0</v>
       </c>
       <c r="AD10">
         <v>474011893.0</v>
       </c>
       <c r="AE10">
         <v>673914630.0</v>
       </c>
       <c r="AF10">
         <v>885588559.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11">
         <v>423000000.0</v>
       </c>
       <c r="C11">
         <v>-123000000.0</v>
       </c>
       <c r="D11">
         <v>417000000.0</v>
       </c>
       <c r="E11">
         <v>259000000.0</v>
       </c>
       <c r="F11">
         <v>1607000000.0</v>
       </c>
       <c r="G11">
         <v>71000000.0</v>
       </c>
       <c r="H11">
         <v>-1198000000.0</v>
       </c>
       <c r="I11">
         <v>136000000.0</v>
       </c>
@@ -22546,51 +22691,51 @@
       </c>
       <c r="Z11">
         <v>168000000.0</v>
       </c>
       <c r="AA11">
         <v>-14668622.0</v>
       </c>
       <c r="AB11">
         <v>105066704.0</v>
       </c>
       <c r="AC11">
         <v>79010272.0</v>
       </c>
       <c r="AD11">
         <v>74991256.0</v>
       </c>
       <c r="AE11">
         <v>92958774.0</v>
       </c>
       <c r="AF11">
         <v>86028603.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12">
         <v>183000000.0</v>
       </c>
       <c r="C12">
         <v>168501575.0</v>
       </c>
       <c r="D12">
         <v>215887828.0</v>
       </c>
       <c r="E12">
         <v>185352822.0</v>
       </c>
       <c r="F12">
         <v>186345790.0</v>
       </c>
       <c r="G12">
         <v>189508797.0</v>
       </c>
       <c r="H12">
         <v>186231225.0</v>
       </c>
       <c r="I12">
         <v>252434752.0</v>
       </c>
@@ -22644,51 +22789,51 @@
       </c>
       <c r="Z12">
         <v>350000000.0</v>
       </c>
       <c r="AA12">
         <v>209361247.0</v>
       </c>
       <c r="AB12">
         <v>263081496.0</v>
       </c>
       <c r="AC12">
         <v>329026423.0</v>
       </c>
       <c r="AD12">
         <v>265057713.0</v>
       </c>
       <c r="AE12">
         <v>108062751.0</v>
       </c>
       <c r="AF12">
         <v>94976164.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13">
         <v>40000000.0</v>
       </c>
       <c r="C13">
         <v>76000000.0</v>
       </c>
       <c r="D13">
         <v>63000000.0</v>
       </c>
       <c r="E13">
         <v>196000000.0</v>
       </c>
       <c r="F13">
         <v>196000000.0</v>
       </c>
       <c r="G13">
         <v>195000000.0</v>
       </c>
       <c r="H13">
         <v>164000000.0</v>
       </c>
       <c r="I13">
         <v>191000000.0</v>
       </c>
@@ -22702,51 +22847,51 @@
         <v>308000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>3000000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>-90000000.0</v>
       </c>
       <c r="J14">
         <v>498000000.0</v>
       </c>
       <c r="K14">
         <v>483000000.0</v>
       </c>
@@ -22766,51 +22911,51 @@
       <c r="Q14">
         <v>24000000.0</v>
       </c>
       <c r="R14">
         <v>23000000.0</v>
       </c>
       <c r="S14">
         <v>17000000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
         <v>1502000000.0</v>
       </c>
       <c r="C15">
         <v>2210000000.0</v>
       </c>
       <c r="D15">
         <v>2695000000.0</v>
       </c>
       <c r="E15">
         <v>1338000000.0</v>
       </c>
       <c r="F15">
         <v>5689000000.0</v>
       </c>
       <c r="G15">
         <v>1122000000.0</v>
       </c>
       <c r="H15">
         <v>1564000000.0</v>
       </c>
       <c r="I15">
         <v>3933000000.0</v>
       </c>
@@ -22864,51 +23009,51 @@
       </c>
       <c r="Z15">
         <v>776000000.0</v>
       </c>
       <c r="AA15">
         <v>1250833444.0</v>
       </c>
       <c r="AB15">
         <v>559894933.0</v>
       </c>
       <c r="AC15">
         <v>1846114090.0</v>
       </c>
       <c r="AD15">
         <v>550052466.0</v>
       </c>
       <c r="AE15">
         <v>580955856.0</v>
       </c>
       <c r="AF15">
         <v>799559956.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1402000000.0</v>
       </c>
       <c r="F16">
         <v>5687000000.0</v>
       </c>
       <c r="G16">
         <v>1120000000.0</v>
       </c>
       <c r="H16">
         <v>1561000000.0</v>
       </c>
       <c r="I16">
         <v>3930000000.0</v>
       </c>
       <c r="J16">
         <v>1393000000.0</v>
       </c>
       <c r="K16">
         <v>3096000000.0</v>
       </c>
@@ -22944,51 +23089,51 @@
         <v>922000000.0</v>
       </c>
       <c r="W16">
         <v>860000000.0</v>
       </c>
       <c r="X16">
         <v>835000000.0</v>
       </c>
       <c r="Y16">
         <v>587000000.0</v>
       </c>
       <c r="Z16">
         <v>657000000.0</v>
       </c>
       <c r="AA16">
         <v>571000000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17">
         <v>1483000000.0</v>
       </c>
       <c r="C17">
         <v>2192000000.0</v>
       </c>
       <c r="D17">
         <v>2175000000.0</v>
       </c>
       <c r="E17">
         <v>1455000000.0</v>
       </c>
       <c r="F17">
         <v>5687000000.0</v>
       </c>
       <c r="G17">
         <v>1149000000.0</v>
       </c>
       <c r="H17">
         <v>1570000000.0</v>
       </c>
       <c r="I17">
         <v>180000000.0</v>
       </c>
@@ -23004,51 +23149,51 @@
       <c r="M17">
         <v>1959000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>-147000000.0</v>
       </c>
       <c r="C18">
         <v>-135000000.0</v>
       </c>
       <c r="D18">
         <v>-169000000.0</v>
       </c>
       <c r="E18">
         <v>248000000.0</v>
       </c>
       <c r="F18">
         <v>-188000000.0</v>
       </c>
       <c r="G18">
         <v>-165000000.0</v>
       </c>
       <c r="H18">
         <v>-165000000.0</v>
       </c>
       <c r="I18">
         <v>-260000000.0</v>
       </c>
@@ -23060,129 +23205,129 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>-8000000.0</v>
       </c>
       <c r="L20">
         <v>-13000000.0</v>
       </c>
       <c r="M20">
         <v>-969000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
         <v>1989000000.0</v>
       </c>
       <c r="C21">
         <v>2109000000.0</v>
       </c>
       <c r="D21">
         <v>2332000000.0</v>
       </c>
       <c r="E21">
         <v>1834000000.0</v>
       </c>
       <c r="F21">
         <v>1242000000.0</v>
       </c>
       <c r="G21">
         <v>1929000000.0</v>
       </c>
       <c r="H21">
         <v>1199000000.0</v>
       </c>
       <c r="I21">
         <v>780000000.0</v>
       </c>
@@ -23236,87 +23381,87 @@
       </c>
       <c r="Z21">
         <v>1786000000.0</v>
       </c>
       <c r="AA21">
         <v>790772103.0</v>
       </c>
       <c r="AB21">
         <v>804589756.0</v>
       </c>
       <c r="AC21">
         <v>771044641.0</v>
       </c>
       <c r="AD21">
         <v>827072403.0</v>
       </c>
       <c r="AE21">
         <v>781977381.0</v>
       </c>
       <c r="AF21">
         <v>760469380.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>5487000000.0</v>
       </c>
       <c r="C23">
         <v>5149000000.0</v>
       </c>
       <c r="D23">
         <v>4462000000.0</v>
       </c>
       <c r="E23">
         <v>4793000000.0</v>
       </c>
       <c r="F23">
         <v>5106000000.0</v>
       </c>
       <c r="G23">
         <v>4055000000.0</v>
       </c>
       <c r="H23">
         <v>4707000000.0</v>
       </c>
       <c r="I23">
         <v>4721000000.0</v>
       </c>
@@ -23370,87 +23515,87 @@
       </c>
       <c r="Z23">
         <v>6371000000.0</v>
       </c>
       <c r="AA23">
         <v>5722763035.0</v>
       </c>
       <c r="AB23">
         <v>4947812262.0</v>
       </c>
       <c r="AC23">
         <v>4627236902.0</v>
       </c>
       <c r="AD23">
         <v>5022315495.0</v>
       </c>
       <c r="AE23">
         <v>6940605618.0</v>
       </c>
       <c r="AF23">
         <v>6469453612.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>930000000.0</v>
       </c>
       <c r="C25">
         <v>822000000.0</v>
       </c>
       <c r="D25">
         <v>720000000.0</v>
       </c>
       <c r="E25">
         <v>724000000.0</v>
       </c>
       <c r="F25">
         <v>770000000.0</v>
       </c>
       <c r="G25">
         <v>792000000.0</v>
       </c>
       <c r="H25">
         <v>717000000.0</v>
       </c>
       <c r="I25">
         <v>619000000.0</v>
       </c>
@@ -23460,133 +23605,133 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>440000000.0</v>
       </c>
       <c r="E26">
         <v>446000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>773000000.0</v>
       </c>
       <c r="O26">
         <v>691000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>173000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>2717000000.0</v>
       </c>
       <c r="C28">
         <v>2658000000.0</v>
       </c>
       <c r="D28">
         <v>2533000000.0</v>
       </c>
       <c r="E28">
         <v>2673000000.0</v>
       </c>
       <c r="F28">
         <v>2748000000.0</v>
       </c>
       <c r="G28">
         <v>2522000000.0</v>
       </c>
       <c r="H28">
         <v>2665000000.0</v>
       </c>
       <c r="I28">
         <v>2739000000.0</v>
       </c>
@@ -23612,51 +23757,51 @@
         <v>2198000000.0</v>
       </c>
       <c r="Q28">
         <v>8938000000.0</v>
       </c>
       <c r="R28">
         <v>8658000000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>423000000.0</v>
       </c>
       <c r="C29">
         <v>-123000000.0</v>
       </c>
       <c r="D29">
         <v>500000000.0</v>
       </c>
       <c r="E29">
         <v>195000000.0</v>
       </c>
       <c r="F29">
         <v>1607000000.0</v>
       </c>
       <c r="G29">
         <v>71000000.0</v>
       </c>
       <c r="H29">
         <v>-1000000.0</v>
       </c>
       <c r="I29">
         <v>109000000.0</v>
       </c>
@@ -23670,51 +23815,51 @@
         <v>34000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>3678000000.0</v>
       </c>
       <c r="C30">
         <v>3358000000.0</v>
       </c>
       <c r="D30">
         <v>2902000000.0</v>
       </c>
       <c r="E30">
         <v>3208000000.0</v>
       </c>
       <c r="F30">
         <v>3524000000.0</v>
       </c>
       <c r="G30">
         <v>2897000000.0</v>
       </c>
       <c r="H30">
         <v>3296000000.0</v>
       </c>
       <c r="I30">
         <v>3683000000.0</v>
       </c>
@@ -23768,51 +23913,51 @@
       </c>
       <c r="Z30">
         <v>920000000.0</v>
       </c>
       <c r="AA30">
         <v>842112282.0</v>
       </c>
       <c r="AB30">
         <v>695375682.0</v>
       </c>
       <c r="AC30">
         <v>625040378.0</v>
       </c>
       <c r="AD30">
         <v>582021686.0</v>
       </c>
       <c r="AE30">
         <v>553958409.0</v>
       </c>
       <c r="AF30">
         <v>477301063.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B31">
         <v>-83000000.0</v>
       </c>
       <c r="C31">
         <v>-40000000.0</v>
       </c>
       <c r="D31">
         <v>731000000.0</v>
       </c>
       <c r="E31">
         <v>-184000000.0</v>
       </c>
       <c r="F31">
         <v>6052000000.0</v>
       </c>
       <c r="G31">
         <v>-709000000.0</v>
       </c>
       <c r="H31">
         <v>-827000000.0</v>
       </c>
       <c r="I31">
         <v>-480000000.0</v>
       </c>
@@ -23866,51 +24011,51 @@
       </c>
       <c r="Z31">
         <v>-934000000.0</v>
       </c>
       <c r="AA31">
         <v>-206694225.0</v>
       </c>
       <c r="AB31">
         <v>-262666758.0</v>
       </c>
       <c r="AC31">
         <v>-350022611.0</v>
       </c>
       <c r="AD31">
         <v>-353060510.0</v>
       </c>
       <c r="AE31">
         <v>-108062751.0</v>
       </c>
       <c r="AF31">
         <v>125119179.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B32">
         <v>7476000000.0</v>
       </c>
       <c r="C32">
         <v>7258000000.0</v>
       </c>
       <c r="D32">
         <v>6794000000.0</v>
       </c>
       <c r="E32">
         <v>6627000000.0</v>
       </c>
       <c r="F32">
         <v>6348000000.0</v>
       </c>
       <c r="G32">
         <v>5984000000.0</v>
       </c>
       <c r="H32">
         <v>5906000000.0</v>
       </c>
       <c r="I32">
         <v>5501000000.0</v>
       </c>
@@ -23983,1305 +24128,1312 @@
       <c r="AF32">
         <v>7229922992.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
-        <v>493000000.0</v>
+        <v>1211000000.0</v>
       </c>
       <c r="C2">
         <v>493000000.0</v>
       </c>
       <c r="D2">
+        <v>493000000.0</v>
+      </c>
+      <c r="E2">
         <v>430000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>438000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>448000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>491000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>434000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>422000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>373000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>364000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>294000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>295000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>342000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>362000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>314000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>309000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>593000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>411000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>328000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>279000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>288000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>-1480000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>257000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>252000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>330000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>-1534000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>974000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>971000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1000000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>-1577000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>860000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>869000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>867000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>-2606000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>790000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>899000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>827000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-2766000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1536000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1605000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1643000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>412000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1533000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2091000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1630000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-3088000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2198000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2315000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2313000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>621000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1731000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2256000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2324000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>327000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2358000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2351000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2540000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2604000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2363000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2478000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2552000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2739000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2533000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2377000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2412000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2612000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2444000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2452000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2367000000.0</v>
       </c>
       <c r="BS2">
         <v>2367000000.0</v>
       </c>
       <c r="BT2">
+        <v>2367000000.0</v>
+      </c>
+      <c r="BU2">
         <v>2427000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2432000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1435000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1427000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1304000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1274000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1261000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>-33000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1141000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1153000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1133000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1616000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1556000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1476000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1460000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1590000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1488000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1398000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1375000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1446000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1373000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1299000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1456000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1418000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1458000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1386000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499412648.0</v>
       </c>
       <c r="CU2">
         <v>1499412648.0</v>
       </c>
       <c r="CV2">
+        <v>1499412648.0</v>
+      </c>
+      <c r="CW2">
         <v>1432101895.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1234053804.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1252775135.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1381415940.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1282187770.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1183986486.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1066970136.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>618249770.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1257325883.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1055021477.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>989996688.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1234493964.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1210939032.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1168979592.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1098977793.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1769749703.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1130910144.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1068970514.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1053946703.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1676768399.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1936981271.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1494977638.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1277937174.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>253000000.0</v>
+      </c>
+      <c r="C3">
         <v>245000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>240000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>234000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>230000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>226000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>208000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="J3">
         <v>206000000.0</v>
       </c>
       <c r="K3">
+        <v>206000000.0</v>
+      </c>
+      <c r="L3">
         <v>189000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>184000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>179000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>173000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>184000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>178000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>184000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>178000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>196000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>188000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>194000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>192000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>194000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>226000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>191000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>181000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>201000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>183000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>167000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>166000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>159000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="AH3">
         <v>157000000.0</v>
       </c>
       <c r="AI3">
+        <v>157000000.0</v>
+      </c>
+      <c r="AJ3">
         <v>368000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>132000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>162000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>159000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>407000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>383000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>384000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>378000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>399000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>393000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>401000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>413000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>454000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>452000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>461000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>455000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>467000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>462000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>446000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>455000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>450000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>433000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>422000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>433000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>458000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>414000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>422000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>415000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>411000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>385000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>370000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>408000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>415000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>387000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>366000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>388000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>717000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>388000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>368000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>183000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>187000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>182000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>179000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>176000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-19000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>167000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>168000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>165000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>236000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>232000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>223000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>221000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>251000000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>252000000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>226000000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>210000000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>229000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>238000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>214000000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>197000000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>228000000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>236000000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300344972.0</v>
       </c>
       <c r="CU3">
         <v>300344972.0</v>
       </c>
       <c r="CV3">
+        <v>300344972.0</v>
+      </c>
+      <c r="CW3">
         <v>270882208.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>223784555.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>228988265.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>249923846.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>212188436.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>189021312.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>190978688.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>202049286.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>149693260.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>165008969.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>178005962.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>183078484.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>165989382.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>150940607.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>144025379.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>174076029.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>157976107.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>138012272.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>135986134.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>146980811.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>164951056.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>127040888.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>114985654.0</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="N4">
         <v>5000000.0</v>
       </c>
       <c r="O4">
+        <v>5000000.0</v>
+      </c>
+      <c r="P4">
         <v>39000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000000.0</v>
       </c>
       <c r="R4">
         <v>-44000000.0</v>
       </c>
       <c r="S4">
+        <v>-44000000.0</v>
+      </c>
+      <c r="T4">
         <v>2000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-4000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>3000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-25000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>1000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-5000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>2000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>3000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>28000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-27000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-10000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>3478000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>349000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>515000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-483000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>31000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-51000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>20000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-3000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>2093000000.0</v>
       </c>
-      <c r="AN4">
-[...1 lines deleted...]
-      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>184000000.0</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>184000000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>10000000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
@@ -25400,839 +25552,846 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5">
+        <v>554000000.0</v>
+      </c>
+      <c r="C5">
         <v>653000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>537000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>585589814.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>399000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>569000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>797000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>409000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>434000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>579000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>466000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>558000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>723000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>428000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>216000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>849000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>711000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>508000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>237000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>316000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>319000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>383000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>952000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>321000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>353000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>339000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>187000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>268000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>429000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>279000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>180000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>165000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>221000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>276000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>421000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>232000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>158000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>248000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>375000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>383000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>411000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>280000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>521000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>371000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>340000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>406000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1280000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>384000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>410000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>387000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>210000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>358000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>580000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>335000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>577000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>402000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1281000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>394000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2589000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>624000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>842000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>403000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>299000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>404000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>481000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>321000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-252000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>55000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>441000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>353000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>689000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>553000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>251000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>300000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>404000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>310000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>352000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>225000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>262000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>314000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>308000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>209000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>552000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>516000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>267000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>120000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>495000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>492000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>257000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>97000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>488000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>440000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>207000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>39000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>554000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>411000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>222000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>382507192.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>389323490.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>290856093.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>177431652.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>15223597.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>392209325.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>256836782.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>136959460.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>5034830.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>300098832.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>386192989.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>144951251.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-26035111.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>455955452.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>287002548.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>165045787.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>3947833.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>336094920.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>302019549.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>149968601.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-18993283.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>323953143.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>388041966.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>136007038.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-65989848.0</v>
       </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>807000000.0</v>
+      </c>
+      <c r="C6">
         <v>898000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>777000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>819589814.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>629000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>795000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1005000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>611000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>640000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>785000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>655000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>742000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>902000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>601000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>400000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1027000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>895000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>686000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>433000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>504000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>513000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>575000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1146000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>547000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>544000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>520000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>388000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>451000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>596000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>445000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>339000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>311000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>378000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>433000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>789000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>364000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>320000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>407000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>782000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>766000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>795000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>658000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>920000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>764000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>741000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>819000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1734000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>836000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>871000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>842000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>677000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>820000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1026000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>790000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1027000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>835000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1703000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>827000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2131000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1038000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1264000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>818000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>710000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>789000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>851000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>729000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>163000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>442000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>807000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>741000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1406000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>941000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>619000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>483000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>591000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>492000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>531000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>401000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>243000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>481000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>476000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>374000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>788000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>748000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>490000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>341000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>746000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>744000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>483000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>307000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>717000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>678000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>421000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>236000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>782000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>647000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>434000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>682852164.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>689668462.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>561738301.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>401216207.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>244211862.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>642133171.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>469025218.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>325980772.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>196013518.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>502148118.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>535886249.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>309960220.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>151970851.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>639033936.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>452991930.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>315986394.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>147973212.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>510170949.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>459995656.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>287980873.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>116992851.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>470933954.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>552993022.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>263047926.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>48995806.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -26414,144 +26573,145 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>5000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>19000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>39000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-37000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-44000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-11000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-4000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-25000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-5000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>1200000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>28000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-27000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-10000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>3478000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26730,1631 +26890,1648 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>743000000.0</v>
+      </c>
+      <c r="C9">
         <v>1594000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1516000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1352000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1347000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1452000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1418000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1290000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1318000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1512000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1451000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1300000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1352000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1396000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1403000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1260000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1305000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1081000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1299000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1198000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1253000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1292000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3096000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1186000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1153000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1190000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3117000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>439000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>452000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>487000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3096000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>424000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>442000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>512000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5550000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>482000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>381000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>504000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5626000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1208000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1164000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1150000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2736000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1214000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>711000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1191000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6299000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>909000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>844000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>817000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2657000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1355000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>907000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>851000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3072000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>823000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>921000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>775000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>973000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1090000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>969000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>778000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>719000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>723000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>839000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>728000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>745000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>772000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>841000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>764000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1045000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>912000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>701000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>399000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>591000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>492000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>531000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>401000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>243000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>481000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>476000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>374000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>788000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>748000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>490000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>341000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>737000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>735000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>468000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>307000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>710000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>671000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>414000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>224000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>772000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>637000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>423000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>628912363.0</v>
       </c>
       <c r="CU9">
         <v>628912363.0</v>
       </c>
       <c r="CV9">
+        <v>628912363.0</v>
+      </c>
+      <c r="CW9">
         <v>544959128.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>401216207.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>244211862.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>642133171.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>449797059.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>310945946.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>196013518.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>502148118.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>480441597.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>292970614.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>151970851.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>639033936.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>452983075.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>315986394.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>147973212.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>510170949.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>459995656.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>287980873.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>116992851.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>470933954.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>552993022.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>262995820.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>48995806.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>515000000.0</v>
+      </c>
+      <c r="C10">
         <v>602000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>491000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>549000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>349000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>517000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>742000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>354000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>442000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>531000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>670000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>352000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1108000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>933000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>282000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>273000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-163000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1258000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-292000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-402000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1361000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6627000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>742000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>93000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>147000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>238000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>88000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-85000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>254000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>115000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-87000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>81000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>139000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>199000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>329000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>143000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>62000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>156000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>275000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>276000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>306000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>184000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>420000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>270000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>236000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>305000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1166000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>276000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>300000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>279000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>78000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>250000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>465000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>230000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>436000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>304000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1186000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>268000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2682000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>526000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>746000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>307000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>221000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>304000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>382000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>165000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>26000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-76000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>337000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>258000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>828000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>535000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>161000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>227000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>416000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>344000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>307000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>178000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>175000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>249000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>255000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>195000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>484000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>440000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>210000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>66000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>433000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>428000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>234000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>35000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>422000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>396000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>139000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-42000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>382000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>326000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>128000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292466384.0</v>
       </c>
       <c r="CU10">
         <v>292466384.0</v>
       </c>
       <c r="CV10">
+        <v>292466384.0</v>
+      </c>
+      <c r="CW10">
         <v>195805082.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>136823319.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>227085315.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>317925772.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>208264023.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>100000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-41933927.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>224968814.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>261005861.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>70975659.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-94004637.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>314996727.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>244984643.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>97959184.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-75008812.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>258045504.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>219028311.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>64044049.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-81028382.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>277954292.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>356004407.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>103013417.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-62973590.0</v>
       </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11">
+        <v>71000000.0</v>
+      </c>
+      <c r="C11">
         <v>125000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>158000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>121000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>52000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>92000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>135000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>77000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-402000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>67000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>20000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-18000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>219000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>196000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>103000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-92000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>240000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-115000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-161000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>289000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1594000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>155000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-147000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>16000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>47000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1233000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-13000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>47000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-11000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>128000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-3000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>27000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-266000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-22000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>15000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>11000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-26000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>25000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>9000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>26000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>40000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-13000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>425000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-33000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>209000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>247000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>51000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-147000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>270000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-40000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-78000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>145000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>174000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>52000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-4000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>33000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>79000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>31000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-150000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-232000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>14000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>69000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>187000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>118000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>34000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>109000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>30000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>45000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-31000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-3000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>42000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>57000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-10000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>231000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>141000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-86000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-8000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>119000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>100000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>54000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-6000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>19000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>101000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>38000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-9000000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>103000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>64000000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36195932.0</v>
       </c>
       <c r="CU11">
         <v>36195932.0</v>
       </c>
       <c r="CV11">
+        <v>36195932.0</v>
+      </c>
+      <c r="CW11">
         <v>41822445.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>21151431.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>69140501.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-59914480.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>33269013.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>18986486.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-6965998.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>42983134.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>53155241.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>7977091.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-10997019.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>56970424.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>46984251.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>18979592.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-14028904.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>35993705.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>33017160.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>11012099.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-12999206.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>38974198.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>52001469.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>12024342.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-10005150.0</v>
       </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12">
+        <v>47755713.0</v>
+      </c>
+      <c r="C12">
         <v>44000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>36589814.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40659096.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>38882161.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>42758283.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
+        <v>47000000.0</v>
+      </c>
+      <c r="J12">
         <v>46990306.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>39821320.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>51381921.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>54301581.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>55726089.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>59004486.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>51077047.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>45303236.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>46599588.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>48000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>48835005.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>42707243.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>46601291.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>49366038.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48072157.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43893892.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>47808863.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>39689396.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>51915339.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>41892337.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>46073587.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>43783515.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>40611180.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>78870385.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>73615156.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>69654409.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>85229221.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>82178944.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>83864345.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>85342155.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>87561216.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>93295004.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>104000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>97000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11116754.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>102000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>107000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>105000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>114000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>110000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>111000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>108000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>128000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>113000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>45487949.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>36487949.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>119000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>106000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>107000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>129000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>95000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>102000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>98000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>101000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>80000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>103000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>102000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>156000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>88000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>132000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>104000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>96000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>99000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>109000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>91000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BX12">
         <v>24000000.0</v>
       </c>
       <c r="BY12">
+        <v>24000000.0</v>
+      </c>
+      <c r="BZ12">
         <v>45000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>33000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>122000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>34000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>60000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>14000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>71000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>69000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>55000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>47000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>62000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="CL12">
         <v>11000000.0</v>
       </c>
       <c r="CM12">
+        <v>11000000.0</v>
+      </c>
+      <c r="CN12">
         <v>67000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="CP12">
         <v>60000000.0</v>
       </c>
       <c r="CQ12">
+        <v>60000000.0</v>
+      </c>
+      <c r="CR12">
         <v>163000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>90000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>94000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>81000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>91670363.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>95051011.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>33049111.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>227719632.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>74283552.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>48572759.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>36959459.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>46968757.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>75130017.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>37958293.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>95520556.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>52931434.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>140799143.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>42017906.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>67006802.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>78956645.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>86069950.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>68061690.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>75997971.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>57124288.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>45998851.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>32023503.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>14003959.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>3016258.0</v>
       </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13">
+        <v>8000000.0</v>
+      </c>
+      <c r="C13">
         <v>5000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>12000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>16000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>22000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>26000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>11000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>25000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>32000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>126000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>136000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>51000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>48000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>278000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>50000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>46000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>49000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>51000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>49000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>39000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>54000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>49000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>36000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>43000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>36000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -28402,239 +28579,238 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
         <v>3000000.0</v>
       </c>
-      <c r="K14"/>
-[...7 lines deleted...]
-      <c r="O14"/>
+      <c r="L14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>-527000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>527000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>520000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>516000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>15000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>14000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AO14">
         <v>13000000.0</v>
       </c>
       <c r="AP14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AQ14">
         <v>10000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>19000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="BB14">
         <v>14000000.0</v>
       </c>
       <c r="BC14">
+        <v>14000000.0</v>
+      </c>
+      <c r="BD14">
         <v>16000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-12000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>12000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BN14">
         <v>7000000.0</v>
       </c>
       <c r="BO14">
-        <v>5000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="BP14">
         <v>5000000.0</v>
       </c>
       <c r="BQ14">
+        <v>5000000.0</v>
+      </c>
+      <c r="BR14">
         <v>10000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2000000.0</v>
       </c>
-      <c r="BW14">
-[...1 lines deleted...]
-      </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
@@ -28684,896 +28860,903 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>448000000.0</v>
+      </c>
+      <c r="C15">
         <v>459000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>332000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>423000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>313000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>434000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>587000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>301000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>841000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>481000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>678000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>367000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>894000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>756000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>218000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>228000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-115000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1007000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-175000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-240000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1068000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5036000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>562000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>241000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>126000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>193000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1324000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-44000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>180000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>104000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3402000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>272000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>625000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-339000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>576000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>330000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>192000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>297000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2226000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>273000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>337000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>262000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>408000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>280000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>262000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>305000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1147000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>231000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>249000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>282000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-351000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>271000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>248000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-31000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>372000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>441000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>902000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>294000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-2572000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>369000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>563000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>250000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>224000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>268000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>290000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>127000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>177000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>162000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>315000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>190000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>657000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>404000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>150000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>194000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>434000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2969000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>377000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>224000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>391000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>419000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>173000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>137000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>250000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>309000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>302000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>73000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>438000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>344000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>192000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>37000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>397000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>307000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>115000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-33000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>288000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>262000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261457195.0</v>
       </c>
       <c r="CU15">
         <v>261457195.0</v>
       </c>
       <c r="CV15">
+        <v>261457195.0</v>
+      </c>
+      <c r="CW15">
         <v>217983651.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>122942693.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>173802728.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>476996196.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>678022490.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>111013514.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-14966549.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>305024320.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>207850620.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>92997886.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-64988407.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>258185885.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>198000392.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1447891156.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-86006345.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>222051799.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>348997176.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>95051800.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-87022460.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>238980094.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>304002938.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>90989075.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>-52968440.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>366000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>892000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>755000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>282000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>227000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-115000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1006000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-175000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-241000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1068000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5035000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>562000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>240000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>126000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>192000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1323000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-44000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>179000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>103000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3401000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>260000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>625000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-340000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>580000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>124000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>33000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>127000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>259000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>254000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>291000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>199000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>349000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>249000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>207000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>264000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1146000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>230000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>249000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>281000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-147000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>271000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>241000000.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
         <v>348000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>439000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>902000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>295000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-369000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>369000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>562000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>247000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>223000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>261000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>296000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>126000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>171000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>150000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>313000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>185000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>640000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>391000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>178000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>191000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>309000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>313000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>260000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>208000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>304000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>203000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>196000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>204000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>254000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>299000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>301000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>68000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>313000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>328000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>179000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>40000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>396000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>295000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>99000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>34000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>258000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>242000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>76000000.0</v>
       </c>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
         <v>249000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>147000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>110000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>151000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>371000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>168000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>74000000.0</v>
       </c>
-      <c r="DB16">
-[...2 lines deleted...]
-      <c r="DC16"/>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17">
+        <v>444000000.0</v>
+      </c>
+      <c r="C17">
         <v>477000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>333000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>428000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>297000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>425000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>607000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>277000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>844000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>464000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>650000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>370000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>889000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>737000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>243000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>265000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-71000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1018000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-177000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-241000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1072000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5033000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>587000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>240000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>131000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>191000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1321000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-72000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>216000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>126000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-76000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-58000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>142000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>172000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-186000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2715000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-1384000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>317000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1056000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>1127000000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>1959000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -29704,159 +29887,164 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="C18">
         <v>-30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000.0</v>
       </c>
       <c r="D18">
         <v>-40000000.0</v>
       </c>
       <c r="E18">
+        <v>-40000000.0</v>
+      </c>
+      <c r="F18">
         <v>-83000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-40000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-31000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-53000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-29000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>85000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-136000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-145000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-469000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>400000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>271000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-48000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-72000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-47000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-57000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-55000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-47000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-65000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-45000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-53000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-40000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-55000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-35000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29904,54 +30092,55 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -30030,138 +30219,137 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>-8000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>-13000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>-969000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -30292,471 +30480,475 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>558000000.0</v>
+      </c>
+      <c r="C21">
         <v>636000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>378000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>593000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>436000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>563000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>722000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415000000.0</v>
       </c>
       <c r="I21">
         <v>415000000.0</v>
       </c>
       <c r="J21">
+        <v>415000000.0</v>
+      </c>
+      <c r="K21">
         <v>557000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>558000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>441000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>825000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>508000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>631000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>398000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>391000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>414000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>257000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>282000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>316000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>387000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>956000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>318000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>365000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>290000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>216000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>262000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>447000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>274000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>146000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>173000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>204000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>268000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>445000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>288000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>218000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>274000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>294000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>385000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>401000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>310000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>503000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>386000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>345000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>362000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1339000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>466000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>381000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>359000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>213000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>316000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>597000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>390000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>557000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>372000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1297000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>364000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-2593000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>659000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>833000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>396000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>307000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>356000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>435000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>321000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>346000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>378000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>475000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>376000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>689000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>553000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>254000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>216000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>404000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>310000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>352000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>225000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>262000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>314000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>308000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>209000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>552000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>516000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>265000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>120000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>495000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>492000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>257000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>97000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>488000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>440000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>207000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>33000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>554000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>411000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302507192.0</v>
       </c>
       <c r="CU21">
         <v>1302507192.0</v>
       </c>
       <c r="CV21">
+        <v>1302507192.0</v>
+      </c>
+      <c r="CW21">
         <v>290856093.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>177143235.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>15223597.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>392209324.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>256836782.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>136959459.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5034830.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>300098831.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>298487120.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>144951251.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-26035111.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>455955452.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>287002549.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>164965986.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>3947832.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>336094919.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>302005648.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>149967398.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-18993284.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>323953143.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>388027910.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>136007039.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-65989848.0</v>
       </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30938,438 +31130,444 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>1396000000.0</v>
+      </c>
+      <c r="C23">
         <v>1451000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1631000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1189000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1349000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1337000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1187000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1309000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1325000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1328000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1257000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1153000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>822000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1230000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1134000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1176000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1223000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1260000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1453000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1244000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1216000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1193000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>660000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1125000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1040000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1230000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1367000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1151000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>976000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1213000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1373000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1111000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1107000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1111000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2499000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>984000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1062000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1057000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2566000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2359000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2368000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2483000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2645000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2361000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2457000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2459000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1872000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2641000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2778000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2771000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3065000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2770000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2566000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2785000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2842000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2809000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1975000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2951000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6170000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2794000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2614000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2934000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3151000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2900000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2781000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2819000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3011000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2838000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2818000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2755000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2723000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2786000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2879000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1618000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1614000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1486000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1453000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1437000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>52000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1308000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1321000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1298000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1852000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1788000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1701000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1681000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1832000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1731000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1609000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1585000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1668000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1604000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1506000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1647000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1636000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1684000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1587000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>825817819.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1745817819.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1686204930.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1458126776.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1481763400.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1631339787.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1475148047.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1357972973.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1257948824.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>820299057.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1439280360.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1203040840.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1168002650.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1417572448.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1376919558.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1320000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1243003173.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1943825733.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1288900152.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1206983989.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1189932838.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1823749210.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>2101946383.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1621966419.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1392922828.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -31448,544 +31646,546 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>253000000.0</v>
+      </c>
+      <c r="C25">
         <v>245000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>240000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>234000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>230000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>226000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>208000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="J25">
         <v>206000000.0</v>
       </c>
       <c r="K25">
+        <v>206000000.0</v>
+      </c>
+      <c r="L25">
         <v>189000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>184000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>179000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>173000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>184000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>178000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>184000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>178000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>196000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>188000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>194000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>192000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>194000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>226000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>191000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>181000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>201000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>183000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>167000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>166000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>159000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="AH25">
         <v>157000000.0</v>
       </c>
       <c r="AI25">
+        <v>157000000.0</v>
+      </c>
+      <c r="AJ25">
         <v>368000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>359000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>365000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>371000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>407000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>383000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>384000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>378000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>399000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>417000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>427000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>437000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>454000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>452000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>461000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>455000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>467000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>462000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>446000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>455000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>450000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>433000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>422000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>437000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>458000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>414000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>422000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>415000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>411000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>385000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>370000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>408000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>415000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>387000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>382000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>372000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>717000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>212000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>192000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>121000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>187000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>182000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>179000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>176000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-19000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>249000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>227000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>224000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>236000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>239000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>230000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>226000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>251000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>252000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>216000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>220000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>229000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000000.0</v>
       </c>
       <c r="CP25">
         <v>220000000.0</v>
       </c>
       <c r="CQ25">
+        <v>220000000.0</v>
+      </c>
+      <c r="CR25">
         <v>228000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>239000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>212000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>197000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>300344972.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>270882208.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>223784555.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>228988265.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>249923846.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>212188436.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>189021312.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>190978688.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>202049286.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>182010577.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>153964574.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>157005631.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>183078484.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>165989382.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>150940607.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>144025379.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>174076029.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>177936425.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>159013518.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>155990467.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>146980811.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>164951056.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>127040888.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>114985654.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>117000000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>111000000.0</v>
       </c>
       <c r="M26">
+        <v>111000000.0</v>
+      </c>
+      <c r="N26">
         <v>218000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>119000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>112000000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>773000000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>773000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>691000000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
-        <v>691000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD26">
         <v>691000000.0</v>
       </c>
       <c r="BE26">
-        <v>0.0</v>
+        <v>691000000.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
@@ -32090,93 +32290,96 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>613000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>637000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>53000000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
@@ -32238,277 +32441,278 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>713000000.0</v>
+      </c>
+      <c r="C28">
         <v>704000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>729000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>674000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>670000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>644000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>690000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>674000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>665000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>629000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>662000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>600000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>620000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>651000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>683000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>654000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>672000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>414000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>761000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>664000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>672000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>651000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2485000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>615000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>598000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>623000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2384000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1070000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2811000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>111000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>94000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>82000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4676000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>94000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>899000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>89000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4991000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>394000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>407000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>402000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2556000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>432000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2091000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>457000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5509000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2198000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2315000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2313000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2689000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>501000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2256000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2324000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2473000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2358000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2351000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2540000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2368000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2203000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2226000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2305000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2435000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2170000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2174000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2159000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2308000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2128000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2112000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2110000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2194000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2146000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2158000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1336000000.0</v>
       </c>
-      <c r="BW28">
-[...1 lines deleted...]
-      </c>
       <c r="BX28">
         <v>0.0</v>
       </c>
       <c r="BY28">
         <v>0.0</v>
       </c>
       <c r="BZ28">
         <v>0.0</v>
       </c>
       <c r="CA28">
         <v>0.0</v>
       </c>
       <c r="CB28">
         <v>0.0</v>
       </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
       <c r="CD28">
         <v>0.0</v>
       </c>
       <c r="CE28">
         <v>0.0</v>
       </c>
       <c r="CF28">
@@ -32558,159 +32762,164 @@
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
-      <c r="DC28"/>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>71000000.0</v>
+      </c>
+      <c r="C29">
         <v>125000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>158000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>121000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>52000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>92000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>135000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-402000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>67000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>20000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-18000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>219000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>196000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>39000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-92000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>240000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-115000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-161000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>289000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1594000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>155000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-147000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>47000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-36000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-13000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>47000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32758,1152 +32967,1162 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>185000000.0</v>
+      </c>
+      <c r="C30">
         <v>958000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1138000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>759000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>911000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>889000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>696000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>875000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>903000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>955000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>893000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>859000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>527000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>888000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>772000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>862000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>914000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>667000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1042000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>916000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>937000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>905000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2140000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>868000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>788000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>900000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2901000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>177000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>213000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2950000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>251000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>238000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>244000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5105000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>194000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>163000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>230000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5332000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>823000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>763000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>840000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2233000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>828000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>366000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>829000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4960000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>443000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>463000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>458000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2444000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1039000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>310000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>461000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2515000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>451000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-376000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>411000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3566000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>431000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>136000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>382000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>412000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>367000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>404000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>407000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>399000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>394000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>366000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>388000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>356000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>359000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>447000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>183000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>187000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>182000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>179000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>176000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-19000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>167000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>168000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>165000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>236000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>232000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>225000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>221000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>242000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>243000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>211000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>210000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>222000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>231000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>207000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>191000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>218000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>226000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>190000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-673594829.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>246405171.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>254103035.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>224072972.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>228988265.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>249923847.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>192960277.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>173986487.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>190978688.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>202049287.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>181954477.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>148019363.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>178005962.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>183078484.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>165980526.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>151020408.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>144025380.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>174076030.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>157990008.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>138013475.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>135986135.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>146980811.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>164965112.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>126988781.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>114985654.0</v>
       </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B31">
+        <v>-43000000.0</v>
+      </c>
+      <c r="C31">
         <v>-34000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>113000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-44000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-87000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-46000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>20000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-61000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>27000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-26000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>112000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-89000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>283000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>425000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-349000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-125000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-554000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>844000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-549000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-684000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1045000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>6240000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-214000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-225000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-218000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-52000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-128000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-347000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-193000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-159000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-233000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-92000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-65000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-69000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-116000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-145000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-156000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-118000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-19000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-109000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-95000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-126000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-83000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-116000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-109000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-57000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-173000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-190000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-81000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-80000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-135000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-66000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-132000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-160000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-121000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-68000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-111000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-96000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-89000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-133000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-87000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-89000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-86000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-52000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-53000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-156000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-320000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-454000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-138000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-118000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>139000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-18000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-93000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>11000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>12000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>34000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-45000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-47000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-87000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-65000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-53000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-14000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-68000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-76000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-55000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-54000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-62000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-64000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-23000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-62000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-66000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-44000000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-68000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-75000000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-172000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-85000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-295000000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1010040808.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-20696914.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-95051011.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-40319916.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>211861718.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-74283552.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-48572759.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-36959459.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-46968757.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-75130017.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-37481259.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-73975592.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-67969526.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-140958725.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-42017906.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-67006802.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-78956644.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-78049415.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-82977337.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-85923349.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-62035098.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-45998851.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-32023503.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-32993622.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>3016258.0</v>
       </c>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B32">
+        <v>1954000000.0</v>
+      </c>
+      <c r="C32">
         <v>2087000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2009000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1782000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1785000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1900000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1909000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1724000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1740000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1885000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1815000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1594000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1647000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1738000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1765000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1574000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1614000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1674000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1710000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1526000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1532000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1580000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1616000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1443000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1405000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1520000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1583000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1413000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1423000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1487000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1519000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1284000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1311000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1379000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2944000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1272000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1280000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1331000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2860000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2744000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2769000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2793000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3148000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2747000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2802000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2821000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3211000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3107000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3159000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3130000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3278000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3086000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3163000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3175000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3399000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3181000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3272000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3315000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3577000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3453000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3447000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3330000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3458000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3256000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3216000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3140000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3357000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3216000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3293000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3131000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3412000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3339000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3133000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1834000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2018000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1796000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1805000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1662000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>210000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1622000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1629000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1507000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>2404000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>2304000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1966000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1801000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>2327000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>2223000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1866000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1682000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>2156000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>2044000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1713000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1680000000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2190000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>2095000000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>1809000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128325011.0</v>
       </c>
       <c r="CU32">
         <v>2128325011.0</v>
       </c>
       <c r="CV32">
+        <v>2128325011.0</v>
+      </c>
+      <c r="CW32">
         <v>1977061023.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1635270011.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1496986997.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>2023549111.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>1731984829.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>1494932432.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>1262983654.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>1120397888.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>1737767480.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>1347992091.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>1141967539.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>1873527900.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>1663922107.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>1484965986.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>1246951005.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>2279920652.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>1590905800.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>1356951387.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>1170939554.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2147702353.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>2489974293.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1757973458.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>1326932980.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -33995,51 +34214,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
         <v>1968000000.0</v>
       </c>
       <c r="C2">
         <v>1291359042.0</v>
       </c>
       <c r="D2">
         <v>1068515331.0</v>
       </c>
       <c r="E2">
         <v>778000000.0</v>
       </c>
       <c r="F2">
         <v>1787000000.0</v>
       </c>
       <c r="G2">
         <v>825000000.0</v>
       </c>
       <c r="H2">
         <v>2703000000.0</v>
       </c>
       <c r="I2">
         <v>863000000.0</v>
       </c>
@@ -34093,51 +34312,51 @@
       </c>
       <c r="Z2">
         <v>337000000.0</v>
       </c>
       <c r="AA2">
         <v>328710495.0</v>
       </c>
       <c r="AB2">
         <v>293979401.0</v>
       </c>
       <c r="AC2">
         <v>566057239.0</v>
       </c>
       <c r="AD2">
         <v>345015740.0</v>
       </c>
       <c r="AE2">
         <v>373002554.0</v>
       </c>
       <c r="AF2">
         <v>320205354.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
         <v>645098506</v>
       </c>
       <c r="C3">
         <v>577855685</v>
       </c>
       <c r="D3">
         <v>553976312</v>
       </c>
       <c r="E3">
         <v>595000000</v>
       </c>
       <c r="F3">
         <v>487000000</v>
       </c>
       <c r="G3">
         <v>504000000</v>
       </c>
       <c r="H3">
         <v>505000000</v>
       </c>
       <c r="I3">
         <v>546625628</v>
       </c>
@@ -34191,123 +34410,123 @@
       </c>
       <c r="Z3">
         <v>684000000</v>
       </c>
       <c r="AA3">
         <v>584744633</v>
       </c>
       <c r="AB3">
         <v>809013617</v>
       </c>
       <c r="AC3">
         <v>1361069837</v>
       </c>
       <c r="AD3">
         <v>683036027</v>
       </c>
       <c r="AE3">
         <v>3963808829</v>
       </c>
       <c r="AF3">
         <v>806527320</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
         <v>-1457000000.0</v>
       </c>
       <c r="C6">
         <v>675470352.0</v>
       </c>
       <c r="D6">
         <v>222843711.0</v>
       </c>
       <c r="E6">
         <v>291000000.0</v>
       </c>
       <c r="F6">
         <v>-1009000000.0</v>
       </c>
       <c r="G6">
         <v>962000000.0</v>
       </c>
       <c r="H6">
         <v>-1878000000.0</v>
       </c>
       <c r="I6">
         <v>1836000000.0</v>
       </c>
@@ -34361,51 +34580,51 @@
       </c>
       <c r="Z6">
         <v>195000000.0</v>
       </c>
       <c r="AA6">
         <v>8001067.0</v>
       </c>
       <c r="AB6">
         <v>35045276.0</v>
       </c>
       <c r="AC6">
         <v>-259060663.0</v>
       </c>
       <c r="AD6">
         <v>179013641.0</v>
       </c>
       <c r="AE6">
         <v>-28018971.0</v>
       </c>
       <c r="AF6">
         <v>53025302.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7">
         <v>43752737.0</v>
       </c>
       <c r="C7">
         <v>167549589.0</v>
       </c>
       <c r="D7">
         <v>465380838.0</v>
       </c>
       <c r="E7">
         <v>8000000.0</v>
       </c>
       <c r="F7">
         <v>832000000.0</v>
       </c>
       <c r="G7">
         <v>102000000.0</v>
       </c>
       <c r="H7">
         <v>-247000000.0</v>
       </c>
       <c r="I7">
         <v>-79716237.0</v>
       </c>
@@ -34457,87 +34676,87 @@
       <c r="Y7">
         <v>69000000.0</v>
       </c>
       <c r="Z7">
         <v>78000000.0</v>
       </c>
       <c r="AA7">
         <v>-330710761.0</v>
       </c>
       <c r="AB7">
         <v>-72993710.0</v>
       </c>
       <c r="AC7">
         <v>-155888623.0</v>
       </c>
       <c r="AD7">
         <v>-219000000.0</v>
       </c>
       <c r="AE7"/>
       <c r="AF7">
         <v>-10047671.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>24751643.0</v>
       </c>
       <c r="D9">
         <v>-84522121.0</v>
       </c>
       <c r="E9">
         <v>-28000000.0</v>
       </c>
       <c r="F9">
         <v>76000000.0</v>
       </c>
       <c r="G9">
         <v>29000000.0</v>
       </c>
       <c r="H9">
         <v>116000000.0</v>
       </c>
       <c r="I9">
         <v>-319813952.0</v>
       </c>
       <c r="J9">
         <v>-20719264.0</v>
@@ -34581,51 +34800,51 @@
       <c r="W9">
         <v>-59736991.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>168000000.0</v>
       </c>
       <c r="Z9">
         <v>-50000000.0</v>
       </c>
       <c r="AA9">
         <v>-42005601.0</v>
       </c>
       <c r="AB9">
         <v>33000000.0</v>
       </c>
       <c r="AC9">
         <v>-50972285.0</v>
       </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-1.0</v>
       </c>
       <c r="E10">
         <v>26890564.0</v>
       </c>
       <c r="F10">
         <v>-75331277.0</v>
       </c>
       <c r="G10">
         <v>-30531972.0</v>
       </c>
       <c r="H10">
         <v>-118696824.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
@@ -34645,51 +34864,51 @@
       </c>
       <c r="X10">
         <v>-20000000.0</v>
       </c>
       <c r="Y10">
         <v>-29000000.0</v>
       </c>
       <c r="Z10">
         <v>-3000000.0</v>
       </c>
       <c r="AA10">
         <v>4000533.0</v>
       </c>
       <c r="AB10">
         <v>-10990530.0</v>
       </c>
       <c r="AC10">
         <v>969055.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-62000000.0</v>
       </c>
       <c r="F11">
         <v>119000000.0</v>
       </c>
       <c r="G11">
         <v>-114000000.0</v>
       </c>
       <c r="H11">
         <v>-230000000.0</v>
       </c>
       <c r="I11">
         <v>271000000.0</v>
       </c>
       <c r="J11">
         <v>-109000000.0</v>
       </c>
       <c r="K11">
         <v>221000000.0</v>
       </c>
@@ -34711,51 +34930,51 @@
         <v>99000000.0</v>
       </c>
       <c r="U11">
         <v>68000000.0</v>
       </c>
       <c r="V11">
         <v>102000000.0</v>
       </c>
       <c r="W11">
         <v>31000000.0</v>
       </c>
       <c r="X11">
         <v>5000000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-155000000.0</v>
       </c>
       <c r="F12">
         <v>-5518000000.0</v>
       </c>
       <c r="G12">
         <v>-271000000.0</v>
       </c>
       <c r="H12">
         <v>-1332000000.0</v>
       </c>
       <c r="I12">
         <v>-2406000000.0</v>
       </c>
       <c r="J12">
         <v>180000000.0</v>
       </c>
       <c r="K12">
         <v>-1684000000.0</v>
       </c>
@@ -34767,51 +34986,51 @@
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>41000000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-48000000.0</v>
       </c>
       <c r="F13">
         <v>832000000.0</v>
       </c>
       <c r="G13">
         <v>-63000000.0</v>
       </c>
       <c r="H13">
         <v>-62000000.0</v>
       </c>
       <c r="I13">
         <v>-52000000.0</v>
       </c>
       <c r="J13">
         <v>-98000000.0</v>
       </c>
       <c r="K13">
         <v>-170000000.0</v>
       </c>
@@ -34823,51 +35042,51 @@
       </c>
       <c r="N13">
         <v>-181000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
         <v>946280146.0</v>
       </c>
       <c r="C14">
         <v>782532741.0</v>
       </c>
       <c r="D14">
         <v>738295640.0</v>
       </c>
       <c r="E14">
         <v>724000000.0</v>
       </c>
       <c r="F14">
         <v>770000000.0</v>
       </c>
       <c r="G14">
         <v>792000000.0</v>
       </c>
       <c r="H14">
         <v>717000000.0</v>
       </c>
       <c r="I14">
         <v>587432750.0</v>
       </c>
@@ -34921,51 +35140,51 @@
       </c>
       <c r="Z14">
         <v>1024000000.0</v>
       </c>
       <c r="AA14">
         <v>842112282.0</v>
       </c>
       <c r="AB14">
         <v>695030068.0</v>
       </c>
       <c r="AC14">
         <v>644033852.0</v>
       </c>
       <c r="AD14">
         <v>667016439.0</v>
       </c>
       <c r="AE14">
         <v>553958409.0</v>
       </c>
       <c r="AF14">
         <v>477301063.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15">
         <v>1057188249.0</v>
       </c>
       <c r="C15">
         <v>903435000.0</v>
       </c>
       <c r="D15">
         <v>908358223.0</v>
       </c>
       <c r="E15">
         <v>837000000.0</v>
       </c>
       <c r="F15">
         <v>775000000.0</v>
       </c>
       <c r="G15">
         <v>732000000.0</v>
       </c>
       <c r="H15">
         <v>701000000.0</v>
       </c>
       <c r="I15">
         <v>856949553.0</v>
       </c>
@@ -35019,51 +35238,51 @@
       </c>
       <c r="Z15">
         <v>279000000.0</v>
       </c>
       <c r="AA15">
         <v>270702760.0</v>
       </c>
       <c r="AB15">
         <v>254994125.0</v>
       </c>
       <c r="AC15">
         <v>241036243.0</v>
       </c>
       <c r="AD15">
         <v>235047219.0</v>
       </c>
       <c r="AE15">
         <v>195986866.0</v>
       </c>
       <c r="AF15">
         <v>179097910.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16">
         <v>511000000.0</v>
       </c>
       <c r="C16">
         <v>1966829394.0</v>
       </c>
       <c r="D16">
         <v>1291359042.0</v>
       </c>
       <c r="E16">
         <v>1069000000.0</v>
       </c>
       <c r="F16">
         <v>778000000.0</v>
       </c>
       <c r="G16">
         <v>1787000000.0</v>
       </c>
       <c r="H16">
         <v>825000000.0</v>
       </c>
       <c r="I16">
         <v>2699000000.0</v>
       </c>
@@ -35117,87 +35336,87 @@
       </c>
       <c r="Z16">
         <v>532000000.0</v>
       </c>
       <c r="AA16">
         <v>336711562.0</v>
       </c>
       <c r="AB16">
         <v>329024677.0</v>
       </c>
       <c r="AC16">
         <v>306996576.0</v>
       </c>
       <c r="AD16">
         <v>524029381.0</v>
       </c>
       <c r="AE16">
         <v>344983583.0</v>
       </c>
       <c r="AF16">
         <v>373230656.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
         <v>2052308663.0</v>
       </c>
       <c r="C18">
         <v>1761174663.0</v>
       </c>
       <c r="D18">
         <v>1829954853.0</v>
       </c>
       <c r="E18">
         <v>1320000000.0</v>
       </c>
       <c r="F18">
         <v>1286000000.0</v>
       </c>
       <c r="G18">
         <v>1241000000.0</v>
       </c>
       <c r="H18">
         <v>197000000.0</v>
       </c>
       <c r="I18">
         <v>1410218201.0</v>
       </c>
@@ -35251,51 +35470,51 @@
       </c>
       <c r="Z18">
         <v>939000000.0</v>
       </c>
       <c r="AA18">
         <v>510734764.0</v>
       </c>
       <c r="AB18">
         <v>308011336.0</v>
       </c>
       <c r="AC18">
         <v>-463014407.0</v>
       </c>
       <c r="AD18">
         <v>508009793.0</v>
       </c>
       <c r="AE18">
         <v>-2994892375.0</v>
       </c>
       <c r="AF18">
         <v>-149101577.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>680000000.0</v>
       </c>
       <c r="D19">
         <v>3800000000.0</v>
       </c>
       <c r="E19">
         <v>-462000000.0</v>
       </c>
       <c r="F19">
         <v>-504000000.0</v>
       </c>
       <c r="G19">
         <v>-138000000.0</v>
       </c>
       <c r="H19">
         <v>-1384000000.0</v>
       </c>
       <c r="I19">
         <v>14729000000.0</v>
       </c>
       <c r="J19">
         <v>-1047000000.0</v>
@@ -35305,87 +35524,87 @@
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
         <v>-773000000.0</v>
       </c>
       <c r="C21">
         <v>-492000000.0</v>
       </c>
       <c r="D21">
         <v>-1614000000.0</v>
       </c>
       <c r="E21">
         <v>977000000.0</v>
       </c>
       <c r="F21">
         <v>-109000000.0</v>
       </c>
       <c r="G21">
         <v>297000000.0</v>
       </c>
       <c r="H21">
         <v>-51000000.0</v>
       </c>
       <c r="I21">
         <v>-4010000000.0</v>
       </c>
@@ -35401,51 +35620,51 @@
       <c r="M21">
         <v>360000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
         <v>1508960706.0</v>
       </c>
       <c r="C22">
         <v>2089609937.0</v>
       </c>
       <c r="D22">
         <v>2694524504.0</v>
       </c>
       <c r="E22">
         <v>1455000000.0</v>
       </c>
       <c r="F22">
         <v>5687000000.0</v>
       </c>
       <c r="G22">
         <v>1149000000.0</v>
       </c>
       <c r="H22">
         <v>1570000000.0</v>
       </c>
       <c r="I22">
         <v>155636463.0</v>
       </c>
@@ -35499,51 +35718,51 @@
       </c>
       <c r="Z22">
         <v>657000000.0</v>
       </c>
       <c r="AA22">
         <v>476996196.0</v>
       </c>
       <c r="AB22">
         <v>560033179.0</v>
       </c>
       <c r="AC22">
         <v>1818076103.0</v>
       </c>
       <c r="AD22">
         <v>579013641.0</v>
       </c>
       <c r="AE22">
         <v>580955856.0</v>
       </c>
       <c r="AF22">
         <v>799559956.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
         <v>-81400442.0</v>
       </c>
       <c r="C23">
         <v>-55215208.0</v>
       </c>
       <c r="D23">
         <v>-54990296.0</v>
       </c>
       <c r="E23">
         <v>1028000000.0</v>
       </c>
       <c r="F23">
         <v>11000000.0</v>
       </c>
       <c r="G23">
         <v>-9000000.0</v>
       </c>
       <c r="H23">
         <v>39000000.0</v>
       </c>
       <c r="I23">
         <v>-57889172.0</v>
       </c>
@@ -35597,51 +35816,51 @@
       </c>
       <c r="Z23">
         <v>-19000000.0</v>
       </c>
       <c r="AA23">
         <v>-666756.0</v>
       </c>
       <c r="AB23">
         <v>-138245.0</v>
       </c>
       <c r="AC23">
         <v>-28037986.0</v>
       </c>
       <c r="AD23">
         <v>-90031480.0</v>
       </c>
       <c r="AE23">
         <v>-9047793.0</v>
       </c>
       <c r="AF23">
         <v>-29042905.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B24">
         <v>-62067837.0</v>
       </c>
       <c r="C24">
         <v>-257988290.0</v>
       </c>
       <c r="D24">
         <v>-579434785.0</v>
       </c>
       <c r="E24">
         <v>133000000.0</v>
       </c>
       <c r="F24">
         <v>-27000000.0</v>
       </c>
       <c r="G24">
         <v>4000000.0</v>
       </c>
       <c r="H24">
         <v>38000000.0</v>
       </c>
       <c r="I24">
         <v>14946794535.0</v>
       </c>
@@ -35695,51 +35914,51 @@
       </c>
       <c r="Z24">
         <v>88000000.0</v>
       </c>
       <c r="AA24">
         <v>2028270436.0</v>
       </c>
       <c r="AB24">
         <v>250017281.0</v>
       </c>
       <c r="AC24">
         <v>1999095549.0</v>
       </c>
       <c r="AD24">
         <v>281007346.0</v>
       </c>
       <c r="AE24">
         <v>1140970449.0</v>
       </c>
       <c r="AF24">
         <v>533333334.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
         <v>137363247.0</v>
       </c>
       <c r="C25">
         <v>-91390684.0</v>
       </c>
       <c r="D25">
         <v>-1119154357.0</v>
       </c>
       <c r="E25">
         <v>-128000000.0</v>
       </c>
       <c r="F25">
         <v>135000000.0</v>
       </c>
       <c r="G25">
         <v>421000000.0</v>
       </c>
       <c r="H25">
         <v>218000000.0</v>
       </c>
       <c r="I25">
         <v>1456719340.0</v>
       </c>
@@ -35793,51 +36012,51 @@
       </c>
       <c r="Z25">
         <v>-211000000.0</v>
       </c>
       <c r="AA25">
         <v>177757770.0</v>
       </c>
       <c r="AB25">
         <v>-36012995.0</v>
       </c>
       <c r="AC25">
         <v>-1476193552.0</v>
       </c>
       <c r="AD25">
         <v>-115005246.0</v>
       </c>
       <c r="AE25">
         <v>-214009486.0</v>
       </c>
       <c r="AF25">
         <v>-666446644.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
         <v>-1017505533.0</v>
       </c>
       <c r="C26">
         <v>-608319248.0</v>
       </c>
       <c r="D26">
         <v>-3181290458.0</v>
       </c>
       <c r="E26">
         <v>-1282000000.0</v>
       </c>
       <c r="F26">
         <v>-1400000000.0</v>
       </c>
       <c r="G26">
         <v>-200000000.0</v>
       </c>
       <c r="H26">
         <v>-488000000.0</v>
       </c>
       <c r="I26">
         <v>-9453966169.0</v>
       </c>
@@ -35871,51 +36090,51 @@
         <v>-182713718.0</v>
       </c>
       <c r="U26">
         <v>-401541124.0</v>
       </c>
       <c r="V26">
         <v>-265546528.0</v>
       </c>
       <c r="W26"/>
       <c r="X26">
         <v>-311000000.0</v>
       </c>
       <c r="Y26">
         <v>437000000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>83000000.0</v>
       </c>
       <c r="E27">
         <v>85000000.0</v>
       </c>
       <c r="F27">
         <v>-6313000000.0</v>
       </c>
       <c r="G27">
         <v>-488000000.0</v>
       </c>
       <c r="H27">
         <v>-161000000.0</v>
       </c>
       <c r="I27">
         <v>48000000.0</v>
       </c>
       <c r="J27">
         <v>60000000.0</v>
       </c>
       <c r="K27">
@@ -35951,51 +36170,51 @@
       <c r="U27">
         <v>513000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>173000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>-595412721.0</v>
       </c>
       <c r="AB27">
         <v>115020392.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27">
         <v>-298203154.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
         <v>-2877505649.0</v>
       </c>
       <c r="C28">
         <v>-1975371580.0</v>
       </c>
       <c r="D28">
         <v>-5729174173.0</v>
       </c>
       <c r="E28">
         <v>-1156000000.0</v>
       </c>
       <c r="F28">
         <v>-2273000000.0</v>
       </c>
       <c r="G28">
         <v>-644000000.0</v>
       </c>
       <c r="H28">
         <v>-1201000000.0</v>
       </c>
       <c r="I28">
         <v>-14174306233.0</v>
       </c>
@@ -36049,51 +36268,51 @@
       </c>
       <c r="Z28">
         <v>1591000000.0</v>
       </c>
       <c r="AA28">
         <v>294039205.0</v>
       </c>
       <c r="AB28">
         <v>-515034216.0</v>
       </c>
       <c r="AC28">
         <v>-1798113573.0</v>
       </c>
       <c r="AD28">
         <v>-600069955.0</v>
       </c>
       <c r="AE28">
         <v>1781904414.0</v>
       </c>
       <c r="AF28">
         <v>-317198387.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
         <v>2697407169.0</v>
       </c>
       <c r="C29">
         <v>2339030349.0</v>
       </c>
       <c r="D29">
         <v>2383931166.0</v>
       </c>
       <c r="E29">
         <v>1915000000.0</v>
       </c>
       <c r="F29">
         <v>1773000000.0</v>
       </c>
       <c r="G29">
         <v>1745000000.0</v>
       </c>
       <c r="H29">
         <v>702000000.0</v>
       </c>
       <c r="I29">
         <v>1956843830.0</v>
       </c>
@@ -36147,51 +36366,51 @@
       </c>
       <c r="Z29">
         <v>1623000000.0</v>
       </c>
       <c r="AA29">
         <v>1095479397.0</v>
       </c>
       <c r="AB29">
         <v>1117024953.0</v>
       </c>
       <c r="AC29">
         <v>898055430.0</v>
       </c>
       <c r="AD29">
         <v>1191045820.0</v>
       </c>
       <c r="AE29">
         <v>968916454.0</v>
       </c>
       <c r="AF29">
         <v>657425743.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
         <v>-1306477105.0</v>
       </c>
       <c r="C30">
         <v>281787945.0</v>
       </c>
       <c r="D30">
         <v>3577424257.0</v>
       </c>
       <c r="E30">
         <v>-462000000.0</v>
       </c>
       <c r="F30">
         <v>-504000000.0</v>
       </c>
       <c r="G30">
         <v>-138000000.0</v>
       </c>
       <c r="H30">
         <v>-1384000000.0</v>
       </c>
       <c r="I30">
         <v>13977862648.0</v>
       </c>
@@ -36264,1171 +36483,1180 @@
       <c r="AF30">
         <v>-273193986.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR30"/>
+  <dimension ref="A1:DS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
+        <v>401315522.0</v>
+      </c>
+      <c r="C2">
         <v>511000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>618000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>665477565.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1371066000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1966829394.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1728264323.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1681753326.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1899040354.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1291359042.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2503941315.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2858000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1690000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1069000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>459000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>461741046.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>652849457.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>776946891.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1508780597.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2342000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2584000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1787000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1152000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>945999999.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>823000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>824999999.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1147000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2107999999.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2258000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2699000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>507000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>879000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>502003893.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>863000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>898000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>771000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>800000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2367000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>826000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>684000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>867000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>922000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>705000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1124000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>765000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1015000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1663000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>699000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>655000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1312000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>607000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1613000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>423000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1283000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>769000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1782000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>451000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>422000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>589000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>713000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>611000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>864000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1158000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>508000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>828000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1111000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1860000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1572000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1251000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>841000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>983000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>789000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9222000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7497000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7455000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>422000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>350000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>334000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>491000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>224000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>285000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>407000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>451000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>318000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>327000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>405000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>374000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>609000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>549000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>683000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>656000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>598000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>550000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>532000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>471000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>450000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>577000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548127495.0</v>
       </c>
       <c r="CU2">
         <v>548127495.0</v>
       </c>
       <c r="CV2">
+        <v>548127495.0</v>
+      </c>
+      <c r="CW2">
         <v>302729857.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>201712655.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>336822074.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>353982301.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>331013514.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>118008138.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>328988206.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>320021807.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>365991682.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>294998344.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>306989069.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>298960988.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1332925170.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>60979908.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>524004230.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>302005648.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>247989567.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>399003394.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>344984473.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>338009548.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>195982110.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>581990731.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>372986096.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
+        <v>172388569</v>
+      </c>
+      <c r="C3">
         <v>156000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>160423731</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>160186281</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>165864000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>150543754</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>156773004</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>149629277</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>151951691</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>144352288</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>135286920</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>145000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>127000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>154000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>135000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>143422783</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>135968660</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>173100171</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>121709408</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>130921950</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>111904263</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>120896418</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>102360372</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>115129369</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>147450944</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>134187961</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>142216131</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>125060456</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>104557404</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>137321022</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>150891580</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>111600519</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>129110487</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>175607598</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>127963157</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>162986685</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>128254474</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>211370685</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>243088188</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>213704387</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>212000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>233000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>260000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>217000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>223000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>303000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>264000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>231000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>225000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>248000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>253000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>213000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>188000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>350000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>251000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>228000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>207000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>283000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>282000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>218000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>323000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>218000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>377000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>258000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>248000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>214000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>377000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>254000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>273000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>193000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>317000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>249000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>232000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>108000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>225000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>143000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>142000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>98000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>58000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>155000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>136000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>104000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>245000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>138000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>145000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>114000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>187000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>161000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>153000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>118000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>208000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>147000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>135000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>111000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>167000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>107000000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>138000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>208744946</v>
       </c>
       <c r="CU3">
         <v>208744946</v>
       </c>
       <c r="CV3">
+        <v>208744946</v>
+      </c>
+      <c r="CW3">
         <v>154017695</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>178516141</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>142721218</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>178862671</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1008036957</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>514891400</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>899027519</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>123038423</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>375959512</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>170035556</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>139980126</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>162154591</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>290956062</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>359985973</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>547973211</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>221085407</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>70948664</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>115996540</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>275005416</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>241884481</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>122980144</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>3477926033</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>121018171</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -37507,54 +37735,55 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -37633,766 +37862,773 @@
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
+        <v>174992078.0</v>
+      </c>
+      <c r="C6">
         <v>-111000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-107000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-48079992.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-705589000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-595762942.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>238565071.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46510997.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-217287028.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>607681312.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1212582273.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-342000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1168000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>621000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>610000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6005211.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-191108411.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-124097434.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-731833706.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-833219403.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-242000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>797000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>635000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>206000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>122999999.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1999999.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-322000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-960999999.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-150000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-441000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2192000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-372000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>376996107.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-360996107.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-35000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>127000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>771000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1567000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1541000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>142000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-183000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-55000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>217000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-419000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>359000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-250000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-648000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>964000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>44000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-657000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>709000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1006000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1190000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-860000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>532000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1031000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1331000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>45000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-167000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-124000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>102000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-253000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-294000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>650000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-320000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-283000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-749000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>288000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>321000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>410000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-142000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>194000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-8433000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1725000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>42000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>7033000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>72000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>16000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-157000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>267000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-61000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-122000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-44000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>133000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-9000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-78000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>31000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-235000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>60000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-134000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>27000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>58000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>48000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>45000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>238000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>21000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16127495.0</v>
       </c>
       <c r="CU6">
         <v>-16127495.0</v>
       </c>
       <c r="CV6">
+        <v>-16127495.0</v>
+      </c>
+      <c r="CW6">
         <v>245397638.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>101017202.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-135109419.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-17270739.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>22968787.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>213005376.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-210980068.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>9002870.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-45969875.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>70993338.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-11990725.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>8035588.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-1033964182.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1271945262.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-463024322.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>222023733.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>54016081.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-151013827.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>54018921.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>6974035.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>142027438.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-386008621.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>209004635.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7">
+        <v>199465764.0</v>
+      </c>
+      <c r="C7">
         <v>-305000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>124192459.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>108878486.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>116272000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-292114697.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-70371565.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>206850432.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>186579900.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-142361219.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>41610258.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>257000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>240000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-80000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>43000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>166050238.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-25450114.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-193345805.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-68908516.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>104651456.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2822474.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>790864087.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>263217147.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>106894791.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-10620142.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-229631510.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4427598.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>20712455.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-122928422.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-137321025.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-20356130.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>36163477.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>68210685.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-168740259.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>395412735.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-319256284.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>45091086.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-651974373.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>358138510.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>38498410.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-88000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-63000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>217000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-27000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>44000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-479000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-172000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-9000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>17000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-164000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>606000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>110000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>129000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-257000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>52000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-159000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>311000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-365000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>70000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-158000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>280000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-471000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>475000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-266000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>263000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-431000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>112000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-123000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>180000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-388000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>146000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-118000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>335000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-113000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>73000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-110000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>7000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-103000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>225000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-67000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-8000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-195000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>191000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-75000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-63000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-73000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>48000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-68000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-141000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>4000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>191000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-151000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-77000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-4000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>211000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-96000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266834675.0</v>
       </c>
       <c r="CU7">
         <v>266834675.0</v>
       </c>
       <c r="CV7">
+        <v>266834675.0</v>
+      </c>
+      <c r="CW7">
         <v>-93653235.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-84398059.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-10783381.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-191646286.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-27037448.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-87059788.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-24967239.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>100033413.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-121000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-42000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-18000000.0</v>
       </c>
-      <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -38471,1084 +38707,1091 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9">
+        <v>61900313.0</v>
+      </c>
+      <c r="C9">
+        <v>-42000000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
+        <v>28000000.0</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9">
         <v>51842881.0</v>
       </c>
-      <c r="C9"/>
-[...7 lines deleted...]
-      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>-55847660.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>100548833.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-134317705.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="M9">
         <v>18000000.0</v>
       </c>
       <c r="N9">
         <v>18000000.0</v>
       </c>
       <c r="O9">
+        <v>18000000.0</v>
+      </c>
+      <c r="P9">
         <v>-92000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25332482.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-6000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>43000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-97237280.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>71801178.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6584713.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>94702196.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-98795353.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>56913529.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>30590441.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>33074497.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-39321670.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>58063988.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-47497336.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>142296424.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-380116284.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3397313.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-28224425.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>89275369.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-84473874.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>60671833.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>11234078.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-155799051.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-44566096.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>83819145.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-25000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>12000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-34000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-9000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>26000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-34000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-148000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>66000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>36000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-69000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-45000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>68000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>151000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65000000.0</v>
       </c>
       <c r="BD9">
         <v>-65000000.0</v>
       </c>
       <c r="BE9">
+        <v>-65000000.0</v>
+      </c>
+      <c r="BF9">
         <v>63000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>188000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-188000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-48000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>242000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-86000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-81000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-18000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>96000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>26000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-13000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>17000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>55000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>4000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-201000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-27000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1103000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>129000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-211000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-58000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>16000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>98000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>290000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-217000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-16000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-246000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>370000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-175000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-8000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>281000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-254000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-162000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-27000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>297000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-135000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-161000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>18000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>270000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-74000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-154000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>94000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>345000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-148000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-265000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-72000000.0</v>
       </c>
-      <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-17825555.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>60312515.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6084.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2190300.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14949763.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>3000000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-1000000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="BY10">
         <v>-2000000.0</v>
       </c>
       <c r="BZ10">
+        <v>-2000000.0</v>
+      </c>
+      <c r="CA10">
         <v>-8000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="CC10">
         <v>26000000.0</v>
       </c>
       <c r="CD10">
+        <v>26000000.0</v>
+      </c>
+      <c r="CE10">
         <v>-265000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>263000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-11000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="CJ10">
         <v>12000000.0</v>
       </c>
       <c r="CK10">
+        <v>12000000.0</v>
+      </c>
+      <c r="CL10">
         <v>-11000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-16000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>19000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>14000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-27000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-30000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-1000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-22000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-10000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>19000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-23000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-6000000.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>4000000.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-2000000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>212000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>35000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-26000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-283000000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
         <v>75000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>43000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-161000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>192000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>23000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-61000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-268000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>125000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>13000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-45000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-323000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>346000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>76000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>75000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-226000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-402000000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>-14000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-373000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>221000000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-33000000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-87000000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>119000000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>99000000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>68000000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>102000000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>31000000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>5000000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-134000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-618000000.0</v>
       </c>
       <c r="N12">
         <v>-618000000.0</v>
       </c>
       <c r="O12">
+        <v>-618000000.0</v>
+      </c>
+      <c r="P12">
         <v>231000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389000000.0</v>
       </c>
       <c r="R12">
         <v>389000000.0</v>
       </c>
       <c r="S12">
+        <v>389000000.0</v>
+      </c>
+      <c r="T12">
         <v>445000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>485000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-815000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-5633000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-439000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>112000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>45000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1165000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>105000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-100000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-172000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-3500000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>406000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-51000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>773000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-263000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>22000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>223000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-379000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1684000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>187000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-933000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>173000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>96000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>26000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>41000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>63000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>72000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>34000000.0</v>
       </c>
-      <c r="BW12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX12"/>
       <c r="BY12">
         <v>25000000.0</v>
       </c>
-      <c r="BZ12"/>
+      <c r="BZ12">
+        <v>25000000.0</v>
+      </c>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>19000000.0</v>
       </c>
       <c r="N13">
         <v>19000000.0</v>
       </c>
       <c r="O13">
+        <v>19000000.0</v>
+      </c>
+      <c r="P13">
         <v>-53000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="R13">
         <v>10000000.0</v>
       </c>
       <c r="S13">
+        <v>10000000.0</v>
+      </c>
+      <c r="T13">
         <v>-69000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-12000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-32000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-41000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-49000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-70000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-12000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>12000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>27000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-71000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>9000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-17000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-176000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-18000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-17000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-88000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-170000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-119000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-213000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-181000000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -39575,1158 +39818,1168 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
+        <v>246575419.0</v>
+      </c>
+      <c r="C14">
         <v>245000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>240000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>231405855.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>233790000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>225317138.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>202130065.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>203624896.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>205957515.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>205079798.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>194223663.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>184000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>179000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>173000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>184000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>167999500.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>182432432.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>180186143.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>195340020.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>186720041.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>192354268.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>193434273.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>198425500.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>225454992.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>194287085.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>171042401.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>204607513.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>182530898.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>170984201.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>165183262.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>153742327.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>147629182.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>154101061.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>154024539.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>154224305.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>132288056.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>167728690.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>368162089.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>404970624.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>380127516.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>384000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>378000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>399000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>393000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>401000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>413000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>454000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>452000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>461000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>455000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>467000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>267000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>446000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>455000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>450000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>433000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>422000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>437000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>458000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>414000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>422000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>415000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>411000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>385000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>370000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>408000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>415000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>387000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>382000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>372000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>717000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>212000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>368000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>183000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>187000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>182000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>179000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>176000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-19000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>249000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>227000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>224000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>236000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>239000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>230000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>226000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>251000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>252000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>216000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>220000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>229000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>242000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>220000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>197000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>228000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>239000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300344972.0</v>
       </c>
       <c r="CU14">
         <v>300344972.0</v>
       </c>
       <c r="CV14">
+        <v>300344972.0</v>
+      </c>
+      <c r="CW14">
         <v>270882208.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>223784555.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>228988265.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>249923846.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>212188436.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>189021312.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>190978688.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>202049286.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>182010577.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>153964574.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>157005631.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>183078484.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>165989382.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>150940607.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>144025379.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>174076029.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>177936425.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>159013518.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>155990467.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>146980811.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>164951056.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>127040888.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>114985654.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15">
+        <v>268975100.0</v>
+      </c>
+      <c r="C15">
         <v>281000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>260936826.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>257959723.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>265243000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>259214407.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>231213326.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>238001066.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>237011655.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>236936855.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>221382414.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>219000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>232000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>225000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>208000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>197177884.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>208210927.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>212579158.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>188985167.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>195136113.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>192291199.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>196456684.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>188696140.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>182010124.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>185147025.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>172932372.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>177571681.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>175049552.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>180204688.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>174138981.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>188912790.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>235174401.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>234641434.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>232508380.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>237849020.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>239720936.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>249538616.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>241141206.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>236052212.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>244842225.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>248000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>250000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>248000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254000000.0</v>
       </c>
       <c r="AS15">
         <v>254000000.0</v>
       </c>
       <c r="AT15">
+        <v>254000000.0</v>
+      </c>
+      <c r="AU15">
         <v>259000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>256000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>259000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>258000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>263000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>261000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>259000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>261000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>259000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>256000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000000.0</v>
       </c>
       <c r="BF15">
         <v>257000000.0</v>
       </c>
       <c r="BG15">
+        <v>257000000.0</v>
+      </c>
+      <c r="BH15">
         <v>249000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>247000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>249000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>218000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>204000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>233000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000000.0</v>
       </c>
       <c r="BN15">
         <v>232000000.0</v>
       </c>
       <c r="BO15">
+        <v>232000000.0</v>
+      </c>
+      <c r="BP15">
         <v>223000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>229000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>226000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>229000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>65000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>147000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>391000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>128000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>155000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>154000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>155000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>154000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>134000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000.0</v>
       </c>
       <c r="CD15">
         <v>140000000.0</v>
       </c>
       <c r="CE15">
+        <v>140000000.0</v>
+      </c>
+      <c r="CF15">
         <v>128000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="CG15">
         <v>129000000.0</v>
       </c>
       <c r="CH15">
-        <v>123000000.0</v>
+        <v>129000000.0</v>
       </c>
       <c r="CI15">
         <v>123000000.0</v>
       </c>
       <c r="CJ15">
+        <v>123000000.0</v>
+      </c>
+      <c r="CK15">
         <v>122000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>123000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>119000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>120000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>117000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>78000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>70000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>80000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>85000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69887776.0</v>
       </c>
       <c r="CU15">
         <v>69887776.0</v>
       </c>
       <c r="CV15">
+        <v>69887776.0</v>
+      </c>
+      <c r="CW15">
         <v>70305958.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>69031448.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>69774818.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>69757920.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>66958354.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>67016350.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>66970136.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>42986492.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>71010837.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>63979664.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>63994700.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>69048834.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>67988003.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>65987593.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>65985196.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>76043526.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>54026514.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>49947209.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>55029970.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>50999719.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>52018454.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>45959203.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>47009490.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16">
+        <v>576307600.0</v>
+      </c>
+      <c r="C16">
         <v>400000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>511000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>617397573.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>665478000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1371066452.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1966829394.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1728264323.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1681753326.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1899040354.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1291359042.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2516000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2858000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1690000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1069000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>455735835.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>461741046.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>652849457.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>776946891.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1508780597.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2342000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2584000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1787000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1152000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>945999999.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>823000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>824999999.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1147000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2107999999.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2258000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2699000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>507000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>879000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>502003893.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>863000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>898000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>771000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>800000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2367000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>826000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>684000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>867000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>922000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>705000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1124000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>765000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1015000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1663000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>699000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>655000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1316000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>607000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1613000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>423000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1301000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>751000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1782000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>467000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>422000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>589000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>713000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>611000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>864000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1158000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>508000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>828000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1111000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1860000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1572000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1251000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>841000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>983000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>789000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>9222000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7497000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>7455000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>422000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>350000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>334000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>491000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>224000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>285000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>407000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>451000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>318000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>327000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>405000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>374000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>609000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>549000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>683000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>656000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>598000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>577000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>709000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>471000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="CU16">
         <v>532000000.0</v>
       </c>
       <c r="CV16">
+        <v>532000000.0</v>
+      </c>
+      <c r="CW16">
         <v>548127495.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>302729857.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>201712655.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>336711562.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>353982301.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>331013514.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>118008138.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>329024677.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>320021807.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>365991682.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>294998344.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>306996576.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>298960988.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>1332925170.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>60979908.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>524029381.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>302005648.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>247989567.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>399003394.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>344983583.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>338009548.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>195982110.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>581990731.0</v>
       </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40805,507 +41058,511 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
+        <v>722298895.0</v>
+      </c>
+      <c r="C18">
         <v>349000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>607448339.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>537289021.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>597882000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>293111673.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>395016287.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>609543696.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>551068387.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>285717969.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>586081490.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>529000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>568000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>113000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>541000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>376873352.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>292711300.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>105277297.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>270441032.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>408062151.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>331795388.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1263367601.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>485011334.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>465700804.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>278163656.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>32129511.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>220049647.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>140058897.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10672875.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-167173419.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-146335722.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>742869077.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>655407092.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>235451521.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>642475509.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>673922352.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>725437783.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-576555723.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>740068409.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>547870032.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>558000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>225000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>703000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>448000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>708000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-66000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>528000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>354000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>651000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-135000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>154000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>463000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>716000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-234000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>703000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>363000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>648000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-10000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>660000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>358000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>632000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-94000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>706000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>217000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>640000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-5000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>519000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>259000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>733000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>58000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>688000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>343000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>648000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>176000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>434000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>284000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>301000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>189000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>738000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>478000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>331000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>125000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>434000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>402000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>252000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>149000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>456000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>370000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>191000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>172000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>501000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>306000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>192000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>52000000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>678000000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>240000000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>198000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600618402.0</v>
       </c>
       <c r="CU18">
         <v>600618402.0</v>
       </c>
       <c r="CV18">
+        <v>600618402.0</v>
+      </c>
+      <c r="CW18">
         <v>214777923.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>87447633.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>36156042.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>179375393.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>1408318831.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-313872351.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-763087109.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>367027282.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-93992423.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>69954947.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-34978470.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>765894958.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-183943378.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-207038599.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-837927388.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>134032529.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>87010662.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>278011593.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>8955009.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-66945258.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>121983230.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-3057875613.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>7945266.0</v>
       </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-141000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-182000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-756000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-69000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-206000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>324000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>643000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-223000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>435000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1633000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1668000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="Q19">
         <v>24000000.0</v>
       </c>
       <c r="R19">
+        <v>24000000.0</v>
+      </c>
+      <c r="S19">
         <v>-179000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-299000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-545000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-489000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>994000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>266000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-62000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-93000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-249000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-294000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-937000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-105000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-48000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -41353,54 +41610,55 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41479,176 +41737,179 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
+        <v>468000000.0</v>
+      </c>
+      <c r="C21">
         <v>306000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-65000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>324000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1015000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="G21">
         <v>-17000000.0</v>
       </c>
       <c r="H21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="I21">
         <v>-257000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-1227000000.0</v>
       </c>
       <c r="N21">
         <v>-1227000000.0</v>
       </c>
       <c r="O21">
+        <v>-1227000000.0</v>
+      </c>
+      <c r="P21">
         <v>658000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>302000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="R21">
         <v>34000000.0</v>
       </c>
       <c r="S21">
+        <v>34000000.0</v>
+      </c>
+      <c r="T21">
         <v>-44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="U21">
         <v>-22000000.0</v>
       </c>
       <c r="V21">
+        <v>-22000000.0</v>
+      </c>
+      <c r="W21">
         <v>-21000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-19000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-140000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-19000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>475000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000000.0</v>
       </c>
       <c r="AC21">
         <v>-12000000.0</v>
       </c>
       <c r="AD21">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AE21">
         <v>-11000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4088000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-483000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>443000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>118000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-471000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-105000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-295000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1043000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>447000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>360000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
@@ -41679,3162 +41940,3186 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
+        <v>432725241.0</v>
+      </c>
+      <c r="C22">
         <v>477000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>332000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>423255153.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>301894000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>423715858.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>589869952.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>279228200.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>843825937.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>464913913.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>667964980.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>370000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>889000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>167000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>243000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>250111616.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-70395123.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1030502775.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-176403997.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-239359202.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1062906060.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5070597388.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>600390560.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>239421230.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>133254493.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>180492257.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1344709080.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-71815435.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>211938501.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>113439107.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-99594086.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-47524462.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>139378029.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>168740259.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>306419344.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>143312061.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>48662027.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>297705193.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>257708578.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>253087511.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>337000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>210000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>408000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>293000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>281000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>320000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1147000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>250000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>260000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>292000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-343000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>271000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>248000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-17000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>388000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>441000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>902000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>326000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1354484535.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>369000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>563000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>257000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>225000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>277000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>297000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>134000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>182000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>167000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>294000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>224000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>657000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>406000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>173000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>194000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>434000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2969000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>377000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>224000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>391000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>376000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>216000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>137000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>242000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>309000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>302000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>73000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>314000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>320000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>187000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>42000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>403000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>296000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>98000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-34000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>279000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>270000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248914327.0</v>
       </c>
       <c r="CU22">
         <v>248914327.0</v>
       </c>
       <c r="CV22">
+        <v>248914327.0</v>
+      </c>
+      <c r="CW22">
         <v>110643674.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>123639271.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>173802728.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>476996196.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>677823734.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>110980063.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-14966549.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>305024320.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>208032654.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>99973886.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-52997681.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>258185885.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>197917429.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1447979134.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-86006345.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>222051799.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>348992560.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>94991742.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>-87022460.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>238980094.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>303996438.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>90947764.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>-52968440.0</v>
       </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
+        <v>-37951535.0</v>
+      </c>
+      <c r="C23">
         <v>-11000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-22343433.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14723159.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14998000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-27915397.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-14617548.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-13055122.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-14014857.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-15928528.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-12308367.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1217000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1132000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>675000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-39133378.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-13864750.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-10122817.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-40606620.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-19013845.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-21901862.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-16119522.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-18473475.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-13581490.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-22497250.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-28349569.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-15357264.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-11087483.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-10126999.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>23881917.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-10777976.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-16158154.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-22460429.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-10791528.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-42290605.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4941472.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-11331914.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-10287771.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-22942846.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-6009439.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-11000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-4000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-9000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-19000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>19000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>125000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-23000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>32000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-8000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-336000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-14000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>43000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BM23">
         <v>1000000.0</v>
       </c>
       <c r="BN23">
+        <v>1000000.0</v>
+      </c>
+      <c r="BO23">
         <v>-6000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-3000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-2000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-114000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>11000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-266000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-62000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>10000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>12000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>5000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>7000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>9000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-12000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-36000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CK23">
         <v>1000000.0</v>
       </c>
       <c r="CL23">
+        <v>1000000.0</v>
+      </c>
+      <c r="CM23">
         <v>-82000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-452000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CP23">
         <v>1000000.0</v>
       </c>
       <c r="CQ23">
+        <v>1000000.0</v>
+      </c>
+      <c r="CR23">
         <v>-309000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>44000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>436000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-13296940.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-527186491.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-5042077.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-660983.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>64065969.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-666756.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-836202589.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>340739.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-6993945.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-66248.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>744.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-65347.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-1.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-72408.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-14057907.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>72217.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>316964611.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>4985702.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-1969444.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-3016258.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>237</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-29813056.0</v>
+      </c>
+      <c r="E24">
+        <v>-33138563.0</v>
+      </c>
+      <c r="F24">
+        <v>-19000.0</v>
+      </c>
+      <c r="G24">
         <v>996978.0</v>
       </c>
-      <c r="C24">
-[...11 lines deleted...]
-      <c r="G24">
+      <c r="H24">
         <v>-72938501.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-65274592.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-114279421.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-15928528.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-109933567.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4148000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3568000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1808000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>133000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>23551419.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>45424357.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>46000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-161074728.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-422814770.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-387934782.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-47351098.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2091186.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-22049.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1017209.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>944985.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3996242.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>927772.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1126108.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>31842556.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>15264323998.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-110053028.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-117699729.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-105953186.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-105490770.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-99591135.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-95734423.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3085595.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3208935125.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-10080785.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-13000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>8000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>16000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>43000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AX24">
         <v>1000000.0</v>
       </c>
       <c r="AY24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AZ24">
         <v>30000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>22000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>17000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>14000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>100000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>619000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-75000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>9000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>515000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>71000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>11000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>8000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>13000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>43000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>14000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>30000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-6000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-20000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>95000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-11000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>82000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-896000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>7569000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>370000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-64000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-214000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>70000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>10000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>41000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-14000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-8000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-9000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-109000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>390000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-10000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>19000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>94000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>122000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-15000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-32000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-56000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-5000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-12000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-42000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-11486725.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>152365303.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>20702138.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-73580716.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-450271051.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-478208046.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>228922699.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>33036761.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>32012647.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>224004497.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-56016425.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>35972176.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-500741085.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>289904661.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>2064919636.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>145012337.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-58939074.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>23928163.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>69033351.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>246984906.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>381954658.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>41074593.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>120942743.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>596998455.0</v>
       </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
+        <v>4122000.0</v>
+      </c>
+      <c r="C25">
         <v>52000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>71679611.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-99054171.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>113183000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>67794537.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-209186313.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>61473820.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8783273.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>51767716.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-162306263.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-89000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>146000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>100000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>157000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>99443088.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>522139611.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-907004407.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>549613318.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>632730141.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1054560874.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-5349666626.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-432869955.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>163342642.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>142818597.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>47249282.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>96024779.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>205878888.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-132292473.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-103488308.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>187698997.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>636731931.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>451927175.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>252129341.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>99881064.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>978755547.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>608613190.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-361053546.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-140572527.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>136049442.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>140000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-9000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>56000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>44000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>251000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-551000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>155000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-447000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-423000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-26000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-2000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-255000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="BD25">
         <v>-20000000.0</v>
       </c>
       <c r="BE25">
+        <v>-20000000.0</v>
+      </c>
+      <c r="BF25">
         <v>-824000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>47000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1741484535.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>6000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-168000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-45000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>109000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>81000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-14000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>136000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>285000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>462000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>205000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>54000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-632000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>38000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>81000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>73000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>19000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-2605000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-101000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>32000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>317000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>83000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>10000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>80000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>52000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>44000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-82000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>44000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>37000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>36000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>47000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>46000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-36000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-20000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>62000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>24000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>78000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-113000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9518344.0</v>
       </c>
       <c r="CU25">
         <v>9518344.0</v>
       </c>
       <c r="CV25">
+        <v>9518344.0</v>
+      </c>
+      <c r="CW25">
         <v>51806330.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-10986266.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-261338408.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-11210224.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-532842226.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-41888398.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-10138630.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>5011946.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-140076473.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-56950085.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-17025506.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>492729954.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-304880156.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-1478937965.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-340994008.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-18053541.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-450932724.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>128011494.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>225969525.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-188008752.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-298014810.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>197049020.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>74965056.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
+        <v>-685053872.0</v>
+      </c>
+      <c r="C26">
         <v>-262000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-335295234.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-672654483.0</v>
       </c>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-5019176.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-34300.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-287479769.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-350427617.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-373429278.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2763000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2045000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-718000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-584000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-468836609.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-191572290.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
         <v>-591287444.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-597420469.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3128989.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-201494034.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1446680.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2204913.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2965824.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-188997128.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-203830155.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-98043096.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-626386.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-189065179.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-8994160893.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-130846380.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-348831208.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-191475927.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-229502362.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-304314982.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-284000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-441000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-542000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-258000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-432000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-167000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-554000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-348000000.0</v>
       </c>
       <c r="AT26">
         <v>-348000000.0</v>
       </c>
       <c r="AU26">
+        <v>-348000000.0</v>
+      </c>
+      <c r="AV26">
         <v>-297000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-109000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-353000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-264000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="BA26">
         <v>-100000000.0</v>
       </c>
-      <c r="BB26"/>
+      <c r="BB26">
+        <v>-100000000.0</v>
+      </c>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26">
         <v>-144000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="BH26">
         <v>-7000000.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>-7000000.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53000000.0</v>
       </c>
       <c r="BU26">
         <v>-53000000.0</v>
       </c>
-      <c r="BV26"/>
-      <c r="BW26">
+      <c r="BV26">
+        <v>-53000000.0</v>
+      </c>
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-17000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-76000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-20000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-55000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-54000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-67000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-123000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-168000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84000000.0</v>
       </c>
       <c r="CG26">
         <v>-84000000.0</v>
       </c>
-      <c r="CH26"/>
+      <c r="CH26">
+        <v>-84000000.0</v>
+      </c>
       <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-1000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>1000000.0</v>
       </c>
-      <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>-312000000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>1000000.0</v>
       </c>
-      <c r="CQ26"/>
-      <c r="CR26">
+      <c r="CR26"/>
+      <c r="CS26">
         <v>-1000000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>438000000.0</v>
       </c>
-      <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>23000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>19000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>203000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-768000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>34000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>21000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>26000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>21000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>25000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>17000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>16000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>18000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>12000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>17000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>18000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>17000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>15000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>15000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>12000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>13000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>12000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>14000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>18000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>14000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>13000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>15000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>62000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>29000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>23000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>28000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>23000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>20000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>13000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>19000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AW27">
         <v>18000000.0</v>
       </c>
       <c r="AX27">
+        <v>18000000.0</v>
+      </c>
+      <c r="AY27">
         <v>17000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>32000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>16000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>13000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="BD27">
         <v>34000000.0</v>
       </c>
       <c r="BE27">
+        <v>34000000.0</v>
+      </c>
+      <c r="BF27">
         <v>-789000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-37000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3011000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-3000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-120000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>-250000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>-91000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-62000000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>56000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>130000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>54000000.0</v>
       </c>
-      <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>-271000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-80000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>96000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>73000000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>33000000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>-237868696.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>-11208848.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>-596230900.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>-4939660.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>16966687.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>156045334.0</v>
       </c>
-      <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
+        <v>-522019750.0</v>
+      </c>
+      <c r="C28">
         <v>-248000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-667958860.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-597181874.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1314239000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-287129805.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-254219733.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-494096677.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1232620600.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-89597970.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1741462529.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1449000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1160000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1315000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-132000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-408995626.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-364273667.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-222701975.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-820879232.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-811570428.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-211064072.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-414070241.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-208413760.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-320137370.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-204301723.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>75598851.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-396759100.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-284180131.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-190958074.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-339322243.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13072846465.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-859269224.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-174280684.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-127536242.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-546717000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-461091343.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-675447620.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-826000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2413000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-395057176.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-657000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-248000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-485000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-872000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-441000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-173000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1209000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>648000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-486000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-523000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>585000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1360000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>264000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>76000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-242000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-222000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-678000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-409000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-580000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-93000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-374000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-180000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-965000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>505000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-541000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-218000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1063000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>63000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-416000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>365000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-598000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-182000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-841000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1507000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>750000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-689000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-570000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>45000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-382000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-58000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-319000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-153000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-422000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-107000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-224000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-45000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-294000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-440000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>305000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-200000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-572000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-176000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-19000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>62000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-389000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-42000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-245000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-597074267.0</v>
       </c>
       <c r="CU28">
         <v>-597074267.0</v>
       </c>
       <c r="CV28">
+        <v>-597074267.0</v>
+      </c>
+      <c r="CW28">
         <v>2030099517.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>163683599.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-5708849.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>369227175.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-903160943.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>307937108.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>520035865.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-366063247.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-181970219.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>56980701.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-18019212.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-296185846.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-1152948135.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-579998274.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>231018682.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>150853222.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-53040646.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-495967776.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-199971113.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-348025810.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-25066477.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>2547993096.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-392996395.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
+        <v>894687464.0</v>
+      </c>
+      <c r="C29">
         <v>505000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>767872070.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>697475302.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>763746000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>443655428.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>551789291.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>759172974.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>703020078.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>430070258.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>721368411.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>674000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>695000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>267000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>676000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>520296135.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>428679961.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>278377468.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>392150441.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>538984101.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>443699652.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1384264019.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>587371706.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>580830174.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>425614601.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>166317472.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>362265778.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>265119353.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>115230279.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-29852396.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4555858.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>854469596.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>784517580.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>411059120.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>770438667.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>836909037.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>853692258.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-368000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>998000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>761574419.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>770000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>458000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>963000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>680000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>951000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>244000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>792000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>585000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>876000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>113000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>407000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>676000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>904000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>116000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>954000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>591000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>855000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>273000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>942000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>576000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>955000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>124000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1083000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>475000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>888000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>209000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>896000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>513000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1006000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>251000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1005000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>592000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>880000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>284000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>659000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>427000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>443000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>287000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>796000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>633000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>467000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>229000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>679000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>540000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>397000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>263000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>643000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>531000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>344000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>290000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>709000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>453000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>327000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>163000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>845000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>347000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>336000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809363348.0</v>
       </c>
       <c r="CU29">
         <v>809363348.0</v>
       </c>
       <c r="CV29">
+        <v>809363348.0</v>
+      </c>
+      <c r="CW29">
         <v>368795618.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>265963774.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>178877260.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>358238064.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>400281874.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>201019049.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>135940410.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>490065705.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>281967089.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>239990503.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>105001656.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>928049549.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>107012684.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>152947374.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-289954177.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>355117936.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>157959326.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>394008133.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>283960425.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>174939223.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>244963374.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>420050420.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>128963437.0</v>
       </c>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
+        <v>-201447617.0</v>
+      </c>
+      <c r="C30">
         <v>-367000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-207813056.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-134223261.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-174125000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-753715738.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-62820076.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-218866064.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>319589785.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>249878784.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-219234942.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3736000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3301000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1668000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-462000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-111990047.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-251536481.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-181198425.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-295682910.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-542788537.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-489801164.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-166232578.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>282974184.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-58914998.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-96913861.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-235301424.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-297733313.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-941304099.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-78837696.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-75626071.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14716566205.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-247545414.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-221821370.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-308049078.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-234940411.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-216604290.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-229043415.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-375000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2966000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-220426154.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-291000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-269000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-256000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-217000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-154000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-309000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-223000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-252000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-349000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-247000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-282000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-327000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>33000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1046000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-178000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1405000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1161000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>177000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-529000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-597000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-480000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-201000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-409000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-347000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-655000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-264000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-585000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-293000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-290000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-197000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-541000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-182000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-8390000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-149000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1294000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>7294000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>199000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-316000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-573000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-310000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-209000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-198000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-300000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-298000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-180000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-293000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-324000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-326000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-589000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-224000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-111000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-226000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-261000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-178000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-222000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-284000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-226000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-226203346.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-2157558634.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-328034722.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-303203298.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-758053477.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>529828911.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-285968701.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-865990758.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-91025776.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-151955015.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-226051981.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-104007950.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-662895676.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1051401.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1704933663.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-402960874.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-280024481.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-47020501.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-46963189.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-28020510.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>140070177.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-81905551.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-3356983290.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>475980284.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>