--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -920,2339 +926,2470 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>5653000.0</v>
+      </c>
+      <c r="C2">
         <v>8186000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5619000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3860000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2757000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4833000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4271000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4039000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6186000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5323000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3421000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4027000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3710000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5517000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5614000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>6000.0</v>
+      </c>
+      <c r="C5">
         <v>-42000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-23000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-33000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-12000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-31000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-22000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>90000.0</v>
+      </c>
+      <c r="C8">
         <v>36000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209000.0</v>
       </c>
       <c r="E8">
         <v>209000.0</v>
       </c>
       <c r="F8">
+        <v>209000.0</v>
+      </c>
+      <c r="G8">
         <v>124000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>3820000.0</v>
+      </c>
+      <c r="C10">
         <v>21338000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20821000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38757000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55070000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19025000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22726000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16970000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4024000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21450000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19799000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43582000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>60009000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>81527000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2713000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>3820000.0</v>
+      </c>
+      <c r="C12">
         <v>21338000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20821000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>38757000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>55070000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19025000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22726000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16970000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4024000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>21450000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19799000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43582000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>100003000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>81527000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2713000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>90000.0</v>
+      </c>
+      <c r="C13">
         <v>36000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209000.0</v>
       </c>
       <c r="E13">
         <v>209000.0</v>
       </c>
       <c r="F13">
+        <v>209000.0</v>
+      </c>
+      <c r="G13">
         <v>124000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1112000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>57000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>68000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>25000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>217000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>215000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>26000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>22000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>8376380.0</v>
+      </c>
+      <c r="C14">
         <v>1552685.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>839554.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>836329.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>673287.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>464095.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38358.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10997.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1600.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>786.96</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>404.26</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>384.95</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>188.34</v>
-      </c>
-[...1 lines deleted...]
-        <v>225.22</v>
       </c>
       <c r="O14">
         <v>225.22</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14">
+        <v>225.22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B16"/>
       <c r="C16">
         <v>226000.0</v>
       </c>
       <c r="D16">
         <v>226000.0</v>
       </c>
       <c r="E16">
         <v>226000.0</v>
       </c>
       <c r="F16">
         <v>226000.0</v>
       </c>
       <c r="G16">
         <v>226000.0</v>
       </c>
       <c r="H16">
         <v>226000.0</v>
       </c>
       <c r="I16">
-        <v>455000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="J16">
         <v>455000.0</v>
       </c>
       <c r="K16">
         <v>455000.0</v>
       </c>
       <c r="L16">
         <v>455000.0</v>
       </c>
       <c r="M16">
+        <v>455000.0</v>
+      </c>
+      <c r="N16">
         <v>788000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3907000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>455000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>35</v>
+      </c>
+      <c r="B21">
+        <v>2527000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1420000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>521000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>297000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>542000.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>10617000.0</v>
+      </c>
+      <c r="C23">
         <v>24962000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22683000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>39372000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>55478000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19986000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23674000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17923000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4979000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23233000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23445000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>47337000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>105153000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>83852000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4462000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-3820000.0</v>
+      </c>
+      <c r="C28">
         <v>-21338000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-20821000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-38757000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-55070000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-19025000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22726000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16970000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4024000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-21450000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19799000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-43582000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-60009000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-81527000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2713000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>-629000.0</v>
+      </c>
+      <c r="C29">
         <v>-31630000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10672000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28309000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46120000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6175000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>3794000.0</v>
+      </c>
+      <c r="C30">
         <v>1765000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>59000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1504000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>132000.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>478000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-3167000.0</v>
+      </c>
+      <c r="C32">
         <v>13418000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>13440000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>31301000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49315000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9763000.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>2638000.0</v>
+      </c>
+      <c r="C33">
         <v>11000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>23000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>48000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>202000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>200000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>158000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>76000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>164000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>260000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>432000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>763000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>600000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>644000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:15">
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>100000.0</v>
+      </c>
+      <c r="C35">
         <v>45059000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2791000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3017000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3243000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3790000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3808000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4098000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5864000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7946000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13456000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13915000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>216780000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>130800000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:15">
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
-        <v>1000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C36">
         <v>1000.0</v>
       </c>
       <c r="D36">
         <v>1000.0</v>
       </c>
       <c r="E36">
+        <v>1000.0</v>
+      </c>
+      <c r="F36">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="G36">
         <v>150000.0</v>
       </c>
       <c r="H36">
+        <v>150000.0</v>
+      </c>
+      <c r="I36">
         <v>149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="J36">
         <v>12000.0</v>
       </c>
       <c r="K36">
         <v>12000.0</v>
       </c>
       <c r="L36">
         <v>12000.0</v>
       </c>
       <c r="M36">
-        <v>137000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="N36">
         <v>137000.0</v>
       </c>
       <c r="O36">
         <v>137000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:15">
+      <c r="P36">
+        <v>137000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>365000.0</v>
+      </c>
+      <c r="C39">
         <v>1848000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1821000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>561000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>332000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>180000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>650000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>760000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>820000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1588000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1882000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3191000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4387000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1725000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>627000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>5493000.0</v>
+      </c>
+      <c r="C40">
         <v>3121000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3375000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3960000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3132000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4962000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3795000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4173000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3335000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4382000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3729000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5759000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5538000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>15954000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6012000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>639259000.0</v>
+      </c>
+      <c r="C42">
         <v>617530000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>493116000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>491816000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>490644000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>434593000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>413879000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>387238000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>350614000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>342484000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>328564000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>317122000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>311093000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>10021000.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
         <v>84000.0</v>
       </c>
       <c r="C45">
         <v>84000.0</v>
       </c>
       <c r="D45">
-        <v>70000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="E45">
         <v>70000.0</v>
       </c>
       <c r="F45">
         <v>70000.0</v>
       </c>
-      <c r="G45"/>
+      <c r="G45">
+        <v>70000.0</v>
+      </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>7000.0</v>
+      </c>
+      <c r="C46">
         <v>10000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>22000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>24000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>38000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>50000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>64000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>152000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>248000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>420000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>626000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>463000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>507000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:15">
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-639984000.0</v>
+      </c>
+      <c r="C48">
         <v>-649154000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-482631000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-463683000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-444719000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-428556000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-403399000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-381896000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-362316000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-338224000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-318557000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-294578000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-230896000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-168353000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-138441000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>39994000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>10617000.0</v>
+      </c>
+      <c r="C55">
         <v>24962000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>22683000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>39372000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>55478000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>19986000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>23674000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>17923000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4979000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>23233000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>23445000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>47337000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>105153000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>83852000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4462000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>7979000.0</v>
+      </c>
+      <c r="C56">
         <v>24951000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22660000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>39347000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>55430000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>19784000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>23474000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>17765000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4903000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>23069000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>23185000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>46905000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>104390000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>83252000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3818000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>11146000.0</v>
+      </c>
+      <c r="C57">
         <v>11533000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9220000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8046000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6115000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10021000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8292000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8438000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9976000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>10160000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7605000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>10259000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10338000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>25378000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12081000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>11246000.0</v>
+      </c>
+      <c r="C58">
         <v>56592000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12011000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11063000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9358000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>13811000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12100000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12536000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>15840000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18106000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12605000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>23715000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>24253000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>242158000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>142881000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>-629000.0</v>
+      </c>
+      <c r="C60">
         <v>-31630000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10672000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>28309000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>46120000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6175000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11574000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5387000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-11691000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4297000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>10010000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>22748000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>80413000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-158306000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-138419000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>7665000.0</v>
+      </c>
+      <c r="C2">
+        <v>5653000.0</v>
+      </c>
+      <c r="D2">
         <v>5105000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4759000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7656000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8186000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5472000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6174000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6568000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5619000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6148000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5071000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4896000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3860000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3760000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3003000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3122000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2757000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4050000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4290000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3988000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4833000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5725000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5148000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4183000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4271000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4524000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4750000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4334000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4039000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4264000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>5949000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7034000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>6186000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5436000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5681000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5407000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>5323000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4071000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2801000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3296000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3421000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3190000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4185000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3857000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4027000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5385000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5027000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3302000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3710000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4405000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4410000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>4243000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>5517000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3265,54 +3402,56 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3325,212 +3464,218 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-2000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>6000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>9000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-19000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-42000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-33000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-33000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-23000.0</v>
       </c>
       <c r="J5">
         <v>-30000.0</v>
       </c>
       <c r="K5">
+        <v>-23000.0</v>
+      </c>
+      <c r="L5">
+        <v>-30000.0</v>
+      </c>
+      <c r="M5">
         <v>-28000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-27000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-33000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-61000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-41000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-21000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-14000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-6000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="V5">
         <v>-2000.0</v>
       </c>
       <c r="W5">
+        <v>14000.0</v>
+      </c>
+      <c r="X5">
+        <v>-2000.0</v>
+      </c>
+      <c r="Y5">
         <v>-17000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-24000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-18000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-27000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-14000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-18000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-12000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-7000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-5000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>11000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-10000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-26000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-31000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-17000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-19000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-16000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-22000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-18000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-14000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-43000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-13000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-8000.0</v>
       </c>
-      <c r="AU5"/>
-[...1 lines deleted...]
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
         <v>1000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-18000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>5000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>7000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3543,54 +3688,56 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -3603,136 +3750,144 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>101000.0</v>
+      </c>
+      <c r="C8">
+        <v>90000.0</v>
+      </c>
+      <c r="D8">
         <v>71000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>71000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>50000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>36000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>30000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>253000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>211000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="K8">
         <v>210000.0</v>
       </c>
       <c r="L8">
         <v>210000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
+      <c r="M8">
+        <v>210000.0</v>
+      </c>
+      <c r="N8">
+        <v>210000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -3745,218 +3900,226 @@
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>3133000.0</v>
+      </c>
+      <c r="C10">
+        <v>3820000.0</v>
+      </c>
+      <c r="D10">
         <v>6420000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13081000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>15937000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>21338000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5410000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>16886000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>16390000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>20821000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>25244000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>29729000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>34220000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>38757000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>42613000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>46533000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>50767000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>55070000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>59378000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>43709000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>48005000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>19025000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>24198000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>27228000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>31036000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>22726000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4821000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5882000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>10396000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>16970000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>22384000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>29540000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7264000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4024000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>14989000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>15389000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>21450000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>25778000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>12818000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>16835000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>19799000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>22197000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>25358000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>33698000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>43582000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>42348000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>55499000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>54624000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>60009000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>76612000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>51181000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>67307000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>81527000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -3969,550 +4132,566 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>3133000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>6420000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13081000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>15937000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>21338000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>5410000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>16886000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>16390000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>20821000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>25244000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>29729000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>34220000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>38757000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>42613000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>46533000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>50767000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>55070000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>59378000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>43709000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>48005000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>19025000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>24198000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>27228000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>31036000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>22726000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4821000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5882000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10396000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16970000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>22384000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>29540000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7264000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4024000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>7600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>14989000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>15389000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>21450000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>25778000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>12818000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>16835000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>19799000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>22197000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>25358000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>33698000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>43582000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>57347000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>70496000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>84623000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>100003000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>116602000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>51181000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>67307000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>81527000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>101000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>71000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>71000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>50000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>36000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>30000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>253000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>211000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="K13">
         <v>210000.0</v>
       </c>
       <c r="L13">
         <v>210000.0</v>
       </c>
       <c r="M13">
-        <v>209000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="N13">
-        <v>209000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="O13">
         <v>209000.0</v>
       </c>
       <c r="P13">
         <v>209000.0</v>
       </c>
       <c r="Q13">
         <v>209000.0</v>
       </c>
       <c r="R13">
         <v>209000.0</v>
       </c>
       <c r="S13">
+        <v>209000.0</v>
+      </c>
+      <c r="T13">
+        <v>209000.0</v>
+      </c>
+      <c r="U13">
         <v>158000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2367000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>124000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1845000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1742000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1674000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1112000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>82000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>60000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>59000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>57000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>57000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>851000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>194000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>8000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>99000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>99000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="AL13">
         <v>68000.0</v>
       </c>
       <c r="AM13">
+        <v>68000.0</v>
+      </c>
+      <c r="AN13">
+        <v>68000.0</v>
+      </c>
+      <c r="AO13">
         <v>27000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>274000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>25000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>237000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="AS13">
         <v>217000.0</v>
       </c>
-      <c r="AT13"/>
+      <c r="AT13">
+        <v>217000.0</v>
+      </c>
       <c r="AU13">
         <v>217000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>217000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
+        <v>217000.0</v>
+      </c>
+      <c r="AY13">
         <v>215000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>214000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>154000.0</v>
       </c>
       <c r="BA13">
         <v>26000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13"/>
+      <c r="BB13">
+        <v>154000.0</v>
+      </c>
+      <c r="BC13">
+        <v>26000.0</v>
+      </c>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>10640625.0</v>
+      </c>
+      <c r="C14">
+        <v>9067774.0</v>
+      </c>
+      <c r="D14">
         <v>8819000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>5820903.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>7215125.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>961530.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>961530.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>841738.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>841738.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>840136.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>840117.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>839190.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>838406.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>20925992.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>836616.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>836163.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>836163.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>835822.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>639167.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>631234.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>584645.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>495800.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>482340.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>452140.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>427589.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>296446.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>16378.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>15862.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>15706.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>15131.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>15130.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>10854.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2691.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1884.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1751.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1599.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1203.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1201.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>966.77</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>12178.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>12140.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>500.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>10036.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>9648.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>9645.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>9642.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>9640.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>9626.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>9586.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>9519.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6880.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>9161.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6864.0</v>
       </c>
       <c r="BB14">
         <v>6864.0</v>
       </c>
       <c r="BC14">
         <v>6864.0</v>
       </c>
       <c r="BD14">
         <v>6864.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14">
+        <v>6864.0</v>
+      </c>
+      <c r="BF14">
+        <v>6864.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4525,74 +4704,72 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
-[...4 lines deleted...]
-      </c>
+      <c r="D16"/>
+      <c r="E16"/>
       <c r="F16">
         <v>226000.0</v>
       </c>
       <c r="G16">
-        <v>227000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="H16">
         <v>226000.0</v>
       </c>
       <c r="I16">
-        <v>226000.0</v>
+        <v>227000.0</v>
       </c>
       <c r="J16">
         <v>226000.0</v>
       </c>
       <c r="K16">
         <v>226000.0</v>
       </c>
       <c r="L16">
         <v>226000.0</v>
       </c>
       <c r="M16">
         <v>226000.0</v>
       </c>
       <c r="N16">
         <v>226000.0</v>
       </c>
       <c r="O16">
         <v>226000.0</v>
       </c>
       <c r="P16">
         <v>226000.0</v>
       </c>
       <c r="Q16">
         <v>226000.0</v>
       </c>
@@ -4611,54 +4788,54 @@
       <c r="V16">
         <v>226000.0</v>
       </c>
       <c r="W16">
         <v>226000.0</v>
       </c>
       <c r="X16">
         <v>226000.0</v>
       </c>
       <c r="Y16">
         <v>226000.0</v>
       </c>
       <c r="Z16">
         <v>226000.0</v>
       </c>
       <c r="AA16">
         <v>226000.0</v>
       </c>
       <c r="AB16">
         <v>226000.0</v>
       </c>
       <c r="AC16">
         <v>226000.0</v>
       </c>
       <c r="AD16">
-        <v>455000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AE16">
-        <v>455000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AF16">
         <v>455000.0</v>
       </c>
       <c r="AG16">
         <v>455000.0</v>
       </c>
       <c r="AH16">
         <v>455000.0</v>
       </c>
       <c r="AI16">
         <v>455000.0</v>
       </c>
       <c r="AJ16">
         <v>455000.0</v>
       </c>
       <c r="AK16">
         <v>455000.0</v>
       </c>
       <c r="AL16">
         <v>455000.0</v>
       </c>
       <c r="AM16">
         <v>455000.0</v>
       </c>
@@ -4668,71 +4845,77 @@
       <c r="AO16">
         <v>455000.0</v>
       </c>
       <c r="AP16">
         <v>455000.0</v>
       </c>
       <c r="AQ16">
         <v>455000.0</v>
       </c>
       <c r="AR16">
         <v>455000.0</v>
       </c>
       <c r="AS16">
         <v>455000.0</v>
       </c>
       <c r="AT16">
         <v>455000.0</v>
       </c>
       <c r="AU16">
         <v>455000.0</v>
       </c>
       <c r="AV16">
         <v>455000.0</v>
       </c>
       <c r="AW16">
+        <v>455000.0</v>
+      </c>
+      <c r="AX16">
+        <v>455000.0</v>
+      </c>
+      <c r="AY16">
         <v>788000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2530000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>3509000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3986000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3907000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4745,54 +4928,56 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -4805,54 +4990,56 @@
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -4865,54 +5052,56 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -4925,60 +5114,66 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>2484000.0</v>
+      </c>
+      <c r="C21">
+        <v>2527000.0</v>
+      </c>
+      <c r="D21">
         <v>2571000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
@@ -4987,288 +5182,296 @@
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1420000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1420000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1446000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>440000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>734000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>8156000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>12443000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>15622000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>19063000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>24962000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8936000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>18686000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>18172000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>22683000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>27038000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>30468000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>35061000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>39372000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>43780000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>48074000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>51422000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>55478000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>59990000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>44378000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>48849000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>19986000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>25207000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>28199000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>32073000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>23674000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6005000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>8580000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>11341000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>17923000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>23136000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>30203000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8615000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4979000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>8802000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>16100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>16554000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>23233000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>28088000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>16202000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>19642000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>23445000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>25969000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>27737000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>36713000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>47337000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>62274000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>74573000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>89718000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>105153000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>122717000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>57914000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>70759000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>83852000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -5281,54 +5484,56 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -5341,54 +5546,56 @@
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -5401,54 +5608,56 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5461,444 +5670,462 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-3133000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>-6420000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-13081000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-15937000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-21338000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-5410000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-16886000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-16390000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-20821000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-25244000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-29729000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-34220000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-38757000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-42613000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-46533000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-50767000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-55070000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-59378000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-43709000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-48005000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-19025000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-24198000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-27228000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-31036000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-22726000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-4821000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-5882000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-10396000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-16970000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-22384000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-29540000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-7264000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-4024000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-7600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-14989000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-15389000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-21450000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-25778000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-12818000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-16835000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-19799000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-22197000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-25358000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-33698000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-43582000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-42348000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-55499000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-54624000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-60009000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-76612000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-51181000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-67307000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-81527000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>-5311000.0</v>
+      </c>
+      <c r="C29">
+        <v>-629000.0</v>
+      </c>
+      <c r="D29">
         <v>4545000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>8262000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-31630000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2033000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-105520000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6015000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10672000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>14517000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>18898000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>22876000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>1687000.0</v>
+      </c>
+      <c r="C30">
+        <v>3794000.0</v>
+      </c>
+      <c r="D30">
         <v>1991000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1323000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1654000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1765000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2121000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="I30">
         <v>18000.0</v>
       </c>
       <c r="J30">
         <v>18000.0</v>
       </c>
       <c r="K30">
+        <v>18000.0</v>
+      </c>
+      <c r="L30">
+        <v>18000.0</v>
+      </c>
+      <c r="M30">
         <v>17000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>29000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="Q30">
         <v>28000.0</v>
       </c>
       <c r="R30">
+        <v>27000.0</v>
+      </c>
+      <c r="S30">
+        <v>28000.0</v>
+      </c>
+      <c r="T30">
         <v>29000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>27000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>38000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>37000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>46000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>41000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>45000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>98000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>23000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1714000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>35000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>35000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>24000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>72000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>477000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>59000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>57000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>233000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>126000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>31000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>904000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2147000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1368000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1504000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1535000.0</v>
       </c>
-      <c r="AQ30"/>
-[...1 lines deleted...]
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
         <v>132000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
@@ -5911,300 +6138,314 @@
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-7543000.0</v>
+      </c>
+      <c r="C32">
+        <v>-3167000.0</v>
+      </c>
+      <c r="D32">
         <v>1738000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>8018000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>8455000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>13418000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>575000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>8761000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8731000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>13440000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>17337000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>21784000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>25815000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>2491000.0</v>
+      </c>
+      <c r="C33">
+        <v>2638000.0</v>
+      </c>
+      <c r="D33">
         <v>2817999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>252000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>207000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>11000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>13000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>15000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>19000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>23000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>27000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>18000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>22000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>24999.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>29000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>41000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>45000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>48000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>54000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>185000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>199000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>202000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>206000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>210000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>197000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>200000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>204000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>151000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>151000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>158000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>32000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>46000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>60000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>76000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>95000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>117000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>141000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>164000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>188000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>212000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>236000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>260000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>285000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>312000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>360000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>432000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>649000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>746000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>694000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>763000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>789000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>866000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>786000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>600000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33"/>
       <c r="BD33"/>
-    </row>
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -6217,382 +6458,396 @@
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>259000.0</v>
+      </c>
+      <c r="C35">
+        <v>100000.0</v>
+      </c>
+      <c r="D35">
         <v>11000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>8000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2662000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>45059000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2621000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>114296000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2735000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2791000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2847000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2904000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2961000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3017000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3073000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3130000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3187000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3243000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3299000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3886000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4370000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3790000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3702000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3815000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3815000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>3808000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>3848000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4380000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4468000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>4098000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>4069000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>4312000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>4938000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>5864000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>5891000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>5794000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>9382000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>7946000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>9065000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>5060000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>5181000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>5000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>13114000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>13227000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>13341000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>13456000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>13569000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>13684000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>13798000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>13915000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>14053000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>217549000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>14314000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>216780000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35"/>
       <c r="BD35"/>
-    </row>
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>1000.0</v>
+      </c>
+      <c r="C36">
+        <v>104000.0</v>
+      </c>
+      <c r="D36">
         <v>239999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>244000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>198000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="G36">
         <v>1000.0</v>
       </c>
       <c r="H36">
         <v>1000.0</v>
       </c>
       <c r="I36">
         <v>1000.0</v>
       </c>
       <c r="J36">
         <v>1000.0</v>
       </c>
       <c r="K36">
         <v>1000.0</v>
       </c>
       <c r="L36">
         <v>1000.0</v>
       </c>
       <c r="M36">
-        <v>999.0</v>
+        <v>1000.0</v>
       </c>
       <c r="N36">
         <v>1000.0</v>
       </c>
       <c r="O36">
-        <v>10000.0</v>
+        <v>999.0</v>
       </c>
       <c r="P36">
-        <v>10000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="Q36">
         <v>10000.0</v>
       </c>
       <c r="R36">
+        <v>10000.0</v>
+      </c>
+      <c r="S36">
+        <v>10000.0</v>
+      </c>
+      <c r="T36">
         <v>12000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>140000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="V36">
         <v>150000.0</v>
       </c>
       <c r="W36">
         <v>150000.0</v>
       </c>
       <c r="X36">
         <v>150000.0</v>
       </c>
       <c r="Y36">
         <v>150000.0</v>
       </c>
       <c r="Z36">
         <v>150000.0</v>
       </c>
       <c r="AA36">
         <v>150000.0</v>
       </c>
       <c r="AB36">
         <v>150000.0</v>
       </c>
       <c r="AC36">
+        <v>150000.0</v>
+      </c>
+      <c r="AD36">
+        <v>150000.0</v>
+      </c>
+      <c r="AE36">
         <v>149000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AF36">
         <v>12000.0</v>
       </c>
       <c r="AG36">
         <v>12000.0</v>
       </c>
       <c r="AH36">
         <v>12000.0</v>
       </c>
       <c r="AI36">
         <v>12000.0</v>
       </c>
       <c r="AJ36">
         <v>12000.0</v>
       </c>
       <c r="AK36">
         <v>12000.0</v>
       </c>
       <c r="AL36">
         <v>12000.0</v>
       </c>
       <c r="AM36">
         <v>12000.0</v>
       </c>
       <c r="AN36">
         <v>12000.0</v>
       </c>
       <c r="AO36">
         <v>12000.0</v>
       </c>
       <c r="AP36">
         <v>12000.0</v>
       </c>
       <c r="AQ36">
         <v>12000.0</v>
       </c>
       <c r="AR36">
         <v>12000.0</v>
       </c>
       <c r="AS36">
         <v>12000.0</v>
       </c>
       <c r="AT36">
-        <v>137000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AU36">
-        <v>137000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AV36">
         <v>137000.0</v>
       </c>
       <c r="AW36">
         <v>137000.0</v>
       </c>
       <c r="AX36">
         <v>137000.0</v>
       </c>
       <c r="AY36">
         <v>137000.0</v>
       </c>
       <c r="AZ36">
         <v>137000.0</v>
       </c>
       <c r="BA36">
         <v>137000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36"/>
+      <c r="BB36">
+        <v>137000.0</v>
+      </c>
+      <c r="BC36">
+        <v>137000.0</v>
+      </c>
       <c r="BD36"/>
-    </row>
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -6605,448 +6860,464 @@
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
-[...1 lines deleted...]
-      </c>
+      <c r="M38"/>
       <c r="N38"/>
       <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38"/>
+      <c r="R38">
+        <v>1.0</v>
+      </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-    </row>
-    <row r="39" spans="1:56">
+      <c r="BE38"/>
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>845000.0</v>
+      </c>
+      <c r="C39">
+        <v>89000.0</v>
+      </c>
+      <c r="D39">
         <v>1214000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>966000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1265000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1848000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1392000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1767000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1745000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>401000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>303000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>264000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>68000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>561000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1110000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1472000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>583000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>332000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>529000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>457000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>607000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>722000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>757000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>720000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>795000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>650000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>957000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>833000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>759000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>760000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>696000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>545000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>814000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>820000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1050000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>761000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>898000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1588000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1218000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1025000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1203000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1882000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1952000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>2067000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2655000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>3191000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>4278000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>3331000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>4401000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>4387000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>5326000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>5867000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>2666000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1725000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39"/>
       <c r="BD39"/>
-    </row>
-    <row r="40" spans="1:56">
+      <c r="BE39"/>
+      <c r="BF39"/>
+    </row>
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>5543000.0</v>
+      </c>
+      <c r="C40">
+        <v>128000.0</v>
+      </c>
+      <c r="D40">
         <v>2782000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2593000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>2519000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>3121000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>2650000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3509000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>2628000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>3375000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3300000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3369000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>4102000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>3960000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3350000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3231000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2600000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>3132000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>2749000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>2983000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3112000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4962000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3339000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>3377000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2501000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>3795000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3448000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3770000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>3849000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4173000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3488000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3572000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>3063000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>3335000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>3098000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>3728000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>4021000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>4382000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>4482000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>5839000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>3891000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>3729000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>5012000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>5295000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>6452000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>5759000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>7202000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>6445000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>7591000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>5538000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>7466000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>5388000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>20001000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>15954000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40"/>
       <c r="BD40"/>
-    </row>
-    <row r="41" spans="1:56">
+      <c r="BE40"/>
+      <c r="BF40"/>
+    </row>
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
@@ -7059,218 +7330,224 @@
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>641681000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>637009000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>636761000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>633633000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>617530000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>617202000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>505017000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>493448000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>493116000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>492784000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>492424000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>492151000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>491816000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>491486000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>491181000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>490940000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>490644000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>490418000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>470335000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>468059000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>434593000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>432499000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>429794000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>428189000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>413879000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>391556000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>388465000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>387919000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>387238000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>387055000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>385966000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>359496000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>350614000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>349103000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>348672000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>342982000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>342484000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>341911000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>332387000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>331528000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>328564000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>324898000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>319418000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>318505000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>317122000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>316483000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>314630000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>313272000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>311093000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>309916000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>22787000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>211252000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>10021000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42"/>
       <c r="BD42"/>
-    </row>
-    <row r="43" spans="1:56">
+      <c r="BE42"/>
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7283,54 +7560,56 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -7343,300 +7622,312 @@
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="B45"/>
       <c r="C45">
         <v>84000.0</v>
       </c>
       <c r="D45">
         <v>84000.0</v>
       </c>
       <c r="E45">
         <v>84000.0</v>
       </c>
       <c r="F45">
         <v>84000.0</v>
       </c>
       <c r="G45">
         <v>84000.0</v>
       </c>
       <c r="H45">
         <v>84000.0</v>
       </c>
       <c r="I45">
         <v>84000.0</v>
       </c>
       <c r="J45">
         <v>84000.0</v>
       </c>
       <c r="K45">
+        <v>84000.0</v>
+      </c>
+      <c r="L45">
+        <v>84000.0</v>
+      </c>
+      <c r="M45">
         <v>70000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>70000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>6000.0</v>
+      </c>
+      <c r="C46">
         <v>7000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
+        <v>7000.0</v>
+      </c>
+      <c r="E46">
         <v>8000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>9000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>10000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>12000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>14000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>18000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>22000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>26000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>17000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>21000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>24000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>28000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>31000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>35000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>38000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>42000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>45000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>49000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>52000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>56000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>60000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>47000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>50000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>54000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>9000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>20000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>34000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>48000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>64000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>83000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>105000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>129000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>152000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>176000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>200000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>224000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>248000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>273000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>300000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>348000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>420000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>512000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>609000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>557000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>626000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>652000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>729000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>649000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>463000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46"/>
       <c r="BD46"/>
-    </row>
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
@@ -7649,218 +7940,226 @@
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-647091000.0</v>
+      </c>
+      <c r="C48">
+        <v>-639984000.0</v>
+      </c>
+      <c r="D48">
         <v>-632541000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-628579000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-627664000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-649154000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-619232000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-610757000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-487614000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-482631000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-478447000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-473708000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-469458000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-463683000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-458263000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-452865000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-448841000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-444719000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-440955000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-437502000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-433271000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-428556000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-422127000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-415886000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-408491000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-403399000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-397652000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-393057000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-389496000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-381896000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-376245000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-370897000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-367406000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-362316000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-356109000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-349149000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-346565000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-338224000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-332777000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-331178000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-325797000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-318557000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-321749000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-315876000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-306921000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-294578000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-281206000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-266328000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-249575000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-230896000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-216281000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-195760000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-183198000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-168353000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48"/>
       <c r="BD48"/>
-    </row>
-    <row r="49" spans="1:56">
+      <c r="BE48"/>
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -7873,54 +8172,56 @@
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -7933,54 +8234,56 @@
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
@@ -7993,186 +8296,192 @@
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52">
         <v>1.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53">
         <v>14999000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>14997000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>29999000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>39994000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>39990000.0</v>
       </c>
-      <c r="AY53"/>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-    </row>
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8185,710 +8494,736 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>8156000.0</v>
+      </c>
+      <c r="C55">
+        <v>10617000.0</v>
+      </c>
+      <c r="D55">
         <v>12443000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>15622000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>19063000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>24962000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>8936000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>18686000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>18172000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>22683000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>27038000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>30468000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>35061000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>39372000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>43780000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>48074000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>51422000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>55478000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>59990000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>44378000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>48849000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>19986000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>25207000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>28199000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>32073000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>23674000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>6005000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>8580000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>11341000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>17923000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>23136000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>30203000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>8615000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4979000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>8802000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>16100000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>16554000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>23233000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>28088000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>16202000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>19642000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>23445000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>25969000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>27737000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>36713000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>47337000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>62274000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>74573000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>89718000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>105153000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>122717000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>57914000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>70759000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>83852000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55"/>
       <c r="BD55"/>
-    </row>
-    <row r="56" spans="1:56">
+      <c r="BE55"/>
+      <c r="BF55"/>
+    </row>
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>5665000.0</v>
+      </c>
+      <c r="C56">
+        <v>7979000.0</v>
+      </c>
+      <c r="D56">
         <v>9625000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>15370000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>18856000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>24951000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>8923000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>18671000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>18153000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>22660000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>27011000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>30450000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>35039000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>39347000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>43751000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>48033000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>51377000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>55430000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>59936000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>44193000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>48650000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>19784000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>25001000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>27989000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>31876000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>23474000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>5801000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>8429000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>11190000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>17765000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>23104000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>30157000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>8555000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>4903000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>8707000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>15983000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>16413000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>23069000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>27900000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>15990000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>19406000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>23185000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>25684000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>27425000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>36353000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>46905000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>61625000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>73827000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>89024000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>104390000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>121928000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>57048000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>69973000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>83252000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56"/>
       <c r="BD56"/>
-    </row>
-    <row r="57" spans="1:56">
+      <c r="BE56"/>
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>13208000.0</v>
+      </c>
+      <c r="C57">
+        <v>11146000.0</v>
+      </c>
+      <c r="D57">
         <v>7887000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>7352000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>10401000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>11533000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>8348000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>9910000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9422000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>9220000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>9674000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>8666000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>9224000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>8045999.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>7336000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>6460000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>5948000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6115000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7025000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>7499000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>7326000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>10021000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>9290000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>8751000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>6910000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>8292000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>8198000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>8746000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>8409000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>8438000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>8207000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10552000.0</v>
       </c>
       <c r="AG57">
         <v>9976000.0</v>
       </c>
       <c r="AH57">
+        <v>10552000.0</v>
+      </c>
+      <c r="AI57">
+        <v>9976000.0</v>
+      </c>
+      <c r="AJ57">
         <v>8989000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>9864000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>9883000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>10160000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>9008000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>9095000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>7642000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>7605000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>8657000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>9935000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>10764000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>10259000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>13042000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>11947000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>11556000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>10338000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>14833000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>13307000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>28230000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>25378000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57"/>
       <c r="BD57"/>
-    </row>
-    <row r="58" spans="1:56">
+      <c r="BE57"/>
+      <c r="BF57"/>
+    </row>
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>13467000.0</v>
+      </c>
+      <c r="C58">
+        <v>11246000.0</v>
+      </c>
+      <c r="D58">
         <v>7898000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>7360000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>13063000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>56592000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>10969000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>124206000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>12157000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>12011000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>12521000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>11570000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>12185000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>11063000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>10409000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>9590000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>9135000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>9358000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>10324000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>11385000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>11696000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>13811000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>12992000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>12566000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>10725000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>12100000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>12046000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>13126000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>12877000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>12536000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>12276000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>14288000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>15490000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>15840000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>14880000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>15658000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>19265000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>18106000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>18073000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>14155000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>12823000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>12605000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>21771000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>23162000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>24105000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>23715000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>26611000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>25631000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>25354000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>24253000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>28886000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>230856000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>42544000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>242158000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58"/>
       <c r="BD58"/>
-    </row>
-    <row r="59" spans="1:56">
+      <c r="BE58"/>
+      <c r="BF58"/>
+    </row>
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -8901,218 +9236,226 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>-5311000.0</v>
+      </c>
+      <c r="C60">
+        <v>-629000.0</v>
+      </c>
+      <c r="D60">
         <v>4545000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>8262000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>6000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-31630000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-2033000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-105520000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>6015000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>10672000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>14517000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>18898000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>22876000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>28309000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>33371000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>38484000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>42287000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>46120000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>49666000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>32993000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>37153000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>6175000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>12215000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>15633000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>21348000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>11574000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-6041000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-4546000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-1536000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>5387000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>10860000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>15915000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-7705000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-11691000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-6908000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-388000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-3541000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>4297000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>9185000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1217000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>5989000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>10010000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>3368000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>3745000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>11758000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>22748000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>35269000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>48519000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>63914000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>80413000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>93831000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-172942000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>28215000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-158306000.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60"/>
       <c r="BD60"/>
-    </row>
-    <row r="61" spans="1:56">
+      <c r="BE60"/>
+      <c r="BF60"/>
+    </row>
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -9125,54 +9468,56 @@
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9185,1623 +9530,1704 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>61000.0</v>
+      </c>
+      <c r="C2">
         <v>12000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="E2">
         <v>14000.0</v>
       </c>
-      <c r="F2"/>
+      <c r="F2">
+        <v>14000.0</v>
+      </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>319000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>61000.0</v>
+      </c>
+      <c r="C3">
         <v>12000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="E3">
         <v>14000.0</v>
       </c>
       <c r="F3">
+        <v>14000.0</v>
+      </c>
+      <c r="G3">
         <v>13000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>88000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>96000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>150000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>434000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>446000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>319000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>316000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
+        <v>-17875000.0</v>
+      </c>
+      <c r="C5">
         <v>-166523000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-20298000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-19627000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-16496000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-24993000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-21699000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-20534000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-24079000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-19653000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-24007000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-63774000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-62114000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-21304000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-26275000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-17814000.0</v>
+      </c>
+      <c r="C6">
         <v>-166511000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20282000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19613000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-16482000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-24980000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-21685000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20479000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23991000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-19557000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-23857000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-63340000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-61668000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-20985000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-25959000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>2790000.0</v>
+      </c>
+      <c r="C9">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000.0</v>
       </c>
       <c r="D9">
         <v>226000.0</v>
       </c>
       <c r="E9">
         <v>226000.0</v>
       </c>
       <c r="F9">
+        <v>226000.0</v>
+      </c>
+      <c r="G9">
         <v>231000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2183000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1228000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>787000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5546000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11456000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4753000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45871000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1487000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>9170000.0</v>
+      </c>
+      <c r="C10">
         <v>-166523000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18948000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-18964000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16163000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25153000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21493000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-20534000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-24079000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-19653000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-24007000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-63776000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-62121000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-29912000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-26294000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-151895.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-214485.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-321000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-124000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>16000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>19000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>435000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8608000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>9170000.0</v>
+      </c>
+      <c r="C15">
         <v>-54674000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18948000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-18964000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-16163000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-25157000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-21503000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-20573000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-24092000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-19667000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-23979000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-63682000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-64863000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-33865000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-30314000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>9170000.0</v>
+      </c>
+      <c r="C17">
         <v>-166523000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-18948000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-18964000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-16163000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-25157000.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-17875000.0</v>
+      </c>
+      <c r="C21">
         <v>-49348000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-20298000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-19627000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-16496000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24993000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21699000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23282000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-25737000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-23703000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-23972000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-63744000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-62222000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-22279000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-27573000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>20665000.0</v>
+      </c>
+      <c r="C23">
         <v>49574000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20524000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>19853000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16722000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>25224000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23882000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24510000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26524000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29249000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>35428000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>64544000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>66974999.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>68469000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29060000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>61000.0</v>
+      </c>
+      <c r="C25">
         <v>12000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="E25">
         <v>14000.0</v>
       </c>
       <c r="F25">
+        <v>14000.0</v>
+      </c>
+      <c r="G25">
         <v>13000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>12143000.0</v>
+      </c>
+      <c r="C26">
         <v>130311000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11430000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11406000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7297000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16898000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15537000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16869000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>19031000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>20071000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>25895000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>49425000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>49733000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>52762000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22624000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>8522000.0</v>
+      </c>
+      <c r="C28">
         <v>12289000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9094000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8447000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9425000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8326000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8345000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>9533000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15119000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16793000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15707000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6436000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>20665000.0</v>
+      </c>
+      <c r="C30">
         <v>49562000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20524000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19853000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16722000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25224000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23882000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24455000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26436000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>29153000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35278000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>64110000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>66525999.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>68150000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28744000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>27045000.0</v>
+      </c>
+      <c r="C31">
         <v>-117175000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1350000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>663000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>333000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-160000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>206000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2748000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1658000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4050000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-35000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-32000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>101000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7633000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1279000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
-        <v>226000.0</v>
+        <v>2790000.0</v>
       </c>
       <c r="C32">
         <v>226000.0</v>
       </c>
       <c r="D32">
         <v>226000.0</v>
       </c>
       <c r="E32">
         <v>226000.0</v>
       </c>
       <c r="F32">
+        <v>226000.0</v>
+      </c>
+      <c r="G32">
         <v>231000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2183000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1228000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>787000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5546000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>11456000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4753000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46190000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1487000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2">
         <v>1000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="I2">
         <v>4000.0</v>
       </c>
       <c r="J2">
-        <v>5000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K2">
         <v>4000.0</v>
       </c>
       <c r="L2">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="M2">
         <v>4000.0</v>
       </c>
       <c r="N2">
         <v>3000.0</v>
       </c>
       <c r="O2">
         <v>4000.0</v>
       </c>
       <c r="P2">
         <v>3000.0</v>
       </c>
       <c r="Q2">
         <v>4000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2"/>
+      <c r="R2">
+        <v>3000.0</v>
+      </c>
+      <c r="S2">
+        <v>4000.0</v>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="C3">
+        <v>121</v>
+      </c>
+      <c r="B3">
+        <v>44000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
+        <v>1000.0</v>
+      </c>
+      <c r="F3">
+        <v>1000.0</v>
+      </c>
+      <c r="G3">
         <v>2000.0</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="H3">
         <v>2000.0</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="I3">
         <v>4000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>9000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="M3">
         <v>7000.0</v>
       </c>
       <c r="N3">
         <v>3000.0</v>
       </c>
       <c r="O3">
         <v>7000.0</v>
       </c>
       <c r="P3">
         <v>3000.0</v>
       </c>
       <c r="Q3">
         <v>7000.0</v>
       </c>
       <c r="R3">
         <v>3000.0</v>
       </c>
       <c r="S3">
         <v>7000.0</v>
       </c>
       <c r="T3">
         <v>3000.0</v>
       </c>
       <c r="U3">
+        <v>7000.0</v>
+      </c>
+      <c r="V3">
+        <v>3000.0</v>
+      </c>
+      <c r="W3">
         <v>8000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="Z3">
         <v>3000.0</v>
       </c>
       <c r="AA3">
+        <v>6000.0</v>
+      </c>
+      <c r="AB3">
+        <v>3000.0</v>
+      </c>
+      <c r="AC3">
         <v>8000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>8000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>25000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>14000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>30000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>16000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>41000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>22000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>47000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AM3">
         <v>48000.0</v>
       </c>
       <c r="AN3">
         <v>24000.0</v>
       </c>
       <c r="AO3">
+        <v>48000.0</v>
+      </c>
+      <c r="AP3">
+        <v>24000.0</v>
+      </c>
+      <c r="AQ3">
         <v>52000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>27000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>98000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>72000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>195000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>97000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>141000.0</v>
       </c>
       <c r="AW3">
         <v>239000.0</v>
       </c>
       <c r="AX3">
+        <v>141000.0</v>
+      </c>
+      <c r="AY3">
+        <v>239000.0</v>
+      </c>
+      <c r="AZ3">
         <v>119000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>207000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>98000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>162000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>75000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>157000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>79000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -10814,392 +11240,402 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-      <c r="D5">
+        <v>123</v>
+      </c>
+      <c r="B5">
+        <v>-6946000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-1249000.0</v>
+      </c>
+      <c r="F5">
         <v>21490000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-8475000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-8475000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-5212000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-5212000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-9273000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-5089000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-10747000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-6137000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-11061000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5641000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8252000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4132000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-7754000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3990000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-8743000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4098000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-12529000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-6274000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12464000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5125000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-10799000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-5071000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-11161000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-7600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-11123000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-5348000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-9411000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5090000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-13155000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6961000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-10924999.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-8341000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-7032000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1599000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-12919000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-7520000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-2666000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5877000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-21306000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-12349000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-28277000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-14888000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-35497000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-18733000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-34728000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-20104000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-27559000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-14986000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3340000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>6922000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-17964000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-10778000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-6902000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
         <v>-3962000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>-1248000.0</v>
+      </c>
+      <c r="F6">
         <v>21491000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-8473000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-8473000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5208000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5208000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9264000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-5084000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-10740000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-6134000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-11054000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5638000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8245000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4129000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7747000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3987000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-8736000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4095000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12521000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6270000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-12459000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5122000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-10793000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-5068000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-11153000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-7592000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-11098000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-5334000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-9381000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-5074000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-13114000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6939000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-10877999.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-8318000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-6984000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1575000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-12871000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-7496000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2614000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-5850000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-21208000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-12277000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-28082000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-14791000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-35258000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-18592000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-34489000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-19985000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-27352000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-14888000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3178000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>6997000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-17807000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-10699000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11212,54 +11648,56 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11272,560 +11710,576 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>57000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>2733000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>56000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>55000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>55000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>56000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>56000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>109000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>57000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>113000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>56000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>109000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>57000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>113000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>56000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>109000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>57000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>113000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>56000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>123000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>66000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>108000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>52000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>30000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>63000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2022000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>68000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>59000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>120000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>485000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>564000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>143000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>110000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>324000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>210000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>173000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1651000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1474000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1474000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>11219000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1622000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>237000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>228000.0</v>
       </c>
       <c r="AT9">
         <v>114000.0</v>
       </c>
       <c r="AU9">
+        <v>228000.0</v>
+      </c>
+      <c r="AV9">
+        <v>114000.0</v>
+      </c>
+      <c r="AW9">
         <v>572000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>447000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>3046000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1707000.0</v>
       </c>
       <c r="AZ9">
         <v>1116000.0</v>
       </c>
       <c r="BA9">
+        <v>1707000.0</v>
+      </c>
+      <c r="BB9">
+        <v>1116000.0</v>
+      </c>
+      <c r="BC9">
         <v>45772000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>42803000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>418000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>198000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-7107000.0</v>
+      </c>
+      <c r="C10">
+        <v>-7443000.0</v>
+      </c>
+      <c r="D10">
         <v>-3962000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-915000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>21490000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-8475000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-8475000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4983000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-4983000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-8923000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4739000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-10025000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5775000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-10818000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-5398000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8146000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4122000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-7217000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3453000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-8946000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-4715000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-12666000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-6241000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-12487000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5092000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-10332000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-4595000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-11161000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-7600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-11123000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-5348000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-9411000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5090000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-13155000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-6961000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-10924999.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-8340999.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-7032000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-1599000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-12621000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-7240000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-2665000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-5873000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-21342000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-12367000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-28280000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-14907000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-35496000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-18716000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-34714000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-20089000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-27407000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-14845000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-11697000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1435000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-18215000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-10799000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-39276.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-39812.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>44586.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-118085.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-38584.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="O11"/>
+      <c r="P11">
         <v>-24081.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11">
         <v>4000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11">
         <v>10000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-124000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11"/>
       <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11">
         <v>13000.0</v>
       </c>
-      <c r="AH11"/>
-      <c r="AI11"/>
       <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11">
         <v>14000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>16000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>19000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>435000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>432000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
-[...4 lines deleted...]
-      </c>
+      <c r="AW12"/>
+      <c r="AX12"/>
       <c r="AY12">
         <v>2000.0</v>
       </c>
-      <c r="AZ12"/>
+      <c r="AZ12">
+        <v>1000.0</v>
+      </c>
       <c r="BA12">
+        <v>2000.0</v>
+      </c>
+      <c r="BB12"/>
+      <c r="BC12">
         <v>8357000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>8357000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>251000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -11838,54 +12292,56 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -11898,224 +12354,232 @@
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-7107000.0</v>
+      </c>
+      <c r="C15">
+        <v>-7443000.0</v>
+      </c>
+      <c r="D15">
         <v>-3035000.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15">
+      <c r="E15">
+        <v>-915000.0</v>
+      </c>
+      <c r="F15">
         <v>15083000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-8475000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8475000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4983000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-4983000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-8923000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-4739000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-10025000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5775000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10818000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-5398000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-8146000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-4122000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7217000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-3453000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-8946000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-4715000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-12670000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6241000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-12487000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-5092000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-10342000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-4595000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-11161000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-7600000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-10999000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-5348000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-9574000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-5090000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-13168000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-6961000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-10924999.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-8340999.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-7046000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-1599000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-12621000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-7240000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-2681000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-5873000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-21298000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-12343000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-28250000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-14878000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-35432000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-18679000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-35136000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-20521000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-27407000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-14845000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-11697000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1435000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-18215000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-10799000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -12128,136 +12592,144 @@
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-7107000.0</v>
+      </c>
+      <c r="C17">
+        <v>-7443000.0</v>
+      </c>
+      <c r="D17">
         <v>-3962000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-915000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>21490000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-29922000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-8475000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-123143000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-4983000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4184000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4739000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-4250000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-5775000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -12270,54 +12742,56 @@
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -12330,54 +12804,56 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -12390,224 +12866,232 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-6946000.0</v>
+      </c>
+      <c r="C21">
+        <v>-7368000.0</v>
+      </c>
+      <c r="D21">
         <v>-4054999.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1249000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5203000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-8536000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-8536000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5212000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-5212000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-9551000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5089000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-10747000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-6137000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-11375000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-5641000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-8252000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-4132000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7753000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3990000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-8743000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4098000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-12529000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6274000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-12464000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5125000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-10826000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-5098000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-10874000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-7241000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-11741000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-5594000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-11541000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-5902000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-12876000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-6759000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-12861000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6792000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-10785000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-4315000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-12919000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-7520000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2666000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-5877000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-21306000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-12349000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-28247000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-14888000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-35497000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-18733000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-34663000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-20104000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-27559000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-14986000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-3386000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>6919000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-18893000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-10710000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -12620,224 +13104,230 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>6946000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>4054999.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3982000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5260000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8593000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8593000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5268000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5268000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>9664000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5146000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>10860000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6193000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11488000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5698000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8365000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4188000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7866000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4047000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>8856000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4154000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12652000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6340000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12572000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5177000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10919000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5161000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>12964000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7309000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>11920000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>5714000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>12590000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6466000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13129000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6869000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>609000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>7002000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>12609000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5966000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>16641000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>8994000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>13885000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>7499000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>21543000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>12463000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>28475000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>15002000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>36069000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>19180000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>37709000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>21220000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>29266000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>16102000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>49158000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>35884000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>19311000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>10908000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -12850,306 +13340,320 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>44000.0</v>
+      </c>
+      <c r="C25">
+        <v>44000.0</v>
+      </c>
+      <c r="D25">
         <v>15000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="I25">
         <v>4000.0</v>
       </c>
       <c r="J25">
-        <v>5000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K25">
         <v>4000.0</v>
       </c>
       <c r="L25">
+        <v>5000.0</v>
+      </c>
+      <c r="M25">
+        <v>4000.0</v>
+      </c>
+      <c r="N25">
         <v>3000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>4912000.0</v>
+      </c>
+      <c r="C26">
+        <v>5035000.0</v>
+      </c>
+      <c r="D26">
         <v>2311000.0</v>
       </c>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26">
+      <c r="E26">
+        <v>2291000.0</v>
+      </c>
+      <c r="F26">
         <v>2505000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>5111000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>5111000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1912000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1912000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4894000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2460000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>6536000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>4080000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>7362000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>3593000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>4040000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2002000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3504000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1763000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3789000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1937000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>8727000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4193000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>8171000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3370000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>7568000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3521000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>7970000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4075000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>8252000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>3971000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>8617000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>4561000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>9578000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>5119000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>9453000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>4863000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>8685000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3991000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>11386000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>5822000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>9885000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>5282000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>16010000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>9498000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>22273000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>11886000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>27152000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>14248000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>27379000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>15293000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>22803000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>12756000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>37538000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>26962000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>15224000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>8448000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -13162,200 +13666,208 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>2034000.0</v>
+      </c>
+      <c r="C28">
+        <v>2333000.0</v>
+      </c>
+      <c r="D28">
         <v>1744000000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>1691000.0</v>
+      </c>
+      <c r="F28">
         <v>2754000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3480000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3480000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3356000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3356000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2686000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2686000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4324000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2113000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2105000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2105000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4325000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2186000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2284000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2284000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5067000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2217000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3925000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2147000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4401000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1807000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1711000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1640000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1760000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3234000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1914000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1729000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2054000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1889000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>1728000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1779000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2116000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28">
         <v>8917000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4932000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>10330000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>5927000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6463000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3346000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>8922000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>8922000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1627000.0</v>
       </c>
-      <c r="BD28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:56">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -13368,2173 +13880,2280 @@
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>6946000.0</v>
+      </c>
+      <c r="C30">
+        <v>7368000.0</v>
+      </c>
+      <c r="D30">
         <v>4054999.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3982000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5259000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8591000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8591000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5268000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5268000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9660000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5146000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10860000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6193000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11484000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5698000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8365000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4188000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7862000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4047000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8856000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4154000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12652000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6340000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12572000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5177000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>10916000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5158000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>12956000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7301000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>11895000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>12560000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6450000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>13088000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6847000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>13348000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>6979000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>12561000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5942000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>16617000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>8994000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>13885000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>7499000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>21543000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>12463000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>28475000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>15002000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>36069000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>19180000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>37709000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>21220000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>29266000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>16102000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>49158000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>35884000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>19311000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>10908000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>-161000.0</v>
+      </c>
+      <c r="C31">
+        <v>-75000.0</v>
+      </c>
+      <c r="D31">
         <v>92999.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>334000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>26693000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>61000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>61000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>229000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>229000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>628000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>350000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>722000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>362000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>557000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>243000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>106000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>10000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>536000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>537000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-203000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-617000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-137000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-23000.0</v>
       </c>
       <c r="X31">
         <v>33000.0</v>
       </c>
       <c r="Y31">
+        <v>-23000.0</v>
+      </c>
+      <c r="Z31">
+        <v>33000.0</v>
+      </c>
+      <c r="AA31">
         <v>494000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>503000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-287000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-359000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>618000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>246000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2130000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>812000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-279000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-202000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1936001.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1548999.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>3753000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>2716000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>298000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>280000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>1000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>4000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-36000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-18000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-33000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-19000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>17000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-51000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>15000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>152000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>141000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-8311000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-8354000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>678000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-89000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>57000.0</v>
+      </c>
+      <c r="C32">
         <v>0.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>2733000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="F32">
         <v>57000.0</v>
       </c>
       <c r="G32">
+        <v>57000.0</v>
+      </c>
+      <c r="H32">
+        <v>57000.0</v>
+      </c>
+      <c r="I32">
         <v>56000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>56000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="K32">
         <v>113000.0</v>
       </c>
       <c r="L32">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="M32">
         <v>113000.0</v>
       </c>
       <c r="N32">
-        <v>57000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="O32">
         <v>113000.0</v>
       </c>
       <c r="P32">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="Q32">
         <v>113000.0</v>
       </c>
       <c r="R32">
-        <v>57000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="S32">
         <v>113000.0</v>
       </c>
       <c r="T32">
+        <v>57000.0</v>
+      </c>
+      <c r="U32">
+        <v>113000.0</v>
+      </c>
+      <c r="V32">
         <v>56000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>123000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>66000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>108000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>52000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>93000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>63000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2089999.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>68000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>179000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>120000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1049000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>564000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>253000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>110000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>534000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>210000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1824000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1651000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>3722000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1474000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>11219000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1622000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>237000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>228000.0</v>
       </c>
       <c r="AT32">
         <v>114000.0</v>
       </c>
       <c r="AU32">
+        <v>228000.0</v>
+      </c>
+      <c r="AV32">
+        <v>114000.0</v>
+      </c>
+      <c r="AW32">
         <v>572000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>447000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>3046000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1707000.0</v>
       </c>
       <c r="AZ32">
         <v>1116000.0</v>
       </c>
       <c r="BA32">
+        <v>1707000.0</v>
+      </c>
+      <c r="BB32">
+        <v>1116000.0</v>
+      </c>
+      <c r="BC32">
         <v>45772000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>42803000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>418000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>198000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>21338000.0</v>
+      </c>
+      <c r="C2">
         <v>20821000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38757000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55070000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19025000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22726000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16970000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4024000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21450000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19840000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43582000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>60009000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>81527000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2713000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7340000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>2585000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>15000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>228000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>609000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>279000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>256000</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>-17518000.0</v>
+      </c>
+      <c r="C6">
         <v>517000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17936000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16313000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>36045000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3701000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5756000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12946000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17426000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1610000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-23783000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16427000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-21518000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>78814000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4627000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>-2029000.0</v>
+      </c>
+      <c r="C7">
         <v>-6573000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-301000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1484000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3593000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1492000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-327000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1067000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>102000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3817000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-11248000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>671000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7206000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9555000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13067000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>-2029000.0</v>
+      </c>
+      <c r="C9">
         <v>-1747000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>61000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-63000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-28000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1473000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1372000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-31000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>78000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-11000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-61000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>61000.0</v>
+      </c>
+      <c r="C14">
         <v>12000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="E14">
         <v>14000.0</v>
       </c>
       <c r="F14">
+        <v>14000.0</v>
+      </c>
+      <c r="G14">
         <v>13000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>88000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>96000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>150000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>434000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>449000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>319000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>316000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>3820000.0</v>
+      </c>
+      <c r="C16">
         <v>21338000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20821000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38757000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55070000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19025000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22726000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16970000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4024000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21450000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19799000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43582000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>60009000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>81527000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2713000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-20770000.0</v>
+      </c>
+      <c r="C18">
         <v>-29792000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17946000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16294000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19487000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23090000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20886000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22696000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23820000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15813000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-31313000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-57876000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-61993000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1354000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-14427000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-3648000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
         <v>-15000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20">
+        <v>5582000.0</v>
+      </c>
+      <c r="C20">
         <v>33976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>55041000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>9062000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>21759000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>9170000.0</v>
+      </c>
+      <c r="C22">
         <v>-54674000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-18948000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-18964000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-16163000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-25157000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-21503000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-20573000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-24092000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-19667000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-23979000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-63682000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-64863000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-33865000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-30314000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>171</v>
+      </c>
+      <c r="B23">
+        <v>3204000000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-14000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>519000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10295000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4889000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>589000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>3000.0</v>
       </c>
-      <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>653000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>51636000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10082000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>172</v>
+      </c>
+      <c r="B24">
+        <v>-2585000000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>-26115000.0</v>
+      </c>
+      <c r="C25">
         <v>31443000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1301000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1172000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-321000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>577000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>985000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1111000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>82000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-59000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3764000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4929000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10236000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25624000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2760000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>174</v>
+      </c>
+      <c r="B26">
+        <v>-2404000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>728000.0</v>
+      </c>
+      <c r="C27">
         <v>1390000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1301000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1172000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>576000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>369000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>3786000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5068000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8015000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13844000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>3204000.0</v>
+      </c>
+      <c r="C28">
         <v>33976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
         <v>55560000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19357000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26648000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>35657000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6360000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17423000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7464000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1463000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>80464000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77460000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9785000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-18185000.0</v>
+      </c>
+      <c r="C29">
         <v>-29792000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17932000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-16294000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-19487000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23075000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-20831000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-22696000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-23820000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-15813000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-31313000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-57648000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-61384000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1633000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-14171000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>-2585000.0</v>
+      </c>
+      <c r="C30">
         <v>-3648000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-14000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>-15000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-55000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>39772000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-40599000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-279000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-241000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>3820000000.0</v>
+      </c>
+      <c r="C2">
+        <v>6420000.0</v>
+      </c>
+      <c r="D2">
         <v>13081000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15937000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21338000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5410000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>16886000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16390000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20821000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>25244000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>29729000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>34220000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>38757000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>42613000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>46533000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>50767000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>55070000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>59378000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>43709000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>48005000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>19025000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>24198000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>27228000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>31036000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>22726000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4821000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5882000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>10396000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>16970000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>22384000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>29540000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7264000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4024000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7600000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>14989000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>15389000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>21400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>25778000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12818000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>16835000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>19799000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>22197000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>25358000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>33698000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>43582000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>42348000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>55499000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>54624000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>60009000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>76612000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>51181000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>67307000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>81527000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>108148000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2522000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>258000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2713000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>2585000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>14000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>14000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
+        <v>15000</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
         <v>1000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>56000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
+        <v>6000</v>
+      </c>
+      <c r="AV3">
+        <v>0</v>
+      </c>
+      <c r="AW3">
         <v>222000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>72000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>136000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>42000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>473000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>284000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>273000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>125000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>4000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15547,54 +16166,56 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -15607,394 +16228,408 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>-687000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2600000.0</v>
+      </c>
+      <c r="D6">
         <v>-6661000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2856000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-5401000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>15928000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-11476000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>496000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4431000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4423000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4485000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4491000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4537000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3856000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3920000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-4234000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4303000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4308000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>15669000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4296000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>28980000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-5173000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3030000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3808000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>8310000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>17905000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1061000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4514000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-6574000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-5414000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-7156000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>22276000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3240000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3576000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-7389000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-400000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-6011000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-4378000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>12960000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-4017000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2964000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2398000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3161000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-8340000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-9884000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1234000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-13151000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>875000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-5385000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-16603000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>25431000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-16126000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-14220000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-26621000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>105626000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>2264000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2455000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>3694000.0</v>
+      </c>
+      <c r="C7">
+        <v>4225000.0</v>
+      </c>
+      <c r="D7">
         <v>-202000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-5024000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-576000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1108000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3346000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4557000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>222000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-582000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-95000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-517000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>893000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1202000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1190000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-435000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-473000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-766000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-477000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>287000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2637000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>718000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>440000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1864000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1530000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>269000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>961000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1471000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-86000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>191000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1986000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>629000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>99000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>1050000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1100000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>152000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>255000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>2340000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>849000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>1477000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>738000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-11882000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-2816000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>709000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>1058000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-1782000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>34000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>2453000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>1103000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-1727000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>1906000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-5516000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-1653000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>5894000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>24054000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>3661000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>1586000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16007,264 +16642,272 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>2107000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>-668000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>331000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>111000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>356000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2103000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9">
         <v>-1000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>12000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>12000.0</v>
       </c>
-      <c r="M9">
-[...2 lines deleted...]
-      <c r="N9"/>
       <c r="O9">
         <v>-1000.0</v>
       </c>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
+        <v>-1000.0</v>
+      </c>
+      <c r="R9">
         <v>1000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>11000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>9000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-5000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>53000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-75000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1691000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1679000.0</v>
       </c>
-      <c r="AB9"/>
-      <c r="AC9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-11000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>48000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>405000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-418000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-2000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>176000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-202000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-95000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2116000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1243000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-643000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>136000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-1237000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-1268000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-135000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>98000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9">
         <v>59000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>59000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>19000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>60000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
+      <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
+        <v>1000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10">
         <v>-12000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -16277,54 +16920,56 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -16337,54 +16982,56 @@
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -16397,224 +17044,232 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>44000000.0</v>
+      </c>
+      <c r="C14">
+        <v>44000.0</v>
+      </c>
+      <c r="D14">
         <v>15000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="I14">
         <v>4000.0</v>
       </c>
       <c r="J14">
-        <v>5000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K14">
         <v>4000.0</v>
       </c>
       <c r="L14">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="M14">
         <v>4000.0</v>
       </c>
       <c r="N14">
         <v>3000.0</v>
       </c>
       <c r="O14">
         <v>4000.0</v>
       </c>
       <c r="P14">
         <v>3000.0</v>
       </c>
       <c r="Q14">
         <v>4000.0</v>
       </c>
       <c r="R14">
         <v>3000.0</v>
       </c>
       <c r="S14">
         <v>4000.0</v>
       </c>
       <c r="T14">
         <v>3000.0</v>
       </c>
       <c r="U14">
         <v>4000.0</v>
       </c>
       <c r="V14">
+        <v>3000.0</v>
+      </c>
+      <c r="W14">
         <v>4000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
+        <v>4000.0</v>
+      </c>
+      <c r="Y14">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="Z14">
         <v>3000.0</v>
       </c>
       <c r="AA14">
+        <v>3000.0</v>
+      </c>
+      <c r="AB14">
+        <v>3000.0</v>
+      </c>
+      <c r="AC14">
         <v>8000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>8000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>14000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>16000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>19000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>22000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>47000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AM14">
         <v>48000.0</v>
       </c>
       <c r="AN14">
         <v>24000.0</v>
       </c>
       <c r="AO14">
+        <v>48000.0</v>
+      </c>
+      <c r="AP14">
+        <v>24000.0</v>
+      </c>
+      <c r="AQ14">
         <v>52000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>27000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>98000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>72000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>195000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>97000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>141000.0</v>
       </c>
       <c r="AW14">
         <v>239000.0</v>
       </c>
       <c r="AX14">
+        <v>141000.0</v>
+      </c>
+      <c r="AY14">
+        <v>239000.0</v>
+      </c>
+      <c r="AZ14">
         <v>119000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>207000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>98000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>162000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>75000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>157000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>79000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -16627,224 +17282,232 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>3133000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3820000.0</v>
+      </c>
+      <c r="D16">
         <v>6420000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>13081000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>15937000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>21338000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>5410000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>16886000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>16390000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>20821000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>25244000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>29729000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>34220000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>38757000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>42613000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>46533000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>50767000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>55070000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>59378000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>43709000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>48005000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>19025000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>24198000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>27228000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>31036000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>22726000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4821000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>5882000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>10396000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>16970000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>22384000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>29540000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7264000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4024000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>7600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>14989000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>15389000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>21400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>25778000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>12818000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>16835000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>19799000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>22197000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>25358000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>33698000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>43582000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>42348000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>55499000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>54624000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>60009000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>76612000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>51181000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>67307000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>81527000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>108148000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2522000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>258000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -16857,370 +17520,386 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-2576000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2758000.0</v>
+      </c>
+      <c r="D18">
         <v>-4011000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5979000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5437000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4040000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11476000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-9852000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4424000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4430000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4483000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4490000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4543000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3884000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3900000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4214000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4296000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4265000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4267000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4307000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6648000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5468000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-5763000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5396000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6463000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5359000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-4017000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-4909000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-6601000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-5409000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-7154000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-4624000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-5509000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-4673000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-7398000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-11749000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-6056000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-7219000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2856000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-8594000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-4579000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-12911000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-7871000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-18327000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-9854000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-27469000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-13193000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-30407000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-16237000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-31636000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-14412000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-30357000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-14233000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>13607000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>41476000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-12253000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-6092000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-2585000.0</v>
       </c>
-      <c r="C19"/>
-[...1 lines deleted...]
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>0.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>0.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-      <c r="I19">
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-14000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20">
+        <v>1897000.0</v>
+      </c>
+      <c r="C20">
+        <v>2087000.0</v>
+      </c>
+      <c r="D20">
         <v>116000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>3257000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>122000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>19977000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13999000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>13999000.0</v>
+      </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -17233,578 +17912,598 @@
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-7107000.0</v>
+      </c>
+      <c r="C22">
+        <v>-5398000.0</v>
+      </c>
+      <c r="D22">
         <v>-3035000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-625000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>21490000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>81927000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-8475000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-123143000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-4983000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4184000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4739000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4250000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5775000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5420000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-5398000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4024000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4122000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3764000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-3453000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4231000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4715000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-6429000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-6241000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-7395000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5092000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-5747000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-4595000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3561000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-7600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-5651000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-5348000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-4484000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-5090000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-6207000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-6960000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-10925000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-8341000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-7046000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1599000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-12621000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-7240000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-2681000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-5873000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-21342000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-12367000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-28299000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-14907000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-35496000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-18716000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-35149000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-20521000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-27407000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-14845000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-11697000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1435000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-18215000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-10799000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>171</v>
+      </c>
+      <c r="B23">
+        <v>-1939000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>-3419000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-109000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>-3648000.0</v>
       </c>
-      <c r="H23"/>
-[...1 lines deleted...]
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>-14000.0</v>
       </c>
-      <c r="K23"/>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
+      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23">
+        <v>-19929000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23">
         <v>-35147000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>497000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2718000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2718000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-9062000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5717000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1887000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>33000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>33000.0</v>
       </c>
-      <c r="AC23"/>
-[...1 lines deleted...]
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23">
         <v>-8152000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>16000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23"/>
+      <c r="AO23">
         <v>3000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23"/>
       <c r="AP23"/>
-      <c r="AQ23">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23">
+        <v>104000.0</v>
+      </c>
+      <c r="AT23"/>
+      <c r="AU23">
         <v>565000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>50000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>898000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>853000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>80458000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>79856000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>6000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>6000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>74884000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>47812000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>12062000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>3637000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>3647996352000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>15000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-39990000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-39990000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>-677163000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>-789000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-331000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-26513000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-87077000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>117844000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>869000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>332000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>360000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>273000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-706000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>330000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-446000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>241000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-64000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>261000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-530000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-367000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>636000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>239000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>34000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>148000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>63000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>115000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-475000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>123000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>427000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>40000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-129000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-783000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-812000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>465000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>209000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1925000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1549000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-3709000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-2706000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-279000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-271000.0</v>
       </c>
-      <c r="AO25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25">
+        <v>22000.0</v>
+      </c>
+      <c r="AT25"/>
+      <c r="AU25">
         <v>-4000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-3000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-22000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-21000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-34000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>31000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-12000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-14000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>8217000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>8216000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-390000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>609000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>174</v>
+      </c>
+      <c r="B26">
+        <v>-2404000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
@@ -17815,632 +18514,656 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>634000000.0</v>
+      </c>
+      <c r="C27">
+        <v>327000.0</v>
+      </c>
+      <c r="D27">
         <v>135000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>105000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>161000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>677000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>343000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>713000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>333000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>332000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>360000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>609000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>336000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>635000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>305000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>537000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>296000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>451000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>190000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>65000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>65000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>94000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>90000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>93000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>93000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>243000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>145000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>805000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>650000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>609000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>295000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>538000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>278000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>808000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>431000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>902000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>458000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1148000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>576000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2781000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2170000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1600000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>791000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2186000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1383000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2427000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1586000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>2641000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1328000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>5171000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>4095000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2844000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2465000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>11304000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>10691000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>2540000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2437000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>1897000.0</v>
+      </c>
+      <c r="C28">
+        <v>158000.0</v>
+      </c>
+      <c r="D28">
         <v>-62000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3095000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>13000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>19977000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13999000.0</v>
       </c>
       <c r="H28">
         <v>0.0</v>
       </c>
-      <c r="I28"/>
+      <c r="I28">
+        <v>13999000.0</v>
+      </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28"/>
-      <c r="L28"/>
+      <c r="L28">
+        <v>0.0</v>
+      </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28">
         <v>-35000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>19944000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>35644000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>279000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2718000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1581000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14779000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>23255000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2969000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>391000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>33000.0</v>
       </c>
-      <c r="AC28"/>
-[...1 lines deleted...]
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28">
         <v>26916000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8741000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1043000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>5317000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>40000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>15813000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>15814000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1610000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1609000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>7360000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4714000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>104000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>565000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>50000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>898000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>853000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>80458000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>79856000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>6000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>65398000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>64150000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>12062000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3637000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-2576000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2758000.0</v>
+      </c>
+      <c r="D29">
         <v>-4011000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5979000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-5437000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4040000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11476000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-9852000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-4424000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4430000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4469000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4490000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4543000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-3884000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3900000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4214000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-4296000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4265000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-4267000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-4307000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-6648000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5468000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5763000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5381000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-6463000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5360000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-3961000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-4909000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-6601000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-5409000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-7154000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-4624000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-5509000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-4673000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-7398000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-11749000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-6056000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-7219000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-2856000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-8594000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-4579000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-12911000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-7871000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-18327000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-9854000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-27463000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-13193000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-30185000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-16165000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-31500000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-14370000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-29884000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-13949000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>13880000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>41601000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-12247000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-6088000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
         <v>-2585000.0</v>
       </c>
       <c r="C30"/>
-      <c r="D30"/>
+      <c r="D30">
+        <v>-2585000.0</v>
+      </c>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
+      <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
+        <v>-3648000.0</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30">
         <v>-14000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-14000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-      <c r="W30">
-[...1 lines deleted...]
-      </c>
+      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30">
+        <v>-15000.0</v>
+      </c>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>1000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-56000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
-[...1 lines deleted...]
-      </c>
+      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30">
+        <v>14994000.0</v>
+      </c>
+      <c r="AV30"/>
+      <c r="AW30">
         <v>24778000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>9928000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-40126000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-40032000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-473000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-284000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-273000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-125000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-6000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-4000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>