--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -15576,51 +15576,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
@@ -15760,51 +15760,51 @@
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>151</v>
       </c>
       <c r="B2">
-        <v>3820000000.0</v>
+        <v>3820000.0</v>
       </c>
       <c r="C2">
         <v>6420000.0</v>
       </c>
       <c r="D2">
         <v>13081000.0</v>
       </c>
       <c r="E2">
         <v>15937000.0</v>
       </c>
       <c r="F2">
         <v>21338000.0</v>
       </c>
       <c r="G2">
         <v>5410000.0</v>
       </c>
       <c r="H2">
         <v>16886000.0</v>
       </c>
       <c r="I2">
         <v>16390000.0</v>
       </c>
       <c r="J2">
         <v>20821000.0</v>
       </c>
@@ -17052,51 +17052,51 @@
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>163</v>
       </c>
       <c r="B14">
-        <v>44000000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="C14">
         <v>44000.0</v>
       </c>
       <c r="D14">
         <v>15000.0</v>
       </c>
       <c r="E14">
         <v>1000.0</v>
       </c>
       <c r="F14">
         <v>1000.0</v>
       </c>
       <c r="G14">
         <v>2000.0</v>
       </c>
       <c r="H14">
         <v>2000.0</v>
       </c>
       <c r="I14">
         <v>4000.0</v>
       </c>
       <c r="J14">
         <v>4000.0</v>
       </c>
@@ -17290,51 +17290,51 @@
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>165</v>
       </c>
       <c r="B16">
-        <v>3133000000.0</v>
+        <v>3133000.0</v>
       </c>
       <c r="C16">
         <v>3820000.0</v>
       </c>
       <c r="D16">
         <v>6420000.0</v>
       </c>
       <c r="E16">
         <v>13081000.0</v>
       </c>
       <c r="F16">
         <v>15937000.0</v>
       </c>
       <c r="G16">
         <v>21338000.0</v>
       </c>
       <c r="H16">
         <v>5410000.0</v>
       </c>
       <c r="I16">
         <v>16886000.0</v>
       </c>
       <c r="J16">
         <v>16390000.0</v>
       </c>
@@ -17528,51 +17528,51 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>167</v>
       </c>
       <c r="B18">
-        <v>-2576000000.0</v>
+        <v>-2576000.0</v>
       </c>
       <c r="C18">
         <v>-2758000.0</v>
       </c>
       <c r="D18">
         <v>-4011000.0</v>
       </c>
       <c r="E18">
         <v>-5979000.0</v>
       </c>
       <c r="F18">
         <v>-5437000.0</v>
       </c>
       <c r="G18">
         <v>-4040000.0</v>
       </c>
       <c r="H18">
         <v>-11476000.0</v>
       </c>
       <c r="I18">
         <v>-9852000.0</v>
       </c>
       <c r="J18">
         <v>-4424000.0</v>
       </c>
@@ -18290,51 +18290,51 @@
       <c r="AT24"/>
       <c r="AU24">
         <v>15000000.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24">
         <v>-39990000.0</v>
       </c>
       <c r="AZ24">
         <v>-39990000.0</v>
       </c>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
     </row>
     <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>173</v>
       </c>
       <c r="B25">
-        <v>-677163000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>-789000.0</v>
       </c>
       <c r="E25">
         <v>-331000.0</v>
       </c>
       <c r="F25">
         <v>-26513000.0</v>
       </c>
       <c r="G25">
         <v>-87077000.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>117844000.0</v>
       </c>
       <c r="J25">
         <v>869000.0</v>
       </c>
       <c r="K25">
         <v>332000.0</v>
@@ -18522,51 +18522,51 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
     </row>
     <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>175</v>
       </c>
       <c r="B27">
-        <v>634000000.0</v>
+        <v>634000.0</v>
       </c>
       <c r="C27">
         <v>327000.0</v>
       </c>
       <c r="D27">
         <v>135000.0</v>
       </c>
       <c r="E27">
         <v>105000.0</v>
       </c>
       <c r="F27">
         <v>161000.0</v>
       </c>
       <c r="G27">
         <v>677000.0</v>
       </c>
       <c r="H27">
         <v>343000.0</v>
       </c>
       <c r="I27">
         <v>713000.0</v>
       </c>
       <c r="J27">
         <v>333000.0</v>
       </c>