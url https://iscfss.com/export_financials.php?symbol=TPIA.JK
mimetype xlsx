--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -17995,57 +17995,57 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>177</v>
       </c>
       <c r="B5">
-        <v>-592664469.0</v>
+        <v>1534525367.0</v>
       </c>
       <c r="C5">
         <v>44332000.0</v>
       </c>
       <c r="D5">
-        <v>-27875000.0</v>
+        <v>61069000.0</v>
       </c>
       <c r="E5">
         <v>-105863000.0</v>
       </c>
       <c r="F5">
         <v>253872000.0</v>
       </c>
       <c r="G5">
         <v>81458000.0</v>
       </c>
       <c r="H5">
         <v>86570000.0</v>
       </c>
       <c r="I5">
         <v>298783000.0</v>
       </c>
       <c r="J5">
         <v>454571000.0</v>
       </c>
       <c r="K5">
         <v>428836000.0</v>
       </c>
       <c r="L5">
         <v>72891000.0</v>
       </c>
@@ -18080,57 +18080,57 @@
       </c>
       <c r="AB5">
         <v>24240861.0</v>
       </c>
       <c r="AC5">
         <v>30900000.0</v>
       </c>
       <c r="AD5">
         <v>22000000.0</v>
       </c>
       <c r="AE5">
         <v>72700000.0</v>
       </c>
       <c r="AF5">
         <v>78500000.0</v>
       </c>
       <c r="AG5">
         <v>77600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>178</v>
       </c>
       <c r="B6">
-        <v>-391687498.0</v>
+        <v>1735502338.0</v>
       </c>
       <c r="C6">
         <v>50464000.0</v>
       </c>
       <c r="D6">
-        <v>81666000.0</v>
+        <v>170610000.0</v>
       </c>
       <c r="E6">
         <v>-103639000.0</v>
       </c>
       <c r="F6">
         <v>255489000.0</v>
       </c>
       <c r="G6">
         <v>183006000.0</v>
       </c>
       <c r="H6">
         <v>88396000.0</v>
       </c>
       <c r="I6">
         <v>300534000.0</v>
       </c>
       <c r="J6">
         <v>456330000.0</v>
       </c>
       <c r="K6">
         <v>430191000.0</v>
       </c>
       <c r="L6">
         <v>74445000.0</v>
       </c>
@@ -19441,51 +19441,51 @@
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>199</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>39696000.0</v>
       </c>
       <c r="D27">
-        <v>68760000.0</v>
+        <v>65369000.0</v>
       </c>
       <c r="E27">
         <v>58907000.0</v>
       </c>
       <c r="F27">
         <v>50322000.0</v>
       </c>
       <c r="G27">
         <v>46941000.0</v>
       </c>
       <c r="H27">
         <v>38271000.0</v>
       </c>
       <c r="I27">
         <v>35822000.0</v>
       </c>
       <c r="J27">
         <v>38533000.0</v>
       </c>
       <c r="K27">
         <v>40226000.0</v>
       </c>
       <c r="L27">
         <v>40010000.0</v>
       </c>
@@ -19512,51 +19512,51 @@
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>200</v>
       </c>
       <c r="B28">
         <v>227607000.0</v>
       </c>
       <c r="C28">
         <v>19965000.0</v>
       </c>
       <c r="D28">
-        <v>40945000.0</v>
+        <v>8017000.0</v>
       </c>
       <c r="E28">
         <v>14427000.0</v>
       </c>
       <c r="F28">
         <v>14124000.0</v>
       </c>
       <c r="G28">
         <v>14149000.0</v>
       </c>
       <c r="H28">
         <v>12467000.0</v>
       </c>
       <c r="I28">
         <v>9819000.0</v>
       </c>
       <c r="J28">
         <v>9929000.0</v>
       </c>
       <c r="K28">
         <v>8270000.0</v>
       </c>
       <c r="L28">
         <v>6927000.0</v>
       </c>
@@ -20909,51 +20909,51 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>177</v>
       </c>
       <c r="B5">
         <v>316745000.0</v>
       </c>
       <c r="C5">
-        <v>-255752410.0</v>
+        <v>-172372415.0</v>
       </c>
       <c r="D5">
         <v>35451000.0</v>
       </c>
       <c r="E5">
         <v>1657623000.0</v>
       </c>
       <c r="F5">
         <v>1992000.0</v>
       </c>
       <c r="G5">
         <v>22045000.0</v>
       </c>
       <c r="H5">
         <v>20359000.0</v>
       </c>
       <c r="I5">
         <v>11644000.0</v>
       </c>
       <c r="J5">
         <v>-9716000.0</v>
       </c>
       <c r="K5">
         <v>3731000.0</v>
       </c>
@@ -21135,51 +21135,51 @@
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>178</v>
       </c>
       <c r="B6">
         <v>398438000.0</v>
       </c>
       <c r="C6">
-        <v>-204449253.0</v>
+        <v>-121069258.0</v>
       </c>
       <c r="D6">
         <v>98437000.0</v>
       </c>
       <c r="E6">
         <v>1658183000.0</v>
       </c>
       <c r="F6">
         <v>2513000.0</v>
       </c>
       <c r="G6">
         <v>26109000.0</v>
       </c>
       <c r="H6">
         <v>20697000.0</v>
       </c>
       <c r="I6">
         <v>12416000.0</v>
       </c>
       <c r="J6">
         <v>-8758000.0</v>
       </c>
       <c r="K6">
         <v>4575000.0</v>
       </c>
@@ -30664,58 +30664,62 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
     </row>
     <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>219</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>81693000.0</v>
+      </c>
       <c r="C14">
         <v>51303157.0</v>
       </c>
       <c r="D14">
         <v>62986000.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>49158000.0</v>
+      </c>
       <c r="F14"/>
       <c r="G14">
         <v>36829000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>26644000.0</v>
       </c>
       <c r="J14">
         <v>27220000.0</v>
       </c>
       <c r="K14">
         <v>28330000.0</v>
       </c>
       <c r="L14">
         <v>-67266000.0</v>
       </c>
       <c r="M14">
         <v>125863000.0</v>
       </c>
       <c r="N14">
         <v>25752000.0</v>
       </c>
       <c r="O14">
         <v>569000.0</v>
@@ -32560,60 +32564,60 @@
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24">
         <v>141000000.0</v>
       </c>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
     </row>
     <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>229</v>
       </c>
       <c r="B25">
-        <v>-191130000.0</v>
+        <v>-418955000.0</v>
       </c>
       <c r="C25">
         <v>425192114.0</v>
       </c>
       <c r="D25">
         <v>45113000.0</v>
       </c>
       <c r="E25">
-        <v>282912000.0</v>
+        <v>-1064647000.0</v>
       </c>
       <c r="F25">
         <v>-318760000.0</v>
       </c>
       <c r="G25">
         <v>273776000.0</v>
       </c>
       <c r="H25">
         <v>-151040000.0</v>
       </c>
       <c r="I25">
         <v>65639000.0</v>
       </c>
       <c r="J25">
         <v>-381337000.0</v>
       </c>
       <c r="K25">
         <v>441038000.0</v>
       </c>
       <c r="L25">
         <v>97203000.0</v>
       </c>
       <c r="M25">
         <v>-105390000.0</v>
       </c>