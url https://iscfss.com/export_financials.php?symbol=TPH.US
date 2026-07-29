--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12569,110 +12569,110 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>124</v>
       </c>
       <c r="B5">
-        <v>301813000.0</v>
+        <v>333778000.0</v>
       </c>
       <c r="C5">
-        <v>576867000.0</v>
+        <v>616868000.0</v>
       </c>
       <c r="D5">
-        <v>428010000.0</v>
+        <v>467359000.0</v>
       </c>
       <c r="E5">
-        <v>770547000.0</v>
+        <v>773212000.0</v>
       </c>
       <c r="F5">
         <v>610194000.0</v>
       </c>
       <c r="G5">
         <v>376189000.0</v>
       </c>
       <c r="H5">
         <v>254966000.0</v>
       </c>
       <c r="I5">
         <v>354360000.0</v>
       </c>
       <c r="J5">
         <v>344674000.0</v>
       </c>
       <c r="K5">
         <v>296926000.0</v>
       </c>
       <c r="L5">
         <v>315711000.0</v>
       </c>
       <c r="M5">
         <v>157774000.0</v>
       </c>
       <c r="N5">
         <v>116480000.0</v>
       </c>
       <c r="O5">
         <v>104766000.0</v>
       </c>
       <c r="P5">
         <v>-4573000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>332082000.0</v>
+        <v>364047000.0</v>
       </c>
       <c r="C6">
-        <v>607885000.0</v>
+        <v>647886000.0</v>
       </c>
       <c r="D6">
-        <v>454862000.0</v>
+        <v>494211000.0</v>
       </c>
       <c r="E6">
-        <v>798557000.0</v>
+        <v>801222000.0</v>
       </c>
       <c r="F6">
         <v>642615000.0</v>
       </c>
       <c r="G6">
         <v>405686000.0</v>
       </c>
       <c r="H6">
         <v>283362000.0</v>
       </c>
       <c r="I6">
         <v>383457000.0</v>
       </c>
       <c r="J6">
         <v>348174000.0</v>
       </c>
       <c r="K6">
         <v>300013000.0</v>
       </c>
       <c r="L6">
         <v>323985000.0</v>
       </c>
       <c r="M6">
         <v>169197000.0</v>
       </c>
@@ -14412,66 +14412,66 @@
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>124</v>
       </c>
       <c r="B5">
-        <v>5620000.0</v>
+        <v>6891000.0</v>
       </c>
       <c r="C5">
-        <v>79249000.0</v>
+        <v>86055000.0</v>
       </c>
       <c r="D5">
-        <v>68973000.0</v>
+        <v>76863000.0</v>
       </c>
       <c r="E5">
-        <v>76705000.0</v>
+        <v>84350000.0</v>
       </c>
       <c r="F5">
-        <v>76886000.0</v>
+        <v>86510000.0</v>
       </c>
       <c r="G5">
-        <v>167712000.0</v>
+        <v>175512000.0</v>
       </c>
       <c r="H5">
         <v>144662000.0</v>
       </c>
       <c r="I5">
         <v>149196000.0</v>
       </c>
       <c r="J5">
         <v>115297000.0</v>
       </c>
       <c r="K5">
         <v>172442000.0</v>
       </c>
       <c r="L5">
         <v>87884000.0</v>
       </c>
       <c r="M5">
         <v>72308000.0</v>
       </c>
       <c r="N5">
         <v>95376000.0</v>
       </c>
       <c r="O5">
         <v>272313000.0</v>
       </c>
@@ -14594,66 +14594,66 @@
       </c>
       <c r="BC5">
         <v>6384000.0</v>
       </c>
       <c r="BD5">
         <v>-1384000.0</v>
       </c>
       <c r="BE5">
         <v>-1315000.0</v>
       </c>
       <c r="BF5">
         <v>-1155000.0</v>
       </c>
       <c r="BG5">
         <v>-2175000.0</v>
       </c>
       <c r="BH5">
         <v>-1099000.0</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>13238000.0</v>
+        <v>14509000.0</v>
       </c>
       <c r="C6">
-        <v>86966000.0</v>
+        <v>93772000.0</v>
       </c>
       <c r="D6">
-        <v>76481000.0</v>
+        <v>84371000.0</v>
       </c>
       <c r="E6">
-        <v>84362000.0</v>
+        <v>92007000.0</v>
       </c>
       <c r="F6">
-        <v>84273000.0</v>
+        <v>93897000.0</v>
       </c>
       <c r="G6">
-        <v>175158000.0</v>
+        <v>182958000.0</v>
       </c>
       <c r="H6">
         <v>153210000.0</v>
       </c>
       <c r="I6">
         <v>156893000.0</v>
       </c>
       <c r="J6">
         <v>122624000.0</v>
       </c>
       <c r="K6">
         <v>179228000.0</v>
       </c>
       <c r="L6">
         <v>94768000.0</v>
       </c>
       <c r="M6">
         <v>78436000.0</v>
       </c>
       <c r="N6">
         <v>102430000.0</v>
       </c>
       <c r="O6">
         <v>281682000.0</v>
       </c>
@@ -19662,54 +19662,54 @@
       </c>
       <c r="L23">
         <v>-4477000.0</v>
       </c>
       <c r="M23">
         <v>-48637000.0</v>
       </c>
       <c r="N23">
         <v>33205000.0</v>
       </c>
       <c r="O23">
         <v>-877000.0</v>
       </c>
       <c r="P23">
         <v>61760000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>173</v>
       </c>
       <c r="B24">
         <v>-12903000.0</v>
       </c>
       <c r="C24">
-        <v>-40155000.0</v>
+        <v>33034000.0</v>
       </c>
       <c r="D24">
-        <v>-1042000.0</v>
+        <v>15927000.0</v>
       </c>
       <c r="E24">
         <v>-14500000.0</v>
       </c>
       <c r="F24">
         <v>2000.0</v>
       </c>
       <c r="G24">
         <v>28000.0</v>
       </c>
       <c r="H24">
         <v>46000.0</v>
       </c>
       <c r="I24">
         <v>8000.0</v>
       </c>
       <c r="J24">
         <v>6000.0</v>
       </c>
       <c r="K24">
         <v>9000.0</v>
       </c>
       <c r="L24">
         <v>1415000.0</v>
       </c>
@@ -23509,69 +23509,69 @@
       <c r="C23">
         <v>4904000.0</v>
       </c>
       <c r="D23">
         <v>-1006000.0</v>
       </c>
       <c r="E23">
         <v>-36000.0</v>
       </c>
       <c r="F23">
         <v>-9921000.0</v>
       </c>
       <c r="G23">
         <v>-2141000.0</v>
       </c>
       <c r="H23">
         <v>-8000.0</v>
       </c>
       <c r="I23">
         <v>-32000.0</v>
       </c>
       <c r="J23">
         <v>-19408000.0</v>
       </c>
       <c r="K23">
-        <v>334000.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="L23">
         <v>-1166000.0</v>
       </c>
       <c r="M23">
         <v>-3129999.0</v>
       </c>
       <c r="N23">
         <v>-12175000.0</v>
       </c>
       <c r="O23">
         <v>-2000.0</v>
       </c>
       <c r="P23">
         <v>-720000.0</v>
       </c>
       <c r="Q23">
-        <v>-1413000.0</v>
+        <v>-1414000.0</v>
       </c>
       <c r="R23">
         <v>-9429000.0</v>
       </c>
       <c r="S23">
         <v>232000.0</v>
       </c>
       <c r="T23">
         <v>2491000.0</v>
       </c>
       <c r="U23">
         <v>-3567000.0</v>
       </c>
       <c r="V23">
         <v>-4622000.0</v>
       </c>
       <c r="W23">
         <v>-2000.0</v>
       </c>
       <c r="X23">
         <v>2191000.0</v>
       </c>
       <c r="Y23">
         <v>231000.0</v>
       </c>
@@ -23667,60 +23667,60 @@
       </c>
       <c r="BD23">
         <v>14475000.0</v>
       </c>
       <c r="BE23">
         <v>31378000.0</v>
       </c>
       <c r="BF23">
         <v>13510000.0</v>
       </c>
       <c r="BG23">
         <v>15890000.0</v>
       </c>
       <c r="BH23">
         <v>17443000.0</v>
       </c>
     </row>
     <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>173</v>
       </c>
       <c r="B24">
         <v>-31442000.0</v>
       </c>
       <c r="C24">
-        <v>6533000.0</v>
+        <v>16587000.0</v>
       </c>
       <c r="D24">
         <v>5540000.0</v>
       </c>
       <c r="E24">
-        <v>-26082000.0</v>
+        <v>4237000.0</v>
       </c>
       <c r="F24">
-        <v>4829000.0</v>
+        <v>6993000.0</v>
       </c>
       <c r="G24">
         <v>15028000.0</v>
       </c>
       <c r="H24">
         <v>1000000.0</v>
       </c>
       <c r="I24">
         <v>11656000.0</v>
       </c>
       <c r="J24">
         <v>8212999.0</v>
       </c>
       <c r="K24">
         <v>-1042000.0</v>
       </c>
       <c r="L24">
         <v>1909000.0</v>
       </c>
       <c r="M24">
         <v>-5392000.0</v>
       </c>
       <c r="N24">
         <v>-2951000.0</v>
       </c>