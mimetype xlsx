--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
@@ -220,50 +220,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
   <si>
     <t>ebitda</t>
   </si>
@@ -1610,981 +1613,1106 @@
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1" t="s">
         <v>2</v>
       </c>
-      <c r="F1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
+        <v>62401482000.0</v>
+      </c>
+      <c r="C2">
         <v>9701000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58073527000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>56898047000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11787000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54345593000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
+        <v>36477602000.0</v>
+      </c>
+      <c r="C7">
         <v>36178221000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>34036049000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36793383000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>32825729000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>30279502000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
         <v>3969985000.0</v>
       </c>
       <c r="C8">
         <v>3969985000.0</v>
       </c>
       <c r="D8">
         <v>3969985000.0</v>
       </c>
       <c r="E8">
         <v>3969985000.0</v>
       </c>
       <c r="F8">
         <v>3969985000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8">
+        <v>3969985000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
+        <v>80792242000.0</v>
+      </c>
+      <c r="C10">
         <v>73075299000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>113389910000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>140580007000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>133849584000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>131414501000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>3969985400.0</v>
       </c>
       <c r="C14">
         <v>3969985400.0</v>
       </c>
       <c r="D14">
         <v>3969985400.0</v>
       </c>
       <c r="E14">
         <v>3969985400.0</v>
       </c>
       <c r="F14">
         <v>3969985400.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>3969985400.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20">
+        <v>45274671000.0</v>
+      </c>
+      <c r="C20">
         <v>43544000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>44055228000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>45909328000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>45992000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>43696732000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21">
+        <v>7835385000.0</v>
+      </c>
+      <c r="C21">
         <v>7169000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6208677000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5971965000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5524000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4365579000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
+        <v>19361848000.0</v>
+      </c>
+      <c r="C22">
         <v>20751000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20798825000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21948931000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>22759000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20007973000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
+        <v>85503383000.0</v>
+      </c>
+      <c r="C24">
         <v>83097761000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>90872019000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>94926747000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>95008548000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>91776138000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26">
+        <v>40644604000.0</v>
+      </c>
+      <c r="C26">
         <v>38276092000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>17116686000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>19952681000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19126344000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16755918000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
+        <v>12210141000.0</v>
+      </c>
+      <c r="C28">
         <v>17520462000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29">
+        <v>625568919000.0</v>
+      </c>
+      <c r="C29">
         <v>609900780000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>615477749000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>625553296000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>630603363000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>581547005000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
+        <v>31105000000.0</v>
+      </c>
+      <c r="C30">
         <v>27050000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25418000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26291000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28455000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21398000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>35</v>
       </c>
       <c r="B32">
+        <v>26476330000.0</v>
+      </c>
+      <c r="C32">
         <v>42087828000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>101449598000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>102772659000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>116629521000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>107105746000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33">
+        <v>822422042000.0</v>
+      </c>
+      <c r="C33">
         <v>777861758000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>735845423000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>755802610000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>743169434000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>684275374000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>37</v>
       </c>
       <c r="B34">
+        <v>1984357000.0</v>
+      </c>
+      <c r="C34">
         <v>1947669000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1884664000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1951296000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1938136000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1958335000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>38</v>
       </c>
       <c r="B35">
+        <v>316067225000.0</v>
+      </c>
+      <c r="C35">
         <v>300381844000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>313918693000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>327670376000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>323923252000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>301344710000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>39</v>
       </c>
       <c r="B36">
+        <v>5284451000.0</v>
+      </c>
+      <c r="C36">
         <v>3525338000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5186041000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8243231000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3714286000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7858653000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>41</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
+        <v>5388981000.0</v>
+      </c>
+      <c r="C39">
         <v>6140516000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9291914000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7568142000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6855022000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5843154000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
+        <v>8768812000.0</v>
+      </c>
+      <c r="C40">
         <v>5133356000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5656006000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4159349000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4669402000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5403510000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-    </row>
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>48</v>
       </c>
       <c r="B45">
+        <v>662298646000.0</v>
+      </c>
+      <c r="C45">
         <v>1610066780000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>607964078000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>621757197000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1465937689000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>557630928000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46">
+        <v>662298646000.0</v>
+      </c>
+      <c r="C46">
         <v>623042780000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>607964078000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>621757197000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>611174689000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>557630928000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>50</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>51</v>
       </c>
       <c r="B48">
+        <v>406160351000.0</v>
+      </c>
+      <c r="C48">
         <v>412790232000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>399534748000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>385988404000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>389773609000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>371528781000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>53</v>
       </c>
       <c r="B50">
+        <v>7499000000.0</v>
+      </c>
+      <c r="C50">
         <v>7498000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1500000000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>55</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>56</v>
       </c>
       <c r="B53">
+        <v>3414500000.0</v>
+      </c>
+      <c r="C53">
         <v>4851840000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>8658313000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>13590311000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9891242000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1642069000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>58</v>
       </c>
       <c r="B55">
+        <v>987917003000.0</v>
+      </c>
+      <c r="C55">
         <v>933936670000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>931894133000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>985020428000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>965300748000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>881845732000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>59</v>
       </c>
       <c r="B56">
+        <v>165494961000.0</v>
+      </c>
+      <c r="C56">
         <v>156074912000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>196048710000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>229217818000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>222131314000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>197570358000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>60</v>
       </c>
       <c r="B57">
+        <v>139018631000.0</v>
+      </c>
+      <c r="C57">
         <v>113987084000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>94599112000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>126445159000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>105501793000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>90464612000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>61</v>
       </c>
       <c r="B58">
+        <v>455085856000.0</v>
+      </c>
+      <c r="C58">
         <v>414368928000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>408517805000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>454115535000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>429425045000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>391809322000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>63</v>
       </c>
       <c r="B60">
+        <v>532566536000.0</v>
+      </c>
+      <c r="C60">
         <v>519305019000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>523105730000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>530626549000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>535594815000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>489770867000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -2597,979 +2725,1046 @@
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B2">
         <v>107123121000.0</v>
       </c>
       <c r="C2">
         <v>109051999000.0</v>
       </c>
       <c r="D2">
         <v>96953746000.0</v>
       </c>
       <c r="E2">
         <v>107305868000.0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B9">
         <v>174325490000.0</v>
       </c>
       <c r="C9">
         <v>203258067000.0</v>
       </c>
       <c r="D9">
         <v>203739853000.0</v>
       </c>
       <c r="E9">
         <v>224044461000.0</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B10">
         <v>104106556000.0</v>
       </c>
       <c r="C10">
         <v>136031330000.0</v>
       </c>
       <c r="D10">
         <v>140408185000.0</v>
       </c>
       <c r="E10">
         <v>143196086000.0</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B12">
         <v>13065493000.0</v>
       </c>
       <c r="C12">
         <v>11812802000.0</v>
       </c>
       <c r="D12">
         <v>10243440000.0</v>
       </c>
       <c r="E12">
         <v>8218448000.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B13">
         <v>5882158000.0</v>
       </c>
       <c r="C13">
         <v>8434795000.0</v>
       </c>
       <c r="D13">
         <v>5303998000.0</v>
       </c>
       <c r="E13">
         <v>1566585000.0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B14">
         <v>16617000.0</v>
       </c>
       <c r="C14">
         <v>7281000.0</v>
       </c>
       <c r="D14">
         <v>1873000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15">
         <v>60273152000.0</v>
       </c>
       <c r="C15">
         <v>78824240000.0</v>
       </c>
       <c r="D15">
         <v>76706392000.0</v>
       </c>
       <c r="E15">
         <v>70901335000.0</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B17">
         <v>60256535000.0</v>
       </c>
       <c r="C17">
         <v>78816959000.0</v>
       </c>
       <c r="D17">
         <v>76704519000.0</v>
       </c>
       <c r="E17">
         <v>70901335000.0</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B18">
         <v>-7183335000.0</v>
       </c>
       <c r="C18">
         <v>-3378007000.0</v>
       </c>
       <c r="D18">
         <v>-4939442000.0</v>
       </c>
       <c r="E18">
         <v>-6651863000.0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21">
         <v>99520341000.0</v>
       </c>
       <c r="C21">
         <v>131422233000.0</v>
       </c>
       <c r="D21">
         <v>140788465000.0</v>
       </c>
       <c r="E21">
         <v>162014869000.0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B25">
         <v>95193728000.0</v>
       </c>
       <c r="C25">
         <v>95039437000.0</v>
       </c>
       <c r="D25">
         <v>81321703000.0</v>
       </c>
       <c r="E25">
         <v>83168048000.0</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28">
         <v>20222159000.0</v>
       </c>
       <c r="C28">
         <v>18114712000.0</v>
       </c>
       <c r="D28">
         <v>16979153000.0</v>
       </c>
       <c r="E28">
         <v>20386490000.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29">
         <v>43850021000.0</v>
       </c>
       <c r="C29">
         <v>57214371000.0</v>
       </c>
       <c r="D29">
         <v>63703666000.0</v>
       </c>
       <c r="E29">
         <v>72294751000.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30">
         <v>181928270000.0</v>
       </c>
       <c r="C30">
         <v>180887833000.0</v>
       </c>
       <c r="D30">
         <v>159905134000.0</v>
       </c>
       <c r="E30">
         <v>169335460000.0</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B31">
         <v>11769550000.0</v>
       </c>
       <c r="C31">
         <v>7987104000.0</v>
       </c>
       <c r="D31">
         <v>4559162000.0</v>
       </c>
       <c r="E31">
         <v>-12166920000.0</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B32">
         <v>281448611000.0</v>
       </c>
       <c r="C32">
         <v>312310066000.0</v>
       </c>
       <c r="D32">
         <v>300693599000.0</v>
       </c>
       <c r="E32">
         <v>331350329000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1" t="s">
         <v>2</v>
       </c>
-      <c r="F1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B2">
+        <v>24466864000.0</v>
+      </c>
+      <c r="C2">
         <v>26224119000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27908551000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26337030000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24554487000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28444159000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B9">
+        <v>51620481000.0</v>
+      </c>
+      <c r="C9">
         <v>44148043000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>43271184000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>44828770000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>51855897000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>47348655000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B10">
+        <v>24990336000.0</v>
+      </c>
+      <c r="C10">
         <v>26877361000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25607352000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28125650000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>34343365000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29121876000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B12">
+        <v>2905716000.0</v>
+      </c>
+      <c r="C12">
         <v>3381261000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3215801000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3284600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2636751000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2938416000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B13">
+        <v>896458000.0</v>
+      </c>
+      <c r="C13">
         <v>1113015000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1647297000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1835040000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1883118000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2090511000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B14">
+        <v>4879000.0</v>
+      </c>
+      <c r="C14">
         <v>6642000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6558000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2992000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-998000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3466000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15">
+        <v>11835275000.0</v>
+      </c>
+      <c r="C15">
         <v>17501829000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13515258000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16560978000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18299177000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17864571000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B17">
+        <v>11830396000.0</v>
+      </c>
+      <c r="C17">
         <v>17495187000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>13508700000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16557986000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18300175000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17861105000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B18">
+        <v>-2009258000.0</v>
+      </c>
+      <c r="C18">
         <v>-2268246000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1568504000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1449560000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-753633000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-847905000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21">
+        <v>33208226000.0</v>
+      </c>
+      <c r="C21">
         <v>22478475000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25233984000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>28189393000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>31428858000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>28487685000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B25">
+        <v>21160567000.0</v>
+      </c>
+      <c r="C25">
         <v>23302707000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24974289000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23107147000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21334993000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25182476000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28">
+        <v>4826050000.0</v>
+      </c>
+      <c r="C28">
         <v>6422489000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4173122000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4261769000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5770165000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4492105000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29">
+        <v>13159940000.0</v>
+      </c>
+      <c r="C29">
         <v>9382174000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12098652000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11567664000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16043190000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11260771000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30">
+        <v>42879119000.0</v>
+      </c>
+      <c r="C30">
         <v>47893687000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45945751000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>42976407000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44981526000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47305129000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B31">
+        <v>-6208632000.0</v>
+      </c>
+      <c r="C31">
         <v>6667132000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1941872000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1385817000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3668140000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1482096000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B32">
+        <v>76087345000.0</v>
+      </c>
+      <c r="C32">
         <v>70372162000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>71179735000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>71165800000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>76410384000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>75792814000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E30"/>
@@ -3584,966 +3779,1029 @@
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>133849584000.0</v>
       </c>
       <c r="C2">
         <v>137541856000.0</v>
       </c>
       <c r="D2">
         <v>122323890000.0</v>
       </c>
       <c r="E2">
         <v>85527810000.0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>120980473000</v>
       </c>
       <c r="C3">
         <v>106438239000</v>
       </c>
       <c r="D3">
         <v>83183706000</v>
       </c>
       <c r="E3">
         <v>66178609000</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>-54149638000.0</v>
       </c>
       <c r="C6">
         <v>-2434871000.0</v>
       </c>
       <c r="D6">
         <v>17987966000.0</v>
       </c>
       <c r="E6">
         <v>36087827000.0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7">
         <v>-7701504000.0</v>
       </c>
       <c r="C7">
         <v>14731592000.0</v>
       </c>
       <c r="D7">
         <v>-22089334000.0</v>
       </c>
       <c r="E7">
         <v>-29615288000.0</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>1267245000.0</v>
       </c>
       <c r="C10">
         <v>-1924067000.0</v>
       </c>
       <c r="D10">
         <v>-1793675000.0</v>
       </c>
       <c r="E10">
         <v>-4739633000.0</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>36622417000.0</v>
       </c>
       <c r="C15">
         <v>38704593000.0</v>
       </c>
       <c r="D15">
         <v>36720357000.0</v>
       </c>
       <c r="E15">
         <v>28779571000.0</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>73075299000.0</v>
       </c>
       <c r="C16">
         <v>133849584000.0</v>
       </c>
       <c r="D16">
         <v>137541856000.0</v>
       </c>
       <c r="E16">
         <v>122323890000.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>29420892000.0</v>
       </c>
       <c r="C18">
         <v>95862784000.0</v>
       </c>
       <c r="D18">
         <v>68667451000.0</v>
       </c>
       <c r="E18">
         <v>99262910000.0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19">
         <v>4250848000.0</v>
       </c>
       <c r="C19">
         <v>-3328041000.0</v>
       </c>
       <c r="D19">
         <v>-7053434000.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>171530000.0</v>
       </c>
       <c r="D20">
         <v>121413000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-13044369000.0</v>
       </c>
       <c r="C21">
         <v>-11198663000.0</v>
       </c>
       <c r="D21">
         <v>-10029755000.0</v>
       </c>
       <c r="E21">
         <v>-34497503000.0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22">
         <v>60273152000.0</v>
       </c>
       <c r="C22">
         <v>78824240000.0</v>
       </c>
       <c r="D22">
         <v>76706392000.0</v>
       </c>
       <c r="E22">
         <v>70901335000.0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>7522090000.0</v>
       </c>
       <c r="C25">
         <v>4226875000.0</v>
       </c>
       <c r="D25">
         <v>2779777000.0</v>
       </c>
       <c r="E25">
         <v>9087448000.0</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>-54687782000.0</v>
       </c>
       <c r="C28">
         <v>-54366751000.0</v>
       </c>
       <c r="D28">
         <v>-51416247000.0</v>
       </c>
       <c r="E28">
         <v>-70067817000.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>150401365000.0</v>
       </c>
       <c r="C29">
         <v>202301023000.0</v>
       </c>
       <c r="D29">
         <v>151851157000.0</v>
       </c>
       <c r="E29">
         <v>165441519000.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="E1" t="s">
         <v>67</v>
       </c>
       <c r="F1" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>73075299000.0</v>
+      </c>
+      <c r="C2">
         <v>82865366000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>113389910000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>140580007000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>133849584000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>131414501000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>138231187000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>37708567000</v>
+      </c>
+      <c r="C3">
         <v>33495339000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31397265000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24255001000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30277531000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29911331000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>5274935000.0</v>
+      </c>
+      <c r="C6">
         <v>-8539777000.0</v>
       </c>
-      <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-22941767000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6988865000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4449650000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10053631000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7">
+        <v>-4386704000.0</v>
+      </c>
+      <c r="C7">
         <v>-4640751000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>2104002000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8745973000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-9616511000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14461553000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>1738347000.0</v>
+      </c>
+      <c r="C10">
         <v>359374000.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>189581000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>990361000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1838443000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-317302000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>20345804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
         <v>17864434000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16">
+        <v>80792242000.0</v>
+      </c>
+      <c r="C16">
         <v>73075299000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>82865366000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>113389910000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>140580007000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>133849584000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>131414501000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>7366044000.0</v>
+      </c>
+      <c r="C18">
         <v>7892783000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-2173204000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13419062000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8699099000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>28323094000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19">
+        <v>1416134000.0</v>
+      </c>
+      <c r="C19">
         <v>2840185000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>4563663000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3706989000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8525437000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>808573000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20">
+        <v>6997000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>13021000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-3501794000.0</v>
+      </c>
+      <c r="C21">
         <v>-3591890000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-3210042000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2866933000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3368088000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2967391000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22">
+        <v>11835275000.0</v>
+      </c>
+      <c r="C22">
         <v>17501829000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12695087000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13515258000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16560978000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18299177000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>17864571000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>2257711000.0</v>
+      </c>
+      <c r="C25">
         <v>2061007000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1599023000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1627499000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1080914000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1022149000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>-3979365000.0</v>
+      </c>
+      <c r="C28">
         <v>-5625759000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-25564286000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3350937000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5129083000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21171681000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>45074611000.0</v>
+      </c>
+      <c r="C29">
         <v>41388122000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>29224061000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37674063000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>38976630000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>58234425000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>