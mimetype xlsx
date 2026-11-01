--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -2449,54 +2449,62 @@
         <v>326960000.0</v>
       </c>
       <c r="K36">
         <v>609111000.0</v>
       </c>
       <c r="L36">
         <v>649480686.0</v>
       </c>
       <c r="M36">
         <v>18443279.0</v>
       </c>
       <c r="N36">
         <v>6657304.0</v>
       </c>
       <c r="O36">
         <v>4667734.0</v>
       </c>
       <c r="P36">
         <v>4466959.0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>51</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>-72190000.0</v>
+      </c>
+      <c r="C37">
+        <v>-71641000.0</v>
+      </c>
+      <c r="D37">
+        <v>-51019000.0</v>
+      </c>
+      <c r="E37">
+        <v>-49678000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
@@ -5267,72 +5275,72 @@
       <c r="K14">
         <v>41485107.0</v>
       </c>
       <c r="L14">
         <v>123842100.0</v>
       </c>
       <c r="M14">
         <v>41623965.0</v>
       </c>
       <c r="N14">
         <v>41825301.0</v>
       </c>
       <c r="O14">
         <v>41266076.0</v>
       </c>
       <c r="P14">
         <v>12378840.0</v>
       </c>
       <c r="Q14">
         <v>41252737.0</v>
       </c>
       <c r="R14">
         <v>41234777.0</v>
       </c>
       <c r="S14">
-        <v>41266076.0</v>
+        <v>41231110.0</v>
       </c>
       <c r="T14">
         <v>12367355.0</v>
       </c>
       <c r="U14">
         <v>41217443.0</v>
       </c>
       <c r="V14">
         <v>41214339.0</v>
       </c>
       <c r="W14">
         <v>41176727.0</v>
       </c>
       <c r="X14">
         <v>41162275.0</v>
       </c>
       <c r="Y14">
-        <v>41144307.0</v>
+        <v>41144306.0</v>
       </c>
       <c r="Z14">
-        <v>41127243.0</v>
+        <v>41127242.0</v>
       </c>
       <c r="AA14">
         <v>41117303.0</v>
       </c>
       <c r="AB14">
         <v>123265750.0</v>
       </c>
       <c r="AC14">
         <v>12318658.0</v>
       </c>
       <c r="AD14">
         <v>12311458.0</v>
       </c>
       <c r="AE14">
         <v>123495501.0</v>
       </c>
       <c r="AF14">
         <v>12349550.0</v>
       </c>
       <c r="AG14">
         <v>12644449.0</v>
       </c>
       <c r="AH14">
         <v>12707810.0</v>
       </c>
@@ -8138,55 +8146,65 @@
       <c r="AX36">
         <v>18138753.0</v>
       </c>
       <c r="AY36">
         <v>-746402835.0</v>
       </c>
       <c r="AZ36">
         <v>6657304.0</v>
       </c>
       <c r="BA36">
         <v>4392961.0</v>
       </c>
       <c r="BB36"/>
       <c r="BC36">
         <v>-329237536.0</v>
       </c>
       <c r="BD36">
         <v>-28782865.0</v>
       </c>
       <c r="BE36"/>
     </row>
     <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>51</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>-72994000.0</v>
+      </c>
+      <c r="C37">
+        <v>-72630000.0</v>
+      </c>
+      <c r="D37">
+        <v>-72190000.0</v>
+      </c>
+      <c r="E37">
+        <v>-72180000.0</v>
+      </c>
+      <c r="F37">
+        <v>-72146000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
@@ -11755,63 +11773,63 @@
       </c>
       <c r="L2">
         <v>7274675420.0</v>
       </c>
       <c r="M2">
         <v>3308800795.0</v>
       </c>
       <c r="N2">
         <v>1829665386.0</v>
       </c>
       <c r="O2">
         <v>1073731629.0</v>
       </c>
       <c r="P2">
         <v>741715590.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>119</v>
       </c>
       <c r="B3">
         <v>14991000.0</v>
       </c>
       <c r="C3">
-        <v>9195000.0</v>
+        <v>17135000.0</v>
       </c>
       <c r="D3">
         <v>29685000.0</v>
       </c>
       <c r="E3">
-        <v>18366000.0</v>
+        <v>38163000.0</v>
       </c>
       <c r="F3">
         <v>63807000.0</v>
       </c>
       <c r="G3">
-        <v>103749000.0</v>
+        <v>223385000.0</v>
       </c>
       <c r="H3">
         <v>322572000.0</v>
       </c>
       <c r="I3">
         <v>220161000.0</v>
       </c>
       <c r="J3">
         <v>215796000.0</v>
       </c>
       <c r="K3">
         <v>211573000.0</v>
       </c>
       <c r="L3">
         <v>85851000.0</v>
       </c>
       <c r="M3">
         <v>11852763.0</v>
       </c>
       <c r="N3">
         <v>9246061.0</v>
       </c>
       <c r="O3">
         <v>10721378.0</v>
       </c>
@@ -11887,63 +11905,63 @@
       </c>
       <c r="L5">
         <v>-1461152000.0</v>
       </c>
       <c r="M5">
         <v>-473746763.0</v>
       </c>
       <c r="N5">
         <v>-97033061.0</v>
       </c>
       <c r="O5">
         <v>-113446405.0</v>
       </c>
       <c r="P5">
         <v>-100374130.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
         <v>24982166.0</v>
       </c>
       <c r="C6">
-        <v>81031000.0</v>
+        <v>88971000.0</v>
       </c>
       <c r="D6">
         <v>-65866000.0</v>
       </c>
       <c r="E6">
-        <v>-147750000.0</v>
+        <v>-127953000.0</v>
       </c>
       <c r="F6">
         <v>-57766000.0</v>
       </c>
       <c r="G6">
-        <v>-1242497000.0</v>
+        <v>-1122861000.0</v>
       </c>
       <c r="H6">
         <v>-374032000.0</v>
       </c>
       <c r="I6">
         <v>56599000.0</v>
       </c>
       <c r="J6">
         <v>-718654000.0</v>
       </c>
       <c r="K6">
         <v>-2292481000.0</v>
       </c>
       <c r="L6">
         <v>-1375301000.0</v>
       </c>
       <c r="M6">
         <v>-461894000.0</v>
       </c>
       <c r="N6">
         <v>-87787000.0</v>
       </c>
       <c r="O6">
         <v>-102725027.0</v>
       </c>
@@ -13476,81 +13494,81 @@
       </c>
       <c r="BF2">
         <v>32039000.0</v>
       </c>
       <c r="BG2">
         <v>31394000.0</v>
       </c>
       <c r="BH2">
         <v>117844867.0</v>
       </c>
     </row>
     <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>119</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3">
         <v>82570.0</v>
       </c>
       <c r="F3">
         <v>2298750.0</v>
       </c>
       <c r="G3">
-        <v>2298750.0</v>
+        <v>761454.0</v>
       </c>
       <c r="H3">
         <v>3072000.0</v>
       </c>
       <c r="I3">
         <v>3071999.0</v>
       </c>
       <c r="J3">
-        <v>3072000.0</v>
+        <v>827059.0</v>
       </c>
       <c r="K3">
-        <v>832809.0</v>
+        <v>828019.0</v>
       </c>
       <c r="L3">
         <v>4591501.0</v>
       </c>
       <c r="M3">
-        <v>4591500.0</v>
+        <v>832464.5</v>
       </c>
       <c r="N3">
-        <v>4591500.0</v>
+        <v>827847.0</v>
       </c>
       <c r="O3">
-        <v>4591500.0</v>
+        <v>829219.0</v>
       </c>
       <c r="P3">
         <v>4591500.0</v>
       </c>
       <c r="Q3">
-        <v>8840750.0</v>
+        <v>1423502.0</v>
       </c>
       <c r="R3">
         <v>8840750.0</v>
       </c>
       <c r="S3">
         <v>8840750.0</v>
       </c>
       <c r="T3">
         <v>8840750.0</v>
       </c>
       <c r="U3">
         <v>25937250.0</v>
       </c>
       <c r="V3">
         <v>25937250.0</v>
       </c>
       <c r="W3">
         <v>25937250.0</v>
       </c>
       <c r="X3">
         <v>25937250.0</v>
       </c>
       <c r="Y3">
         <v>51476500.0</v>
       </c>
@@ -13762,53 +13780,59 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4"/>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>121</v>
       </c>
-      <c r="B5"/>
-[...1 lines deleted...]
-      <c r="D5"/>
+      <c r="B5">
+        <v>85000.0</v>
+      </c>
+      <c r="C5">
+        <v>-575000.0</v>
+      </c>
+      <c r="D5">
+        <v>2427000.0</v>
+      </c>
       <c r="E5">
         <v>21330430.0</v>
       </c>
       <c r="F5">
         <v>11240250.0</v>
       </c>
       <c r="G5">
         <v>-4854000.0</v>
       </c>
       <c r="H5">
         <v>-12697000.0</v>
       </c>
       <c r="I5">
         <v>29167000.0</v>
       </c>
       <c r="J5">
         <v>9872000.0</v>
       </c>
       <c r="K5">
         <v>11786064.0</v>
       </c>
       <c r="L5">
         <v>-8690000.0</v>
       </c>
       <c r="M5">
@@ -13954,81 +13978,81 @@
       </c>
       <c r="BH5">
         <v>-14609130.0</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
         <v>-914644.0</v>
       </c>
       <c r="C6">
         <v>2427000.0</v>
       </c>
       <c r="D6">
         <v>736684.0</v>
       </c>
       <c r="E6">
         <v>21413000.0</v>
       </c>
       <c r="F6">
         <v>13539000.0</v>
       </c>
       <c r="G6">
-        <v>-2555250.0</v>
+        <v>-4092546.0</v>
       </c>
       <c r="H6">
         <v>-9625000.0</v>
       </c>
       <c r="I6">
         <v>44426000.0</v>
       </c>
       <c r="J6">
-        <v>12944000.0</v>
+        <v>10699059.0</v>
       </c>
       <c r="K6">
-        <v>12618873.0</v>
+        <v>12614083.0</v>
       </c>
       <c r="L6">
         <v>-4098499.0</v>
       </c>
       <c r="M6">
-        <v>36291500.0</v>
+        <v>32532464.5</v>
       </c>
       <c r="N6">
-        <v>11370500.0</v>
+        <v>7606847.0</v>
       </c>
       <c r="O6">
-        <v>-12400500.0</v>
+        <v>-16162781.0</v>
       </c>
       <c r="P6">
         <v>-12956000.0</v>
       </c>
       <c r="Q6">
-        <v>-5415250.0</v>
+        <v>-12832498.0</v>
       </c>
       <c r="R6">
         <v>-34694250.0</v>
       </c>
       <c r="S6">
         <v>-43972250.0</v>
       </c>
       <c r="T6">
         <v>-38650250.0</v>
       </c>
       <c r="U6">
         <v>-30688750.0</v>
       </c>
       <c r="V6">
         <v>-219750.0</v>
       </c>
       <c r="W6">
         <v>-28924750.0</v>
       </c>
       <c r="X6">
         <v>-901255750.0</v>
       </c>
       <c r="Y6">
         <v>-11293500.0</v>
       </c>
@@ -20618,82 +20642,92 @@
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13">
         <v>-91219000.0</v>
       </c>
       <c r="AS13">
         <v>-199749000.0</v>
       </c>
       <c r="AT13">
         <v>-131137000.0</v>
       </c>
       <c r="AU13"/>
       <c r="AV13">
         <v>-5751112.0</v>
       </c>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14"/>
+      <c r="G14">
+        <v>761454.0</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14"/>
-      <c r="K14"/>
+      <c r="J14">
+        <v>827059.0</v>
+      </c>
+      <c r="K14">
+        <v>828019.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14">
-        <v>834476.0</v>
+        <v>832464.5</v>
       </c>
       <c r="N14">
-        <v>854261.0</v>
+        <v>827847.0</v>
       </c>
       <c r="O14">
-        <v>831880.0</v>
+        <v>829219.0</v>
       </c>
       <c r="P14">
         <v>1380729.46</v>
       </c>
       <c r="Q14">
-        <v>1494294.0</v>
+        <v>1423502.0</v>
       </c>
       <c r="R14">
         <v>1494294.93</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14"/>
-      <c r="Z14"/>
+      <c r="Y14">
+        <v>51476500.0</v>
+      </c>
+      <c r="Z14">
+        <v>51476500.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
@@ -21493,98 +21527,98 @@
         <v>-294387000.0</v>
       </c>
       <c r="AS24">
         <v>-34780000.0</v>
       </c>
       <c r="AT24">
         <v>-2375000.0</v>
       </c>
       <c r="AU24"/>
       <c r="AV24">
         <v>-838894.0</v>
       </c>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>-15932000.0</v>
       </c>
       <c r="G25">
-        <v>3307000.0</v>
+        <v>2545546.0</v>
       </c>
       <c r="H25">
         <v>22799000.0</v>
       </c>
       <c r="I25">
         <v>-45856000.0</v>
       </c>
       <c r="J25">
-        <v>-44612000.0</v>
+        <v>-45439059.0</v>
       </c>
       <c r="K25">
-        <v>-18902000.0</v>
+        <v>-19730019.0</v>
       </c>
       <c r="L25"/>
       <c r="M25">
-        <v>-44125517.0</v>
+        <v>-44123505.5</v>
       </c>
       <c r="N25">
-        <v>-4047186.0</v>
+        <v>-4020772.0</v>
       </c>
       <c r="O25">
-        <v>7103812.0</v>
+        <v>7106473.0</v>
       </c>
       <c r="P25">
         <v>5599954.68</v>
       </c>
       <c r="Q25">
-        <v>23045295.0</v>
+        <v>23116087.0</v>
       </c>
       <c r="R25">
         <v>18478052.0</v>
       </c>
       <c r="S25">
         <v>6210163.0</v>
       </c>
       <c r="T25"/>
       <c r="U25">
         <v>4912014.0</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25">
-        <v>56904000.0</v>
+        <v>5427500.0</v>
       </c>
       <c r="Z25">
-        <v>147614000.0</v>
+        <v>96137500.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
     </row>
     <row r="26" spans="1:48">