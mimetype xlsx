--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1426,51 +1426,51 @@
       </c>
       <c r="D39">
         <v>8323810.0</v>
       </c>
       <c r="E39">
         <v>1473571.0</v>
       </c>
       <c r="F39">
         <v>427837.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
         <v>40042585.0</v>
       </c>
       <c r="C40">
         <v>2940732.0</v>
       </c>
       <c r="D40">
         <v>3360007.0</v>
       </c>
       <c r="E40">
-        <v>2269281.0</v>
+        <v>4691172.0</v>
       </c>
       <c r="F40">
         <v>2962403.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>59304814.0</v>
       </c>
       <c r="C42">
         <v>58605224.0</v>
       </c>
@@ -1889,51 +1889,53 @@
         <v>78</v>
       </c>
       <c r="R1" t="s">
         <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>79</v>
       </c>
       <c r="T1" t="s">
         <v>80</v>
       </c>
       <c r="U1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>1127638.0</v>
       </c>
       <c r="C2">
         <v>1127638.0</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>2127175.0</v>
+      </c>
       <c r="E2">
         <v>770826.0</v>
       </c>
       <c r="F2">
         <v>770826.0</v>
       </c>
       <c r="G2">
         <v>1366381.0</v>
       </c>
       <c r="H2">
         <v>1918396.0</v>
       </c>
       <c r="I2">
         <v>2058243.0</v>
       </c>
       <c r="J2">
         <v>3187728.0</v>
       </c>
       <c r="K2">
         <v>3664378.0</v>
       </c>
       <c r="L2">
         <v>4635935.0</v>
       </c>
       <c r="M2">
@@ -2160,51 +2162,51 @@
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
         <v>81639618.0</v>
       </c>
       <c r="C10">
         <v>87418906.0</v>
       </c>
       <c r="D10">
-        <v>29504863.0</v>
+        <v>25110522.0</v>
       </c>
       <c r="E10">
         <v>92724000.0</v>
       </c>
       <c r="F10">
         <v>37193010.0</v>
       </c>
       <c r="G10">
         <v>192116731.0</v>
       </c>
       <c r="H10">
         <v>189190680.0</v>
       </c>
       <c r="I10">
         <v>186412073.0</v>
       </c>
       <c r="J10">
         <v>155235401.0</v>
       </c>
       <c r="K10">
         <v>103129350.0</v>
       </c>
       <c r="L10">
         <v>127889058.0</v>
       </c>
@@ -2242,51 +2244,51 @@
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
         <v>81639618.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
-        <v>29504863.0</v>
+        <v>25110522.0</v>
       </c>
       <c r="E12">
         <v>92724000.0</v>
       </c>
       <c r="F12"/>
       <c r="G12">
         <v>192399498.0</v>
       </c>
       <c r="H12">
         <v>189637446.0</v>
       </c>
       <c r="I12">
         <v>186412073.0</v>
       </c>
       <c r="J12">
         <v>155235401.0</v>
       </c>
       <c r="K12">
         <v>103129350.0</v>
       </c>
       <c r="L12">
         <v>127889058.0</v>
       </c>
       <c r="M12">
         <v>67206733.0</v>
@@ -2297,100 +2299,100 @@
       <c r="O12">
         <v>28363157.0</v>
       </c>
       <c r="P12">
         <v>4781930.0</v>
       </c>
       <c r="Q12">
         <v>4963411.0</v>
       </c>
       <c r="R12">
         <v>4963411.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>28852.0</v>
       </c>
       <c r="C13"/>
       <c r="D13">
-        <v>22410.0</v>
+        <v>19073.0</v>
       </c>
       <c r="E13">
         <v>19094.0</v>
       </c>
       <c r="F13"/>
       <c r="G13">
         <v>19094.0</v>
       </c>
       <c r="H13">
         <v>19094.0</v>
       </c>
       <c r="I13">
         <v>18978.0</v>
       </c>
       <c r="J13">
         <v>19022.0</v>
       </c>
       <c r="K13">
         <v>19201.0</v>
       </c>
       <c r="L13">
         <v>17961.0</v>
       </c>
       <c r="M13">
         <v>9461.0</v>
       </c>
       <c r="N13">
         <v>140496913.0</v>
       </c>
       <c r="O13">
         <v>128659254.0</v>
       </c>
       <c r="P13">
         <v>108694299.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
         <v>104031170.0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
-        <v>24392322.0</v>
+        <v>18233509.0</v>
       </c>
       <c r="C14">
         <v>21473509.0</v>
       </c>
       <c r="D14">
         <v>17643072.0</v>
       </c>
       <c r="E14">
         <v>17643072.0</v>
       </c>
       <c r="F14">
         <v>19093853.0</v>
       </c>
       <c r="G14">
         <v>17112114.0</v>
       </c>
       <c r="H14">
         <v>17094130.0</v>
       </c>
       <c r="I14">
         <v>17739362.0</v>
       </c>
       <c r="J14">
         <v>18470186.0</v>
       </c>
@@ -2617,51 +2619,53 @@
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
         <v>200395.0</v>
       </c>
       <c r="C22">
         <v>200395.0</v>
       </c>
-      <c r="D22"/>
+      <c r="D22">
+        <v>142731.0</v>
+      </c>
       <c r="E22">
         <v>194981.0</v>
       </c>
       <c r="F22">
         <v>194981.0</v>
       </c>
       <c r="G22">
         <v>207332.0</v>
       </c>
       <c r="H22">
         <v>213824.0</v>
       </c>
       <c r="I22">
         <v>420372.0</v>
       </c>
       <c r="J22">
         <v>172716.0</v>
       </c>
       <c r="K22">
         <v>695052.0</v>
       </c>
       <c r="L22">
         <v>857881.0</v>
       </c>
       <c r="M22">
@@ -2671,51 +2675,51 @@
         <v>893569.0</v>
       </c>
       <c r="O22">
         <v>4465747.0</v>
       </c>
       <c r="P22">
         <v>5144924.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22">
         <v>3137855.0</v>
       </c>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
         <v>323621619.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
-        <v>388125070.0</v>
+        <v>330319209.0</v>
       </c>
       <c r="E23">
         <v>329914000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>325444981.0</v>
       </c>
       <c r="H23">
         <v>346612722.0</v>
       </c>
       <c r="I23">
         <v>320929125.0</v>
       </c>
       <c r="J23">
         <v>308104130.0</v>
       </c>
       <c r="K23">
         <v>281185939.0</v>
       </c>
       <c r="L23">
         <v>248098333.0</v>
       </c>
       <c r="M23">
         <v>178479075.0</v>
@@ -2862,51 +2866,51 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
         <v>-81639618.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
-        <v>-29504863.0</v>
+        <v>-25110522.0</v>
       </c>
       <c r="E28">
         <v>-92724000.0</v>
       </c>
       <c r="F28"/>
       <c r="G28">
         <v>-192116731.0</v>
       </c>
       <c r="H28">
         <v>-189190680.0</v>
       </c>
       <c r="I28">
         <v>-186412073.0</v>
       </c>
       <c r="J28">
         <v>-150021615.0</v>
       </c>
       <c r="K28">
         <v>-97589784.0</v>
       </c>
       <c r="L28">
         <v>-122024509.0</v>
       </c>
       <c r="M28">
         <v>-54786789.0</v>
@@ -2974,51 +2978,51 @@
         <v>13069474.0</v>
       </c>
       <c r="O29">
         <v>13716860.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29">
         <v>15999743.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
         <v>6905876.0</v>
       </c>
       <c r="C30">
         <v>69900.0</v>
       </c>
       <c r="D30">
-        <v>7891493.0</v>
+        <v>6716165.0</v>
       </c>
       <c r="E30">
         <v>18516000.0</v>
       </c>
       <c r="F30">
         <v>416300.0</v>
       </c>
       <c r="G30">
         <v>1309638.0</v>
       </c>
       <c r="H30">
         <v>661199.0</v>
       </c>
       <c r="I30">
         <v>2505920.0</v>
       </c>
       <c r="J30">
         <v>1403641.0</v>
       </c>
       <c r="K30">
         <v>4952526.0</v>
       </c>
       <c r="L30">
         <v>4798868.0</v>
       </c>
@@ -3115,51 +3119,51 @@
         <v>48244288.0</v>
       </c>
       <c r="O32">
         <v>40983691.0</v>
       </c>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32">
         <v>5685011.0</v>
       </c>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
         <v>233609541.0</v>
       </c>
       <c r="C33">
         <v>235042867.0</v>
       </c>
       <c r="D33">
-        <v>347758148.0</v>
+        <v>295964382.0</v>
       </c>
       <c r="E33">
         <v>216432000.0</v>
       </c>
       <c r="F33">
         <v>271132897.0</v>
       </c>
       <c r="G33">
         <v>130205509.0</v>
       </c>
       <c r="H33">
         <v>139997882.0</v>
       </c>
       <c r="I33">
         <v>128554046.0</v>
       </c>
       <c r="J33">
         <v>142968562.0</v>
       </c>
       <c r="K33">
         <v>143290712.0</v>
       </c>
       <c r="L33">
         <v>85523135.0</v>
       </c>
@@ -3256,51 +3260,51 @@
         <v>10463172.0</v>
       </c>
       <c r="O35">
         <v>11116931.0</v>
       </c>
       <c r="P35">
         <v>11769096.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35">
         <v>13069474.0</v>
       </c>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
         <v>11647137.0</v>
       </c>
       <c r="C36"/>
       <c r="D36">
-        <v>11141482.0</v>
+        <v>11422528.0</v>
       </c>
       <c r="E36">
         <v>43635000.0</v>
       </c>
       <c r="F36">
         <v>357769.0</v>
       </c>
       <c r="G36">
         <v>3251787.0</v>
       </c>
       <c r="H36">
         <v>1132124.0</v>
       </c>
       <c r="I36">
         <v>2049142.0</v>
       </c>
       <c r="J36">
         <v>3718844.0</v>
       </c>
       <c r="K36">
         <v>3017772.0</v>
       </c>
       <c r="L36">
         <v>2739160.0</v>
       </c>
@@ -3375,188 +3379,190 @@
         <v>7740067.0</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38">
         <v>4732858.0</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
         <v>1466584.0</v>
       </c>
       <c r="C39">
         <v>548774.0</v>
       </c>
       <c r="D39">
-        <v>2970565.0</v>
+        <v>2528140.0</v>
       </c>
       <c r="E39">
         <v>2242000.0</v>
       </c>
       <c r="F39">
         <v>291832.0</v>
       </c>
       <c r="G39">
         <v>1323004.0</v>
       </c>
       <c r="H39">
         <v>2270213.0</v>
       </c>
       <c r="I39">
         <v>3036714.0</v>
       </c>
       <c r="J39">
         <v>8323810.0</v>
       </c>
       <c r="K39">
         <v>29118299.0</v>
       </c>
       <c r="L39">
         <v>29029391.0</v>
       </c>
       <c r="M39">
         <v>5012734.0</v>
       </c>
       <c r="N39">
         <v>1473571.0</v>
       </c>
       <c r="O39">
         <v>6052104.0</v>
       </c>
       <c r="P39">
         <v>12216845.0</v>
       </c>
-      <c r="Q39"/>
+      <c r="Q39">
+        <v>-4963411.0</v>
+      </c>
       <c r="R39">
         <v>427837.0</v>
       </c>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
         <v>4048272.0</v>
       </c>
       <c r="C40">
         <v>1315502.0</v>
       </c>
       <c r="D40">
-        <v>6797990.0</v>
+        <v>5785524.0</v>
       </c>
       <c r="E40">
         <v>6040000.0</v>
       </c>
       <c r="F40">
         <v>1619763.0</v>
       </c>
       <c r="G40">
         <v>2951685.0</v>
       </c>
       <c r="H40">
         <v>2851676.0</v>
       </c>
       <c r="I40">
         <v>2645200.0</v>
       </c>
       <c r="J40">
         <v>3360007.0</v>
       </c>
       <c r="K40">
         <v>3693856.0</v>
       </c>
       <c r="L40">
-        <v>3621055.0</v>
+        <v>7571627.0</v>
       </c>
       <c r="M40">
-        <v>2857134.0</v>
+        <v>5961268.0</v>
       </c>
       <c r="N40">
         <v>2269281.0</v>
       </c>
       <c r="O40">
-        <v>2171449.0</v>
+        <v>2178765.0</v>
       </c>
       <c r="P40">
         <v>5283296.0</v>
       </c>
       <c r="Q40"/>
       <c r="R40">
         <v>2962403.0</v>
       </c>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>89285511.0</v>
       </c>
       <c r="C42"/>
       <c r="D42">
-        <v>68304344.0</v>
+        <v>58131357.0</v>
       </c>
       <c r="E42">
         <v>59533000.0</v>
       </c>
       <c r="F42"/>
       <c r="G42">
         <v>57656763.0</v>
       </c>
       <c r="H42">
         <v>78710494.0</v>
       </c>
       <c r="I42">
         <v>54511597.0</v>
       </c>
       <c r="J42">
         <v>57020450.0</v>
       </c>
       <c r="K42">
         <v>56834671.0</v>
       </c>
       <c r="L42">
         <v>174898890.0</v>
       </c>
       <c r="M42">
         <v>-79215405.0</v>
@@ -3664,51 +3670,51 @@
       </c>
       <c r="N45">
         <v>102122080.0</v>
       </c>
       <c r="O45">
         <v>102103574.0</v>
       </c>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
         <v>94843835.0</v>
       </c>
       <c r="C46">
         <v>96180562.0</v>
       </c>
       <c r="D46">
-        <v>114487864.0</v>
+        <v>97436480.0</v>
       </c>
       <c r="E46">
         <v>71707000.0</v>
       </c>
       <c r="F46">
         <v>72767793.0</v>
       </c>
       <c r="G46">
         <v>73847099.0</v>
       </c>
       <c r="H46">
         <v>80259000.0</v>
       </c>
       <c r="I46">
         <v>75956293.0</v>
       </c>
       <c r="J46">
         <v>88708051.0</v>
       </c>
       <c r="K46">
         <v>89890996.0</v>
       </c>
       <c r="L46">
         <v>81173068.0</v>
       </c>
@@ -3750,51 +3756,51 @@
         <v>77783068.0</v>
       </c>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47">
         <v>94059636.0</v>
       </c>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
         <v>103639009.0</v>
       </c>
       <c r="C48">
         <v>104272727.0</v>
       </c>
       <c r="D48">
-        <v>166021709.0</v>
+        <v>141295072.0</v>
       </c>
       <c r="E48">
         <v>140885000.0</v>
       </c>
       <c r="F48">
         <v>140421449.0</v>
       </c>
       <c r="G48">
         <v>140582168.0</v>
       </c>
       <c r="H48">
         <v>140738337.0</v>
       </c>
       <c r="I48">
         <v>140723779.0</v>
       </c>
       <c r="J48">
         <v>119701687.0</v>
       </c>
       <c r="K48">
         <v>92585421.0</v>
       </c>
       <c r="L48">
         <v>58619478.0</v>
       </c>
@@ -4019,51 +4025,51 @@
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
         <v>323621619.0</v>
       </c>
       <c r="C55">
         <v>331347296.0</v>
       </c>
       <c r="D55">
-        <v>388125070.0</v>
+        <v>330319209.0</v>
       </c>
       <c r="E55">
         <v>329914000.0</v>
       </c>
       <c r="F55">
         <v>326407184.0</v>
       </c>
       <c r="G55">
         <v>325444981.0</v>
       </c>
       <c r="H55">
         <v>346612722.0</v>
       </c>
       <c r="I55">
         <v>320929125.0</v>
       </c>
       <c r="J55">
         <v>308104130.0</v>
       </c>
       <c r="K55">
         <v>281185939.0</v>
       </c>
       <c r="L55">
         <v>248098333.0</v>
       </c>
@@ -4076,51 +4082,51 @@
       <c r="O55">
         <v>147653490.0</v>
       </c>
       <c r="P55">
         <v>130358452.0</v>
       </c>
       <c r="Q55"/>
       <c r="R55">
         <v>124046886.0</v>
       </c>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
         <v>90012078.0</v>
       </c>
       <c r="C56">
         <v>96304429.0</v>
       </c>
       <c r="D56">
-        <v>40366921.0</v>
+        <v>34354827.0</v>
       </c>
       <c r="E56">
         <v>113482000.0</v>
       </c>
       <c r="F56">
         <v>55274287.0</v>
       </c>
       <c r="G56">
         <v>195239472.0</v>
       </c>
       <c r="H56">
         <v>192782682.0</v>
       </c>
       <c r="I56">
         <v>192375079.0</v>
       </c>
       <c r="J56">
         <v>165135568.0</v>
       </c>
       <c r="K56">
         <v>137895227.0</v>
       </c>
       <c r="L56">
         <v>162575198.0</v>
       </c>
@@ -4135,51 +4141,51 @@
       </c>
       <c r="P56">
         <v>31662317.0</v>
       </c>
       <c r="Q56">
         <v>4963411.0</v>
       </c>
       <c r="R56">
         <v>12631253.0</v>
       </c>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
         <v>4048272.0</v>
       </c>
       <c r="C57">
         <v>41939008.0</v>
       </c>
       <c r="D57">
-        <v>6797990.0</v>
+        <v>5785524.0</v>
       </c>
       <c r="E57">
         <v>6040000.0</v>
       </c>
       <c r="F57">
         <v>4695558.0</v>
       </c>
       <c r="G57">
         <v>5302066.0</v>
       </c>
       <c r="H57">
         <v>5629715.0</v>
       </c>
       <c r="I57">
         <v>5321943.0</v>
       </c>
       <c r="J57">
         <v>7859024.0</v>
       </c>
       <c r="K57">
         <v>8666337.0</v>
       </c>
       <c r="L57">
         <v>10002332.0</v>
       </c>
@@ -4192,133 +4198,135 @@
       <c r="O57">
         <v>7877305.0</v>
       </c>
       <c r="P57">
         <v>9895057.0</v>
       </c>
       <c r="Q57"/>
       <c r="R57">
         <v>6946242.0</v>
       </c>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
         <v>4048272.0</v>
       </c>
       <c r="C58">
         <v>41939008.0</v>
       </c>
       <c r="D58">
-        <v>6797990.0</v>
+        <v>5785524.0</v>
       </c>
       <c r="E58">
         <v>6040000.0</v>
       </c>
       <c r="F58">
         <v>4695558.0</v>
       </c>
       <c r="G58">
         <v>5302066.0</v>
       </c>
       <c r="H58">
         <v>5629715.0</v>
       </c>
       <c r="I58">
         <v>5321943.0</v>
       </c>
       <c r="J58">
         <v>11761521.0</v>
       </c>
       <c r="K58">
         <v>12897800.0</v>
       </c>
       <c r="L58">
         <v>132665133.0</v>
       </c>
       <c r="M58">
         <v>135990217.0</v>
       </c>
       <c r="N58">
         <v>16982223.0</v>
       </c>
       <c r="O58">
         <v>18994236.0</v>
       </c>
       <c r="P58">
         <v>21664153.0</v>
       </c>
-      <c r="Q58"/>
+      <c r="Q58">
+        <v>-104031170.0</v>
+      </c>
       <c r="R58">
         <v>20015716.0</v>
       </c>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
         <v>319573347.0</v>
       </c>
       <c r="C60">
         <v>289408288.0</v>
       </c>
       <c r="D60">
-        <v>381327079.0</v>
+        <v>324533685.0</v>
       </c>
       <c r="E60">
         <v>323875000.0</v>
       </c>
       <c r="F60">
         <v>321711626.0</v>
       </c>
       <c r="G60">
         <v>320142915.0</v>
       </c>
       <c r="H60">
         <v>340579075.0</v>
       </c>
       <c r="I60">
         <v>315607182.0</v>
       </c>
       <c r="J60">
         <v>296342609.0</v>
       </c>
       <c r="K60">
         <v>268288139.0</v>
       </c>
       <c r="L60">
         <v>115433200.0</v>
       </c>
@@ -5210,162 +5218,162 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5">
-        <v>-1478720.0</v>
+        <v>529409.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
-        <v>-943474.0</v>
+        <v>1271460.0</v>
       </c>
       <c r="E5">
-        <v>-1600497.0</v>
+        <v>1482736.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
-        <v>-2049487.0</v>
+        <v>916662.0</v>
       </c>
       <c r="H5">
-        <v>-1548136.0</v>
+        <v>1335142.0</v>
       </c>
       <c r="I5">
-        <v>-226050.0</v>
+        <v>2469774.0</v>
       </c>
       <c r="J5">
         <v>105534084.0</v>
       </c>
       <c r="K5">
-        <v>-1142423.0</v>
+        <v>418115.0</v>
       </c>
       <c r="L5">
         <v>14506224.0</v>
       </c>
       <c r="M5">
         <v>22404027.0</v>
       </c>
       <c r="N5">
         <v>25476187.0</v>
       </c>
       <c r="O5">
         <v>15498039.0</v>
       </c>
       <c r="P5">
         <v>5956083.0</v>
       </c>
       <c r="Q5">
         <v>1568499.0</v>
       </c>
       <c r="R5">
         <v>1718336.0</v>
       </c>
       <c r="S5">
-        <v>-2138158.0</v>
+        <v>-2336637.0</v>
       </c>
       <c r="T5">
-        <v>-180376.0</v>
+        <v>-232538.0</v>
       </c>
       <c r="U5">
         <v>-180376.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>86</v>
       </c>
       <c r="B6">
-        <v>-40659.0</v>
+        <v>1967470.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
-        <v>214163.0</v>
+        <v>2429097.0</v>
       </c>
       <c r="E6">
-        <v>-319646.0</v>
+        <v>2763587.0</v>
       </c>
       <c r="F6"/>
       <c r="G6">
-        <v>-777028.0</v>
+        <v>2189121.0</v>
       </c>
       <c r="H6">
-        <v>-385120.0</v>
+        <v>2498158.0</v>
       </c>
       <c r="I6">
-        <v>930260.0</v>
+        <v>3626084.0</v>
       </c>
       <c r="J6">
         <v>106914380.0</v>
       </c>
       <c r="K6">
-        <v>179096.0</v>
+        <v>1739634.0</v>
       </c>
       <c r="L6">
         <v>16236262.0</v>
       </c>
       <c r="M6">
         <v>24459673.0</v>
       </c>
       <c r="N6">
         <v>27329913.0</v>
       </c>
       <c r="O6">
         <v>17367345.0</v>
       </c>
       <c r="P6">
         <v>7718530.0</v>
       </c>
       <c r="Q6">
         <v>3377496.0</v>
       </c>
       <c r="R6">
         <v>3283451.0</v>
       </c>
       <c r="S6">
-        <v>-626017.0</v>
+        <v>-824496.0</v>
       </c>
       <c r="T6">
-        <v>198054.0</v>
+        <v>145892.0</v>
       </c>
       <c r="U6">
         <v>198055.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -7874,60 +7882,60 @@
       </c>
       <c r="Q14">
         <v>1808997.0</v>
       </c>
       <c r="R14">
         <v>1565115.0</v>
       </c>
       <c r="S14">
         <v>1512141.0</v>
       </c>
       <c r="T14">
         <v>378430.0</v>
       </c>
       <c r="U14">
         <v>378431.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>126</v>
       </c>
       <c r="B15">
         <v>9605243.0</v>
       </c>
       <c r="C15">
-        <v>350000.0</v>
+        <v>-350000.0</v>
       </c>
       <c r="D15">
         <v>432946.0</v>
       </c>
       <c r="E15">
         <v>350000.0</v>
       </c>
       <c r="F15">
-        <v>350000.0</v>
+        <v>-350000.0</v>
       </c>
       <c r="G15">
         <v>350000.0</v>
       </c>
       <c r="H15">
         <v>350000.0</v>
       </c>
       <c r="I15">
         <v>350000.0</v>
       </c>
       <c r="J15">
         <v>370167.0</v>
       </c>
       <c r="K15">
         <v>501667.0</v>
       </c>
       <c r="L15">
         <v>165065.0</v>
       </c>
       <c r="M15">
         <v>151667.0</v>
       </c>
       <c r="N15">
         <v>151667.0</v>
       </c>
@@ -8302,51 +8310,51 @@
         <v>-250273.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>133</v>
       </c>
       <c r="B23">
         <v>-559.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-354416.0</v>
       </c>
       <c r="E23">
         <v>177560.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>-5577530.0</v>
       </c>
       <c r="H23">
         <v>-79194.0</v>
       </c>
       <c r="I23">
-        <v>29873.0</v>
+        <v>-5705910.0</v>
       </c>
       <c r="J23">
         <v>-1027740.0</v>
       </c>
       <c r="K23">
         <v>-488620.0</v>
       </c>
       <c r="L23">
         <v>-96541.0</v>
       </c>
       <c r="M23">
         <v>-2358481.0</v>
       </c>
       <c r="N23">
         <v>-13243788.0</v>
       </c>
       <c r="O23">
         <v>-11405199.0</v>
       </c>
       <c r="P23">
         <v>-726426.0</v>
       </c>
       <c r="Q23">
         <v>-1267578.0</v>
       </c>