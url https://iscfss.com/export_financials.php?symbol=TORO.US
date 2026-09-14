--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -7882,60 +7882,60 @@
       </c>
       <c r="Q14">
         <v>1808997.0</v>
       </c>
       <c r="R14">
         <v>1565115.0</v>
       </c>
       <c r="S14">
         <v>1512141.0</v>
       </c>
       <c r="T14">
         <v>378430.0</v>
       </c>
       <c r="U14">
         <v>378431.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>126</v>
       </c>
       <c r="B15">
         <v>9605243.0</v>
       </c>
       <c r="C15">
-        <v>-350000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D15">
         <v>432946.0</v>
       </c>
       <c r="E15">
         <v>350000.0</v>
       </c>
       <c r="F15">
-        <v>-350000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="G15">
         <v>350000.0</v>
       </c>
       <c r="H15">
         <v>350000.0</v>
       </c>
       <c r="I15">
         <v>350000.0</v>
       </c>
       <c r="J15">
         <v>370167.0</v>
       </c>
       <c r="K15">
         <v>501667.0</v>
       </c>
       <c r="L15">
         <v>165065.0</v>
       </c>
       <c r="M15">
         <v>151667.0</v>
       </c>
       <c r="N15">
         <v>151667.0</v>
       </c>