--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -988,51 +988,53 @@
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>500000000.0</v>
+      </c>
       <c r="C5">
         <v>500000000.0</v>
       </c>
       <c r="D5">
         <v>500000000.0</v>
       </c>
       <c r="E5">
         <v>500000000.0</v>
       </c>
       <c r="F5">
         <v>500000000.0</v>
       </c>
       <c r="G5">
         <v>200000000.0</v>
       </c>
       <c r="H5">
         <v>200000000.0</v>
       </c>
       <c r="I5">
         <v>200000000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
@@ -1882,51 +1884,53 @@
       </c>
       <c r="E38">
         <v>135245571584.0</v>
       </c>
       <c r="F38">
         <v>327810131458.0</v>
       </c>
       <c r="G38">
         <v>275480103492.0</v>
       </c>
       <c r="H38">
         <v>462369695003.0</v>
       </c>
       <c r="I38">
         <v>220721077335.0</v>
       </c>
       <c r="J38">
         <v>103581472110.0</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>28391268284.0</v>
+      </c>
       <c r="C39">
         <v>596248302599.0</v>
       </c>
       <c r="D39">
         <v>494106453324.0</v>
       </c>
       <c r="E39">
         <v>398511922512.0</v>
       </c>
       <c r="F39">
         <v>604752695406.0</v>
       </c>
       <c r="G39">
         <v>778710572190.0</v>
       </c>
       <c r="H39">
         <v>2272794176205.0</v>
       </c>
       <c r="I39">
         <v>1416693883038.0</v>
       </c>
       <c r="J39">
         <v>793325755006.0</v>
       </c>
       <c r="K39">
@@ -5289,82 +5293,88 @@
         <v>138552255857.0</v>
       </c>
       <c r="AD35">
         <v>160691827186.0</v>
       </c>
       <c r="AE35">
         <v>257956042152.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35">
         <v>328843023026.0</v>
       </c>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>201517717243.0</v>
       </c>
-      <c r="C36"/>
-[...1 lines deleted...]
-      <c r="E36"/>
+      <c r="C36">
+        <v>201517717243.0</v>
+      </c>
+      <c r="D36">
+        <v>201545217243.0</v>
+      </c>
+      <c r="E36">
+        <v>201572717243.0</v>
+      </c>
       <c r="F36">
         <v>320870782499.0</v>
       </c>
       <c r="G36">
         <v>321244265636.0</v>
       </c>
       <c r="H36">
         <v>340400336958.0</v>
       </c>
       <c r="I36">
         <v>343940827872.0</v>
       </c>
       <c r="J36">
         <v>324751083224.0</v>
       </c>
       <c r="K36">
         <v>301362248750.0</v>
       </c>
       <c r="L36">
         <v>307377567685.0</v>
       </c>
       <c r="M36">
         <v>249000066358.0</v>
       </c>
       <c r="N36">
         <v>136105305674.0</v>
       </c>
       <c r="O36">
-        <v>172306846330.0</v>
+        <v>432713812127.0</v>
       </c>
       <c r="P36">
         <v>135221396102.0</v>
       </c>
       <c r="Q36">
         <v>135245571584.0</v>
       </c>
       <c r="R36">
         <v>407343315974.0</v>
       </c>
       <c r="S36">
         <v>392434267298.0</v>
       </c>
       <c r="T36">
         <v>469075355079.0</v>
       </c>
       <c r="U36">
         <v>1196367187.0</v>
       </c>
       <c r="V36">
         <v>304881173232.0</v>
       </c>
       <c r="W36">
         <v>374650928370.0</v>
       </c>
@@ -5666,54 +5676,54 @@
       <c r="C40">
         <v>226685859876.0</v>
       </c>
       <c r="D40">
         <v>226636306143.0</v>
       </c>
       <c r="E40">
         <v>228614047338.0</v>
       </c>
       <c r="F40">
         <v>382770524675.0</v>
       </c>
       <c r="G40">
         <v>380778250065.0</v>
       </c>
       <c r="H40">
         <v>350021675397.0</v>
       </c>
       <c r="I40">
         <v>180388043356.0</v>
       </c>
       <c r="J40">
         <v>249206476261.0</v>
       </c>
       <c r="K40">
-        <v>168949812591.0</v>
+        <v>314771044591.0</v>
       </c>
       <c r="L40">
-        <v>257721306962.0</v>
+        <v>397648728962.0</v>
       </c>
       <c r="M40">
         <v>397610536353.0</v>
       </c>
       <c r="N40">
         <v>276440263174.0</v>
       </c>
       <c r="O40">
         <v>365033777663.0</v>
       </c>
       <c r="P40">
         <v>370505019255.0</v>
       </c>
       <c r="Q40">
         <v>213767965084.0</v>
       </c>
       <c r="R40">
         <v>431238347520.0</v>
       </c>
       <c r="S40">
         <v>454184299430.0</v>
       </c>
       <c r="T40">
         <v>435563892701.0</v>
       </c>
@@ -7892,51 +7902,53 @@
         <v>-125689358046.0</v>
       </c>
       <c r="F10">
         <v>-143553305852.0</v>
       </c>
       <c r="G10">
         <v>83253493314.0</v>
       </c>
       <c r="H10">
         <v>275091135967.0</v>
       </c>
       <c r="I10">
         <v>295121602774.0</v>
       </c>
       <c r="J10">
         <v>179636012022.0</v>
       </c>
       <c r="K10">
         <v>121153317007.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>108</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>9099423000.0</v>
+      </c>
       <c r="C11">
         <v>49310308852.0</v>
       </c>
       <c r="D11">
         <v>43798833653.0</v>
       </c>
       <c r="E11">
         <v>9590153411.0</v>
       </c>
       <c r="F11">
         <v>49423721907.0</v>
       </c>
       <c r="G11">
         <v>51778054952.0</v>
       </c>
       <c r="H11">
         <v>68589072304.0</v>
       </c>
       <c r="I11">
         <v>93780463284.0</v>
       </c>
       <c r="J11">
         <v>44881532526.0</v>
       </c>
       <c r="K11">
@@ -8810,102 +8822,102 @@
       <c r="I3">
         <v>4646934406.0</v>
       </c>
       <c r="J3">
         <v>5120362129.0</v>
       </c>
       <c r="K3">
         <v>5209818788.0</v>
       </c>
       <c r="L3">
         <v>5207967808.0</v>
       </c>
       <c r="M3">
         <v>3457237180.0</v>
       </c>
       <c r="N3">
         <v>6786603614.0</v>
       </c>
       <c r="O3">
         <v>6475893220.0</v>
       </c>
       <c r="P3">
         <v>3932712735.0</v>
       </c>
       <c r="Q3">
-        <v>-891995989.0</v>
+        <v>6018469644.0</v>
       </c>
       <c r="R3">
         <v>2783570700.0</v>
       </c>
       <c r="S3">
         <v>1855713852.0</v>
       </c>
       <c r="T3">
         <v>927856849.0</v>
       </c>
       <c r="U3">
         <v>891280155.0</v>
       </c>
       <c r="V3">
         <v>1145239526.0</v>
       </c>
       <c r="W3">
         <v>676347345.0</v>
       </c>
       <c r="X3">
         <v>3943048764.0</v>
       </c>
       <c r="Y3">
         <v>136524783.0</v>
       </c>
       <c r="Z3">
         <v>1832978081.0</v>
       </c>
       <c r="AA3">
         <v>835392666.0</v>
       </c>
       <c r="AB3">
         <v>1138153234.0</v>
       </c>
       <c r="AC3">
         <v>1109358480.0</v>
       </c>
       <c r="AD3">
         <v>-1456734033.0</v>
       </c>
       <c r="AE3">
         <v>3248094810.0</v>
       </c>
       <c r="AF3">
         <v>755136906.0</v>
       </c>
       <c r="AG3">
         <v>1686106784.0</v>
       </c>
       <c r="AH3">
-        <v>-71027919.0</v>
+        <v>4465733172.0</v>
       </c>
       <c r="AI3">
         <v>5095758760.0</v>
       </c>
       <c r="AJ3">
         <v>5095758761.0</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
@@ -8960,102 +8972,102 @@
       <c r="I5">
         <v>-78362530165.0</v>
       </c>
       <c r="J5">
         <v>10808930918.0</v>
       </c>
       <c r="K5">
         <v>12245945637.0</v>
       </c>
       <c r="L5">
         <v>12536507615.0</v>
       </c>
       <c r="M5">
         <v>5593028515.0</v>
       </c>
       <c r="N5">
         <v>13067857022.0</v>
       </c>
       <c r="O5">
         <v>8599600825.0</v>
       </c>
       <c r="P5">
         <v>13325999983.0</v>
       </c>
       <c r="Q5">
-        <v>-39716426179.0</v>
+        <v>-40608422168.0</v>
       </c>
       <c r="R5">
         <v>-14775789078.0</v>
       </c>
       <c r="S5">
         <v>-6651396039.0</v>
       </c>
       <c r="T5">
         <v>-9987844327.0</v>
       </c>
       <c r="U5">
         <v>-146105693897.0</v>
       </c>
       <c r="V5">
         <v>-9451630325.0</v>
       </c>
       <c r="W5">
         <v>59312685547.0</v>
       </c>
       <c r="X5">
         <v>79083435608.0</v>
       </c>
       <c r="Y5">
         <v>-10503850939.0</v>
       </c>
       <c r="Z5">
         <v>65500038621.0</v>
       </c>
       <c r="AA5">
         <v>94135994034.0</v>
       </c>
       <c r="AB5">
         <v>63028307713.0</v>
       </c>
       <c r="AC5">
         <v>44074473114.0</v>
       </c>
       <c r="AD5">
         <v>123949533443.0</v>
       </c>
       <c r="AE5">
         <v>111631515324.0</v>
       </c>
       <c r="AF5">
         <v>109546784145.0</v>
       </c>
       <c r="AG5">
         <v>47463963302.0</v>
       </c>
       <c r="AH5">
-        <v>56174830882.0</v>
+        <v>56103802963.0</v>
       </c>
       <c r="AI5">
         <v>134808600320.0</v>
       </c>
       <c r="AJ5">
         <v>134808600321.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>103</v>
       </c>
       <c r="B6">
         <v>-1000000000.0</v>
       </c>
       <c r="C6">
         <v>-6958690812.0</v>
       </c>
       <c r="D6">
         <v>-108054086.0</v>
       </c>
       <c r="E6">
         <v>-239592834140.0</v>
       </c>
       <c r="F6">
@@ -9070,102 +9082,102 @@
       <c r="I6">
         <v>-73715595759.0</v>
       </c>
       <c r="J6">
         <v>15929293047.0</v>
       </c>
       <c r="K6">
         <v>17455764425.0</v>
       </c>
       <c r="L6">
         <v>17744475423.0</v>
       </c>
       <c r="M6">
         <v>9050265695.0</v>
       </c>
       <c r="N6">
         <v>19854460636.0</v>
       </c>
       <c r="O6">
         <v>15075494045.0</v>
       </c>
       <c r="P6">
         <v>17258712718.0</v>
       </c>
       <c r="Q6">
-        <v>-40608422168.0</v>
+        <v>-34589952524.0</v>
       </c>
       <c r="R6">
         <v>-11992218378.0</v>
       </c>
       <c r="S6">
         <v>-4795682187.0</v>
       </c>
       <c r="T6">
         <v>-9059987478.0</v>
       </c>
       <c r="U6">
         <v>-145214413742.0</v>
       </c>
       <c r="V6">
         <v>-8306390799.0</v>
       </c>
       <c r="W6">
         <v>59989032892.0</v>
       </c>
       <c r="X6">
         <v>83026484372.0</v>
       </c>
       <c r="Y6">
         <v>-10367326156.0</v>
       </c>
       <c r="Z6">
         <v>67333016702.0</v>
       </c>
       <c r="AA6">
         <v>94971386700.0</v>
       </c>
       <c r="AB6">
         <v>64166460947.0</v>
       </c>
       <c r="AC6">
         <v>45183831594.0</v>
       </c>
       <c r="AD6">
         <v>122492799410.0</v>
       </c>
       <c r="AE6">
         <v>114879610134.0</v>
       </c>
       <c r="AF6">
         <v>110301921051.0</v>
       </c>
       <c r="AG6">
         <v>49150070086.0</v>
       </c>
       <c r="AH6">
-        <v>56103802963.0</v>
+        <v>60569536135.0</v>
       </c>
       <c r="AI6">
         <v>139904359080.0</v>
       </c>
       <c r="AJ6">
         <v>139904359082.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -9436,52 +9448,56 @@
       <c r="AE10">
         <v>77259095218.0</v>
       </c>
       <c r="AF10">
         <v>73452904362.0</v>
       </c>
       <c r="AG10">
         <v>35920654992.0</v>
       </c>
       <c r="AH10">
         <v>30675136995.0</v>
       </c>
       <c r="AI10">
         <v>114262905393.0</v>
       </c>
       <c r="AJ10">
         <v>114262905394.0</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11"/>
-      <c r="E11"/>
+      <c r="D11">
+        <v>921356000.0</v>
+      </c>
+      <c r="E11">
+        <v>1784852000.0</v>
+      </c>
       <c r="F11">
         <v>1727574131.0</v>
       </c>
       <c r="G11">
         <v>1997189543.0</v>
       </c>
       <c r="H11">
         <v>795064730.0</v>
       </c>
       <c r="I11">
         <v>-15966642885.0</v>
       </c>
       <c r="J11">
         <v>5038368560.0</v>
       </c>
       <c r="K11">
         <v>5393288575.0</v>
       </c>
       <c r="L11">
         <v>5534985750.0</v>
       </c>
       <c r="M11">
         <v>4230435115.0</v>
       </c>
       <c r="N11">
@@ -11025,51 +11041,53 @@
         <v>16000248268.0</v>
       </c>
       <c r="AF30">
         <v>11391296229.0</v>
       </c>
       <c r="AG30">
         <v>12970986209.0</v>
       </c>
       <c r="AH30">
         <v>9080925373.0</v>
       </c>
       <c r="AI30">
         <v>10221062153.0</v>
       </c>
       <c r="AJ30">
         <v>10221062153.0</v>
       </c>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>128</v>
       </c>
       <c r="B31">
         <v>270943000.0</v>
       </c>
-      <c r="C31"/>
+      <c r="C31">
+        <v>-7434940969.0</v>
+      </c>
       <c r="D31">
         <v>-275360900.0</v>
       </c>
       <c r="E31">
         <v>-251393565453.0</v>
       </c>
       <c r="F31">
         <v>-2411485099.0</v>
       </c>
       <c r="G31">
         <v>1440981342.0</v>
       </c>
       <c r="H31">
         <v>-2551255141.0</v>
       </c>
       <c r="I31">
         <v>-72332939522.0</v>
       </c>
       <c r="J31">
         <v>-5651040105.0</v>
       </c>
       <c r="K31">
         <v>-2880358942.0</v>
       </c>
       <c r="L31">
@@ -11353,51 +11371,51 @@
       </c>
       <c r="F2">
         <v>177068698664.0</v>
       </c>
       <c r="G2">
         <v>411678473535.0</v>
       </c>
       <c r="H2">
         <v>444105595584.0</v>
       </c>
       <c r="I2">
         <v>285603099360.0</v>
       </c>
       <c r="J2">
         <v>242238083244.0</v>
       </c>
       <c r="K2">
         <v>100909664286.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>131</v>
       </c>
       <c r="B3">
-        <v>78151240</v>
+        <v>5</v>
       </c>
       <c r="C3">
         <v>164524208</v>
       </c>
       <c r="D3">
         <v>275422020</v>
       </c>
       <c r="E3">
         <v>2771080000</v>
       </c>
       <c r="F3">
         <v>22276125000</v>
       </c>
       <c r="G3">
         <v>1492050000</v>
       </c>
       <c r="H3">
         <v>89033375000</v>
       </c>
       <c r="I3">
         <v>111749963266</v>
       </c>
       <c r="J3">
         <v>152914827464</v>
       </c>
@@ -11603,51 +11621,53 @@
       </c>
       <c r="J12">
         <v>-476604223762.0</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>142</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>19846848201.0</v>
+      </c>
       <c r="C14">
         <v>3029683306.0</v>
       </c>
       <c r="D14">
         <v>20652446749.0</v>
       </c>
       <c r="E14">
         <v>20817211908.0</v>
       </c>
       <c r="F14">
         <v>21673576765.0</v>
       </c>
       <c r="G14">
         <v>21905198135.0</v>
       </c>
       <c r="H14">
         <v>21604255534.0</v>
       </c>
       <c r="I14">
         <v>20426949981.0</v>
       </c>
       <c r="J14">
         <v>11833491959.0</v>
       </c>
       <c r="K14">
@@ -11894,51 +11914,51 @@
       </c>
       <c r="F23">
         <v>10042268862.0</v>
       </c>
       <c r="G23">
         <v>113136488132.0</v>
       </c>
       <c r="H23">
         <v>-16294841195.0</v>
       </c>
       <c r="I23">
         <v>-11636329257.0</v>
       </c>
       <c r="J23">
         <v>-27578178743.0</v>
       </c>
       <c r="K23">
         <v>-20252914235.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>151</v>
       </c>
       <c r="B24">
-        <v>2841772813.0</v>
+        <v>49445484.0</v>
       </c>
       <c r="C24">
         <v>-18330802531.0</v>
       </c>
       <c r="D24">
         <v>120800130426.0</v>
       </c>
       <c r="E24">
         <v>31316487729.0</v>
       </c>
       <c r="F24">
         <v>160965895876.0</v>
       </c>
       <c r="G24">
         <v>24518200949.0</v>
       </c>
       <c r="H24">
         <v>-53600000000.0</v>
       </c>
       <c r="I24">
         <v>-75700000000.0</v>
       </c>
       <c r="J24">
         <v>-8424408475.0</v>
       </c>
@@ -12402,51 +12422,51 @@
       <c r="G3">
         <v>63711490</v>
       </c>
       <c r="H3">
         <v>63711490</v>
       </c>
       <c r="I3">
         <v>47875102026</v>
       </c>
       <c r="J3">
         <v>164524208</v>
       </c>
       <c r="K3">
         <v>275422020</v>
       </c>
       <c r="L3">
         <v>275422020</v>
       </c>
       <c r="M3">
         <v>84706429</v>
       </c>
       <c r="N3">
         <v>1474890418</v>
       </c>
       <c r="O3">
-        <v>1474890418</v>
+        <v>5</v>
       </c>
       <c r="P3">
         <v>1665606009</v>
       </c>
       <c r="Q3">
         <v>2802943000</v>
       </c>
       <c r="R3">
         <v>2802943000</v>
       </c>
       <c r="S3">
         <v>2802943000</v>
       </c>
       <c r="T3">
         <v>5340023000</v>
       </c>
       <c r="U3">
         <v>21000000000</v>
       </c>
       <c r="V3">
         <v>26952908874</v>
       </c>
       <c r="W3">
         <v>26952908874</v>
       </c>
@@ -12563,51 +12583,51 @@
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
-        <v>-3942678800.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C6">
         <v>-3942678800.0</v>
       </c>
       <c r="D6">
         <v>-3942679000.0</v>
       </c>
       <c r="E6">
         <v>3538568788.0</v>
       </c>
       <c r="F6">
         <v>-8874982834.0</v>
       </c>
       <c r="G6">
         <v>2111029436.0</v>
       </c>
       <c r="H6">
         <v>-1336294986.0</v>
       </c>
       <c r="I6">
         <v>-11274672101.0</v>
       </c>
       <c r="J6">
         <v>-1290637479.0</v>
       </c>