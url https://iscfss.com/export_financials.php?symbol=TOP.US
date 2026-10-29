--- v0 (2026-09-12)
+++ v1 (2026-10-29)
@@ -1652,52 +1652,56 @@
         <v>797725.0</v>
       </c>
       <c r="D36">
         <v>1618887.0</v>
       </c>
       <c r="E36">
         <v>572190.0</v>
       </c>
       <c r="F36">
         <v>710422.0</v>
       </c>
       <c r="G36">
         <v>155645.0</v>
       </c>
       <c r="H36">
         <v>190821.0</v>
       </c>
       <c r="I36">
         <v>10860419.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
-      <c r="B37"/>
-      <c r="C37"/>
+      <c r="B37">
+        <v>301430.0</v>
+      </c>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38">
         <v>65445618.0</v>
       </c>
       <c r="C38"/>
       <c r="D38">
         <v>26571106.0</v>
       </c>
       <c r="E38"/>
       <c r="F38">
         <v>296532.0</v>
       </c>
       <c r="G38">
         <v>155645.0</v>
       </c>
@@ -4122,56 +4126,62 @@
       <c r="S36"/>
       <c r="T36">
         <v>482048.0</v>
       </c>
       <c r="U36"/>
       <c r="V36">
         <v>155645.0</v>
       </c>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36">
         <v>190821.0</v>
       </c>
       <c r="Z36">
         <v>5525620.0</v>
       </c>
       <c r="AA36">
         <v>10860419.0</v>
       </c>
       <c r="AB36"/>
     </row>
     <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>44</v>
       </c>
-      <c r="B37"/>
-      <c r="C37"/>
+      <c r="B37">
+        <v>301061.0</v>
+      </c>
+      <c r="C37">
+        <v>301430.0</v>
+      </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37"/>
+      <c r="G37">
+        <v>0.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
     </row>
     <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>45</v>
@@ -6525,51 +6535,53 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
         <v>-1367860.0</v>
       </c>
       <c r="C5">
         <v>190540.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>104548.0</v>
+      </c>
       <c r="E5">
         <v>-2038023.0</v>
       </c>
       <c r="F5">
         <v>1160632.0</v>
       </c>
       <c r="G5">
         <v>-5207728.0</v>
       </c>
       <c r="H5">
         <v>3591711.0</v>
       </c>
       <c r="I5">
         <v>1871278.0</v>
       </c>
       <c r="J5">
         <v>6401622.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>1838183.0</v>
       </c>
       <c r="M5">
         <v>8256556.0</v>
       </c>
@@ -6587,51 +6599,53 @@
       </c>
       <c r="T5"/>
       <c r="U5">
         <v>1298759.5</v>
       </c>
       <c r="V5">
         <v>1298759.5</v>
       </c>
       <c r="W5">
         <v>9789532.0</v>
       </c>
       <c r="X5">
         <v>9789532.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
         <v>-1340655.0</v>
       </c>
       <c r="C6">
         <v>198680.0</v>
       </c>
-      <c r="D6"/>
+      <c r="D6">
+        <v>104548.0</v>
+      </c>
       <c r="E6">
         <v>-1879157.0</v>
       </c>
       <c r="F6">
         <v>1177656.0</v>
       </c>
       <c r="G6">
         <v>-5139311.0</v>
       </c>
       <c r="H6">
         <v>3667791.0</v>
       </c>
       <c r="I6">
         <v>75422.0</v>
       </c>
       <c r="J6">
         <v>6465548.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>1895202.0</v>
       </c>
       <c r="M6">
         <v>8311842.0</v>
       </c>