--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -905,51 +908,53 @@
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>141175000.0</v>
+      </c>
       <c r="C5">
         <v>46147000.0</v>
       </c>
       <c r="D5">
         <v>-30563000.0</v>
       </c>
       <c r="E5">
         <v>-72191266.0</v>
       </c>
       <c r="F5">
         <v>15322000.0</v>
       </c>
       <c r="G5">
         <v>14647139.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
@@ -992,89 +997,89 @@
       </c>
       <c r="C9">
         <v>45010844000.0</v>
       </c>
       <c r="D9">
         <v>45008163350.0</v>
       </c>
       <c r="E9">
         <v>45001700000.0</v>
       </c>
       <c r="F9">
         <v>19133316800.0</v>
       </c>
       <c r="G9">
         <v>19133316800.0</v>
       </c>
       <c r="H9">
         <v>19133316800.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>4288960680.0</v>
+        <v>4288961000.0</v>
       </c>
       <c r="C10">
         <v>2580101000.0</v>
       </c>
       <c r="D10">
         <v>2698217000.0</v>
       </c>
       <c r="E10">
         <v>3228381563.0</v>
       </c>
       <c r="F10">
         <v>1988875000.0</v>
       </c>
       <c r="G10">
         <v>194187940.0</v>
       </c>
       <c r="H10">
         <v>1344400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>4288960680.0</v>
+        <v>4288961000.0</v>
       </c>
       <c r="C12">
         <v>2580101000.0</v>
       </c>
       <c r="D12">
         <v>2698217000.0</v>
       </c>
       <c r="E12">
         <v>3228381563.0</v>
       </c>
       <c r="F12">
         <v>1988875000.0</v>
       </c>
       <c r="G12">
         <v>194187940.0</v>
       </c>
       <c r="H12">
         <v>1344400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
@@ -1082,51 +1087,51 @@
       </c>
       <c r="C13">
         <v>102501016000.0</v>
       </c>
       <c r="D13">
         <v>102500718000.0</v>
       </c>
       <c r="E13">
         <v>102500000000.0</v>
       </c>
       <c r="F13">
         <v>41000000000.0</v>
       </c>
       <c r="G13">
         <v>2000000000.0</v>
       </c>
       <c r="H13">
         <v>2000000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>2050020320.0</v>
+        <v>2050020000.0</v>
       </c>
       <c r="C14">
         <v>2050020000.0</v>
       </c>
       <c r="D14">
         <v>2050008000.0</v>
       </c>
       <c r="E14">
         <v>1761648352.0</v>
       </c>
       <c r="F14">
         <v>866429000.0</v>
       </c>
       <c r="G14">
         <v>860000000.0</v>
       </c>
       <c r="H14">
         <v>860000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
@@ -1202,77 +1207,77 @@
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>334849.0</v>
       </c>
       <c r="E21">
         <v>1339394.0</v>
       </c>
       <c r="F21">
         <v>2344000.0</v>
       </c>
       <c r="G21">
         <v>4166666.0</v>
       </c>
       <c r="H21">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
-        <v>59513652180.0</v>
+        <v>59513652000.0</v>
       </c>
       <c r="C22">
         <v>71195728000.0</v>
       </c>
       <c r="D22">
         <v>74585422000.0</v>
       </c>
       <c r="E22">
         <v>62192044805.0</v>
       </c>
       <c r="F22">
         <v>46019597000.0</v>
       </c>
       <c r="G22">
         <v>48255970905.0</v>
       </c>
       <c r="H22">
         <v>48842057000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
-        <v>203716185050.0</v>
+        <v>203716185000.0</v>
       </c>
       <c r="C23">
         <v>214868855000.0</v>
       </c>
       <c r="D23">
         <v>216958324000.0</v>
       </c>
       <c r="E23">
         <v>197474926079.0</v>
       </c>
       <c r="F23">
         <v>134793372000.0</v>
       </c>
       <c r="G23">
         <v>129181532738.0</v>
       </c>
       <c r="H23">
         <v>106465257000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
@@ -1329,197 +1334,205 @@
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>12124993000.0</v>
+      </c>
       <c r="C28">
         <v>17833298000.0</v>
       </c>
       <c r="D28">
         <v>16987487000.0</v>
       </c>
       <c r="E28">
         <v>30606640908.0</v>
       </c>
       <c r="F28">
         <v>28229520000.0</v>
       </c>
       <c r="G28">
         <v>75916089073.0</v>
       </c>
       <c r="H28">
         <v>60376211000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>13449045160.0</v>
+        <v>13449045000.0</v>
       </c>
       <c r="C30">
         <v>16307838000.0</v>
       </c>
       <c r="D30">
         <v>21692039000.0</v>
       </c>
       <c r="E30">
         <v>23448457897.0</v>
       </c>
       <c r="F30">
         <v>32393732000.0</v>
       </c>
       <c r="G30">
         <v>36994670266.0</v>
       </c>
       <c r="H30">
         <v>25835146000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>122184025000.0</v>
+      </c>
       <c r="C33">
         <v>121402842000.0</v>
       </c>
       <c r="D33">
         <v>116048559000.0</v>
       </c>
       <c r="E33">
         <v>105341784929.0</v>
       </c>
       <c r="F33">
         <v>53483077000.0</v>
       </c>
       <c r="G33">
         <v>43655935540.0</v>
       </c>
       <c r="H33">
         <v>29473196000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>14336467000.0</v>
+      </c>
       <c r="C35">
         <v>16202320000.0</v>
       </c>
       <c r="D35">
         <v>18154082000.0</v>
       </c>
       <c r="E35">
         <v>20607236016.0</v>
       </c>
       <c r="F35">
         <v>6269523000.0</v>
       </c>
       <c r="G35">
         <v>51491870712.0</v>
       </c>
       <c r="H35">
         <v>42694840000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>27814526000.0</v>
+      </c>
       <c r="C36">
         <v>61204316000.0</v>
       </c>
       <c r="D36">
         <v>81915981000.0</v>
       </c>
       <c r="E36">
         <v>102942818130.0</v>
       </c>
       <c r="F36">
         <v>51977075000.0</v>
       </c>
       <c r="G36">
         <v>41977733988.0</v>
       </c>
       <c r="H36">
         <v>27548919000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
@@ -1538,113 +1551,115 @@
       </c>
       <c r="C38">
         <v>42004260.0</v>
       </c>
       <c r="D38">
         <v>53620110.0</v>
       </c>
       <c r="E38">
         <v>52014310.0</v>
       </c>
       <c r="F38">
         <v>18961030.0</v>
       </c>
       <c r="G38">
         <v>14464750.0</v>
       </c>
       <c r="H38">
         <v>15990000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>54598000.0</v>
+        <v>4280502000.0</v>
       </c>
       <c r="C39">
         <v>3382346000.0</v>
       </c>
       <c r="D39">
         <v>1934087000.0</v>
       </c>
       <c r="E39">
         <v>3264256884.0</v>
       </c>
       <c r="F39">
         <v>908091000.0</v>
       </c>
       <c r="G39">
         <v>80768086.0</v>
       </c>
       <c r="H39">
         <v>970459000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>1339436000.0</v>
+      </c>
       <c r="C40">
         <v>1072326000.0</v>
       </c>
       <c r="D40">
         <v>4853585000.0</v>
       </c>
       <c r="E40">
         <v>1157697233.0</v>
       </c>
       <c r="F40">
         <v>1426002000.0</v>
       </c>
       <c r="G40">
         <v>561929612.0</v>
       </c>
       <c r="H40">
         <v>1192618000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>141175480.0</v>
+        <v>45010844000.0</v>
       </c>
       <c r="C42">
         <v>45010844000.0</v>
       </c>
       <c r="D42">
         <v>45008163000.0</v>
       </c>
       <c r="E42">
         <v>45001699999.0</v>
       </c>
       <c r="F42">
         <v>19133317000.0</v>
       </c>
       <c r="G42">
         <v>19133316801.0</v>
       </c>
       <c r="H42">
         <v>19133317000.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
@@ -1661,342 +1676,346 @@
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>94369499000.0</v>
+      </c>
       <c r="C46">
         <v>60198526000.0</v>
       </c>
       <c r="D46">
         <v>34132242000.0</v>
       </c>
       <c r="E46">
         <v>2397627405.0</v>
       </c>
       <c r="F46">
         <v>1503658000.0</v>
       </c>
       <c r="G46">
         <v>1674034886.0</v>
       </c>
       <c r="H46">
         <v>1922477000.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47">
         <v>104222062300.0</v>
       </c>
       <c r="C47">
         <v>103230672470.0</v>
       </c>
       <c r="D47">
         <v>97675788410.0</v>
       </c>
       <c r="E47">
         <v>105288431220.0</v>
       </c>
       <c r="F47">
         <v>53461772030.0</v>
       </c>
       <c r="G47">
         <v>43637304120.0</v>
       </c>
       <c r="H47">
         <v>29455405820.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
-        <v>38212084460.0</v>
+        <v>38212084000.0</v>
       </c>
       <c r="C48">
         <v>45627547000.0</v>
       </c>
       <c r="D48">
         <v>44693285000.0</v>
       </c>
       <c r="E48">
         <v>14809065555.0</v>
       </c>
       <c r="F48">
         <v>42047749000.0</v>
       </c>
       <c r="G48">
         <v>31238613297.0</v>
       </c>
       <c r="H48">
         <v>21561480000.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>16413954000.0</v>
+      </c>
       <c r="C51">
         <v>20413399000.0</v>
       </c>
       <c r="D51">
         <v>19685703000.0</v>
       </c>
       <c r="E51">
         <v>33835022474.0</v>
       </c>
       <c r="F51">
         <v>30218395000.0</v>
       </c>
       <c r="G51">
         <v>76110277017.0</v>
       </c>
       <c r="H51">
         <v>61720610000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>2170431000.0</v>
       </c>
       <c r="C52">
         <v>4402008000.0</v>
       </c>
       <c r="D52">
         <v>1775349000.0</v>
       </c>
       <c r="E52">
         <v>13464215134.0</v>
       </c>
       <c r="F52">
         <v>24035059000.0</v>
       </c>
       <c r="G52">
         <v>24684155177.0</v>
       </c>
       <c r="H52">
         <v>19089730000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
-        <v>203716185050.0</v>
+        <v>203716185000.0</v>
       </c>
       <c r="C55">
         <v>214868855000.0</v>
       </c>
       <c r="D55">
         <v>216958324000.0</v>
       </c>
       <c r="E55">
         <v>197474926079.0</v>
       </c>
       <c r="F55">
         <v>134793372000.0</v>
       </c>
       <c r="G55">
         <v>129181532738.0</v>
       </c>
       <c r="H55">
         <v>106465257000.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
-        <v>81532159990.0</v>
+        <v>81532160000.0</v>
       </c>
       <c r="C56">
         <v>93466013000.0</v>
       </c>
       <c r="D56">
         <v>100909765000.0</v>
       </c>
       <c r="E56">
         <v>92133141150.0</v>
       </c>
       <c r="F56">
         <v>81310295000.0</v>
       </c>
       <c r="G56">
         <v>85525597198.0</v>
       </c>
       <c r="H56">
         <v>76992061000.0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
-        <v>3509866940.0</v>
+        <v>3509867000.0</v>
       </c>
       <c r="C57">
         <v>5474333000.0</v>
       </c>
       <c r="D57">
         <v>6628935000.0</v>
       </c>
       <c r="E57">
         <v>14621912367.0</v>
       </c>
       <c r="F57">
         <v>26327461000.0</v>
       </c>
       <c r="G57">
         <v>25303084789.0</v>
       </c>
       <c r="H57">
         <v>21075620000.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
-        <v>17851065100.0</v>
+        <v>17846334000.0</v>
       </c>
       <c r="C58">
         <v>21676653000.0</v>
       </c>
       <c r="D58">
         <v>24783017000.0</v>
       </c>
       <c r="E58">
         <v>35229148383.0</v>
       </c>
       <c r="F58">
         <v>32596984000.0</v>
       </c>
       <c r="G58">
         <v>76794955501.0</v>
       </c>
       <c r="H58">
         <v>63770461000.0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
-        <v>185865119950.0</v>
+        <v>185865120000.0</v>
       </c>
       <c r="C60">
         <v>193185554000.0</v>
       </c>
       <c r="D60">
         <v>192171604000.0</v>
       </c>
       <c r="E60">
         <v>162238574288.0</v>
       </c>
       <c r="F60">
         <v>102196389000.0</v>
       </c>
       <c r="G60">
         <v>52386577237.0</v>
       </c>
       <c r="H60">
         <v>42694797000.0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
@@ -2018,2426 +2037,2499 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>380000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>866400000.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>84496000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>65321000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>46147000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17283000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1404000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-20143000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30563000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-137826471.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-115948069.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-94069669.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-72191266.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15322339.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>15322338.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15322339.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>52386577237.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>45010844000.0</v>
       </c>
       <c r="D9">
         <v>45010844000.0</v>
       </c>
       <c r="E9">
         <v>45010844000.0</v>
       </c>
       <c r="F9">
         <v>45010844000.0</v>
       </c>
       <c r="G9">
         <v>45010844000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>45010844000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>45005632100.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45004021550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45001700000.0</v>
       </c>
       <c r="O9">
         <v>45001700000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>45001700000.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>16</v>
       </c>
-      <c r="B10">
+      <c r="B10"/>
+      <c r="C10">
         <v>4288960680.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1968736310.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2074026000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2489040000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2580101000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4374401000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4931741000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10064586000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2698217000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3194115636.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2359343270.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1599911898.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3228381563.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4089247762.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>1397115907.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1988875198.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-194187940.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>18</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>4288960680.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1968736310.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2074026000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2489040000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2580101000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4374401000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4931741000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10064586000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2698217000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3194115636.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2359343270.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1599911898.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3228381563.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4089247762.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>1397115907.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1988875198.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>194187940.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>19</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>102501016000.0</v>
       </c>
       <c r="D13">
         <v>102501016000.0</v>
       </c>
       <c r="E13">
         <v>102501016000.0</v>
       </c>
       <c r="F13">
         <v>102501016000.0</v>
       </c>
       <c r="G13">
         <v>102501016000.0</v>
       </c>
       <c r="H13">
+        <v>102501016000.0</v>
+      </c>
+      <c r="I13">
         <v>102500821000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>102500778000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>102500718000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>102500593400.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>102500436900.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>102500257950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102500000000.0</v>
       </c>
       <c r="O13">
         <v>102500000000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="P13">
+        <v>102500000000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13">
         <v>82000000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>41000000000.0</v>
       </c>
-      <c r="S13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>2050020320.0</v>
       </c>
       <c r="C14">
         <v>2050020320.0</v>
       </c>
       <c r="D14">
+        <v>2050020000.0</v>
+      </c>
+      <c r="E14">
         <v>2050020320.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2050020000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2050020320.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2050039566.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2050012000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2050009623.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2050013000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2050010772.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2050006899.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2050002152.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1853260075.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1913333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640000000.0</v>
       </c>
       <c r="Q14">
         <v>1640000000.0</v>
       </c>
       <c r="R14">
+        <v>1640000000.0</v>
+      </c>
+      <c r="S14">
         <v>885714284.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>926096437.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>83712.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>334849.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>585985.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>837121.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1088258.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1339394.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1590530.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>2092803.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2343939.0</v>
       </c>
-      <c r="S21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>28</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22">
         <v>59513652180.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>65682469200.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>67724780000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>68761136000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>71195728000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>67849764000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>71720280000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>67878745000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>74585422000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>67185375212.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>64737691543.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>58965266642.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>62192044805.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>66401534128.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>46706491244.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>46019597204.0</v>
       </c>
-      <c r="S22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>29</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>203716185050.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>207329025060.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>210386710000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>211569214000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>214868855000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>212745340000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>216947758000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>215666317000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>216958324000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>209596323187.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>197466910007.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>191054890047.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>197474926079.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>209450939484.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>136535140558.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>134793372381.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>52386577237.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>14243522830.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14738751620.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15012887850.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15516340120.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16011391320.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>16498181640.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>18812965030.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19253005710.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>20370807340.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>25483112280.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>14243522830.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14738751620.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15012887850.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15516340120.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16011391320.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16498181640.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>18812965030.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>19253005710.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20370807340.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25483112280.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>16911412000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16783271000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17833298000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13991056000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17675487000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9188419000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16987487000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21890430702.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19412816241.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21510513996.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30606640908.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>41787435136.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>27252122231.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28229519766.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>194187940.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>36</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>13449045160.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12374916740.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14256381000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13841916000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16307838000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17340091000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17680507000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15565748000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21692039000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24795124988.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22811652512.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22870975961.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23448457897.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28385923645.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>24193561212.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32393732373.0</v>
       </c>
-      <c r="S30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:19">
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
-    </row>
-    <row r="33" spans="1:19">
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
-      <c r="D33">
+      <c r="D33"/>
+      <c r="E33">
         <v>122235590000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>121977275000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>121402842000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>120219637000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>120048442000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>117397668000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>116048559000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>112543863830.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>105718296782.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>105221204033.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>105341784929.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>104688363688.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>56563235788.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>53483077000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>-194187940.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
-      <c r="D35">
+      <c r="D35"/>
+      <c r="E35">
         <v>15177417000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15694069000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16202320000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16762048000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>17235339000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>17693081000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>18154082000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>18714567144.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>19256646940.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19584802746.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>20607236016.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>25569298762.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>6005094176.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6269522787.0</v>
       </c>
-      <c r="S35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:19">
+      <c r="T35">
+        <v>-52386577237.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>61003090000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>61388366000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>61204316000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>85201466000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>84708441000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>83516403000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>81915981000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>79001328025.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>77600227221.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>77639126420.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>102942818130.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>101950785851.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>54901635459.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>51977074845.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-194187940.0</v>
       </c>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>20447720.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>33292370.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>36196330.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>39100290.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>42004260.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>58050700.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>68540950.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>60277630.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>52014310.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>18961030.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>54901635459.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>51977074845.0</v>
       </c>
-      <c r="S38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:19">
+      <c r="T38"/>
+    </row>
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>45</v>
       </c>
-      <c r="B39">
-[...1 lines deleted...]
-      </c>
+      <c r="B39"/>
       <c r="C39">
         <v>54598000.0</v>
       </c>
       <c r="D39">
+        <v>54598000.0</v>
+      </c>
+      <c r="E39">
         <v>4095932000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4499847000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3382346000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2961447000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2566788000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4759569000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1934087000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1877843522.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1839925900.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2397531513.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3264256884.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5885870261.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>7674736407.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>908090607.0</v>
       </c>
-      <c r="S39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:19">
+      <c r="T39">
+        <v>-194187940.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>1415255000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1540070000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1072326000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1118534000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>782327000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5149096000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4853585000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3547234149.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3074746698.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1818979608.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1157697233.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1458899265.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40">
         <v>1747351280.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1426002395.0</v>
       </c>
-      <c r="S40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:19">
+      <c r="T40"/>
+    </row>
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-    </row>
-    <row r="42" spans="1:19">
+      <c r="T41"/>
+    </row>
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>48</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>141175480.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>103670790.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45010844000.0</v>
       </c>
       <c r="E42">
         <v>45010844000.0</v>
       </c>
       <c r="F42">
         <v>45010844000.0</v>
       </c>
       <c r="G42">
         <v>45010844000.0</v>
       </c>
       <c r="H42">
+        <v>45010844000.0</v>
+      </c>
+      <c r="I42">
         <v>45009090000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>45008705000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>45008163000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>45007040600.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>45005632100.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>45004021550.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>45001699999.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>45001700000.0</v>
       </c>
-      <c r="P42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q42"/>
       <c r="R42">
         <v>19133316800.0</v>
       </c>
-      <c r="S42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:19">
+      <c r="S42">
+        <v>19133316800.0</v>
+      </c>
+      <c r="T42"/>
+    </row>
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>61232500000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>60588909000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>60198526000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>35018170000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>35340001000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>33881181000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>34132242000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>33541949820.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>28117232440.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>27580989355.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2397627405.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2735987307.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>1659507526.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1503658215.0</v>
       </c>
-      <c r="S46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:19">
+      <c r="T46"/>
+    </row>
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>104222062300.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>104895901840.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>104163553550.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>103855172200.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>103230672470.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>101984258460.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>87235778500.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>86699535410.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>105288431220.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>104667812130.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
-    </row>
-    <row r="48" spans="1:19">
+      <c r="T47"/>
+    </row>
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>54</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>38212084460.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>38884063030.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>42219578000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>42996158000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>45627547000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>45461035000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>45780963000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>43521393000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>44693285000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>33240864772.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>24780841556.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>18376327831.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>14809065555.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>14507478177.0</v>
       </c>
-      <c r="P48"/>
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48">
         <v>4515284834.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>42047749400.0</v>
       </c>
-      <c r="S48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:19">
+      <c r="T48"/>
+    </row>
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-    </row>
-    <row r="51" spans="1:19">
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>18985438000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19272311000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>20413399000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18365457000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>22607228000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>19253006000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>19685703000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>25084546338.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>21772159511.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>23110425894.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>33835022474.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>45876682899.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>28649238138.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>30218394964.0</v>
       </c>
-      <c r="S51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:19">
+      <c r="T51"/>
+    </row>
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>58</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2894756880.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3972550000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3755971000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4402008000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1867275000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5630379000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1805477000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1775349000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6719089522.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2959194481.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3857420183.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13464215134.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>20393570619.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>22730330445.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>24035058660.0</v>
       </c>
-      <c r="S52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:19">
+      <c r="T52"/>
+    </row>
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>388375880.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>61</v>
       </c>
-      <c r="B55">
+      <c r="B55"/>
+      <c r="C55">
         <v>203716185050.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>207329025060.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>210386710000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>211569214000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>214868855000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>212745340000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>216947758000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>215666317000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>216958324000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>209596323188.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>197466910007.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>191054890047.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>197474926079.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>209450939484.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>136535140558.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>134793372381.0</v>
       </c>
-      <c r="S55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:19">
+      <c r="T55"/>
+    </row>
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>62</v>
       </c>
-      <c r="B56">
+      <c r="B56"/>
+      <c r="C56">
         <v>81532159990.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>84411153300.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>88151120000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>89591939000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>93466013000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>92525703000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>96899317000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>98268649000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>100909765000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>97052459358.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>91748613225.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>85833686014.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>92133141150.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>104762575796.0</v>
       </c>
-      <c r="P56"/>
-      <c r="Q56">
+      <c r="Q56"/>
+      <c r="R56">
         <v>79971904770.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>81310295382.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>194187940.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>63</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>3509866940.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5934069220.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5387805000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5296040000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5474333000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2985809000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6412706000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6954573000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6628935000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>10266323671.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6033941179.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5676399791.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>14621912367.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>21852469884.0</v>
       </c>
-      <c r="P57"/>
-      <c r="Q57">
+      <c r="Q57"/>
+      <c r="R57">
         <v>24857681725.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>26327461055.0</v>
       </c>
-      <c r="S57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:19">
+      <c r="T57"/>
+    </row>
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>64</v>
       </c>
-      <c r="B58">
+      <c r="B58"/>
+      <c r="C58">
         <v>17851065100.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20829431240.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>20565222000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20990109000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21676653000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19747857000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>23648045000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>24647655000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>24783017000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>28980890815.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>25290588119.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>25261202537.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>35229148383.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>47421768646.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>30862775901.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>32596983842.0</v>
       </c>
-      <c r="S58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:19">
+      <c r="T58">
+        <v>-52386577237.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>66</v>
       </c>
-      <c r="B60">
+      <c r="B60"/>
+      <c r="C60">
         <v>185865119950.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>186499593820.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>189815934000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>190573339000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>193185554000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>192990178000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>193292277000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>191010733000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>192171604000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>180610672299.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>172170962486.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>165786537662.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>162238574288.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>162024500516.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>105663923973.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>102196388539.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>52386577237.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4462,2132 +4554,2239 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B2">
-        <v>35003768210.0</v>
+        <v>35398763000.0</v>
       </c>
       <c r="C2">
         <v>53856879000.0</v>
       </c>
       <c r="D2">
         <v>79833488000.0</v>
       </c>
       <c r="E2">
         <v>61590017000.0</v>
       </c>
       <c r="F2">
         <v>76386655000.0</v>
       </c>
       <c r="G2">
         <v>71850861000.0</v>
       </c>
       <c r="H2">
         <v>62096507000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>84</v>
+      </c>
+      <c r="B3">
+        <v>2187633000.0</v>
+      </c>
       <c r="C3">
         <v>1782630000.0</v>
       </c>
       <c r="D3">
         <v>885635000.0</v>
       </c>
       <c r="E3">
         <v>459736000.0</v>
       </c>
       <c r="F3">
         <v>382175000.0</v>
       </c>
       <c r="G3">
         <v>407832000.0</v>
       </c>
       <c r="H3">
         <v>435275000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>86</v>
+      </c>
+      <c r="B5">
+        <v>-5769458000.0</v>
+      </c>
       <c r="C5">
         <v>3560003000.0</v>
       </c>
       <c r="D5">
         <v>41271390000.0</v>
       </c>
       <c r="E5">
         <v>20571901000.0</v>
       </c>
       <c r="F5">
         <v>16991233000.0</v>
       </c>
       <c r="G5">
         <v>14971075000.0</v>
       </c>
       <c r="H5">
         <v>11632092000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>87</v>
+      </c>
+      <c r="B6">
+        <v>-3581825000.0</v>
+      </c>
       <c r="C6">
         <v>5342633000.0</v>
       </c>
       <c r="D6">
         <v>42157025000.0</v>
       </c>
       <c r="E6">
         <v>21031637000.0</v>
       </c>
       <c r="F6">
         <v>17373408000.0</v>
       </c>
       <c r="G6">
         <v>15378907000.0</v>
       </c>
       <c r="H6">
         <v>12067367000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B9">
-        <v>24255453790.0</v>
+        <v>23860459000.0</v>
       </c>
       <c r="C9">
         <v>39674201000.0</v>
       </c>
       <c r="D9">
         <v>68656026000.0</v>
       </c>
       <c r="E9">
         <v>40719398000.0</v>
       </c>
       <c r="F9">
         <v>35059233000.0</v>
       </c>
       <c r="G9">
         <v>35033950000.0</v>
       </c>
       <c r="H9">
         <v>32768007000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B10">
-        <v>-6992322530.0</v>
+        <v>-6992323000.0</v>
       </c>
       <c r="C10">
         <v>2229494000.0</v>
       </c>
       <c r="D10">
         <v>39144062000.0</v>
       </c>
       <c r="E10">
         <v>17227071000.0</v>
       </c>
       <c r="F10">
         <v>14424877000.0</v>
       </c>
       <c r="G10">
         <v>12507462000.0</v>
       </c>
       <c r="H10">
         <v>9715338000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>92</v>
+      </c>
+      <c r="B11">
+        <v>5252000.0</v>
+      </c>
       <c r="C11">
         <v>1292278000.0</v>
       </c>
       <c r="D11">
         <v>9263359000.0</v>
       </c>
       <c r="E11">
         <v>3470552000.0</v>
       </c>
       <c r="F11">
         <v>3615741000.0</v>
       </c>
       <c r="G11">
         <v>2830329000.0</v>
       </c>
       <c r="H11">
         <v>2472701000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B12">
         <v>188650070.0</v>
       </c>
       <c r="C12">
         <v>1292486000.0</v>
       </c>
       <c r="D12">
         <v>188650070.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B13">
         <v>1445387910.0</v>
       </c>
       <c r="C13">
         <v>1292486390.0</v>
       </c>
       <c r="D13">
         <v>1839045500.0</v>
       </c>
       <c r="E13">
         <v>3056959000.0</v>
       </c>
       <c r="F13">
         <v>2258285020.0</v>
       </c>
       <c r="G13">
         <v>2185953510.0</v>
       </c>
       <c r="H13">
         <v>1692680510.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15">
-        <v>-6985132460.0</v>
+        <v>-6985132000.0</v>
       </c>
       <c r="C15">
         <v>939378000.0</v>
       </c>
       <c r="D15">
         <v>29884220000.0</v>
       </c>
       <c r="E15">
         <v>13761316000.0</v>
       </c>
       <c r="F15">
         <v>10809136000.0</v>
       </c>
       <c r="G15">
         <v>9677133000.0</v>
       </c>
       <c r="H15">
         <v>7242636000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B16">
         <v>-6985132460.0</v>
       </c>
       <c r="C16">
         <v>939378060.0</v>
       </c>
       <c r="D16">
         <v>29884219550.0</v>
       </c>
       <c r="E16">
         <v>13761316160.0</v>
       </c>
       <c r="F16">
         <v>10809136100.0</v>
       </c>
       <c r="G16">
         <v>9677133450.0</v>
       </c>
       <c r="H16">
         <v>7242636170.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B21">
-        <v>-5769457870.0</v>
+        <v>-5769458000.0</v>
       </c>
       <c r="C21">
         <v>3560003000.0</v>
       </c>
       <c r="D21">
         <v>41271389000.0</v>
       </c>
       <c r="E21">
         <v>20571901000.0</v>
       </c>
       <c r="F21">
         <v>16991233000.0</v>
       </c>
       <c r="G21">
         <v>14971074000.0</v>
       </c>
       <c r="H21">
         <v>11632092000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>104</v>
+      </c>
+      <c r="B23">
+        <v>65028680000.0</v>
+      </c>
       <c r="C23">
         <v>89971077000.0</v>
       </c>
       <c r="D23">
         <v>107218125000.0</v>
       </c>
       <c r="E23">
         <v>82025384000.0</v>
       </c>
       <c r="F23">
         <v>94772821000.0</v>
       </c>
       <c r="G23">
         <v>91913736000.0</v>
       </c>
       <c r="H23">
         <v>83729520000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>108</v>
+      </c>
+      <c r="B27">
+        <v>3995817000.0</v>
+      </c>
       <c r="C27">
         <v>6743387000.0</v>
       </c>
       <c r="D27">
         <v>6707631000.0</v>
       </c>
       <c r="E27">
         <v>2783369000.0</v>
       </c>
       <c r="F27">
         <v>6831297000.0</v>
       </c>
       <c r="G27">
         <v>11569689000.0</v>
       </c>
       <c r="H27">
         <v>13619105000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28">
-        <v>27367082490.0</v>
+        <v>25335949000.0</v>
       </c>
       <c r="C28">
         <v>25197032000.0</v>
       </c>
       <c r="D28">
         <v>20491924000.0</v>
       </c>
       <c r="E28">
         <v>16520202000.0</v>
       </c>
       <c r="F28">
         <v>11117948000.0</v>
       </c>
       <c r="G28">
         <v>8468420000.0</v>
       </c>
       <c r="H28">
         <v>7281680000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29">
         <v>-5252350.0</v>
       </c>
       <c r="C29">
         <v>1292278140.0</v>
       </c>
       <c r="D29">
         <v>9263359340.0</v>
       </c>
       <c r="E29">
         <v>3470551860.0</v>
       </c>
       <c r="F29">
         <v>3615741090.0</v>
       </c>
       <c r="G29">
         <v>2830328510.0</v>
       </c>
       <c r="H29">
         <v>2472701500.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30">
-        <v>65028679870.0</v>
+        <v>29629917000.0</v>
       </c>
       <c r="C30">
         <v>36114198000.0</v>
       </c>
       <c r="D30">
         <v>27384637000.0</v>
       </c>
       <c r="E30">
         <v>20147497000.0</v>
       </c>
       <c r="F30">
         <v>18068000000.0</v>
       </c>
       <c r="G30">
         <v>20062875000.0</v>
       </c>
       <c r="H30">
         <v>21633013000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>112</v>
+      </c>
+      <c r="B31">
+        <v>-1222865000.0</v>
+      </c>
       <c r="C31">
         <v>-1330509000.0</v>
       </c>
       <c r="D31">
         <v>-2127328000.0</v>
       </c>
       <c r="E31">
         <v>-3344830000.0</v>
       </c>
       <c r="F31">
         <v>-2566355000.0</v>
       </c>
       <c r="G31">
         <v>-2463612000.0</v>
       </c>
       <c r="H31">
         <v>-1916754000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32">
         <v>59259222000.0</v>
       </c>
       <c r="C32">
         <v>93531080000.0</v>
       </c>
       <c r="D32">
         <v>148489514000.0</v>
       </c>
       <c r="E32">
         <v>102309415000.0</v>
       </c>
       <c r="F32">
         <v>111445888000.0</v>
       </c>
       <c r="G32">
         <v>106884811000.0</v>
       </c>
       <c r="H32">
         <v>94864513000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>114</v>
+      </c>
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B2">
-        <v>8536620270.0</v>
+        <v>6282111336.0</v>
       </c>
       <c r="C2">
-        <v>8011131640.0</v>
+        <v>8669831249.0</v>
       </c>
       <c r="D2">
+        <v>8136054000.0</v>
+      </c>
+      <c r="E2">
         <v>9158048375.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9434830000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10900223264.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13887024380.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13796935000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15272696534.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25343320000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21138723714.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16547159500.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16804284291.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14932637682.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17864396112.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16897972158.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11895010740.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19445179686.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>56882226360.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22998899014.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="C3"/>
+        <v>84</v>
+      </c>
+      <c r="B3">
+        <v>641456926.0</v>
+      </c>
+      <c r="C3">
+        <v>664930101.0</v>
+      </c>
       <c r="D3">
+        <v>560861000.0</v>
+      </c>
+      <c r="E3">
         <v>487342584.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>474499000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>466664769.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>458024804.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>454143000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>403797675.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>243792000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>237303948.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>202488434.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>202051086.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>137359100.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>125331734.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>98771051.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>98274090.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>97500169.0</v>
       </c>
-      <c r="S3"/>
-      <c r="T3">
+      <c r="T3"/>
+      <c r="U3">
         <v>101958054.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>86</v>
+      </c>
+      <c r="B5">
+        <v>-4488813565.0</v>
+      </c>
+      <c r="C5">
+        <v>-203008388.0</v>
+      </c>
       <c r="D5">
+        <v>-2546674000.0</v>
+      </c>
+      <c r="E5">
         <v>-431703959.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2588071000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>669714535.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>219521695.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3532067000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-861300970.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>15554153000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11146500547.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9047480768.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5523255168.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4827435164.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3019079528.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8679209824.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4046176724.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4377379365.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>3225030901.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="C6"/>
+        <v>87</v>
+      </c>
+      <c r="B6">
+        <v>-3847356639.0</v>
+      </c>
+      <c r="C6">
+        <v>461921713.0</v>
+      </c>
       <c r="D6">
+        <v>-1985813000.0</v>
+      </c>
+      <c r="E6">
         <v>55638625.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2113572000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1136379304.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>677546499.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3986210000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-457503295.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15797945000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11383804495.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9249969202.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5725306254.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4964794264.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3144411262.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8777980875.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4144450814.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4474879534.0</v>
       </c>
-      <c r="S6"/>
-      <c r="T6">
+      <c r="T6"/>
+      <c r="U6">
         <v>3326988955.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B9">
-        <v>6640349240.0</v>
+        <v>3873014713.0</v>
       </c>
       <c r="C9">
-        <v>4892429390.0</v>
+        <v>6507138263.0</v>
       </c>
       <c r="D9">
+        <v>4767507000.0</v>
+      </c>
+      <c r="E9">
         <v>6242196139.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6343617000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8270789161.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9110837796.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11456942000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10835632314.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>23668748000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>18307635904.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15073439177.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11606203439.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10135432733.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11130814172.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11090130861.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8363020446.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7952944992.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>27165536550.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7272743702.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B10">
-        <v>-670287740.0</v>
+        <v>-4865942150.0</v>
       </c>
       <c r="C10">
-        <v>-2907962750.0</v>
+        <v>-670287742.0</v>
       </c>
       <c r="D10">
+        <v>-2907963000.0</v>
+      </c>
+      <c r="E10">
         <v>-779295108.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2634777000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>394383646.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-139753454.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3120989000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1146125142.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14997706000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10692438660.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8513312349.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4940605396.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3790649763.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2083464790.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7913151183.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3439805687.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3750286471.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10674590720.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2657896775.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="C11"/>
+        <v>92</v>
+      </c>
+      <c r="B11">
+        <v>1313085.0</v>
+      </c>
+      <c r="C11">
+        <v>2260843.0</v>
+      </c>
       <c r="D11">
+        <v>2504000.0</v>
+      </c>
+      <c r="E11">
         <v>2504396.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2504000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>228528367.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>180306070.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>861911000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>21532600.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3546359000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2233014773.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2110589070.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1373396680.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>579730618.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>630190261.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1221173401.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1039457580.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3615741085.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B12"/>
       <c r="C12">
         <v>47162520.0</v>
       </c>
       <c r="D12">
+        <v>47162520.0</v>
+      </c>
+      <c r="E12">
         <v>410922247.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>314281000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>183554187.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>396315795.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>47162520.0</v>
       </c>
       <c r="M12">
         <v>47162520.0</v>
       </c>
-      <c r="N12"/>
+      <c r="N12">
+        <v>47162520.0</v>
+      </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>94</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>286208540.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>433975700.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>410922250.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>314281420.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>183554190.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>396315800.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>409022190.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>540342640.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>622055560.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1437733000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1619226000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>1939930870.0</v>
       </c>
-      <c r="T13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15">
+        <v>-4863467828.0</v>
+      </c>
+      <c r="C15">
+        <v>-671978571.0</v>
+      </c>
+      <c r="D15">
+        <v>-2905185000.0</v>
+      </c>
+      <c r="E15">
+        <v>-776579403.0</v>
+      </c>
+      <c r="F15">
+        <v>-2631390000.0</v>
+      </c>
+      <c r="G15">
+        <v>166511931.0</v>
+      </c>
+      <c r="H15">
+        <v>-319927299.0</v>
+      </c>
+      <c r="I15">
+        <v>2259570000.0</v>
+      </c>
+      <c r="J15">
+        <v>-1166776467.0</v>
+      </c>
+      <c r="K15">
+        <v>11452420000.0</v>
+      </c>
+      <c r="L15">
+        <v>8460023216.0</v>
+      </c>
+      <c r="M15">
+        <v>6404513725.0</v>
+      </c>
+      <c r="N15">
+        <v>3567262276.0</v>
+      </c>
+      <c r="O15">
+        <v>3208386059.0</v>
+      </c>
+      <c r="P15">
+        <v>1452630874.0</v>
+      </c>
+      <c r="Q15">
+        <v>6696209083.0</v>
+      </c>
+      <c r="R15">
+        <v>2404090139.0</v>
+      </c>
+      <c r="S15">
+        <v>134545386.0</v>
+      </c>
+      <c r="T15">
+        <v>10674590720.0</v>
+      </c>
+      <c r="U15">
+        <v>2657896775.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-671978570.0</v>
       </c>
-      <c r="C15">
+      <c r="D16">
         <v>-2905184860.0</v>
       </c>
-      <c r="D15">
-[...61 lines deleted...]
-      <c r="D16">
+      <c r="E16">
         <v>-776579400.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2631389630.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>166511930.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-319927300.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>8460023220.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6404513730.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3567262280.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>308917060.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13452399100.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>10674590720.0</v>
       </c>
-      <c r="T16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B21">
-        <v>-203008390.0</v>
+        <v>-4488813565.0</v>
       </c>
       <c r="C21">
-        <v>-2546674440.0</v>
+        <v>-203008388.0</v>
       </c>
       <c r="D21">
+        <v>-2546674000.0</v>
+      </c>
+      <c r="E21">
         <v>-431703959.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2588071000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>669714535.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>219521695.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3532068000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-861300970.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15554153000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11146500547.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9047480768.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5523255168.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4827435164.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3019079528.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8679209824.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4046176724.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4377379365.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12613853170.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3225030901.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="C23"/>
+        <v>104</v>
+      </c>
+      <c r="B23">
+        <v>14643939614.0</v>
+      </c>
+      <c r="C23">
+        <v>15379977900.0</v>
+      </c>
       <c r="D23">
+        <v>15450235000.0</v>
+      </c>
+      <c r="E23">
         <v>15831948473.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18366518000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18501297890.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22778340481.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21721809000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26969629818.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>33457915000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>28344898767.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22566943691.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22847826776.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20270379549.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26067748304.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19411253558.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16276003066.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>23290016623.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>27007576565.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>108</v>
+      </c>
+      <c r="B27">
+        <v>852930928.0</v>
+      </c>
+      <c r="C27">
+        <v>723705733.0</v>
+      </c>
       <c r="D27">
+        <v>1057933000.0</v>
+      </c>
+      <c r="E27">
         <v>1059182935.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1154995000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2570021565.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4981119435.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1073608000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3258680745.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1990956000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2197719064.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1702417712.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>816537859.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>717209173.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>757108743.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>746232293.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>562818540.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>438727399.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>1267065654.0</v>
       </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28">
-        <v>6052757420.0</v>
+        <v>7483465294.0</v>
       </c>
       <c r="C28">
-        <v>6748683660.0</v>
+        <v>5937986113.0</v>
       </c>
       <c r="D28">
+        <v>6215398000.0</v>
+      </c>
+      <c r="E28">
         <v>5470235913.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7712329000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6250024844.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6377677196.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5624942000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6944388046.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6092150000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4912434158.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4286034832.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5201304569.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4159718794.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7297293363.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1534121401.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3529068749.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3145054295.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13973018730.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2780647147.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>110</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>2260840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2504400.0</v>
       </c>
       <c r="D29">
         <v>-2504400.0</v>
       </c>
       <c r="E29">
         <v>-2504400.0</v>
       </c>
       <c r="F29">
+        <v>-2504400.0</v>
+      </c>
+      <c r="G29">
         <v>228528370.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>180306070.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>2233014770.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2110589070.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1373396680.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3470551860.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30">
-        <v>15379977900.0</v>
+        <v>8361828278.0</v>
       </c>
       <c r="C30">
-        <v>15450235470.0</v>
+        <v>6710146651.0</v>
       </c>
       <c r="D30">
+        <v>7314182000.0</v>
+      </c>
+      <c r="E30">
         <v>6673900098.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8931688000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7601074626.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8891316101.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7924874000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11696933284.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8114595000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7206175053.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6019784191.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6043542485.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5337741867.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8203352192.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2513281400.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4380992326.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3844836937.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>4008677551.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="C31"/>
+        <v>112</v>
+      </c>
+      <c r="B31">
+        <v>-377128585.0</v>
+      </c>
+      <c r="C31">
+        <v>-467279354.0</v>
+      </c>
       <c r="D31">
+        <v>-361288000.0</v>
+      </c>
+      <c r="E31">
         <v>-347591149.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-46706000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-275330889.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-359275149.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-411079000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-284824172.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-556447000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-454061887.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-534168419.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-582649772.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1036785401.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-935614738.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-766058641.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-606371037.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-627092894.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31">
         <v>-567134126.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32">
-        <v>15176969510.0</v>
+        <v>10155126049.0</v>
       </c>
       <c r="C32">
-        <v>12903561030.0</v>
+        <v>15176969512.0</v>
       </c>
       <c r="D32">
+        <v>12903561000.0</v>
+      </c>
+      <c r="E32">
         <v>15400244514.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15778447000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19171012425.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22997862176.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25253877000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26108328848.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>49012068000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>39446359618.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>31620598677.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>28410487730.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>25068070415.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>28995210284.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>27988103019.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>20258031186.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>27398124678.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>84047762910.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30271642716.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -6614,559 +6813,559 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>2580101000.0</v>
       </c>
       <c r="C2">
         <v>2698217000.0</v>
       </c>
       <c r="D2">
         <v>3228382000.0</v>
       </c>
       <c r="E2">
         <v>1988875000.0</v>
       </c>
       <c r="F2">
         <v>194188000.0</v>
       </c>
       <c r="G2">
         <v>1344400000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>2476479720</v>
       </c>
       <c r="C3">
         <v>7187381000</v>
       </c>
       <c r="D3">
         <v>11601808000</v>
       </c>
       <c r="E3">
         <v>52222645000</v>
       </c>
       <c r="F3">
         <v>10076643000</v>
       </c>
       <c r="G3">
         <v>14524731000</v>
       </c>
       <c r="H3">
         <v>21970769000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>1708859800.0</v>
       </c>
       <c r="C6">
         <v>-118116000.0</v>
       </c>
       <c r="D6">
         <v>-530165000.0</v>
       </c>
       <c r="E6">
         <v>1239506000.0</v>
       </c>
       <c r="F6">
         <v>1794687000.0</v>
       </c>
       <c r="G6">
         <v>-1150212000.0</v>
       </c>
       <c r="H6">
         <v>1344400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
         <v>-26540062320.0</v>
       </c>
       <c r="C7">
         <v>-35501693360.0</v>
       </c>
       <c r="D7">
         <v>-24462849070.0</v>
       </c>
       <c r="E7">
         <v>-19957276750.0</v>
       </c>
       <c r="F7">
         <v>-7928966630.0</v>
       </c>
       <c r="G7">
         <v>-5526869970.0</v>
       </c>
       <c r="H7">
         <v>-5041296410.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>2055685000.0</v>
       </c>
       <c r="D14">
         <v>1155635000.0</v>
       </c>
       <c r="E14">
         <v>659736000.0</v>
       </c>
       <c r="F14">
         <v>772175000.0</v>
       </c>
       <c r="G14">
         <v>687832000.0</v>
       </c>
       <c r="H14">
         <v>435275000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>430330230.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>2580101000.0</v>
       </c>
       <c r="D16">
         <v>2698217000.0</v>
       </c>
       <c r="E16">
         <v>3228382000.0</v>
       </c>
       <c r="F16">
         <v>1988875000.0</v>
       </c>
       <c r="G16">
         <v>194188000.0</v>
       </c>
       <c r="H16">
         <v>1344400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>-548790000.0</v>
       </c>
       <c r="D18">
         <v>13871973000.0</v>
       </c>
       <c r="E18">
         <v>-48527054000.0</v>
       </c>
       <c r="F18">
         <v>9206569000.0</v>
       </c>
       <c r="G18">
         <v>-16095860000.0</v>
       </c>
       <c r="H18">
         <v>-22723169000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22"/>
       <c r="C22">
         <v>939378000.0</v>
       </c>
       <c r="D22">
         <v>29884220000.0</v>
       </c>
       <c r="E22">
         <v>13761316000.0</v>
       </c>
       <c r="F22">
         <v>10809136000.0</v>
       </c>
       <c r="G22">
         <v>9677133000.0</v>
       </c>
       <c r="H22">
         <v>7242636000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>2506023000.0</v>
       </c>
       <c r="D23">
         <v>-10703024000.0</v>
       </c>
       <c r="E23">
         <v>34055915000.0</v>
       </c>
       <c r="F23">
         <v>38342783000.0</v>
       </c>
       <c r="G23">
         <v>560000000.0</v>
       </c>
       <c r="H23">
         <v>-560000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>49550000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>-4018000.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>3643527000.0</v>
       </c>
       <c r="D25">
         <v>-5566075000.0</v>
       </c>
       <c r="E25">
         <v>-10725461000.0</v>
       </c>
       <c r="F25">
         <v>7701901000.0</v>
       </c>
       <c r="G25">
         <v>-11936095000.0</v>
       </c>
       <c r="H25">
         <v>-8430312000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>2978500.0</v>
       </c>
       <c r="D26">
         <v>7181500.0</v>
       </c>
       <c r="E26">
         <v>46368383200.0</v>
       </c>
       <c r="F26">
         <v>39000000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>-5414540580.0</v>
       </c>
       <c r="C28">
         <v>430674000.0</v>
       </c>
       <c r="D28">
         <v>-14402138000.0</v>
       </c>
       <c r="E28">
         <v>49717011000.0</v>
       </c>
       <c r="F28">
         <v>-7411882000.0</v>
       </c>
       <c r="G28">
         <v>14949667000.0</v>
       </c>
       <c r="H28">
         <v>23237326000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>9599880110.0</v>
       </c>
       <c r="C29">
         <v>6638591000.0</v>
       </c>
       <c r="D29">
         <v>25473780000.0</v>
       </c>
       <c r="E29">
         <v>3695591000.0</v>
       </c>
       <c r="F29">
         <v>19283212000.0</v>
       </c>
       <c r="G29">
         <v>-1571130000.0</v>
       </c>
       <c r="H29">
         <v>-752400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>-2476479720.0</v>
       </c>
       <c r="C30">
         <v>-7187381000.0</v>
       </c>
       <c r="D30">
         <v>-11601808000.0</v>
       </c>
       <c r="E30">
         <v>-52173096000.0</v>
       </c>
       <c r="F30">
         <v>-10076643000.0</v>
       </c>
       <c r="G30">
         <v>-14528749000.0</v>
       </c>
       <c r="H30">
         <v>-21970769000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7205,107 +7404,107 @@
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="T1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>2074026434.0</v>
       </c>
       <c r="D2">
         <v>2489039660.0</v>
       </c>
       <c r="E2">
         <v>2580100873.0</v>
       </c>
       <c r="F2">
         <v>4374401070.0</v>
       </c>
       <c r="G2">
         <v>4931741116.0</v>
       </c>
       <c r="H2">
         <v>10064586000.0</v>
       </c>
       <c r="I2">
         <v>2698216650.0</v>
       </c>
       <c r="J2">
         <v>3194115636.0</v>
@@ -7317,51 +7516,51 @@
         <v>1599911898.0</v>
       </c>
       <c r="M2">
         <v>3228381563.0</v>
       </c>
       <c r="N2">
         <v>4089247763.0</v>
       </c>
       <c r="O2">
         <v>936676908.0</v>
       </c>
       <c r="P2">
         <v>1397115907.0</v>
       </c>
       <c r="Q2">
         <v>1988875198.0</v>
       </c>
       <c r="R2"/>
       <c r="S2">
         <v>2020778009.0</v>
       </c>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>2476479720</v>
       </c>
       <c r="C3">
         <v>35586464530</v>
       </c>
       <c r="D3">
         <v>695046958</v>
       </c>
       <c r="E3">
         <v>437321890</v>
       </c>
       <c r="F3">
         <v>1733971812</v>
       </c>
       <c r="G3">
         <v>698037199</v>
       </c>
       <c r="H3">
         <v>2933915000</v>
       </c>
       <c r="I3">
         <v>1821456881</v>
       </c>
@@ -7379,99 +7578,99 @@
       </c>
       <c r="N3">
         <v>21135060794</v>
       </c>
       <c r="O3">
         <v>7692725549</v>
       </c>
       <c r="P3">
         <v>20446174209</v>
       </c>
       <c r="Q3">
         <v>2948684614</v>
       </c>
       <c r="R3">
         <v>2301404040</v>
       </c>
       <c r="S3">
         <v>7775238910</v>
       </c>
       <c r="T3">
         <v>6004866474</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>1708859800.0</v>
       </c>
       <c r="C6">
         <v>-611364570.0</v>
       </c>
       <c r="D6">
         <v>-415013226.0</v>
       </c>
       <c r="E6">
         <v>-91061213.0</v>
       </c>
       <c r="F6">
         <v>-1794300197.0</v>
       </c>
       <c r="G6">
         <v>-557340046.0</v>
       </c>
       <c r="H6">
         <v>-5132845000.0</v>
       </c>
       <c r="I6">
         <v>7366369634.0</v>
       </c>
@@ -7489,241 +7688,241 @@
       </c>
       <c r="N6">
         <v>-860866200.0</v>
       </c>
       <c r="O6">
         <v>3152570855.0</v>
       </c>
       <c r="P6">
         <v>-460439000.0</v>
       </c>
       <c r="Q6">
         <v>-591759291.0</v>
       </c>
       <c r="R6">
         <v>1988875198.0</v>
       </c>
       <c r="S6">
         <v>893045810.0</v>
       </c>
       <c r="T6">
         <v>2020778009.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
         <v>-26540062320.0</v>
       </c>
       <c r="C7">
         <v>-21524417230.0</v>
       </c>
       <c r="D7">
         <v>-14553550020.0</v>
       </c>
       <c r="E7">
         <v>-8942330830.0</v>
       </c>
       <c r="F7">
         <v>-35501693360.0</v>
       </c>
       <c r="G7">
         <v>-28074210910.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>-10986634120.0</v>
       </c>
       <c r="M7">
         <v>-4273907250.0</v>
       </c>
       <c r="N7">
         <v>-19957276750.0</v>
       </c>
       <c r="O7">
         <v>-7541134390.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7">
         <v>-5372113700.0</v>
       </c>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>612734908.0</v>
       </c>
       <c r="E14">
         <v>564073893.0</v>
       </c>
       <c r="F14">
         <v>534720325.0</v>
       </c>
       <c r="G14">
         <v>528024804.0</v>
       </c>
       <c r="H14">
         <v>521643000.0</v>
       </c>
       <c r="I14">
         <v>471297670.0</v>
       </c>
       <c r="J14">
         <v>311291911.0</v>
       </c>
       <c r="K14">
@@ -7733,77 +7932,77 @@
         <v>269988433.0</v>
       </c>
       <c r="M14">
         <v>269551081.0</v>
       </c>
       <c r="N14">
         <v>202109103.0</v>
       </c>
       <c r="O14">
         <v>195581733.0</v>
       </c>
       <c r="P14">
         <v>131271050.0</v>
       </c>
       <c r="Q14">
         <v>130774089.0</v>
       </c>
       <c r="R14">
         <v>195000164.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>430330230.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>2074026434.0</v>
       </c>
       <c r="E16">
         <v>2489039660.0</v>
       </c>
       <c r="F16">
         <v>2580100873.0</v>
       </c>
       <c r="G16">
         <v>4374401070.0</v>
       </c>
       <c r="H16">
         <v>4931741000.0</v>
       </c>
       <c r="I16">
         <v>10064586284.0</v>
       </c>
       <c r="J16">
         <v>2698216650.0</v>
       </c>
       <c r="K16">
@@ -7815,75 +8014,75 @@
       <c r="M16">
         <v>1599911898.0</v>
       </c>
       <c r="N16">
         <v>3228381563.0</v>
       </c>
       <c r="O16">
         <v>4089247763.0</v>
       </c>
       <c r="P16">
         <v>936676908.0</v>
       </c>
       <c r="Q16">
         <v>1397115907.0</v>
       </c>
       <c r="R16">
         <v>1988875198.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
         <v>2020778009.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18">
         <v>50766368.0</v>
       </c>
       <c r="E18">
         <v>1754735004.0</v>
       </c>
       <c r="F18">
         <v>-3842242554.0</v>
       </c>
       <c r="G18">
         <v>3682482101.0</v>
       </c>
       <c r="H18">
         <v>-8187495000.0</v>
       </c>
       <c r="I18">
         <v>7798465390.0</v>
       </c>
       <c r="J18">
         <v>5152412773.0</v>
       </c>
       <c r="K18">
@@ -7895,123 +8094,123 @@
       <c r="M18">
         <v>9093547411.0</v>
       </c>
       <c r="N18">
         <v>-9088755324.0</v>
       </c>
       <c r="O18">
         <v>-18790572182.0</v>
       </c>
       <c r="P18">
         <v>-21613123921.0</v>
       </c>
       <c r="Q18">
         <v>965397535.0</v>
       </c>
       <c r="R18">
         <v>4465260607.0</v>
       </c>
       <c r="S18"/>
       <c r="T18">
         <v>2132626819.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22">
         <v>-776579403.0</v>
       </c>
       <c r="E22">
         <v>-2631389631.0</v>
       </c>
       <c r="F22">
         <v>166511931.0</v>
       </c>
       <c r="G22">
         <v>-319927299.0</v>
       </c>
       <c r="H22">
         <v>2259570000.0</v>
       </c>
       <c r="I22">
         <v>-1166776467.0</v>
       </c>
       <c r="J22">
         <v>11452420334.0</v>
       </c>
       <c r="K22">
@@ -8023,51 +8222,51 @@
       <c r="M22">
         <v>3567262276.0</v>
       </c>
       <c r="N22">
         <v>3208386059.0</v>
       </c>
       <c r="O22">
         <v>1452630874.0</v>
       </c>
       <c r="P22">
         <v>6696209083.0</v>
       </c>
       <c r="Q22">
         <v>2404090139.0</v>
       </c>
       <c r="R22">
         <v>134545386.0</v>
       </c>
       <c r="S22"/>
       <c r="T22">
         <v>2657896775.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>183806998.0</v>
       </c>
       <c r="E23">
         <v>-678262684.0</v>
       </c>
       <c r="F23">
         <v>2503044831.0</v>
       </c>
       <c r="G23">
         <v>-3792313931.0</v>
       </c>
       <c r="H23">
         <v>3794690000.0</v>
       </c>
       <c r="I23">
         <v>602000.0</v>
       </c>
       <c r="J23">
         <v>-6307886275.0</v>
       </c>
       <c r="K23">
@@ -8081,81 +8280,81 @@
       </c>
       <c r="N23">
         <v>13518692485.0</v>
       </c>
       <c r="O23">
         <v>22587121552.0</v>
       </c>
       <c r="P23">
         <v>21664344546.0</v>
       </c>
       <c r="Q23">
         <v>-1254666598.0</v>
       </c>
       <c r="R23">
         <v>-83510570687.0</v>
       </c>
       <c r="S23">
         <v>0.0</v>
       </c>
       <c r="T23">
         <v>3304846129.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>33179582960.0</v>
       </c>
       <c r="D24">
         <v>101093210.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>49549550.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25">
         <v>909657822.0</v>
       </c>
       <c r="E25">
         <v>4259372632.0</v>
       </c>
       <c r="F25">
         <v>-2809502998.0</v>
       </c>
       <c r="G25">
         <v>4172421795.0</v>
       </c>
       <c r="H25">
         <v>-8034793000.0</v>
       </c>
       <c r="I25">
         <v>10315401068.0</v>
       </c>
       <c r="J25">
         <v>-2771877543.0</v>
       </c>
       <c r="K25">
@@ -8167,115 +8366,115 @@
       <c r="M25">
         <v>5397692054.0</v>
       </c>
       <c r="N25">
         <v>8635810308.0</v>
       </c>
       <c r="O25">
         <v>-12746059240.0</v>
       </c>
       <c r="P25">
         <v>-7994429845.0</v>
       </c>
       <c r="Q25">
         <v>1379217921.0</v>
       </c>
       <c r="R25">
         <v>6437119097.0</v>
       </c>
       <c r="S25"/>
       <c r="T25">
         <v>5479596518.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>2978500.0</v>
       </c>
       <c r="G26">
         <v>2978500.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>4369000.0</v>
       </c>
       <c r="M26">
         <v>2579500.0</v>
       </c>
       <c r="N26">
         <v>-5701616800.0</v>
       </c>
       <c r="O26">
         <v>52070000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>-5414540580.0</v>
       </c>
       <c r="C28">
         <v>-1910927880.0</v>
       </c>
       <c r="D28">
         <v>-566872805.0</v>
       </c>
       <c r="E28">
         <v>-1845796217.0</v>
       </c>
       <c r="F28">
         <v>2047942357.0</v>
       </c>
       <c r="G28">
         <v>-4239822147.0</v>
       </c>
       <c r="H28">
         <v>3054650000.0</v>
       </c>
       <c r="I28">
         <v>-432095756.0</v>
       </c>
@@ -8293,51 +8492,51 @@
       </c>
       <c r="N28">
         <v>8178339574.0</v>
       </c>
       <c r="O28">
         <v>21943143037.0</v>
       </c>
       <c r="P28">
         <v>21152684922.0</v>
       </c>
       <c r="Q28">
         <v>-1557156826.0</v>
       </c>
       <c r="R28">
         <v>-3563619163.0</v>
       </c>
       <c r="S28">
         <v>-3848262890.0</v>
       </c>
       <c r="T28">
         <v>-306036750.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>9599880110.0</v>
       </c>
       <c r="C29">
         <v>3706444890.0</v>
       </c>
       <c r="D29">
         <v>745813327.0</v>
       </c>
       <c r="E29">
         <v>2192056894.0</v>
       </c>
       <c r="F29">
         <v>-2108270742.0</v>
       </c>
       <c r="G29">
         <v>4380519300.0</v>
       </c>
       <c r="H29">
         <v>-5253580000.0</v>
       </c>
       <c r="I29">
         <v>9619922271.0</v>
       </c>
@@ -8355,51 +8554,51 @@
       </c>
       <c r="N29">
         <v>12046305470.0</v>
       </c>
       <c r="O29">
         <v>-11097846633.0</v>
       </c>
       <c r="P29">
         <v>-1166949712.0</v>
       </c>
       <c r="Q29">
         <v>3914082149.0</v>
       </c>
       <c r="R29">
         <v>6766664647.0</v>
       </c>
       <c r="S29">
         <v>12516547610.0</v>
       </c>
       <c r="T29">
         <v>8137493293.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>-2476479720.0</v>
       </c>
       <c r="C30">
         <v>-2406881570.0</v>
       </c>
       <c r="D30">
         <v>-593953748.0</v>
       </c>
       <c r="E30">
         <v>-437321890.0</v>
       </c>
       <c r="F30">
         <v>-1733971812.0</v>
       </c>
       <c r="G30">
         <v>-698037199.0</v>
       </c>
       <c r="H30">
         <v>-2933915000.0</v>
       </c>
       <c r="I30">
         <v>-1821456881.0</v>
       </c>