--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2424,51 +2424,51 @@
       <c r="L35">
         <v>58295740.0</v>
       </c>
       <c r="M35">
         <v>67624126.0</v>
       </c>
       <c r="N35">
         <v>35715023.0</v>
       </c>
       <c r="O35">
         <v>10044913.0</v>
       </c>
       <c r="P35">
         <v>43340683.0</v>
       </c>
       <c r="Q35">
         <v>35706795.0</v>
       </c>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>24079299.0</v>
+        <v>24079302.0</v>
       </c>
       <c r="C36">
         <v>501622227.0</v>
       </c>
       <c r="D36">
         <v>533720284.0</v>
       </c>
       <c r="E36">
         <v>527189862.0</v>
       </c>
       <c r="F36">
         <v>3767384.0</v>
       </c>
       <c r="G36">
         <v>3198189.0</v>
       </c>
       <c r="H36">
         <v>3690487.0</v>
       </c>
       <c r="I36">
         <v>4826819.0</v>
       </c>
       <c r="J36">
         <v>3937619.0</v>
       </c>
@@ -2556,51 +2556,51 @@
       </c>
       <c r="M38">
         <v>41036000.0</v>
       </c>
       <c r="N38">
         <v>35330000.0</v>
       </c>
       <c r="O38">
         <v>54474000.0</v>
       </c>
       <c r="P38">
         <v>62718835000.0</v>
       </c>
       <c r="Q38">
         <v>37958868000.0</v>
       </c>
       <c r="R38">
         <v>35386007000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
-        <v>9747953.0</v>
+        <v>9747956.0</v>
       </c>
       <c r="C39">
         <v>26007522.0</v>
       </c>
       <c r="D39">
         <v>31602625.0</v>
       </c>
       <c r="E39">
         <v>132464657.0</v>
       </c>
       <c r="F39">
         <v>14469879.0</v>
       </c>
       <c r="G39">
         <v>21376865.0</v>
       </c>
       <c r="H39">
         <v>107374.0</v>
       </c>
       <c r="I39">
         <v>46730.0</v>
       </c>
       <c r="J39">
         <v>17742104.0</v>
       </c>
@@ -2612,51 +2612,51 @@
       </c>
       <c r="M39">
         <v>21692662.0</v>
       </c>
       <c r="N39">
         <v>33538948.0</v>
       </c>
       <c r="O39">
         <v>41780808.0</v>
       </c>
       <c r="P39">
         <v>6190155.0</v>
       </c>
       <c r="Q39">
         <v>47741296.0</v>
       </c>
       <c r="R39">
         <v>10460003000.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
-        <v>68976695.0</v>
+        <v>69014702.0</v>
       </c>
       <c r="C40">
         <v>33700906.0</v>
       </c>
       <c r="D40">
         <v>22041743.0</v>
       </c>
       <c r="E40">
         <v>18586948.0</v>
       </c>
       <c r="F40">
         <v>44749175.0</v>
       </c>
       <c r="G40">
         <v>37007468.0</v>
       </c>
       <c r="H40">
         <v>41954868.0</v>
       </c>
       <c r="I40">
         <v>45566427.0</v>
       </c>
       <c r="J40">
         <v>12057468.0</v>
       </c>
@@ -2721,51 +2721,51 @@
       </c>
       <c r="N41">
         <v>8859000.0</v>
       </c>
       <c r="O41">
         <v>6141000.0</v>
       </c>
       <c r="P41">
         <v>51760348000.0</v>
       </c>
       <c r="Q41">
         <v>106314523000.0</v>
       </c>
       <c r="R41">
         <v>190797226000.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
         <v>137067459.0</v>
       </c>
       <c r="C42">
-        <v>134004578.0</v>
+        <v>32540992.0</v>
       </c>
       <c r="D42">
         <v>136225536.0</v>
       </c>
       <c r="E42">
         <v>133573414.0</v>
       </c>
       <c r="F42">
         <v>46867104.0</v>
       </c>
       <c r="G42">
         <v>132845975.0</v>
       </c>
       <c r="H42">
         <v>45638384.0</v>
       </c>
       <c r="I42">
         <v>45459196.0</v>
       </c>
       <c r="J42">
         <v>45586330.0</v>
       </c>
       <c r="K42">
         <v>40761913.0</v>
       </c>
@@ -3138,51 +3138,51 @@
       <c r="L51">
         <v>63976317.0</v>
       </c>
       <c r="M51">
         <v>58139459.0</v>
       </c>
       <c r="N51">
         <v>55857514.0</v>
       </c>
       <c r="O51">
         <v>49034974.0</v>
       </c>
       <c r="P51">
         <v>35182834.0</v>
       </c>
       <c r="Q51">
         <v>2406815.0</v>
       </c>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
-        <v>76048382.0</v>
+        <v>76010377.0</v>
       </c>
       <c r="C52">
         <v>63024159.0</v>
       </c>
       <c r="D52">
         <v>73888713.0</v>
       </c>
       <c r="E52">
         <v>57965133.0</v>
       </c>
       <c r="F52">
         <v>44873626.0</v>
       </c>
       <c r="G52">
         <v>44277281.0</v>
       </c>
       <c r="H52">
         <v>17926213.0</v>
       </c>
       <c r="I52">
         <v>16594586.0</v>
       </c>
       <c r="J52">
         <v>10098800.0</v>
       </c>
@@ -3625,51 +3625,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
@@ -4138,62 +4138,72 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
     </row>
     <row r="5" spans="1:62">
       <c r="A5" t="s">
         <v>21</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-98033571991.0</v>
+      </c>
       <c r="C5">
         <v>-4622347.0</v>
       </c>
       <c r="D5">
         <v>-17000000.0</v>
       </c>
-      <c r="E5"/>
+      <c r="E5">
+        <v>-329599268420.0</v>
+      </c>
       <c r="F5"/>
-      <c r="G5"/>
-[...1 lines deleted...]
-      <c r="I5"/>
+      <c r="G5">
+        <v>-186639808920.0</v>
+      </c>
+      <c r="H5">
+        <v>-139606999800.0</v>
+      </c>
+      <c r="I5">
+        <v>-129104692000.0</v>
+      </c>
       <c r="J5">
         <v>-105610699.0</v>
       </c>
       <c r="K5">
         <v>-104761566.0</v>
       </c>
       <c r="L5">
         <v>-93405714.0</v>
       </c>
       <c r="M5">
         <v>-89455619.0</v>
       </c>
       <c r="N5">
         <v>-90731730.0</v>
       </c>
       <c r="O5">
         <v>-91268416.0</v>
       </c>
       <c r="P5">
         <v>-84402143.0</v>
       </c>
       <c r="Q5">
         <v>-84565876.0</v>
       </c>
       <c r="R5">
@@ -9108,75 +9118,75 @@
       <c r="BE41">
         <v>5406500.0</v>
       </c>
       <c r="BF41">
         <v>5250600.0</v>
       </c>
       <c r="BG41">
         <v>5708000.0</v>
       </c>
       <c r="BH41"/>
       <c r="BI41">
         <v>106314523000.0</v>
       </c>
       <c r="BJ41">
         <v>190797226000.0</v>
       </c>
     </row>
     <row r="42" spans="1:62">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
         <v>40707608.0</v>
       </c>
       <c r="C42">
-        <v>137067459.0</v>
+        <v>42646287.0</v>
       </c>
       <c r="D42">
         <v>136927000.0</v>
       </c>
       <c r="E42">
         <v>25937807.0</v>
       </c>
       <c r="F42">
         <v>31425989.0</v>
       </c>
       <c r="G42">
         <v>32540992.0</v>
       </c>
       <c r="H42">
         <v>30732244.0</v>
       </c>
       <c r="I42">
         <v>31997715.0</v>
       </c>
       <c r="J42">
         <v>136225536.0</v>
       </c>
       <c r="K42">
-        <v>136225536.0</v>
+        <v>31463970.0</v>
       </c>
       <c r="L42">
         <v>136225535.0</v>
       </c>
       <c r="M42">
         <v>45394693.0</v>
       </c>
       <c r="N42">
         <v>134272111.0</v>
       </c>
       <c r="O42">
         <v>133573414.0</v>
       </c>
       <c r="P42">
         <v>49170288.0</v>
       </c>
       <c r="Q42">
         <v>49006555.0</v>
       </c>
       <c r="R42">
         <v>47799886.0</v>
       </c>
       <c r="S42">
         <v>46867104.0</v>
       </c>
@@ -10414,51 +10424,51 @@
         <v>60995399.0</v>
       </c>
       <c r="BA51">
         <v>58426198.0</v>
       </c>
       <c r="BB51">
         <v>45791160.0</v>
       </c>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
     </row>
     <row r="52" spans="1:62">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
         <v>58345716.0</v>
       </c>
       <c r="C52">
-        <v>76048382.0</v>
+        <v>89772965.0</v>
       </c>
       <c r="D52">
         <v>74501000.0</v>
       </c>
       <c r="E52">
         <v>79985152.0</v>
       </c>
       <c r="F52">
         <v>70039593.0</v>
       </c>
       <c r="G52">
         <v>63024159.0</v>
       </c>
       <c r="H52">
         <v>61919371.0</v>
       </c>
       <c r="I52">
         <v>60026985.0</v>
       </c>
       <c r="J52">
         <v>70497346.0</v>
       </c>
       <c r="K52">
         <v>73888713.0</v>
       </c>
@@ -13029,51 +13039,53 @@
       <c r="A26" t="s">
         <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>148</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>328090.0</v>
+      </c>
       <c r="C27">
         <v>1112771.0</v>
       </c>
       <c r="D27">
         <v>901394.0</v>
       </c>
       <c r="E27">
         <v>593420.0</v>
       </c>
       <c r="F27">
         <v>1795251.0</v>
       </c>
       <c r="G27">
         <v>445936.0</v>
       </c>
       <c r="H27">
         <v>859616.0</v>
       </c>
       <c r="I27">
         <v>1024058.0</v>
       </c>
       <c r="J27">
         <v>507108.0</v>
       </c>
       <c r="K27">
@@ -13082,51 +13094,51 @@
       <c r="L27">
         <v>946133.0</v>
       </c>
       <c r="M27">
         <v>364698.0</v>
       </c>
       <c r="N27">
         <v>528132.0</v>
       </c>
       <c r="O27">
         <v>358920.0</v>
       </c>
       <c r="P27">
         <v>2281161.0</v>
       </c>
       <c r="Q27">
         <v>2082841.0</v>
       </c>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>149</v>
       </c>
       <c r="B28">
-        <v>21882043.0</v>
+        <v>13028590.0</v>
       </c>
       <c r="C28">
         <v>15901464.0</v>
       </c>
       <c r="D28">
         <v>14931515.0</v>
       </c>
       <c r="E28">
         <v>10690674.0</v>
       </c>
       <c r="F28">
         <v>6346829.0</v>
       </c>
       <c r="G28">
         <v>5405685.0</v>
       </c>
       <c r="H28">
         <v>8809648.0</v>
       </c>
       <c r="I28">
         <v>11956200.0</v>
       </c>
       <c r="J28">
         <v>8480641.0</v>
       </c>
@@ -13821,111 +13833,111 @@
       <c r="P3">
         <v>532288.0</v>
       </c>
       <c r="Q3">
         <v>551091.0</v>
       </c>
       <c r="R3">
         <v>479970.0</v>
       </c>
       <c r="S3">
         <v>499283.0</v>
       </c>
       <c r="T3">
         <v>491057.0</v>
       </c>
       <c r="U3">
         <v>571810.0</v>
       </c>
       <c r="V3">
         <v>495404.0</v>
       </c>
       <c r="W3">
         <v>317670.0</v>
       </c>
       <c r="X3">
-        <v>-573885.0</v>
+        <v>1051689.0</v>
       </c>
       <c r="Y3">
         <v>1187766.0</v>
       </c>
       <c r="Z3">
         <v>1190202.0</v>
       </c>
       <c r="AA3">
         <v>419162.0</v>
       </c>
       <c r="AB3">
         <v>348414.0</v>
       </c>
       <c r="AC3">
         <v>362936.0</v>
       </c>
       <c r="AD3">
         <v>297004.0</v>
       </c>
       <c r="AE3">
         <v>309457.0</v>
       </c>
       <c r="AF3">
         <v>167735.0</v>
       </c>
       <c r="AG3">
         <v>161452.0</v>
       </c>
       <c r="AH3">
         <v>156548.0</v>
       </c>
       <c r="AI3">
         <v>766309.0</v>
       </c>
       <c r="AJ3">
         <v>560755.0</v>
       </c>
       <c r="AK3">
         <v>1074978.0</v>
       </c>
       <c r="AL3">
-        <v>-215118.0</v>
+        <v>2409214.0</v>
       </c>
       <c r="AM3">
         <v>223158.0</v>
       </c>
       <c r="AN3">
         <v>180919.0</v>
       </c>
       <c r="AO3">
         <v>210724.0</v>
       </c>
       <c r="AP3">
         <v>237555.0</v>
       </c>
       <c r="AQ3">
         <v>726915.0</v>
       </c>
       <c r="AR3">
-        <v>-204582.0</v>
+        <v>2536331.0</v>
       </c>
       <c r="AS3">
         <v>282592.0</v>
       </c>
       <c r="AT3">
         <v>284678.0</v>
       </c>
       <c r="AU3">
         <v>253254.0</v>
       </c>
       <c r="AV3">
         <v>289325.0</v>
       </c>
       <c r="AW3">
         <v>296340.0</v>
       </c>
       <c r="AX3">
         <v>303451.0</v>
       </c>
       <c r="AY3">
         <v>290005.0</v>
       </c>
       <c r="AZ3">
         <v>2092134.0</v>
       </c>
@@ -14063,111 +14075,111 @@
       <c r="P5">
         <v>49868139.0</v>
       </c>
       <c r="Q5">
         <v>49059392.0</v>
       </c>
       <c r="R5">
         <v>24288778.0</v>
       </c>
       <c r="S5">
         <v>41161506.0</v>
       </c>
       <c r="T5">
         <v>24265235.0</v>
       </c>
       <c r="U5">
         <v>25857678.0</v>
       </c>
       <c r="V5">
         <v>20741341.0</v>
       </c>
       <c r="W5">
         <v>-1188956.0</v>
       </c>
       <c r="X5">
-        <v>19488750.0</v>
+        <v>18915068.0</v>
       </c>
       <c r="Y5">
         <v>10953108.0</v>
       </c>
       <c r="Z5">
         <v>37411223.0</v>
       </c>
       <c r="AA5">
         <v>29374070.0</v>
       </c>
       <c r="AB5">
         <v>16761298.0</v>
       </c>
       <c r="AC5">
         <v>22003342.0</v>
       </c>
       <c r="AD5">
         <v>16869354.0</v>
       </c>
       <c r="AE5">
         <v>34623094.0</v>
       </c>
       <c r="AF5">
         <v>23032981.0</v>
       </c>
       <c r="AG5">
         <v>12782012.0</v>
       </c>
       <c r="AH5">
         <v>36367617.0</v>
       </c>
       <c r="AI5">
         <v>19730794.0</v>
       </c>
       <c r="AJ5">
         <v>20842125.0</v>
       </c>
       <c r="AK5">
         <v>8564541.0</v>
       </c>
       <c r="AL5">
-        <v>16024944.0</v>
+        <v>15633778.0</v>
       </c>
       <c r="AM5">
         <v>11593706.0</v>
       </c>
       <c r="AN5">
         <v>3170676.0</v>
       </c>
       <c r="AO5">
         <v>7911724.0</v>
       </c>
       <c r="AP5">
         <v>8669555.0</v>
       </c>
       <c r="AQ5">
         <v>9843185.0</v>
       </c>
       <c r="AR5">
-        <v>9514732.0</v>
+        <v>9310150.0</v>
       </c>
       <c r="AS5">
         <v>8253656.0</v>
       </c>
       <c r="AT5">
         <v>16331833.0</v>
       </c>
       <c r="AU5">
         <v>8365272.0</v>
       </c>
       <c r="AV5">
         <v>16171968.0</v>
       </c>
       <c r="AW5">
         <v>15576953.0</v>
       </c>
       <c r="AX5">
         <v>18426581.0</v>
       </c>
       <c r="AY5">
         <v>21570188.0</v>
       </c>
       <c r="AZ5">
         <v>15473559.0</v>
       </c>
@@ -14239,111 +14251,111 @@
       <c r="P6">
         <v>50400427.0</v>
       </c>
       <c r="Q6">
         <v>49610483.0</v>
       </c>
       <c r="R6">
         <v>24768748.0</v>
       </c>
       <c r="S6">
         <v>41660789.0</v>
       </c>
       <c r="T6">
         <v>24756292.0</v>
       </c>
       <c r="U6">
         <v>26429488.0</v>
       </c>
       <c r="V6">
         <v>21236745.0</v>
       </c>
       <c r="W6">
         <v>-871286.0</v>
       </c>
       <c r="X6">
-        <v>18914865.0</v>
+        <v>19966757.0</v>
       </c>
       <c r="Y6">
         <v>12140874.0</v>
       </c>
       <c r="Z6">
         <v>38601425.0</v>
       </c>
       <c r="AA6">
         <v>29793232.0</v>
       </c>
       <c r="AB6">
         <v>17109712.0</v>
       </c>
       <c r="AC6">
         <v>22366278.0</v>
       </c>
       <c r="AD6">
         <v>17166358.0</v>
       </c>
       <c r="AE6">
         <v>34932551.0</v>
       </c>
       <c r="AF6">
         <v>23200716.0</v>
       </c>
       <c r="AG6">
         <v>12943464.0</v>
       </c>
       <c r="AH6">
         <v>36524165.0</v>
       </c>
       <c r="AI6">
         <v>20497103.0</v>
       </c>
       <c r="AJ6">
         <v>21402880.0</v>
       </c>
       <c r="AK6">
         <v>9639519.0</v>
       </c>
       <c r="AL6">
-        <v>15809826.0</v>
+        <v>18042992.0</v>
       </c>
       <c r="AM6">
         <v>11816864.0</v>
       </c>
       <c r="AN6">
         <v>3351595.0</v>
       </c>
       <c r="AO6">
         <v>8122448.0</v>
       </c>
       <c r="AP6">
         <v>8907110.0</v>
       </c>
       <c r="AQ6">
         <v>10570100.0</v>
       </c>
       <c r="AR6">
-        <v>9310150.0</v>
+        <v>11846481.0</v>
       </c>
       <c r="AS6">
         <v>8536248.0</v>
       </c>
       <c r="AT6">
         <v>16616511.0</v>
       </c>
       <c r="AU6">
         <v>8618526.0</v>
       </c>
       <c r="AV6">
         <v>16461293.0</v>
       </c>
       <c r="AW6">
         <v>15873293.0</v>
       </c>
       <c r="AX6">
         <v>18730032.0</v>
       </c>
       <c r="AY6">
         <v>21860193.0</v>
       </c>
       <c r="AZ6">
         <v>17565693.0</v>
       </c>
@@ -16897,51 +16909,53 @@
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
     </row>
     <row r="27" spans="1:62">
       <c r="A27" t="s">
         <v>148</v>
       </c>
       <c r="B27">
         <v>93275.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>104305.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>71166.0</v>
       </c>
       <c r="F27">
         <v>70726.0</v>
       </c>
       <c r="G27">
         <v>839979.0</v>
       </c>
       <c r="H27">
         <v>615024.0</v>
       </c>
       <c r="I27">
         <v>703283.0</v>
       </c>
       <c r="J27">
         <v>634443.0</v>
       </c>
       <c r="K27">
         <v>529792.0</v>
       </c>
       <c r="L27">
         <v>508719.0</v>
       </c>
@@ -17070,51 +17084,51 @@
       </c>
       <c r="BB27">
         <v>191767.0</v>
       </c>
       <c r="BC27">
         <v>132507.0</v>
       </c>
       <c r="BD27">
         <v>202927.0</v>
       </c>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
     </row>
     <row r="28" spans="1:62">
       <c r="A28" t="s">
         <v>149</v>
       </c>
       <c r="B28">
         <v>4378945.0</v>
       </c>
       <c r="C28">
-        <v>5538312.0</v>
+        <v>3091356.0</v>
       </c>
       <c r="D28">
         <v>11314000.0</v>
       </c>
       <c r="E28">
         <v>6927426.0</v>
       </c>
       <c r="F28">
         <v>3894543.0</v>
       </c>
       <c r="G28">
         <v>3560899.0</v>
       </c>
       <c r="H28">
         <v>4588259.0</v>
       </c>
       <c r="I28">
         <v>4916116.0</v>
       </c>
       <c r="J28">
         <v>2836190.0</v>
       </c>
       <c r="K28">
         <v>6393185.0</v>
       </c>
@@ -17945,51 +17959,51 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -18442,51 +18456,53 @@
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>168</v>
       </c>
       <c r="B14">
         <v>73211770.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>600759371805.0</v>
+      </c>
       <c r="D14">
         <v>24160657.0</v>
       </c>
       <c r="E14">
         <v>2110986.0</v>
       </c>
       <c r="F14">
         <v>21252449.0</v>
       </c>
       <c r="G14">
         <v>30529893.0</v>
       </c>
       <c r="H14">
         <v>14313151.0</v>
       </c>
       <c r="I14">
         <v>18087300.0</v>
       </c>
       <c r="J14">
         <v>14042137.0</v>
       </c>
       <c r="K14">
         <v>14206344.0</v>
       </c>
       <c r="L14">
@@ -18783,51 +18799,51 @@
       </c>
       <c r="J21">
         <v>51566516.0</v>
       </c>
       <c r="K21">
         <v>-13618775.0</v>
       </c>
       <c r="L21">
         <v>4449885.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>136</v>
       </c>
       <c r="B22">
         <v>-160275967.0</v>
       </c>
       <c r="C22">
-        <v>28470034.0</v>
+        <v>401824150910.0</v>
       </c>
       <c r="D22">
         <v>7906516.0</v>
       </c>
       <c r="E22">
         <v>93885354.0</v>
       </c>
       <c r="F22">
         <v>48081894.0</v>
       </c>
       <c r="G22">
         <v>24563977.0</v>
       </c>
       <c r="H22">
         <v>26549065.0</v>
       </c>
       <c r="I22">
         <v>37785670.0</v>
       </c>
       <c r="J22">
         <v>21438589.0</v>
       </c>
       <c r="K22">
         <v>2796608.0</v>
       </c>
@@ -20728,62 +20744,74 @@
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
     </row>
     <row r="14" spans="1:64">
       <c r="A14" t="s">
         <v>168</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>19147498.0</v>
+      </c>
       <c r="C14">
         <v>35060252.0</v>
       </c>
       <c r="D14">
         <v>14860000.0</v>
       </c>
-      <c r="E14"/>
-[...3 lines deleted...]
-      <c r="I14"/>
+      <c r="E14">
+        <v>264424671172.0</v>
+      </c>
+      <c r="F14">
+        <v>128680995747.0</v>
+      </c>
+      <c r="G14">
+        <v>108007857574.0</v>
+      </c>
+      <c r="H14">
+        <v>48142218744.0</v>
+      </c>
+      <c r="I14">
+        <v>70215098675.0</v>
+      </c>
       <c r="J14">
         <v>13278476.0</v>
       </c>
       <c r="K14">
         <v>9709937.0</v>
       </c>
       <c r="L14">
         <v>6038281.0</v>
       </c>
       <c r="M14">
         <v>5844764.0</v>
       </c>
       <c r="N14">
         <v>2567675.0</v>
       </c>
       <c r="O14">
         <v>547637.0</v>
       </c>
       <c r="P14">
         <v>532288.0</v>
       </c>
       <c r="Q14">
         <v>551091.0</v>
       </c>
       <c r="R14">
@@ -21798,63 +21826,63 @@
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
     </row>
     <row r="22" spans="1:64">
       <c r="A22" t="s">
         <v>136</v>
       </c>
       <c r="B22">
         <v>-9065254.0</v>
       </c>
       <c r="C22">
         <v>-34860221.0</v>
       </c>
       <c r="D22">
         <v>-12000000.0</v>
       </c>
       <c r="E22">
-        <v>-55557929.0</v>
+        <v>-915959642776.0</v>
       </c>
       <c r="F22">
-        <v>-60056955.0</v>
+        <v>-981687649932.0</v>
       </c>
       <c r="G22">
-        <v>-6366288.0</v>
+        <v>-100569524793.0</v>
       </c>
       <c r="H22">
         <v>8343612.0</v>
       </c>
       <c r="I22">
-        <v>14963864.0</v>
+        <v>241468245764.0</v>
       </c>
       <c r="J22">
         <v>11528846.0</v>
       </c>
       <c r="K22">
         <v>409618.0</v>
       </c>
       <c r="L22">
         <v>-1105250.0</v>
       </c>
       <c r="M22">
         <v>-11586.0</v>
       </c>
       <c r="N22">
         <v>14613185.0</v>
       </c>
       <c r="O22">
         <v>10116668.0</v>
       </c>
       <c r="P22">
         <v>32599497.0</v>
       </c>
       <c r="Q22">
         <v>37003349.0</v>
       </c>
@@ -22333,71 +22361,73 @@
       <c r="BB24">
         <v>200000.0</v>
       </c>
       <c r="BC24">
         <v>-644075.0</v>
       </c>
       <c r="BD24">
         <v>-14695527.0</v>
       </c>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24">
         <v>40521141000.0</v>
       </c>
     </row>
     <row r="25" spans="1:64">
       <c r="A25" t="s">
         <v>178</v>
       </c>
       <c r="B25">
-        <v>9905922.0</v>
+        <v>-176322.0</v>
       </c>
       <c r="C25">
         <v>35216239.0</v>
       </c>
       <c r="D25">
         <v>-2052798.0</v>
       </c>
       <c r="E25">
         <v>-18242057.0</v>
       </c>
       <c r="F25">
         <v>-2988447.0</v>
       </c>
       <c r="G25">
         <v>15443174.0</v>
       </c>
       <c r="H25">
         <v>13939694.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>54596055.0</v>
+      </c>
       <c r="J25">
         <v>15593191.0</v>
       </c>
       <c r="K25">
         <v>-1667536.0</v>
       </c>
       <c r="L25">
         <v>-1790925.0</v>
       </c>
       <c r="M25">
         <v>20991251.0</v>
       </c>
       <c r="N25">
         <v>-2567675.0</v>
       </c>
       <c r="O25">
         <v>-10664305.0</v>
       </c>
       <c r="P25">
         <v>-33131785.0</v>
       </c>
       <c r="Q25">
         <v>-37554440.0</v>
       </c>
       <c r="R25">
@@ -22863,51 +22893,53 @@
     <row r="29" spans="1:64">
       <c r="A29" t="s">
         <v>182</v>
       </c>
       <c r="B29">
         <v>9905922.0</v>
       </c>
       <c r="C29">
         <v>35416270.0</v>
       </c>
       <c r="D29">
         <v>807202.0</v>
       </c>
       <c r="E29">
         <v>-18242057.0</v>
       </c>
       <c r="F29">
         <v>-2988447.0</v>
       </c>
       <c r="G29">
         <v>13505295.0</v>
       </c>
       <c r="H29">
         <v>23918288.0</v>
       </c>
-      <c r="I29"/>
+      <c r="I29">
+        <v>54596055.0</v>
+      </c>
       <c r="J29">
         <v>27122037.0</v>
       </c>
       <c r="K29">
         <v>8687283.0</v>
       </c>
       <c r="L29">
         <v>4859468.0</v>
       </c>
       <c r="M29">
         <v>26824429.0</v>
       </c>
       <c r="N29">
         <v>14613185.0</v>
       </c>
       <c r="O29">
         <v>10664305.0</v>
       </c>
       <c r="P29">
         <v>33131785.0</v>
       </c>
       <c r="Q29">
         <v>37554440.0</v>
       </c>
       <c r="R29">