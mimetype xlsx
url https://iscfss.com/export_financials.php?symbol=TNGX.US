--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9479 +830,10270 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>1182000.0</v>
+      </c>
+      <c r="C2">
         <v>1601000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2785000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4453000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3226000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1841000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>670000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>224000.0</v>
+      </c>
+      <c r="C5">
         <v>336000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>186000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3705000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-765000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>33570000.0</v>
+      </c>
+      <c r="C7">
         <v>36493000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>38920000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>41131000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1503000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7884000.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>136000.0</v>
+      </c>
+      <c r="C8">
         <v>108000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="E8">
         <v>88000.0</v>
       </c>
       <c r="F8">
+        <v>88000.0</v>
+      </c>
+      <c r="G8">
         <v>40000.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>522605000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>506760000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>112279000.0</v>
+      </c>
+      <c r="C10">
         <v>69530000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>66385000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>59968000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>142745000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28381000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22889000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>343138000.0</v>
+      </c>
+      <c r="C12">
         <v>257917000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>336885000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>366133000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>485255000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>190320000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>40425000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>136000.0</v>
+      </c>
+      <c r="C13">
         <v>108000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="E13">
         <v>88000.0</v>
       </c>
       <c r="F13">
+        <v>88000.0</v>
+      </c>
+      <c r="G13">
         <v>40000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>116166187.0</v>
+      </c>
+      <c r="C14">
         <v>109226731.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>94572448.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>87820037.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>62108032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87474258.0</v>
       </c>
       <c r="G14">
         <v>87474258.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>87474258.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>88000.0</v>
       </c>
       <c r="F15">
+        <v>88000.0</v>
+      </c>
+      <c r="G15">
         <v>157362210.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>22</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>17618000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25670000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>31792000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26022000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>31977000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
       <c r="E22">
         <v>567000.0</v>
       </c>
-      <c r="F22"/>
+      <c r="F22">
+        <v>567000.0</v>
+      </c>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>398690000.0</v>
+      </c>
+      <c r="C23">
         <v>316492000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>402567000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>436470000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>500155000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>207252000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>55764000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-78709000.0</v>
+      </c>
+      <c r="C28">
         <v>-33037000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27465000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-18837000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-141242000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20497000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14350000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>346179000.0</v>
+      </c>
+      <c r="C29">
         <v>199517000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>253108000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>249476000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>344747000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>38600000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="E30">
         <v>2000000.0</v>
       </c>
       <c r="F30">
         <v>2000000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7">
+      <c r="G30">
+        <v>2000000.0</v>
+      </c>
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>249476000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>344747000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-97944000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-47795000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>332077000.0</v>
+      </c>
+      <c r="C32">
         <v>228173000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>300600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>319727000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>451648000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>152715000.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>44934000.0</v>
+      </c>
+      <c r="C33">
         <v>50149000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>56029000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>61198000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7817000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>13620000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14108000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>131449000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>114718000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5000.0</v>
       </c>
-      <c r="G34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>30832000.0</v>
+      </c>
+      <c r="C35">
         <v>78805000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>103521000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>131449000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>114718000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>127735000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>22008000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>2442000.0</v>
+      </c>
+      <c r="C36">
         <v>2571000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2613000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3428000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1731000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2317000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2279000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>1731000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>166815235.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2279000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>10618000.0</v>
+      </c>
+      <c r="C39">
         <v>8426000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9653000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7139000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5083000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1312000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1231000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>17759000.0</v>
+      </c>
+      <c r="C40">
         <v>16497000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15401000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>17495000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9887000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6140000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>24526000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>114718000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>120810000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>14124000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>948971000.0</v>
+      </c>
+      <c r="C42">
         <v>700631000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>624076000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>522605000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>506760000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>141644000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3311000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>53030000.0</v>
+      </c>
+      <c r="C45">
         <v>55941000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>59405000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>57770000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6086000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>12987000.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>42492000.0</v>
+      </c>
+      <c r="C46">
         <v>47578000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>53416000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>57770000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6086000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>11303000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>11829000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>10884000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6086000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>11303000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>11829000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-603152000.0</v>
+      </c>
+      <c r="C48">
         <v>-501558000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-371256000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-269512000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-161336000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-103101000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-51129000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-269512000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-161336000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>33570000.0</v>
+      </c>
+      <c r="C51">
         <v>36493000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>38920000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>41131000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1503000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7884000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8539000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>2738000.0</v>
+      </c>
+      <c r="C52">
         <v>2454000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2082000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1770000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1503000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>959000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>655000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>230859000.0</v>
+      </c>
+      <c r="C53">
         <v>188387000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>270500000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>306165000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>342510000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>161939000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>17536000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>398690000.0</v>
+      </c>
+      <c r="C55">
         <v>316492000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>402567000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>436470000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>500155000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>207252000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>55764000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>353756000.0</v>
+      </c>
+      <c r="C56">
         <v>266343000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>346538000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>375272000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>492338000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>193632000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>41656000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>21679000.0</v>
+      </c>
+      <c r="C57">
         <v>38170000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>45938000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>55545000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>40690000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>40917000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>25851000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>52511000.0</v>
+      </c>
+      <c r="C58">
         <v>116975000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>149459000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>186994000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>155408000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>168652000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>47859000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>346179000.0</v>
+      </c>
+      <c r="C60">
         <v>199517000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>253108000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>249476000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>344747000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>38600000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7905000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>2430000.0</v>
+      </c>
+      <c r="C2">
+        <v>1182000.0</v>
+      </c>
+      <c r="D2">
         <v>2229000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2607000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3239000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1601000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4112000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1062000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3898000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2785000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2837000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4793000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6296000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4453000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6314000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1693000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3367000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3226000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3109000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5242000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4479000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1841000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5165.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>440.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-115000.0</v>
+      </c>
+      <c r="C5">
+        <v>224000.0</v>
+      </c>
+      <c r="D5">
         <v>120999.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>94000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>194000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>336000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>750000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-334000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-257000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>186000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-681000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1517000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2201000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3705000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4856000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4347000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3410000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-765000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>31999.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>17000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-47795000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>32788000.0</v>
+      </c>
+      <c r="C7">
+        <v>33570000.0</v>
+      </c>
+      <c r="D7">
         <v>34763000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>35008000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>36946000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>36493000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>37626000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>37837000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>38235000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>38920000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>39506000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>39889000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>41373000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>41131000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>40728000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>629000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1075000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1503000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>7181000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>144000.0</v>
+      </c>
+      <c r="C8">
+        <v>136000.0</v>
+      </c>
+      <c r="D8">
         <v>112000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>111000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>108000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>108000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="H8">
         <v>107000.0</v>
       </c>
       <c r="I8">
+        <v>107000.0</v>
+      </c>
+      <c r="J8">
+        <v>107000.0</v>
+      </c>
+      <c r="K8">
         <v>102000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>102000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="M8">
         <v>88000.0</v>
       </c>
       <c r="N8">
         <v>88000.0</v>
       </c>
       <c r="O8">
         <v>88000.0</v>
       </c>
       <c r="P8">
         <v>88000.0</v>
       </c>
       <c r="Q8">
         <v>88000.0</v>
       </c>
       <c r="R8">
         <v>88000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
+      <c r="S8">
+        <v>88000.0</v>
+      </c>
+      <c r="T8">
+        <v>88000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>526897000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>522605000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>518292000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>514365000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>510222000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>506760000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>504625000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>157828000.0</v>
+      </c>
+      <c r="C10">
+        <v>112279000.0</v>
+      </c>
+      <c r="D10">
         <v>58338000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>39272000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>58432000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>69530000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>53148000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>51566000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>61163000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>66385000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>58533000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>66052000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>57252000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>59968000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>100312000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>104582000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>99909000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>142745000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>204974000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>50902000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>65791000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>28381000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1552227.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>24993.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-40425000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>379839000.0</v>
+      </c>
+      <c r="C12">
+        <v>343138000.0</v>
+      </c>
+      <c r="D12">
         <v>152811000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>180785000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>216724000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>257917000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>293278000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>322111000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>343599000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>336885000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>359880000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>310652000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>333639000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>366133000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>393293000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>416356000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>449885000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>485255000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>503805000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>198354000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>206910000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>190320000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1552227.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>24993.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>40425000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>144000.0</v>
+      </c>
+      <c r="C13">
+        <v>136000.0</v>
+      </c>
+      <c r="D13">
         <v>112000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>111000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>108000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>108000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="H13">
         <v>107000.0</v>
       </c>
       <c r="I13">
+        <v>107000.0</v>
+      </c>
+      <c r="J13">
+        <v>107000.0</v>
+      </c>
+      <c r="K13">
         <v>102000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>102000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="M13">
         <v>88000.0</v>
       </c>
       <c r="N13">
         <v>88000.0</v>
       </c>
       <c r="O13">
         <v>88000.0</v>
       </c>
       <c r="P13">
         <v>88000.0</v>
       </c>
       <c r="Q13">
         <v>88000.0</v>
       </c>
       <c r="R13">
         <v>88000.0</v>
       </c>
       <c r="S13">
+        <v>88000.0</v>
+      </c>
+      <c r="T13">
+        <v>88000.0</v>
+      </c>
+      <c r="U13">
         <v>15000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>14000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>40000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>157432953.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>359.0</v>
       </c>
-      <c r="X13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>143576292.0</v>
+      </c>
+      <c r="C14">
+        <v>116166187.0</v>
+      </c>
+      <c r="D14">
         <v>110966345.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>110540836.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>110301256.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>108683920.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>108507000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>108314279.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>108171463.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>95802861.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>97033273.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>88354590.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>88193917.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>87971485.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>87892195.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>87839804.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>87670653.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>87567676.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>70160663.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>87474258.0</v>
       </c>
       <c r="U14">
         <v>87474258.0</v>
       </c>
       <c r="V14">
         <v>87474258.0</v>
       </c>
       <c r="W14">
         <v>87474258.0</v>
       </c>
       <c r="X14">
         <v>87474258.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>87474258.0</v>
+      </c>
+      <c r="Z14">
+        <v>87474258.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>88000.0</v>
       </c>
       <c r="O15">
         <v>88000.0</v>
       </c>
       <c r="P15">
         <v>88000.0</v>
       </c>
       <c r="Q15">
         <v>88000.0</v>
       </c>
       <c r="R15">
         <v>88000.0</v>
       </c>
       <c r="S15">
+        <v>88000.0</v>
+      </c>
+      <c r="T15">
+        <v>88000.0</v>
+      </c>
+      <c r="U15">
         <v>156357850.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>157123016.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>157362210.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>157432953.0</v>
       </c>
-      <c r="W15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>23374000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19480000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>17618000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>15602000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>23668000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>23070000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>25670000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>27072000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>33848000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>34011000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>31792000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>28475000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>28200000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>25024000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>26022000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>27807000.0</v>
       </c>
-      <c r="S16"/>
-[...1 lines deleted...]
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>31977000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>567000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>567000.0</v>
       </c>
       <c r="R22"/>
       <c r="S22">
+        <v>567000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>435792000.0</v>
+      </c>
+      <c r="C23">
+        <v>398690000.0</v>
+      </c>
+      <c r="D23">
         <v>210136000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>237890000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>274306000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>316492000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>352415000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>381453000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>406222000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>402567000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>428189000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>379328000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>403773000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>436470000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>464156000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>448399000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>471525000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>500155000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>530137000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>217240000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>224112000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>207252000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>168383696.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>63492.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7905000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-125040000.0</v>
+      </c>
+      <c r="C28">
+        <v>-78709000.0</v>
+      </c>
+      <c r="D28">
         <v>-23575000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-4264000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-21486000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-33037000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-15522000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-13729000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-22928000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-27465000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-19027000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-26163000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-15879000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-18837000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-59584000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-103953000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-98834000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-141242000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-197793000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-43471001.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-58278000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-20497000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1552227.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>32.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>40425000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>391506000.0</v>
+      </c>
+      <c r="C29">
+        <v>346179000.0</v>
+      </c>
+      <c r="D29">
         <v>160031000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>134954000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>166756000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>199517000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>229170000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>247673000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>264452000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>253108000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>276595000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>212945000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>227264000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>249476000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>273072000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>298704000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>320356000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>344747000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>365413000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
-[...4 lines deleted...]
-      </c>
+      <c r="I30"/>
+      <c r="J30"/>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30">
-        <v>2000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N30">
-        <v>2000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O30">
         <v>2000000.0</v>
       </c>
       <c r="P30">
         <v>2000000.0</v>
       </c>
       <c r="Q30">
         <v>2000000.0</v>
       </c>
       <c r="R30">
-        <v>8000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="S30">
         <v>2000000.0</v>
       </c>
       <c r="T30">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="U30">
         <v>2000000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
+      <c r="V30">
+        <v>2000000.0</v>
+      </c>
+      <c r="W30">
+        <v>2000000.0</v>
+      </c>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>227264000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>249476000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>273072000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>298704000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>320356000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>344747000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>365413000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-111643000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-108643000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-47795000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>377997000.0</v>
+      </c>
+      <c r="C32">
+        <v>332077000.0</v>
+      </c>
+      <c r="D32">
         <v>145335000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>150075000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>189013000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>228173000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>263232000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>284542000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>309247000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>300600000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>327475000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>266910000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>289328000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>319727000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>350352000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>391401000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>421443000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>451648000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>474353000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>43465000.0</v>
+      </c>
+      <c r="C33">
+        <v>44934000.0</v>
+      </c>
+      <c r="D33">
         <v>46357000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>47790000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>49376000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>50149000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>51600000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>53043000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>54186000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>56029000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>57298000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>58785000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>60773000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>61198000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>62482000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>12314000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>10871000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>7817000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>13798000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>15179000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>13757000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>13620000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>166761849.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>38499.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>-40425000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>122837000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>131449000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>139762000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>105011000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>111958000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>114718000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>122738000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>29956000.0</v>
+      </c>
+      <c r="C35">
+        <v>30832000.0</v>
+      </c>
+      <c r="D35">
         <v>31661000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>62911000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>71633000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>78805000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>85662000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>89912000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>98981000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>103521000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>108178000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>112750000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>122837000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>131449000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>139762000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>105011000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>111958000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>114718000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>122738000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>125126000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>129367000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>127735000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>5836250.0</v>
       </c>
-      <c r="W35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>2432000.0</v>
+      </c>
+      <c r="C36">
+        <v>2442000.0</v>
+      </c>
+      <c r="D36">
         <v>2429000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2449000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2140000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2571000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2580000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2577000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2578000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2613000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2615000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2579000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3442000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3428000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3429000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3435000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3439000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1731000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2360000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3794000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2682000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2317000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-238150.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>38499.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-40425000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
-[...1 lines deleted...]
-      </c>
+      <c r="E38"/>
       <c r="F38"/>
       <c r="G38">
+        <v>-12450000.0</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>3429000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3435000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>3439000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1731000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2360000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3794000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2682000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>166815235.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>166761850.0</v>
       </c>
-      <c r="W38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>12488000.0</v>
+      </c>
+      <c r="C39">
+        <v>10618000.0</v>
+      </c>
+      <c r="D39">
         <v>10968000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>9315000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>8206000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>8426000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>7537000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>6299000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>8437000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9653000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>11011000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>9891000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>9361000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7139000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6381000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>17729000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8769000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5083000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4534000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1707000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1445000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1312000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>69619.0</v>
       </c>
-      <c r="W39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>9068000.0</v>
+      </c>
+      <c r="C40">
+        <v>17759000.0</v>
+      </c>
+      <c r="D40">
         <v>13113000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>11510000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>10374000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>16497000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>15006000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>16774000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>13755000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>15401000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>11467000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>13185000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>10692000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>17495000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>15752000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>14161000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>9693000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>9887000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>9978000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>30934001.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>31523000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6140000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>115050.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>13940.0</v>
       </c>
-      <c r="X40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>99815000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>105011000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>111958000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>114718000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>116649000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>118742000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>122706000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>1040143000.0</v>
+      </c>
+      <c r="C42">
+        <v>948971000.0</v>
+      </c>
+      <c r="D42">
         <v>724201000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>715036000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>707888000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>700631000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>692201000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>682621000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>673772000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>624076000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>617667000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>532604000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>526897000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>522605000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>518292000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>514365000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>510222000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>506760000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>504625000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>8040000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>6518000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>141644000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>5052305.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>24641.0</v>
       </c>
-      <c r="X42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:24">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>51974000.0</v>
+      </c>
+      <c r="C45">
+        <v>53030000.0</v>
+      </c>
+      <c r="D45">
         <v>53988000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>54951000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>56221000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>55941000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>56763000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>57587000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>58221000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>59405000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>60054000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>56206000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>57331000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>57770000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>62247000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>41033000.0</v>
+      </c>
+      <c r="C46">
+        <v>42492000.0</v>
+      </c>
+      <c r="D46">
         <v>43928000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>45341000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>47236000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>47578000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>49020000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>50466000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>51608000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>53416000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>54683000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>56206000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>57331000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>57770000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>59053000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>8879000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>7432000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6086000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>11438000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>11385000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>11075000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>11303000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>11106000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>10884000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>59053000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>8879000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6538000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6086000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>4706000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>11385000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>11075000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-648666000.0</v>
+      </c>
+      <c r="C48">
+        <v>-603152000.0</v>
+      </c>
+      <c r="D48">
         <v>-564403000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-580287000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-541434000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-501558000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-463888000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-434721000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-409170000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-371256000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-340493000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-318230000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-297520000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-269512000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-240452000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-211402000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-186544000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-161336000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-139290000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-119700000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-115207000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-103101000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-52862.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-472.0</v>
       </c>
-      <c r="X48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-297520000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-269512000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-240452000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-211402000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-186544000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-161336000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-139290000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>32788000.0</v>
+      </c>
+      <c r="C51">
+        <v>33570000.0</v>
+      </c>
+      <c r="D51">
         <v>34763000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>35008000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>36946000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>36493000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>37626000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>37837000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>38235000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>38920000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>39506000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>39889000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>41373000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>41131000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>40728000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>629000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1075000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1503000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>7181000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>7430999.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>7513000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>7884000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>25025.0</v>
       </c>
-      <c r="X51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:24">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>2832000.0</v>
+      </c>
+      <c r="C52">
+        <v>2738000.0</v>
+      </c>
+      <c r="D52">
         <v>3102000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2534000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2824000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2454000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2863000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2364000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2066000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2082000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2040000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1807000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2638000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1770000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>781000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>629000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1075000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1503000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1092000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1046999.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>852000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>959000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>25025.0</v>
       </c>
-      <c r="X52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:24">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>222011000.0</v>
+      </c>
+      <c r="C53">
+        <v>230859000.0</v>
+      </c>
+      <c r="D53">
         <v>94473000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>141513000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>158292000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>188387000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>240130000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>270545000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>282436000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>270500000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>301347000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>244600000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>276387000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>306165000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>292981000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>311774000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>349976000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>342510000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>298831000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>147452000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>141119000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>161939000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>166761850.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>80850000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>435792000.0</v>
+      </c>
+      <c r="C55">
+        <v>398690000.0</v>
+      </c>
+      <c r="D55">
         <v>210136000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>237890000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>274306000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>316492000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>352415000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>381453000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>406222000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>402567000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>428189000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>379328000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>403773000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>436470000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>464156000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>448399000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>471525000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>500155000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>530137000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>217240000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>224112000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>207252000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>168383696.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>63492.0</v>
       </c>
-      <c r="X55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:24">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>392327000.0</v>
+      </c>
+      <c r="C56">
+        <v>353756000.0</v>
+      </c>
+      <c r="D56">
         <v>163779000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>190100000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>224930000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>266343000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>300815000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>328410000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>352036000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>346538000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>370891000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>320543000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>343000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>375272000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>401674000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>436085000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>460654000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>492338000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>516339000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>202061000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>210355000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>193632000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1621846.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>24993.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>40425000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>14330000.0</v>
+      </c>
+      <c r="C57">
+        <v>21679000.0</v>
+      </c>
+      <c r="D57">
         <v>18444000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>40025000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>35917000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>38170000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>37583000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>43868000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>42789000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>45938000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>43416000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>53633000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>53672000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>55545000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>51322000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>44684000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>39211000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>40690000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>41986000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>37223000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>36854000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>40917000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>115050.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>38965.0</v>
       </c>
-      <c r="X57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>44286000.0</v>
+      </c>
+      <c r="C58">
+        <v>52511000.0</v>
+      </c>
+      <c r="D58">
         <v>50105000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>102936000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>107550000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>116975000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>123245000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>133780000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>141770000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>149459000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>151594000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>166383000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>176509000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>186994000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>191084000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>149695000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>151169000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>155408000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>164724000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>162349000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>166221000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>168652000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>5951300.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>38965.0</v>
       </c>
-      <c r="X58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:24">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>391506000.0</v>
+      </c>
+      <c r="C60">
+        <v>346179000.0</v>
+      </c>
+      <c r="D60">
         <v>160031000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>134954000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>166756000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>199517000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>229170000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>247673000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>264452000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>253108000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>276595000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>212945000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>227264000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>249476000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>273072000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>298704000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>320356000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>344747000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>365413000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>54891000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>57891000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>38600000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>162432396.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>24528.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>7905000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>2281000.0</v>
+      </c>
+      <c r="C2">
         <v>2499000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115198000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4027999.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1966000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1625000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32274000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>2281000.0</v>
+      </c>
+      <c r="C3">
         <v>2499000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2415000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1608000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>897000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1625000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>643000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-145595000.0</v>
+        <v>-101590000.0</v>
       </c>
       <c r="C5">
-        <v>-114173000.0</v>
+        <v>-130094000.0</v>
       </c>
       <c r="D5">
+        <v>-101610000.0</v>
+      </c>
+      <c r="E5">
         <v>-111071000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-58190000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-51972000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15162000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-143096000.0</v>
+        <v>-99309000.0</v>
       </c>
       <c r="C6">
-        <v>-111758000.0</v>
+        <v>-127595000.0</v>
       </c>
       <c r="D6">
+        <v>-99195000.0</v>
+      </c>
+      <c r="E6">
         <v>-109463000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-57293000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-50347000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14519000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>60103000.0</v>
+      </c>
+      <c r="C9">
         <v>42069000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36527000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24860000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>37042000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6031000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-7625000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-101590000.0</v>
+      </c>
+      <c r="C10">
         <v>-130094000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-101610000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-108122000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-57943000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-51972000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14095000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>4000.0</v>
+      </c>
+      <c r="C11">
         <v>208000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>134000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>54000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>292000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-108000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2949000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>5630000.0</v>
+      </c>
+      <c r="C13">
         <v>7890000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4974000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1456000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>495000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>108000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-101594000.0</v>
+      </c>
+      <c r="C15">
         <v>-130302000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-101744000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-108176000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-58235000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-51972000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14095000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-108176000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-58235000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-51972000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14095000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-101594000.0</v>
+      </c>
+      <c r="C17">
         <v>-130302000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-100041000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-108176000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-58235000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-51972000.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>5630000.0</v>
+      </c>
+      <c r="C18">
         <v>7890000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4974000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1456000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>495000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>108000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1447000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1030000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-111289000.0</v>
+      </c>
+      <c r="C21">
         <v>-145595000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-114173000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-111071000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-58190000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-52200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15162000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>173673000.0</v>
+      </c>
+      <c r="C23">
         <v>187664000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>150700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>135931000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>95232000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>59856000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>39811000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>2281000.0</v>
+      </c>
+      <c r="C25">
         <v>2499000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2368000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1608000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>897000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>718000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>132165000.0</v>
+      </c>
+      <c r="C26">
         <v>143918000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>115198000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>105906000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>77636000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>49991000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>32274000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>41508000.0</v>
+      </c>
+      <c r="C28">
         <v>43746000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>35502000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>30025000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17596000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9865000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7537000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>4000.0</v>
+      </c>
+      <c r="C29">
         <v>208000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>138000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>54000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>292000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>171392000.0</v>
+      </c>
+      <c r="C30">
         <v>187664000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>150700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>135931000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>95232000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>58231000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7537000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>9699000.0</v>
+      </c>
+      <c r="C31">
         <v>15501000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>12563000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2949000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>247000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>228000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1067000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>62384000.0</v>
+      </c>
+      <c r="C32">
         <v>42069000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>36527000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>24860000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>37042000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7656000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>24649000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>463000.0</v>
+      </c>
+      <c r="C2">
+        <v>479000.0</v>
+      </c>
+      <c r="D2">
         <v>555000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>625000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="F2"/>
       <c r="G2">
+        <v>620000.0</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2">
         <v>632000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>625000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>617000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>613000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1508000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1458000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1452000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1220000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>686000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>670000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>577000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>21923000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>462000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>446000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>427000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12977000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11129000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10822000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>463000.0</v>
+      </c>
+      <c r="C3">
+        <v>479000.0</v>
+      </c>
+      <c r="D3">
         <v>555000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>625000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="F3">
         <v>622000.0</v>
       </c>
       <c r="G3">
+        <v>620000.0</v>
+      </c>
+      <c r="H3">
+        <v>622000.0</v>
+      </c>
+      <c r="I3">
         <v>632000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>625000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>617000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>613000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1508000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1458000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1452000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1220000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>686000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>670000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>577000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>225000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>462000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>446000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>427000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>186000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>177000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>164000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-45513000.0</v>
+      </c>
+      <c r="C5">
+        <v>-38804000.0</v>
+      </c>
+      <c r="D5">
         <v>15874000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-38818000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-32878000.0</v>
+        <v>-39842000.0</v>
       </c>
       <c r="G5">
-        <v>-29552000.0</v>
+        <v>-37621000.0</v>
       </c>
       <c r="H5">
-        <v>-42255000.0</v>
+        <v>-29113000.0</v>
       </c>
       <c r="I5">
-        <v>-35013000.0</v>
+        <v>-25486000.0</v>
       </c>
       <c r="J5">
+        <v>-37874000.0</v>
+      </c>
+      <c r="K5">
+        <v>-30716000.0</v>
+      </c>
+      <c r="L5">
         <v>-22240000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-20646000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-28008000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-29009000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-29050000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-24855000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-25208000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-21869000.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="T5">
+        <v>-19528000.0</v>
+      </c>
+      <c r="U5">
         <v>-4514000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-12032000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-8865000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-26756000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-8443000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-8064000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-45050000.0</v>
+      </c>
+      <c r="C6">
+        <v>-38325000.0</v>
+      </c>
+      <c r="D6">
         <v>16429000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-38193000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-32256000.0</v>
+        <v>-39220000.0</v>
       </c>
       <c r="G6">
-        <v>-28920000.0</v>
+        <v>-37001000.0</v>
       </c>
       <c r="H6">
-        <v>-41630000.0</v>
+        <v>-28491000.0</v>
       </c>
       <c r="I6">
-        <v>-34396000.0</v>
+        <v>-24854000.0</v>
       </c>
       <c r="J6">
+        <v>-37249000.0</v>
+      </c>
+      <c r="K6">
+        <v>-30099000.0</v>
+      </c>
+      <c r="L6">
         <v>-21627000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-19138000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-26550000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-27557000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-27830000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-24169000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-24538000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-21292000.0</v>
       </c>
-      <c r="R6">
-[...2 lines deleted...]
-      <c r="S6">
+      <c r="T6">
+        <v>-19303000.0</v>
+      </c>
+      <c r="U6">
         <v>-4052000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-11586000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8438000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-26570000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-8266000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-7900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
-        <v>53256000.0</v>
+        <v>-463000.0</v>
       </c>
       <c r="C9">
+        <v>-479000.0</v>
+      </c>
+      <c r="D9">
+        <v>53811000.0</v>
+      </c>
+      <c r="E9">
         <v>2556000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5392000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4117000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>11607000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>19875000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6471000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5431000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>10119000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>13090000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4308000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>4959000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5700000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5085000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5088000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5139000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-15136000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>17691000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>5940000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>8714000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-24238000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-6065000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-6111000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-45513000.0</v>
+      </c>
+      <c r="C10">
+        <v>-38804000.0</v>
+      </c>
+      <c r="D10">
         <v>15874000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-38818000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-39842000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-37621000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-29113000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-25486000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-37874000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-30716000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-22240000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-20646000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-28008000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-29009000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-29050000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-24855000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-25208000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-21869000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-19528000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4514000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-12032000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-8864000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-26802000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-8392000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-7914000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>1000.0</v>
+      </c>
+      <c r="C11">
+        <v>-55000.0</v>
+      </c>
+      <c r="D11">
         <v>-10000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>35000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>34000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>49000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>54000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>65000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>40000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>47000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>23000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>64000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2278000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>51000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-873000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-171000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>177000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>62000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-21000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>74000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6.86</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>50000.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>581000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>581000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2076000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>350000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>297000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>218000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>584000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>91000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12">
         <v>50000.0</v>
       </c>
-      <c r="W12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>2177000.0</v>
+      </c>
+      <c r="C13">
+        <v>1680000.0</v>
+      </c>
+      <c r="D13">
         <v>1097000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1239000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1614000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1813000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1809000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2071000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2197000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2236000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1872000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1450000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1061000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>591000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>350000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>297000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>218000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>196000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>91000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>104000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>104000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-45514000.0</v>
+      </c>
+      <c r="C15">
+        <v>-38749000.0</v>
+      </c>
+      <c r="D15">
         <v>15884000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-38853000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-39876000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-37670000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-29167000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-25551000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-37914000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-30763000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-22263000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-20710000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-28008000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-29060000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-29050000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-24858000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-25208000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-22046000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-19590000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4493000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-12106000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-8864000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-26802000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-8392000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-7914000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-28008000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-29060000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-29050000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-24858000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-25208000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-22046000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-19590000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4493000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-12106000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-26802000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-8392000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-7914000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-45514000.0</v>
+      </c>
+      <c r="C17">
+        <v>-38749000.0</v>
+      </c>
+      <c r="D17">
         <v>15884000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-38853000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-39876000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-37670000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-29167000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-25551000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-37914000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-30763000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-22263000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-20710000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-26504000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-29060000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-29050000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-24858000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-25208000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-22046000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-19590000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-4493000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-12106000.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-26802000.0</v>
       </c>
-      <c r="W17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>2177000.0</v>
+      </c>
+      <c r="C18">
+        <v>1680000.0</v>
+      </c>
+      <c r="D18">
         <v>1097000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1239000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1614000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1813000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1809000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2071000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2197000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2236000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1872000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1450000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1061000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>591000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>350000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>297000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>218000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>196000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>91000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>104000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>104000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-50000.0</v>
       </c>
-      <c r="W18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>2721000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>2118000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>14000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-887000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2692000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-62000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-48769000.0</v>
+      </c>
+      <c r="C21">
+        <v>-41864000.0</v>
+      </c>
+      <c r="D21">
         <v>14072000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-40967000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-42530000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-40910000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-32878000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-29552000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-42255000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-35013000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-25626000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-23247000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-30286000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-30567000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-29923000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-25202000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-25379000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-21984000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-19569000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-4556000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-12081000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-8938000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-26756000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-8443000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-8064000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>48769000.0</v>
+      </c>
+      <c r="C23">
+        <v>41864000.0</v>
+      </c>
+      <c r="D23">
         <v>39739000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>44148000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>47922000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>45027000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>44485000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>49427000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>48726000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>40444000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>36358000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>37845000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>36052000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>36978000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>36843000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>30973000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>31137000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>27700000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>26356000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>22709000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>18467000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>18079000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>15495000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>13507000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12775000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>463000.0</v>
+      </c>
+      <c r="C25">
+        <v>479000.0</v>
+      </c>
+      <c r="D25">
         <v>555000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>625000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="F25">
         <v>622000.0</v>
       </c>
       <c r="G25">
+        <v>620000.0</v>
+      </c>
+      <c r="H25">
+        <v>622000.0</v>
+      </c>
+      <c r="I25">
         <v>632000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>625000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>617000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>613000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>604000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>581000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>570000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>417000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>312000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>309000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>256000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>225000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>212000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>204000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
-        <v>30260000.0</v>
+        <v>33070999.0</v>
       </c>
       <c r="C26">
+        <v>33281000.0</v>
+      </c>
+      <c r="D26">
+        <v>30815000.0</v>
+      </c>
+      <c r="E26">
         <v>32182000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>36442000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>33937000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>33263000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>38654000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>38065000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>31339000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>27149000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>28671000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>28039000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>29091000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>28744000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>23741000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>24330000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>21634000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>21923000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>19079000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>15000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>15063000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>12977000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>11129000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>10822000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>632000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>625000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>15235000.0</v>
+      </c>
+      <c r="C28">
+        <v>9763000.0</v>
+      </c>
+      <c r="D28">
         <v>8924000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11341000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>11480000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11090000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11222000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>10773000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10661000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>9105000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9209000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9174000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8013000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7887000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8099000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7232000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6807000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6066000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4433000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3630000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3467000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3016000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2518000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2378000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1953000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>1000.0</v>
+      </c>
+      <c r="C29">
+        <v>-55000.0</v>
+      </c>
+      <c r="D29">
         <v>-10000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>35000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>34000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>49000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>54000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>65000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>40000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>47000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>23000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>64000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
-        <v>3000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
+        <v>3000.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>177000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>62000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-21000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>74000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="W29"/>
+      <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="W29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
-        <v>39184000.0</v>
+        <v>48306000.0</v>
       </c>
       <c r="C30">
+        <v>41385000.0</v>
+      </c>
+      <c r="D30">
+        <v>39739000.0</v>
+      </c>
+      <c r="E30">
         <v>43523000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>47922000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>45027000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>44485000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>49427000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>48726000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>40444000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>35745000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>36337000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>34594000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>35526000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>35623000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>30287000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30467000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>27123000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4433000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>22247000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>18021000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17652000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2518000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2378000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1953000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>3256000.0</v>
+      </c>
+      <c r="C31">
+        <v>3060000.0</v>
+      </c>
+      <c r="D31">
         <v>1802000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2149000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2688000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>3289000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>3765000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>4066000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4381000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4297000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3386000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2601000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2278000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1558000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>873000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>347000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>171000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>115000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>41000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>42000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>49000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>74000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-46000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>51000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
         <v>53811000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>3181000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5392000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4117000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11607000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>19875000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>6471000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>5431000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>10732000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>14598000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>5766000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>6411000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>6920000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>5771000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5758000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>5716000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>6787000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>18153000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6386000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9141000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-11261000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>5064000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>4711000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>72097000.0</v>
+      </c>
+      <c r="C2">
         <v>69808000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>63958000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>145024000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30660000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25168000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>1048000</v>
+      </c>
+      <c r="C3">
         <v>754000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1526000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7692000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1837000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1106000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1817000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-81066000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>114364000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-7939000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3295000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>42749000.0</v>
+      </c>
+      <c r="C6">
         <v>2289000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5850000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-81066000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>114364000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5492000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25168000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-67199000.0</v>
+      </c>
+      <c r="C7">
         <v>-31746000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-37966000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18493000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11345000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>118674000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1696000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
+        <v>0.0</v>
+      </c>
+      <c r="D9">
         <v>2000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="G9">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-6734000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>422000.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-8134000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-10810000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>120252000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-15225000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>13561000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9156000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2654000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2178000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-535000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>422000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1696000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>2281000.0</v>
+      </c>
+      <c r="C14">
         <v>2499000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2415000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1608000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>897000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>718000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>643000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>114846000.0</v>
+      </c>
+      <c r="C16">
         <v>72097000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>69808000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>63958000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>145024000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>30660000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25168000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-139934000.0</v>
+      </c>
+      <c r="C18">
         <v>-132255000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-119508000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-116772000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-61364000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>68968000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-26620000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>-39817000.0</v>
+      </c>
+      <c r="C19">
         <v>86126000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-5031000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>34091000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-181597000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-144320000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>2665000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>212400000.0</v>
+      </c>
+      <c r="C20">
         <v>41723000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>80017000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>29990000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>80844000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>342113000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-101594000.0</v>
+      </c>
+      <c r="C22">
         <v>-130302000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-101744000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-108176000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-58235000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-51972000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14095000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-36000.0</v>
+      </c>
+      <c r="C23">
         <v>5941000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2389000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1615000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15212000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>80884000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>86126000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>34091000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-181597000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-40000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2665000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>1196000.0</v>
+      </c>
+      <c r="C25">
         <v>-849000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>234000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1751000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1323000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>890000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-14741000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>31048000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>26430000.0</v>
+      </c>
+      <c r="C27">
         <v>28897000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>19079000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14230000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7833000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1764000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1694000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>222500000.0</v>
+      </c>
+      <c r="C28">
         <v>47664000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>82406000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1615000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>357325000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>80884000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-138886000.0</v>
+      </c>
+      <c r="C29">
         <v>-131501000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-117982000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-109080000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-59527000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>70074000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-24803000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-40865000.0</v>
+      </c>
+      <c r="C30">
         <v>86126000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>41426000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26399000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-183434000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-145466000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>848000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>114846000.0</v>
+      </c>
+      <c r="C2">
+        <v>60905000.0</v>
+      </c>
+      <c r="D2">
         <v>39700000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>60999000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>72097000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>55715000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>54133000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>63730000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>69808000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>61956000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>69475000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>60675000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>63958000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>104302000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>108572000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>103899000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>145024000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>207253000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>53181000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>68070000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>30660000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>107993000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15397000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>24929000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>25168000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>2000</v>
+      </c>
+      <c r="C3">
+        <v>222000</v>
+      </c>
+      <c r="D3">
         <v>151000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>624000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>51000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>124000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>115000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>320000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>195000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>226000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>16000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>664000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>620000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1041000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3279000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1811000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1561000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>696000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>774000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>202000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>165000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>456000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>132000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>490000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>28000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-3283000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-40344000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-4270000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>4673000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-41125000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-1893000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>575000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4264000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-9027000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3751000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>45121000.0</v>
+      </c>
+      <c r="C6">
+        <v>53941000.0</v>
+      </c>
+      <c r="D6">
         <v>19066000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-19160000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-11098000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>16382000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1582000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-9597000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-6078000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>7852000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7519000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>8800000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3283000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-40344000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4270000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4673000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-41125000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-62229000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>154072000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-14889000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>37410000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-77333000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>92596000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-9532000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-239000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-10043000.0</v>
+      </c>
+      <c r="C7">
+        <v>2401000.0</v>
+      </c>
+      <c r="D7">
         <v>-54428000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-5156000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-10016000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-7147000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-11778000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-5990000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-6831000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-750000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-16017000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-9512000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-11687000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3978000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4623000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-10752000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-8386000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2227000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5868000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4743000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2961000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-10246000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1765000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1390000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1372000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>2000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
-[...4 lines deleted...]
-      </c>
+      <c r="E9"/>
+      <c r="F9"/>
       <c r="G9">
         <v>0.0</v>
       </c>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
+        <v>0.0</v>
+      </c>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
         <v>2000000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
         <v>6000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-6000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="V9">
         <v>-6000000.0</v>
       </c>
-      <c r="W9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:24">
+      <c r="W9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="X9">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-422000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-5193000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-1361000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-10917000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-3671000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-427000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-5768000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-4274000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3351000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-669000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-4961000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1829000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>135472000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4749000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-3586000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>3330000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3320000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4399000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3760000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3259000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2661000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3739000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1506000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1250000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>638000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>579000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>580000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>5050000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-4984000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-4269000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-422000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>801000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>218000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1132000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1765000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1390000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1372000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>463000.0</v>
+      </c>
+      <c r="C14">
+        <v>479000.0</v>
+      </c>
+      <c r="D14">
         <v>555000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>625000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="F14">
         <v>622000.0</v>
       </c>
       <c r="G14">
+        <v>620000.0</v>
+      </c>
+      <c r="H14">
+        <v>622000.0</v>
+      </c>
+      <c r="I14">
         <v>632000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>625000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>617000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>613000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>604000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>581000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>570000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>417000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>312000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>309000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>256000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>225000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>212000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>204000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>191000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>186000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>177000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>164000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>159967000.0</v>
+      </c>
+      <c r="C16">
+        <v>114846000.0</v>
+      </c>
+      <c r="D16">
         <v>58766000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>41839000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>60999000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>72097000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>55715000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>54133000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>63730000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>69808000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>61956000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>69475000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>60675000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>63958000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>104302000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>108572000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>103899000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>145024000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>207253000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>53181000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>68070000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>30660000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>107993000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>15397000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>24929000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-44358000.0</v>
+      </c>
+      <c r="C18">
+        <v>-29940000.0</v>
+      </c>
+      <c r="D18">
         <v>-31103000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-37143000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-41748000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-36771000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-33505000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-23927000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-38052000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-27693000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-31151000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-25137000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-35527000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-29307000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-22890000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-33349000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-31226000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-17598000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-22268000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-7720000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-13778000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-18518000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>111127000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-11485000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-12156000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>9633000.0</v>
+      </c>
+      <c r="C19">
+        <v>-135495000.0</v>
+      </c>
+      <c r="D19">
         <v>47477000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>16778000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>30597000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>52060000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>32570000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>12699000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-11203000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>33852000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-56664000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>32687000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>32171000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-11564000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>18507000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>37304000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-10156000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-44511000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-151440000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-6423000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>20777000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-69617000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-27906000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>11917000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>62778000.0</v>
       </c>
       <c r="C20">
-        <v>0.0</v>
+        <v>212400000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
-        <v>41723000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
-        <v>80017000.0</v>
+        <v>41723000.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
-        <v>0.0</v>
+        <v>80017000.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>8000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-45514000.0</v>
+      </c>
+      <c r="C22">
+        <v>-38749000.0</v>
+      </c>
+      <c r="D22">
         <v>15884000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-38853000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-39876000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-37670000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-29167000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-25551000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-37914000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-30763000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-22263000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-20710000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-28008000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-29060000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-29050000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-24858000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-25208000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-22046000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-19590000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4493000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-12106000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-8864000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-26802000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-8392000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-7914000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-537000.0</v>
+      </c>
+      <c r="C23">
+        <v>-36000.0</v>
+      </c>
+      <c r="D23">
         <v>2541000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>581000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>969000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2402000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1311000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1259000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1467000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>441000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>586000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>73000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>527000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>113000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>718000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>257000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-120000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>327780000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-746000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>30411000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-61000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>51086000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>29859000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-126000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>13019000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-11008000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>34078000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-56648000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>33351000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>32171000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-11564000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>18507000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>37304000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-10156000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-32480.49</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-32.51</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>32513.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>20777000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-40000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-69617000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-27906000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>11917000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-63000.0</v>
+      </c>
+      <c r="C25">
+        <v>171000.0</v>
+      </c>
+      <c r="D25">
         <v>412000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>295000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>318000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>88000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-245000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-236000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-456000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1450000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1672000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>24000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-12000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>417000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>584000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>335000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>415000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>404000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>309000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>310000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>300000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>326000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>135692000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-4577000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-3414000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>73000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>265000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>10797000.0</v>
+      </c>
+      <c r="C27">
+        <v>5980000.0</v>
+      </c>
+      <c r="D27">
         <v>6625000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6570000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7255000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>7462000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>7178000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7538000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6719000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4879000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4860000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5121000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4219000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3785000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3815000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3425000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3205000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2257000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3430000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1196000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>950000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>531000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>418000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>407000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>408000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>79846000.0</v>
+      </c>
+      <c r="C28">
+        <v>219376000.0</v>
+      </c>
+      <c r="D28">
         <v>2541000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>581000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>969000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2402000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1311000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>42982000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1467000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>80280000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>586000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>73000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>527000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>113000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>718000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>257000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-120000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>327780000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-746000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>30411000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-61000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>51086000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>29859000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>29859000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-44360000.0</v>
+      </c>
+      <c r="C29">
+        <v>-29718000.0</v>
+      </c>
+      <c r="D29">
         <v>-30952000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-36519000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-41697000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-36647000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-33390000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-23607000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-37857000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-27467000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-31135000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-24473000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-34907000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-28266000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-19611000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-31538000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-29665000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-16902000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-21494000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-7518000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-13613000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-18062000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>111259000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-10995000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-12128000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>9635000.0</v>
+      </c>
+      <c r="C30">
+        <v>-135717000.0</v>
+      </c>
+      <c r="D30">
         <v>47477000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>16778000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>30597000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>52060000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32570000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12699000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-11203000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>33852000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-56664000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>32687000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>31551000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-12605000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>15228000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>35493000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-11717000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-45207000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-152214000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-6625000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>20612000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-59210000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-69749000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-28396000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>11889000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>