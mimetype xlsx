--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4942,572 +4945,578 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>8774000000.0</v>
+      </c>
+      <c r="C2">
         <v>9522000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4396000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4712000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4144000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4015000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3782000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3050000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3290000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3345000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5573000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4603000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5465000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6429000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7213000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6822000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6292000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6739000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6499000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4101000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3855000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4559000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5564000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3862000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4960000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6003000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4322000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6406000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7260000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7330000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5487000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6500000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6686000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7157000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6182000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6071000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6225000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6160000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5163000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6146000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6985000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7431000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6137000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7474000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6645000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6793000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5322000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4187000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5555000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4792000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3026000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4324000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4305000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>473674000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3475000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>450087000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>431919000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>452025000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>211890000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>476324000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>427922000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>609160000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>337148000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>203607000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>251540000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>326169000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>295890000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>256090000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>266278000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>285838000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>326394000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>227906000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>301690000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>63993000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>439449000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>410527000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>402538000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>84288000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>90084000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>29430000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5552,52 +5561,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5642,342 +5652,344 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-635000000.0</v>
+      </c>
+      <c r="C5">
         <v>-835000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-848000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-881000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-908000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-989000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-857000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-889000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-917000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-926000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-964000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-949000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-957000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1004000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1046000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1263000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1295000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1329000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1365000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1478000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1510000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1545000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1581000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1621000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1658000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1660000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-868000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1070000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-813000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-521000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-332000000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>5000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AN5">
         <v>1000000.0</v>
       </c>
       <c r="AO5">
+        <v>1000000.0</v>
+      </c>
+      <c r="AP5">
         <v>-1000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AR5">
         <v>-1000000.0</v>
       </c>
       <c r="AS5">
-        <v>1000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AT5">
         <v>1000000.0</v>
       </c>
       <c r="AU5">
         <v>1000000.0</v>
       </c>
       <c r="AV5">
         <v>1000000.0</v>
       </c>
       <c r="AW5">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BA5">
         <v>2000000.0</v>
       </c>
       <c r="BB5">
+        <v>2000000.0</v>
+      </c>
+      <c r="BC5">
         <v>-7571000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>41000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-4625000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-8586000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-9549000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-9295000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-12947000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-7582000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2058000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1415000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-10275000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-9762000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-10680000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-11340000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-20455000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-21453000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-32915000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-32533000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-13263000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-13631000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-28378000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-14469000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-4115000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>6227000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-992000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1224000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-271000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1605000.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6024,171 +6036,176 @@
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
+      <c r="BL6"/>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>34818000000.0</v>
+      </c>
+      <c r="C7">
         <v>35170000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>35987000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36241000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>34937000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35166000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>35679000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>36281000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>36584000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>37449000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>38068000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>34781000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>34816000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>35284000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>35898000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>36467000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>37081000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>37007000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>31818000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>32097000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>32513000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>32429000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>33094000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>32739000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>22107000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>14845000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>15129000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>15299000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>14690000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>13676000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6200,52 +6217,53 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -6265,51 +6283,53 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6330,484 +6350,489 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>74161000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>74043000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>73941000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>73797000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>73552000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>73420000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>73292000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>73152000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>72919000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>72839000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>72772000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>72705000000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>38597000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>38498000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>38433000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>38242000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>38100000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>38010000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>37956000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>37786000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>38057000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>38629000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>39058000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>38946000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>38877000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>38846000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>38853000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>38763000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38700000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>38666000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>38658000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>38595000000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>38503000000.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>37411000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>37395000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>37330000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>35481000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>35389000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1839870000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1826044000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>1776506000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1763946000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1720343000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1686761000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>2825000000.0</v>
+      </c>
+      <c r="C10">
         <v>3520000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5598000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3310000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10259000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12003000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5409000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9754000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6417000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6708000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5135000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5030000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6647000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4540000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4507000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6888000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3151000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3245000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6631000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4055000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7793000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6677000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10385000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6571000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11076000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1112000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1528000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1653000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1105000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1439000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1203000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>329000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>215000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2527000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1219000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>739000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>181000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7501000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5500000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5352000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5538000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3647000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4582000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2633000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2642000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3032000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5315000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5787000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3080000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5471000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5891000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2365000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2362000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2701281000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2368302000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2057339000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1901168000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1886238000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1943282000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1840761000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1855994000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1321550000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>796531000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>889784000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>776540000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>914574000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>929381000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>955578000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>869790000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>850702000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>697948000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1020392000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1128937000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1310729000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1470208000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1464260000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>227836000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>231318000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>161498000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>116265000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>136591000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>22477000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>112709000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6852,338 +6877,340 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>2825000000.0</v>
+      </c>
+      <c r="C12">
         <v>3520000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5598000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3310000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10259000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12003000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5409000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9754000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6417000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6708000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5135000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5030000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6647000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4540000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4507000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6888000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3151000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3245000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6631000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4055000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7793000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6677000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10385000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6571000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11076000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1112000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1528000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1653000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1105000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1439000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1203000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>329000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>215000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2527000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1219000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>739000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>181000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7501000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5500000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5352000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5538000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6572000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7580000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2633000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2642000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3032000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5315000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5787000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3080000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5471000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5891000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2365000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2362000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2701281000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2613292000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2565282000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2348554000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2216149000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2243254000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2140742000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2155948000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1658951000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1171393000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1902416000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1076399000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1189431000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1154313000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1180506000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1094643000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1075337000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>702523000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1020392000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1128937000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1310729000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1470208000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1706439000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1767274000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>539671000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>552756000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>59441000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>503181000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
@@ -7204,436 +7231,440 @@
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
         <v>0.0</v>
       </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
         <v>0.0</v>
       </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
-        <v>37000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC13">
         <v>37000.0</v>
       </c>
       <c r="BD13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="BE13">
         <v>36000.0</v>
       </c>
       <c r="BF13">
         <v>36000.0</v>
       </c>
       <c r="BG13">
         <v>36000.0</v>
       </c>
       <c r="BH13">
         <v>36000.0</v>
       </c>
       <c r="BI13">
         <v>36000.0</v>
       </c>
       <c r="BJ13">
         <v>36000.0</v>
       </c>
       <c r="BK13">
         <v>36000.0</v>
       </c>
       <c r="BL13">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="BM13">
         <v>35000.0</v>
       </c>
       <c r="BN13">
         <v>35000.0</v>
       </c>
       <c r="BO13">
         <v>35000.0</v>
       </c>
       <c r="BP13">
         <v>35000.0</v>
       </c>
       <c r="BQ13">
         <v>35000.0</v>
       </c>
       <c r="BR13">
         <v>35000.0</v>
       </c>
       <c r="BS13">
         <v>35000.0</v>
       </c>
       <c r="BT13">
         <v>35000.0</v>
       </c>
       <c r="BU13">
         <v>35000.0</v>
       </c>
       <c r="BV13">
         <v>35000.0</v>
       </c>
       <c r="BW13">
         <v>35000.0</v>
       </c>
       <c r="BX13">
         <v>35000.0</v>
       </c>
       <c r="BY13">
         <v>35000.0</v>
       </c>
       <c r="BZ13">
-        <v>16000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="CA13">
         <v>16000.0</v>
       </c>
-      <c r="CB13"/>
+      <c r="CB13">
+        <v>16000.0</v>
+      </c>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>4000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>15000.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>1082410000.0</v>
+      </c>
+      <c r="C14">
         <v>1102053000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1117389000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1126628000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1134847000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1144655000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1173214000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1170650000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1172447000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1189092000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1205014000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1174390000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1195533000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1224605000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1246880000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1259210271.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1253932986.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1255368592.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1254289170.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1253661245.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1253718122.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1252783564.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1251566899.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1249799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1236528444.0</v>
       </c>
       <c r="Z14">
         <v>1236528444.0</v>
       </c>
       <c r="AA14">
+        <v>1236528444.0</v>
+      </c>
+      <c r="AB14">
         <v>864158739.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>862690751.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>860135593.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>858643481.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>856344347.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>853852764.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>852040670.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>862244084.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>871501578.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>871420065.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>870456447.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>869395984.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>867262400.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>832257819.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>829752956.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>859382827.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>824716119.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>822017220.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>821122537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>808605526.0</v>
       </c>
       <c r="AU14">
         <v>808605526.0</v>
       </c>
       <c r="AV14">
+        <v>808605526.0</v>
+      </c>
+      <c r="AW14">
         <v>807221761.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>813556137.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>802520723.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>761964720.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>728144401.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>664603682.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>183278184.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>182990270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>267643038.0</v>
       </c>
       <c r="BE14">
         <v>267643038.0</v>
       </c>
       <c r="BF14">
-        <v>182141580.0</v>
+        <v>267643038.0</v>
       </c>
       <c r="BG14">
         <v>182141580.0</v>
       </c>
       <c r="BH14">
+        <v>182141580.0</v>
+      </c>
+      <c r="BI14">
         <v>182432613.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>182695140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180703097.0</v>
       </c>
       <c r="BK14">
         <v>180703097.0</v>
       </c>
       <c r="BL14">
+        <v>180703097.0</v>
+      </c>
+      <c r="BM14">
         <v>178211608.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>177842723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177001770.0</v>
       </c>
       <c r="BO14">
         <v>177001770.0</v>
       </c>
       <c r="BP14">
+        <v>177001770.0</v>
+      </c>
+      <c r="BQ14">
         <v>177679718.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>178543665.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178214711.0</v>
       </c>
       <c r="BS14">
         <v>178214711.0</v>
       </c>
       <c r="BT14">
+        <v>178214711.0</v>
+      </c>
+      <c r="BU14">
         <v>177941967.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>178088933.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177284113.0</v>
       </c>
       <c r="BW14">
         <v>177284113.0</v>
       </c>
       <c r="BX14">
+        <v>177284113.0</v>
+      </c>
+      <c r="BY14">
         <v>178319072.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>153242158.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81723940.0</v>
       </c>
       <c r="CA14">
         <v>81723940.0</v>
       </c>
       <c r="CB14">
+        <v>81723940.0</v>
+      </c>
+      <c r="CC14">
         <v>239467227.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>239025217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78520392.0</v>
       </c>
       <c r="CE14">
         <v>78520392.0</v>
       </c>
       <c r="CF14">
         <v>78520392.0</v>
       </c>
       <c r="CG14">
         <v>78520392.0</v>
       </c>
       <c r="CH14">
         <v>78520392.0</v>
       </c>
+      <c r="CI14">
+        <v>78520392.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -7654,392 +7685,398 @@
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
-        <v>37000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC15">
         <v>37000.0</v>
       </c>
       <c r="BD15">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="BE15">
         <v>36000.0</v>
       </c>
       <c r="BF15">
         <v>36000.0</v>
       </c>
       <c r="BG15">
         <v>36000.0</v>
       </c>
       <c r="BH15">
         <v>36000.0</v>
       </c>
       <c r="BI15">
         <v>36000.0</v>
       </c>
       <c r="BJ15">
         <v>36000.0</v>
       </c>
       <c r="BK15">
         <v>36000.0</v>
       </c>
       <c r="BL15">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="BM15">
         <v>35000.0</v>
       </c>
       <c r="BN15">
         <v>35000.0</v>
       </c>
       <c r="BO15">
         <v>35000.0</v>
       </c>
       <c r="BP15">
         <v>35000.0</v>
       </c>
       <c r="BQ15">
         <v>35000.0</v>
       </c>
       <c r="BR15">
         <v>35000.0</v>
       </c>
       <c r="BS15">
         <v>35000.0</v>
       </c>
       <c r="BT15">
         <v>35000.0</v>
       </c>
       <c r="BU15">
         <v>35000.0</v>
       </c>
       <c r="BV15">
         <v>35000.0</v>
       </c>
       <c r="BW15">
         <v>35000.0</v>
       </c>
       <c r="BX15">
         <v>35000.0</v>
       </c>
       <c r="BY15">
         <v>35000.0</v>
       </c>
       <c r="BZ15">
+        <v>35000.0</v>
+      </c>
+      <c r="CA15">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="CB15">
         <v>16000.0</v>
       </c>
       <c r="CC15">
+        <v>16000.0</v>
+      </c>
+      <c r="CD15">
         <v>15000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>15000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>1439000000.0</v>
+      </c>
+      <c r="C16">
         <v>1468000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1533000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1487000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1217000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1193000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1222000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1125000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1098000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>846000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>825000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>830000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>810000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>804000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>780000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>777000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>810000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>842000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>856000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>914000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>939000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>972000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1030000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1078000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1185000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>619000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>631000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>608000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>620000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>665000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>698000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>696000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>722000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>791000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>779000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>790000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>851000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>934000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>986000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>980000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>936000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>895000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>717000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>649000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>574000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>584000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>459000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>452000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>447000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>459000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>445000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>447000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>459000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>241341000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>290000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>232307000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>244390000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>261655000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>245705000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>243696000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>235461000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>242013000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>224471000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>198128000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>196864000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>203802000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>187654000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>164313000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>171690000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>171797000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>151779000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>136536000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>127286000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>132829000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>120481000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>108258000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>102869000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>105631000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>90501000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>40424000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>56560000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8084,246 +8121,248 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>12226000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11510000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10884000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10397000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>10433000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>10410000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10216000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10370000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000000.0</v>
       </c>
       <c r="V18">
         <v>1200000000.0</v>
       </c>
       <c r="W18">
+        <v>1200000000.0</v>
+      </c>
+      <c r="X18">
         <v>9966000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>10373000000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>5618000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5607000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5296000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5090000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4925000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4472000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4370000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4087000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3813000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>3537000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>5535000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5188000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7477000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>7554000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>4648000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>4427000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4285000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4061000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>5566000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>5306000000.0</v>
       </c>
-      <c r="AT18">
-[...1 lines deleted...]
-      </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>4873000000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
         <v>4757000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4614000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>4645000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>4695000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>6386000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1183794000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1167830000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>871128000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>830380000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>783299000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>744469000.0</v>
       </c>
-      <c r="BL18">
-[...1 lines deleted...]
-      </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8368,156 +8407,157 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>13667000000.0</v>
+      </c>
+      <c r="C20">
         <v>13664000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>13678000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>13690000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>13460000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>13467000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>13005000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13015000000.0</v>
       </c>
       <c r="I20">
         <v>13015000000.0</v>
       </c>
       <c r="J20">
-        <v>12234000000.0</v>
+        <v>13015000000.0</v>
       </c>
       <c r="K20">
         <v>12234000000.0</v>
       </c>
       <c r="L20">
         <v>12234000000.0</v>
       </c>
       <c r="M20">
         <v>12234000000.0</v>
       </c>
       <c r="N20">
         <v>12234000000.0</v>
       </c>
       <c r="O20">
         <v>12234000000.0</v>
       </c>
       <c r="P20">
         <v>12234000000.0</v>
       </c>
       <c r="Q20">
         <v>12234000000.0</v>
       </c>
       <c r="R20">
         <v>12234000000.0</v>
       </c>
       <c r="S20">
-        <v>12188000000.0</v>
+        <v>12234000000.0</v>
       </c>
       <c r="T20">
         <v>12188000000.0</v>
       </c>
       <c r="U20">
+        <v>12188000000.0</v>
+      </c>
+      <c r="V20">
         <v>11152000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>11158000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>11117000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>10906000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>10910000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930000000.0</v>
       </c>
       <c r="AA20">
         <v>1930000000.0</v>
       </c>
       <c r="AB20">
         <v>1930000000.0</v>
       </c>
       <c r="AC20">
-        <v>1901000000.0</v>
+        <v>1930000000.0</v>
       </c>
       <c r="AD20">
         <v>1901000000.0</v>
       </c>
       <c r="AE20">
         <v>1901000000.0</v>
       </c>
       <c r="AF20">
         <v>1901000000.0</v>
       </c>
       <c r="AG20">
         <v>1901000000.0</v>
       </c>
       <c r="AH20">
         <v>1901000000.0</v>
       </c>
       <c r="AI20">
-        <v>1683000000.0</v>
+        <v>1901000000.0</v>
       </c>
       <c r="AJ20">
         <v>1683000000.0</v>
       </c>
       <c r="AK20">
         <v>1683000000.0</v>
       </c>
       <c r="AL20">
         <v>1683000000.0</v>
       </c>
       <c r="AM20">
         <v>1683000000.0</v>
       </c>
       <c r="AN20">
         <v>1683000000.0</v>
       </c>
       <c r="AO20">
         <v>1683000000.0</v>
       </c>
       <c r="AP20">
         <v>1683000000.0</v>
       </c>
       <c r="AQ20">
         <v>1683000000.0</v>
       </c>
@@ -8530,1434 +8570,1451 @@
       <c r="AT20">
         <v>1683000000.0</v>
       </c>
       <c r="AU20">
         <v>1683000000.0</v>
       </c>
       <c r="AV20">
         <v>1683000000.0</v>
       </c>
       <c r="AW20">
         <v>1683000000.0</v>
       </c>
       <c r="AX20">
         <v>1683000000.0</v>
       </c>
       <c r="AY20">
         <v>1683000000.0</v>
       </c>
       <c r="AZ20">
         <v>1683000000.0</v>
       </c>
       <c r="BA20">
         <v>1683000000.0</v>
       </c>
       <c r="BB20">
-        <v>0.0</v>
+        <v>1683000000.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
-      <c r="BK20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20"/>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>101473000000.0</v>
+      </c>
+      <c r="C21">
         <v>3573000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3843000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>101866000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>98366000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>101351000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>103070000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>101498000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>101639000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>99599000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>99325000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>99513000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>98921000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>99123000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>99306000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>99530000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>99772000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>97109000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>97339000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>97636000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>87517000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>87793000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>88126000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>88551000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>88908000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>36562000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>36580000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>36586000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>36587000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>35792000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>35757000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>35782000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>35792000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>35795000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>35583000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>35263000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>35356000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>27488000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>27390000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>27021000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>26022000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>26036000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>24549000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>24308000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>25007000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>24867000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>22825000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>22645000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>22868000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18506000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>19326000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>19711000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>19805000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2564495000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>14629000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2562315000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2561904000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2541657000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2539041000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2538600000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2538360000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2537135000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>58056000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2490629000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2471930000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2470568000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2470181000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2470826000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2465756000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2457015000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2423074000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2391343000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2390959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2072895000.0</v>
       </c>
       <c r="BW21">
         <v>2072895000.0</v>
       </c>
       <c r="BX21">
         <v>2072895000.0</v>
       </c>
       <c r="BY21">
         <v>2072895000.0</v>
       </c>
       <c r="BZ21">
-        <v>2072885000.0</v>
+        <v>2072895000.0</v>
       </c>
       <c r="CA21">
         <v>2072885000.0</v>
       </c>
       <c r="CB21">
+        <v>2072885000.0</v>
+      </c>
+      <c r="CC21">
         <v>681475000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>681299000.0</v>
       </c>
-      <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>681299000.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>2191000000.0</v>
+      </c>
+      <c r="C22">
         <v>2327000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2405000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2370000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1690000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1937000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1607000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1789000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1319000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1521000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1678000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1685000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1373000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1741000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1884000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2247000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2243000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2715000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2567000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1762000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1707000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2209000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2527000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1931000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1549000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1225000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>964000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>801000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>998000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1261000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1084000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>958000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>998000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1311000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1566000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>999000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1208000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1021000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1111000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1039000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1388000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1443000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1295000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1236000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1135000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1230000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1085000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>674000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>791000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>676000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>586000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>761000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>819000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>254871000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>457000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>312632000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>259011000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>252158000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>239648000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>147002000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>140048000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>285849000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>161049000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>126201000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>195363000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>117594000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>147401000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>88124000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>99877000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>103154000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>155955000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>82495000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>43146000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>65475000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>109139000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>96090000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>90000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>106721000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>92915000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>39648000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>29108000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>33717000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>39431000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>213553000000.0</v>
+      </c>
+      <c r="C23">
         <v>214675000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>219237000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>217180000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>212643000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>214633000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>208035000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>210742000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>208557000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>206268000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>207682000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>208579000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>210602000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>210173000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>211338000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>213499000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>209463000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>210653000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>206563000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>202125000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>204124000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>203332000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>200162000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>192443000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>187199000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>87226000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>86921000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>86109000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>84788000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>83073000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>72468000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>70182000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>69692000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>72004000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>70563000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>67923000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>67159000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>68048000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>65891000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>64272000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>63968000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>63063000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>62413000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>58473000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>57188000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>56558000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>56653000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>55115000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>51664000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>50169000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>49953000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>45767000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>44734000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>13662546000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>33622000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10071909000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9729632000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9509207000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>9482931000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9279601000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9101027000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8648307000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7918580000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8320613000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7479122000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7456550000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7386017000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7162889000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7010539000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>6971209000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6422148000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6277975000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6078779000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5900591000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5806130000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5765180000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5666345000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4272212000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4153122000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2622351000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2342672000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>965396000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2158981000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>78504000000.0</v>
+      </c>
+      <c r="C24">
         <v>83809000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>81147000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>77863000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>76515000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>77530000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>74197000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>74019000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>71699000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>72857000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>71399000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>71861000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>70141000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>68035000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>66796000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>64834000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>68047000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>68355000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>68570000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>66645000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>68387000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>71116000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>61830000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>58345000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>67489000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>13189000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10958000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10956000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10954000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10952000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>12124000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>11993000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>12065000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>12127000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>12121000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>13163000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13206000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>15719000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>24453000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>21825000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>21574000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>20505000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>20484000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>16442000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>16386000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>24384000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>16273000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>24394000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>14369000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>14331000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>14345000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6761000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>8755000000.0</v>
       </c>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
-      <c r="BK24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24"/>
       <c r="BM24">
         <v>0.0</v>
       </c>
-      <c r="BN24"/>
+      <c r="BN24">
+        <v>0.0</v>
+      </c>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>70141000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>68035000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>65301000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>64834000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>66552000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>66861000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>67076000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>66645000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>65897000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>66395000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>61830000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>58345000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>13189000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10958000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10956000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10954000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10952000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12124000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11993000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>12065000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12127000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12121000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>13163000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13206000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>15719000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>24453000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>21825000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>21574000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>20505000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20484000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16442000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16386000000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>16273000000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>14369000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>14331000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>14345000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6761000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8755000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5807170000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4724112000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>4710992000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4714512000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4255064000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3757287000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1966000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2250000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2546000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2514000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2605000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2837000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2829000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2280000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2284000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2221000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2031000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1398000000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>1367000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1583000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1469000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1604000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1662000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1547000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1223000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1222000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1234000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1274000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1100000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1102000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>975000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>984000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>839000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>831000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>904000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>847000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1374000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1611000000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>1628000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>55000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>87000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1679000.0</v>
       </c>
       <c r="BC26">
         <v>1679000.0</v>
       </c>
-      <c r="BD26"/>
+      <c r="BD26">
+        <v>1679000.0</v>
+      </c>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
+      <c r="BG26"/>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>6319000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>8035000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>19314000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>16700000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10002,385 +10059,391 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>113175000000.0</v>
+      </c>
+      <c r="C28">
         <v>114209000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>116671000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>116856000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>107601000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>108907000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>108995000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>106397000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>107733000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>108954000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>107951000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>108868000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>109901000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>109386000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>107285000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>107276000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>108925000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>110269000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>102186000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>103379000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>102909000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>104265000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>96862000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>96016000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>86703000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>40909000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>40806000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>27318000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>27086000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>26281000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15160000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15012000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15748000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15947000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>29690000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15581000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>16833000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13146000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16686000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19427000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>18928000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19863000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>18719000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>16451000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>16656000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>16219000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13566000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>14175000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14063000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11515000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>11194000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7079000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6603000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5556129000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6842603000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2709947000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2860572000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2874449000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2806370000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2903091000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2890934000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2961050000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2984478000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3444767000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2876026000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2736040000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2715894000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2653284000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2737929000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2758130000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2377044000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2038573000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1890995000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1686843000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1531969000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1542518000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2783519000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2420251000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2434502000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>986329000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>766531000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>162522000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>792845000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>140886000000.0</v>
+      </c>
+      <c r="C29">
         <v>141926000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>145485000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>144673000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>144030000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>146849000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>140006000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>144120000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>140202000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>140287000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>139733000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>139996000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>143622000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>141670000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>141616000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>143877000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>141023000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>142446000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>143295000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>140902000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>142740000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>141916000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>136469000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>131256000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>135538000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>53923000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10396,567 +10459,574 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>9962000000.0</v>
+      </c>
+      <c r="C30">
         <v>9791000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9871000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9683000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8824000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8686000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8655000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7881000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8339000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8312000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9148000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8970000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9371000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9378000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9568000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9372000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9595000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9077000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8942000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8436000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8610000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7453000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7853000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7415000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6573000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4242000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4508000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4267000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4281000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4231000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4318000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4030000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3949000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3983000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4227000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3894000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3811000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3768000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3866000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3600000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3736000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4066000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4202000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5239000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5382000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5277000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5003000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4515000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4026000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3620000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3660000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3389000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3033000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>87810000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3360000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>95263000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>87860000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>80973000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>78023000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>65048000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>62506000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>56640000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>58056000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>46737000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>47786000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>52838000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>51536000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>47780000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>54159000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>45251000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>34666000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>39306000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>38445000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>32827000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>31809000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>34362000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>29533000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>25531000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>28140000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>23506000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>19721000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>9243000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16028000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-45405000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-44432000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-41884000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-41614000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-41972000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-39367000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-40425000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-41397000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-31199000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-32574000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-33899000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-34970000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-36822000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9515000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9606000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-10601000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-11364000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-11338000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-12742000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-13099000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-14043000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-14529000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-14490000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-16413000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-17129000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-10208000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-10837000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-10420000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-9824000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-10074000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-9081000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-9077000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9902000000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-7975000000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>-8948000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-4910000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-5560000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7682000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9129000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>827446000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>796500000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
-[...1 lines deleted...]
-      </c>
+      <c r="BG31"/>
       <c r="BH31">
+        <v>0.0</v>
+      </c>
+      <c r="BI31">
         <v>286870000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>211358000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>95418000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>19335000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-1785000000.0</v>
+      </c>
+      <c r="C32">
         <v>1774000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-39000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2598000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4670000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3812000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1770000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1576000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-3741000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-1268000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1913000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-3042000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-4332000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-4970000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-5675000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-4935000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-3146000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-3968000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-2608000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-2475000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-1267000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-716000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2182000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-375000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1130000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-5269000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10972,1044 +11042,1055 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>191784000000.0</v>
+      </c>
+      <c r="C33">
         <v>192549000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>194776000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>195477000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>185871000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>187192000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>189631000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>188211000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>189260000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>186973000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>188667000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>189910000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>190365000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>191297000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>192271000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>192072000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>191987000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>193198000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>185672000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>185353000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>183554000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>184553000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>176277000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>172978000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>162878000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>77739000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>77616000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>77651000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>76674000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>74328000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>64187000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>62896000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>62601000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>62395000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>61648000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>60474000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>60379000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>52149000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>51674000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>50742000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>49688000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>49719000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>47546000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>45817000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>45531000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>44923000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>42669000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>41820000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>41768000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>37212000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>37725000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>37803000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>37421000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>6889842000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>27580000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>6887087000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>6833832000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6741857000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>6739338000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>6729783000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>6532725000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>6418797000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>6324695000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6074859000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>5991597000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>5918519000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>5894626000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>5693618000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>5616178000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>5561879000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>5378264000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>5001050000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4757274000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4376316000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4073246000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>3815806000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>3687635000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>3504474000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>3394595000.0</v>
       </c>
-      <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>808838000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1546879000.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>3985000000.0</v>
+      </c>
+      <c r="C34">
         <v>3993000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3794000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3783000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4014000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4139000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4000000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3968000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4032000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3846000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3929000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7459000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>37916000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>39857000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>8035000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>41756000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>7814000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7855000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>7903000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>37436000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>8148000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>8272000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>41319000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>39398000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>6624000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>24686000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13986000000.0</v>
       </c>
       <c r="AB34">
         <v>13986000000.0</v>
       </c>
       <c r="AC34">
-        <v>13985000000.0</v>
+        <v>13986000000.0</v>
       </c>
       <c r="AD34">
         <v>13985000000.0</v>
       </c>
       <c r="AE34">
+        <v>13985000000.0</v>
+      </c>
+      <c r="AF34">
         <v>14582000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14581000000.0</v>
       </c>
       <c r="AG34">
         <v>14581000000.0</v>
       </c>
       <c r="AH34">
-        <v>14586000000.0</v>
+        <v>14581000000.0</v>
       </c>
       <c r="AI34">
         <v>14586000000.0</v>
       </c>
       <c r="AJ34">
         <v>14586000000.0</v>
       </c>
       <c r="AK34">
+        <v>14586000000.0</v>
+      </c>
+      <c r="AL34">
         <v>14086000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>10604000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6626000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5600000000.0</v>
       </c>
       <c r="AO34">
         <v>5600000000.0</v>
       </c>
       <c r="AP34">
         <v>5600000000.0</v>
       </c>
       <c r="AQ34">
         <v>5600000000.0</v>
       </c>
       <c r="AR34">
         <v>5600000000.0</v>
       </c>
       <c r="AS34">
         <v>5600000000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34">
+      <c r="AT34">
         <v>5600000000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>5600000000.0</v>
       </c>
+      <c r="AW34"/>
       <c r="AX34">
         <v>5600000000.0</v>
       </c>
       <c r="AY34">
         <v>5600000000.0</v>
       </c>
       <c r="AZ34">
+        <v>5600000000.0</v>
+      </c>
+      <c r="BA34">
         <v>11200000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>11836000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>90516000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>90763000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>92673000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>80744000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>73667000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>72828000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>130273000000.0</v>
+      </c>
+      <c r="C35">
         <v>138452000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>135534000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>132402000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>129434000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>129899000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>126120000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>125537000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>122883000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>123631000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>122039000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>122170000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>120283000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>119402000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>116940000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>116987000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>118807000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>119254000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>113962000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>114451000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>114817000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>117460000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>113115000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>108116000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>101012000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>43493000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>45626000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>45469000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>44648000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>43565000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>37483000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>37255000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>37021000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>36771000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>36489000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>39543000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>38717000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>33800000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>38633000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>38300000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>37821000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>36590000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>36328000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>33378000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>32871000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>32259000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>32214000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>31985000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>29970000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>29903000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>29900000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>27838000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>26977000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>7081480000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>21915000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5964812000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5871464000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5773398000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>5738608000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>5674793000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>5625636000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>5112030000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>4574584000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>5124940000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>4385004000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>4330172000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>4300406000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>4257964000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>4234695000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>4218731000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3639179000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3515891000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3477214000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3419696000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3371862000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3328710000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3295184000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3331729000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3300219000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>276532000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1554199000.0</v>
       </c>
-      <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>9973000000.0</v>
+      </c>
+      <c r="C36">
         <v>110263000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>107705000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9778000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6665000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6475000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6534000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6910000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6873000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5908000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6271000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6125000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6150000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6459000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6673000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6391000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6038000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9113000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6061000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5332000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>14550000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>14361000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4810000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3917000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3725000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3393000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3474000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3268000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3311000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3323000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3170000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2711000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2533000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2391000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2186000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1958000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1917000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1743000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1658000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1464000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1413000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1375000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1291000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1725000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1931000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1890000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1916000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1694000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1680000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1596000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1367000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>948000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>661000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>146168000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>643321000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>125694000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>196269000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>186704000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>175979000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>175599000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>129461000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>120739000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>126309000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>140746000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>193773000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>164182000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>165913000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>121321000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>107016000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>107144000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>96878000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>95272000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>103092000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>265227000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>108940000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>73736000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>80338000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>67803000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>65548000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>247221000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>38661000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>168896000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>34090000.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12056,1192 +12137,1206 @@
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
-      <c r="BK37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
+      <c r="BL37"/>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>6673000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6391000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6038000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9113000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6061000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5332000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>14550000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>14361000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4810000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3917000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3725000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3393000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3474000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3268000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3311000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1661000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3170000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2711000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2533000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>40087000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>39452000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>38904000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>38956000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>30914000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>30731000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>30168000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>29118000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>29094000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>27546000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>27716000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>28621000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>28440000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>26424000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>26022000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>26231000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>21785000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>22376000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>22433000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>22236000000.0</v>
       </c>
-      <c r="BB38">
-[...1 lines deleted...]
-      </c>
       <c r="BC38">
         <v>0.0</v>
       </c>
       <c r="BD38">
         <v>0.0</v>
       </c>
       <c r="BE38">
         <v>0.0</v>
       </c>
       <c r="BF38">
         <v>0.0</v>
       </c>
       <c r="BG38">
         <v>0.0</v>
       </c>
       <c r="BH38">
         <v>0.0</v>
       </c>
       <c r="BI38">
         <v>0.0</v>
       </c>
       <c r="BJ38">
         <v>0.0</v>
       </c>
-      <c r="BK38"/>
-      <c r="BL38">
+      <c r="BK38">
+        <v>0.0</v>
+      </c>
+      <c r="BL38"/>
+      <c r="BM38">
         <v>140746000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>193773000.0</v>
       </c>
-      <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
+      <c r="CI38"/>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>6791000000.0</v>
+      </c>
+      <c r="C39">
         <v>6470000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6587000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6340000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5999000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4815000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2733000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3107000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3222000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2754000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3054000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2984000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2846000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3217000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3108000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2920000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2487000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2418000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2751000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2519000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2460000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2440000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3120000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3548000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5123000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2882000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2305000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1737000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1730000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1814000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1676000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1969000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1929000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1788000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1903000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1817000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1580000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1406000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1537000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3539000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3618000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1263000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1813000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3548000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2498000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2096000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2581000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2319000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1999000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3190000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2091000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1449000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1099000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3728742000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1330000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>211645000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>200375000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>218070000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>182668000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>197026000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>209800000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>228070000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>203387000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>170400000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>167977000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>178168000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>138141000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>152861000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>145682000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>185588000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>155312000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>134732000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>110977000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>115244000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>121728000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>112483000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>91903000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>95815000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>84716000.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>54157000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>53462000.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
+      <c r="CI39"/>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>2426000000.0</v>
+      </c>
+      <c r="C40">
         <v>2322000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8459000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7062000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4436000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4123000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4662000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4673000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6691000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4614000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4392000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6213000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4376000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5147000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5255000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5003000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4430000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3590000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4146000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4059000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3949000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3490000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4059000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5093000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5547000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3029000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3602000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2135000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1762000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1371000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1758000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>593000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>549000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>644000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2322000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>684000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>550000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>649000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2519000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>668000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>573000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>678000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1998000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>606000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>659000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>805000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2303000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2174000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>857000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>708000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1559000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>548000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>424000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>23870000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1733917000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>516231000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>462182000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>481768000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>254791000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>502782000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>457796000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>634175000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>142657000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>187707000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>121143000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>183428000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>215591000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>143546000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>104016000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>124382000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>193259000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>309043000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>182493000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>379220000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>4560000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>3860000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>4228000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>224805000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>239044000.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>108286000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>146937000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
+      <c r="CI40"/>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>14985000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>14827000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>14241000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14228000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>15313000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>15584000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15620000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>15452000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>15378000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>13950000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>13490000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>6577000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>6561000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>6232000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>6003000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>5821000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8220000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>8116000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7801000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3663000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3655000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3660000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3631000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3639000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>3642000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>3598000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3586000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>3560000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3548000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3242000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>3053000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3020000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2947000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2847000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2742000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2854000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2814000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2694000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2636000000.0</v>
       </c>
-      <c r="BB41"/>
-[...3 lines deleted...]
-      <c r="BD41"/>
+      <c r="BC41"/>
+      <c r="BD41">
+        <v>0.0</v>
+      </c>
       <c r="BE41"/>
       <c r="BF41"/>
-      <c r="BG41">
-[...2 lines deleted...]
-      <c r="BH41"/>
+      <c r="BG41"/>
+      <c r="BH41">
+        <v>0.0</v>
+      </c>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
+      <c r="CI41"/>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>32212000000.0</v>
+      </c>
+      <c r="C42">
         <v>34173000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>38915000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>41203000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>43439000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>45752000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>48214000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>52738000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>53193000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>54804000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>58332000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>60312000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>62769000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>66212000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>70925000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>73112000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>73536000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>73404000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>73279000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>73139000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>72905000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>72825000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>72761000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>72694000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>72493000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>38586000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>38490000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>38425000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>38234000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>38095000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>38004000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>37949000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>37779000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>38050000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>38625000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>39054000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>38942000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>38873000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>38845000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>38852000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>38762000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>38699000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>38666000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>38658000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>38595000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>38553000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>38503000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>37466000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>37411000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>37395000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>37330000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>35481000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>35389000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1826489000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>29197000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1805111000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1795583000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1786867000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1777441000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1770233000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1758442000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1715973000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1684847000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1672348000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1659002000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1645345000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1634754000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1622483000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1609436000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1592517000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1578972000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1564883000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1553234000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1533931000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1524769000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1511569000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1502290000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>170980000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>166315000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>-315346000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>149584000.0</v>
       </c>
-      <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13286,88 +13381,87 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13414,2126 +13508,2148 @@
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
-      <c r="BK44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
+      <c r="BL44"/>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>64213000000.0</v>
+      </c>
+      <c r="C45">
         <v>65049000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>130597000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>67743000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>65321000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>65899000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>123389000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>66788000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>67733000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>69232000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>129318000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>72038000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>73060000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>73481000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>74058000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>73917000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>70335000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>71241000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>72224000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>69604000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>59335000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>35854000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>35632000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>35867000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>34875000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>33312000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>23359000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>22502000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>22375000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>22308000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>22196000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>21570000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>21423000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>21235000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>20943000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>20574000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>20570000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>20625000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>20000000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>18101000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>16910000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>16483000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>16245000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>15798000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>15537000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>15427000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>15349000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>15370000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>15185000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>4177500000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>4292061000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>4197399000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4069340000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>4007177000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>4017999000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>4009265000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>3856869000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>3738733000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3659445000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3423533000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3306443000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>3263511000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>3252213000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>3097625000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3038984000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2993108000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2847751000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2514435000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>2263223000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2038194000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1891411000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1669175000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1534402000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1091412000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1256162000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1207982000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1091412000.0</v>
       </c>
-      <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>831490000.0</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>64213000000.0</v>
+      </c>
+      <c r="C46">
         <v>65049000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>66785000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>67743000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>65321000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>65899000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>67022000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>66788000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>67733000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>69232000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>70837000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>72038000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>73060000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>73481000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>74058000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>73917000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>73943000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>74742000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>70084000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>70197000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>70335000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>71241000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>72224000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>69604000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>59335000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>35854000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>35632000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>35867000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>34875000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>33312000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>23359000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>22502000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>22375000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>22308000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>22196000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>21570000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>21423000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>21235000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>20943000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>20574000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>20570000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>20625000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>20000000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>18101000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16910000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16483000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>16245000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>15798000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>15537000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>15427000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>15349000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>15370000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>15185000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4177500000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>12807000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4197399000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4069340000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4007177000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>4017999000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>4009265000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3856869000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>3738733000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3659445000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3423533000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3306443000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>3263511000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>3252213000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>3097625000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3038984000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2993108000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2847751000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2514435000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>2263223000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2038194000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1891411000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1669175000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1534402000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1363786000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1256162000.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>636368000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>831490000.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>41804000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>42053000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>42086000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>41034000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>73943000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>74742000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>70084000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>39355000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>70335000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>71241000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>41175000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>38567000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>59335000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>22149000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>21984000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>22098000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>21847000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>21464000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>23359000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>22502000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>22375000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>22308000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>22196000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>21570000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>21423000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>21235000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>20943000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>20574000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>20570000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>20625000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>20000000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>18101000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>16910000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>16483000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>16245000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>15798000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>15537000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>15427000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>15349000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>15370000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>15185000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>4177500000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>4292061000.0</v>
       </c>
-      <c r="BD47">
-[...1 lines deleted...]
-      </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
+        <v>0.0</v>
+      </c>
+      <c r="BI47">
         <v>4009265000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3856869000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>3738733000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>3659445000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3423533000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3306443000.0</v>
       </c>
-      <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
+      <c r="CI47"/>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>24688000000.0</v>
+      </c>
+      <c r="C48">
         <v>22541000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>21136000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>20155000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>18576000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>16342000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>14384000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>12401000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>10360000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>8196000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>7347000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5335000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3938000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1717000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-223000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1699000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2207000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2099000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2812000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3234000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3925000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4903000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5836000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-6586000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-7839000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-7949000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-8833000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-9584000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-10454000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-11393000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-12954000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-13594000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-14389000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-15179000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-16074000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-18781000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-19331000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-19912000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-20610000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-21000000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-21366000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-21591000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-22108000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-22405000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-22543000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-22904000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-22841000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-22942000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-22848000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-23239000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-23088000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-23068000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-23032000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1572986000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-23123000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1521925000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1329257000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1180422000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1159418000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1068148000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>998822000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>914486000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>858108000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>844557000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>767269000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>687354000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>664693000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>631568000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>558018000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>531822000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>487849000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>473275000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>428395000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>377930000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>338411000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>385561000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>332453000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>275919000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>245690000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>268762000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>245750000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>40637000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>216702000.0</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>3938000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1717000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-223000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1699000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2207000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2099000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2812000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-3234000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-3925000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-4903000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-5836000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-6586000000.0</v>
       </c>
-      <c r="Y49"/>
-      <c r="Z49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>-7949000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-8833000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-9584000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-10454000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-11393000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-12954000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-13594000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-14389000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-15179000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-16074000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-18781000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-19331000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-19912000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-20610000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-21000000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-21366000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-21591000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-22108000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-22405000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-22543000000.0</v>
       </c>
-      <c r="AT49">
-[...1 lines deleted...]
-      </c>
       <c r="AU49">
+        <v>0.0</v>
+      </c>
+      <c r="AV49">
         <v>-22841000000.0</v>
       </c>
-      <c r="AV49">
-[...1 lines deleted...]
-      </c>
       <c r="AW49">
+        <v>0.0</v>
+      </c>
+      <c r="AX49">
         <v>-22848000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-23239000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-23088000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-23068000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-23032000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1572986000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>1553590000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>1068148000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>998822000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>914486000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>858108000.0</v>
       </c>
-      <c r="BL49">
-[...1 lines deleted...]
-      </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
-      <c r="BN49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>6117000000.0</v>
+      </c>
+      <c r="C50">
         <v>2238000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5135000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>6333000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6408000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8214000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4068000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5851000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5867000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5356000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3619000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3437000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>7731000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5215000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5164000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7398000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2942000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4115000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>5623000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>4336000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>6883000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4423000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>4579000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>3713000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>5053000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2000000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>25000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>475000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>300000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>848000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>447000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>729000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1004000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3320000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>999000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>555000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>31100000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>7542000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>20000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>325000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>258000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>20000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>24481000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-      <c r="BC50">
-[...2 lines deleted...]
-      <c r="BD50"/>
+      <c r="BC50"/>
+      <c r="BD50">
+        <v>0.0</v>
+      </c>
       <c r="BE50"/>
       <c r="BF50"/>
-      <c r="BG50">
-[...2 lines deleted...]
-      <c r="BH50"/>
+      <c r="BG50"/>
+      <c r="BH50">
+        <v>0.0</v>
+      </c>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>116000000000.0</v>
+      </c>
+      <c r="C51">
         <v>117729000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>122269000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>120437000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>117860000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>120910000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>114404000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>116151000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>114150000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>115662000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>113086000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>113898000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>116548000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>113926000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>111792000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>114164000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>112076000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>113514000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>108817000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>107434000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>110702000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>110942000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>107247000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>102587000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>97779000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>42021000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>42334000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>28971000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>28191000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>27720000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>16363000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>15341000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>15963000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>18474000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>30909000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>16320000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>17014000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>23261000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>24807000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>24779000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>24466000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>23510000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>23301000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>19084000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>19298000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>19251000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>18881000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>19962000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>17143000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>16986000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>17085000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>9444000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>8965000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>8257410000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>7236603000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4767286000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4761740000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>4760687000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>4749652000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>4743852000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>4746928000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>4282600000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>3781009000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>4334551000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>3652566000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>3650614000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3645275000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3608862000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>3607719000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>3608832000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3074992000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>3058965000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>3019932000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2997572000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>3002177000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>3006778000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>3011355000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2651569000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2596000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1102594000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>903122000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>184999000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>905554000.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>10915000000.0</v>
+      </c>
+      <c r="C52">
         <v>7032000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10112000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11040000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10908000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12655000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8984000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>10431000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10321000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10064000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8434000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8268000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12240000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9836000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9837000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12004000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7510000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8488000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10168000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8567000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>11505000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8934000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9510000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8421000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10257000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5105000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3269000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3720000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3531000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>3961000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1682000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>783000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1324000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3765000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1612000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>558000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1202000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>7542000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>354000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>325000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>258000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>365000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>182000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>114000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>386000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>467000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>87000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1168000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>272000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>151000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>244000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>195000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>210000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>2450240000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>51491000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>36112000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>35306000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>34610000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>38631000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>32860000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>32416000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>27536000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>23722000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>20446000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>24022000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>19742000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>19326000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>18174000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>18309000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>17727000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>17009000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>57700000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>16411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="BW52">
         <v>16000000.0</v>
       </c>
       <c r="BX52">
         <v>16000000.0</v>
       </c>
       <c r="BY52">
         <v>16000000.0</v>
       </c>
       <c r="BZ52">
+        <v>16000000.0</v>
+      </c>
+      <c r="CA52">
         <v>75569000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>16000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>200000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>435000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>14310000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>2690000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
         <v>2925000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2998000000.0</v>
       </c>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
-        <v>100000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV53">
         <v>100000000.0</v>
       </c>
       <c r="AW53">
         <v>100000000.0</v>
       </c>
       <c r="AX53">
         <v>100000000.0</v>
       </c>
       <c r="AY53">
         <v>100000000.0</v>
       </c>
       <c r="AZ53">
         <v>100000000.0</v>
       </c>
       <c r="BA53">
-        <v>0.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
         <v>4929000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>244990000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>507943000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>447386000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>329911000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>299972000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>299981000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>299954000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>337401000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>374862000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1012632000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>299859000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>274857000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>224932000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>224928000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>224853000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>224635000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>4575000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53">
         <v>242179000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>1539438000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>308353000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>391258000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>229546000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>283948000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>36964000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>390472000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15580,1132 +15696,1145 @@
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
-      <c r="BK54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
+      <c r="BL54"/>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>213553000000.0</v>
+      </c>
+      <c r="C55">
         <v>214667000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>219237000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>217180000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>212643000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>214633000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>208035000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>210742000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>208557000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>206268000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>207682000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>208579000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>210602000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>210173000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>211338000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>213499000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>209463000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>210653000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>206563000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>202125000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>204124000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>203332000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>200162000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>192443000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>187199000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>87226000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>86921000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>86109000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>84788000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>83073000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>72468000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>70182000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>69692000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>72004000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>70563000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>67923000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>67159000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>68048000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>65891000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>64272000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>63968000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>63063000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>62436000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>58473000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>57188000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>56558000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>56653000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>55115000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>51664000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>50169000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>49953000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>45767000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>44734000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>13662546000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>10189415000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>10071909000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>9729632000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>9509207000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>9482931000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>9279601000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>9101027000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>8648307000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>7918580000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>8320613000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>7479122000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>7456550000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>7386017000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>7162889000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>7010539000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>6971209000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>6422148000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>6277975000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>6078779000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>5900591000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>5806130000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>5765180000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5666345000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>4272212000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>4153122000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2626174000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2346292000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>965396000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2158981000.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
+      <c r="CI55"/>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>21769000000.0</v>
+      </c>
+      <c r="C56">
         <v>22118000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>24461000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21703000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>26772000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>27441000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18404000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>22531000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>19297000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>19295000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>19015000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>18669000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>20237000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>18876000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>19067000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>21427000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>17476000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>17455000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>20891000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>16772000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>20570000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>18779000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>23885000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>19465000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>24321000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>9487000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>9305000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>8458000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>8114000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>8745000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>8281000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>7286000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>7091000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>9609000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>8915000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>7449000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6780000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>15899000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>14217000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>13530000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>14280000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>13344000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>14890000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>12656000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>11657000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>11635000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>13984000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>13295000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>9896000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>12957000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>12228000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>7964000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>7313000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>6772704000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>5541000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3184822000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2895800000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2767350000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2743593000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2549818000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2568302000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2229510000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1593885000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2245754000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1487525000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1538031000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1491391000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1469271000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1394361000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1409330000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1043884000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1276925000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1321505000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1524275000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1732884000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1949374000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1978710000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>767738000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>758527000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>489496000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>534920000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>156558000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>612102000.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>23554000000.0</v>
+      </c>
+      <c r="C57">
         <v>20344000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>24500000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>24301000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>22102000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23629000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>20174000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>20955000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>23038000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20563000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>20928000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>21711000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>24569000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>23846000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>24742000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>26362000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>20622000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>21423000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>23499000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>19247000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>21837000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>19495000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>21703000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>19840000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>23191000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>14756000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>12506000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>12869000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>13173000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>13327000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>10267000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8572000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>9281000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>12357000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>11515000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>8103000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>8828000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>15285000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>9022000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>8119000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>8752000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>9369000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>9528000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>8843000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>8264000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>8649000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>8776000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>8605000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>7131000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>6110000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>5808000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>5514000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>5398000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>3189125000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>5592000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>784650000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>741878000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>778033000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>816723000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>779338000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>725673000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>903724000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>802420000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>689008000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>677574000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>804324000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>797469000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>671294000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>629808000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>661019000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>742356000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>731185000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>627880000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>592042000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>580490000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>538645000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>525635000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>490293000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>435629000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>563378000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>342237000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>163020000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>235617000.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
+      <c r="CI57"/>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>157288000000.0</v>
+      </c>
+      <c r="C58">
         <v>158796000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>160034000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>156703000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>151536000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>153528000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>146294000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>146492000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>145921000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>144194000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>142967000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>143881000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>144852000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>143248000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>141682000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>143349000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>139429000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>140677000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>137461000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>133698000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>136654000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>136955000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>134818000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>127956000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>124203000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>58249000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>58132000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>58338000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>57821000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>56892000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>47750000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>45827000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>46302000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>49128000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>48004000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>47646000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>47545000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>49085000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>47655000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>46419000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>46573000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>45959000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>45856000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>42221000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>41135000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>40908000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>40990000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>40590000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>37101000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>36013000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>35708000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>33352000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>32375000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>10270605000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>27507000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6749462000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>6613342000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>6551431000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>6555331000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>6454131000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>6351309000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>6015754000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>5377004000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>5813948000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>5062578000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>5134496000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>5097875000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>4929258000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4864503000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>4879750000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4381535000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>4247076000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>4105094000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>4011738000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>3952352000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3867355000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3820819000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>3822022000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>3735848000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2194662000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1940618000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>439552000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1789816000.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
+      <c r="CI58"/>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -16752,514 +16881,521 @@
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
-      <c r="BK59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
+      <c r="BL59"/>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>56265000000.0</v>
+      </c>
+      <c r="C60">
         <v>55879000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>59203000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>60477000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>61107000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>61105000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>61741000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>64250000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>62636000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>62074000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>64715000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>64698000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>65750000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>66925000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>69656000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>70150000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>70034000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>69976000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>69102000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>68427000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>67470000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>66377000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>65344000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>64487000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>62996000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>28977000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>28789000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>27771000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>26967000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>26181000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>24718000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>24355000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>23390000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>22876000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>22559000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>20277000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>19614000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>18963000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>18236000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>17853000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>17395000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>17104000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>16557000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>16252000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>16053000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>15650000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>15663000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>14525000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>14563000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>14156000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>14245000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>12415000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>12359000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3391941000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>6115000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3322447000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>3116290000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2957776000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2927600000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2825470000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2749718000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2632553000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2541576000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2506665000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2416544000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2322054000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2288142000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2233631000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2146036000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2091459000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2034323000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2024930000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1968033000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1883518000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1848746000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1893050000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1841005000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>445923000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>413245000.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>125434000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>367906000.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
+      <c r="CI60"/>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="T61">
         <v>-13000000.0</v>
       </c>
       <c r="U61">
-        <v>-14000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="V61">
         <v>-14000000.0</v>
       </c>
       <c r="W61">
-        <v>-11000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="X61">
         <v>-11000000.0</v>
       </c>
-      <c r="Y61"/>
-      <c r="Z61">
+      <c r="Y61">
         <v>-11000000.0</v>
       </c>
+      <c r="Z61"/>
       <c r="AA61">
-        <v>-8000000.0</v>
+        <v>-11000000.0</v>
       </c>
       <c r="AB61">
         <v>-8000000.0</v>
       </c>
       <c r="AC61">
         <v>-8000000.0</v>
       </c>
       <c r="AD61">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AE61">
         <v>-5000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="AG61">
         <v>-7000000.0</v>
       </c>
       <c r="AH61">
         <v>-7000000.0</v>
       </c>
       <c r="AI61">
-        <v>-4000000.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="AJ61">
         <v>-4000000.0</v>
       </c>
       <c r="AK61">
         <v>-4000000.0</v>
       </c>
       <c r="AL61">
         <v>-4000000.0</v>
       </c>
       <c r="AM61">
-        <v>-1000000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="AN61">
         <v>-1000000.0</v>
       </c>
       <c r="AO61">
         <v>-1000000.0</v>
       </c>
       <c r="AP61">
         <v>-1000000.0</v>
       </c>
       <c r="AQ61">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
         <v>-13381000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-11162000.0</v>
       </c>
-      <c r="BD61">
-[...1 lines deleted...]
-      </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
         <v>-6273000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-5504000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-4370000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-1914000.0</v>
       </c>
-      <c r="BL61">
-[...1 lines deleted...]
-      </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17304,50 +17440,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17422,51 +17559,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>46241000000.0</v>
       </c>
       <c r="C2">
         <v>29653000000.0</v>
       </c>
       <c r="D2">
         <v>30188000000.0</v>
       </c>
       <c r="E2">
         <v>36206000000.0</v>
       </c>
       <c r="F2">
         <v>36605000000.0</v>
       </c>
       <c r="G2">
         <v>28266000000.0</v>
       </c>
       <c r="H2">
         <v>18521000000.0</v>
       </c>
       <c r="I2">
         <v>18354000000.0</v>
       </c>
@@ -17499,51 +17636,51 @@
       </c>
       <c r="S2">
         <v>1561943000.0</v>
       </c>
       <c r="T2">
         <v>1244743000.0</v>
       </c>
       <c r="U2">
         <v>922158000.0</v>
       </c>
       <c r="V2">
         <v>584083000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2">
         <v>122211000.0</v>
       </c>
       <c r="Y2">
         <v>63567000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>13508000000.0</v>
       </c>
       <c r="C3">
         <v>12919000000.0</v>
       </c>
       <c r="D3">
         <v>12818000000.0</v>
       </c>
       <c r="E3">
         <v>13651000000.0</v>
       </c>
       <c r="F3">
         <v>16383000000.0</v>
       </c>
       <c r="G3">
         <v>14151000000.0</v>
       </c>
       <c r="H3">
         <v>6616000000.0</v>
       </c>
       <c r="I3">
         <v>6486000000.0</v>
       </c>
@@ -17580,99 +17717,99 @@
       <c r="T3">
         <v>178202000.0</v>
       </c>
       <c r="U3">
         <v>135028000.0</v>
       </c>
       <c r="V3">
         <v>87895000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3">
         <v>42428000.0</v>
       </c>
       <c r="Y3">
         <v>-193036000.0</v>
       </c>
       <c r="Z3">
         <v>208000.0</v>
       </c>
       <c r="AA3">
         <v>3000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>320000000.0</v>
       </c>
       <c r="H4">
         <v>320000000.0</v>
       </c>
       <c r="I4">
         <v>320000000.0</v>
       </c>
       <c r="J4">
         <v>320000000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4">
         <v>0.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
-        <v>18744000000.0</v>
+        <v>17801000000.0</v>
       </c>
       <c r="C5">
         <v>18123000000.0</v>
       </c>
       <c r="D5">
         <v>14334000000.0</v>
       </c>
       <c r="E5">
         <v>6510000000.0</v>
       </c>
       <c r="F5">
         <v>6693000000.0</v>
       </c>
       <c r="G5">
         <v>6231000000.0</v>
       </c>
       <c r="H5">
         <v>5738000000.0</v>
       </c>
       <c r="I5">
         <v>5274000000.0</v>
       </c>
       <c r="J5">
         <v>4832000000.0</v>
       </c>
@@ -17706,54 +17843,54 @@
       <c r="T5">
         <v>460114000.0</v>
       </c>
       <c r="U5">
         <v>237253000.0</v>
       </c>
       <c r="V5">
         <v>748250000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5">
         <v>41173000.0</v>
       </c>
       <c r="Y5">
         <v>162292000.0</v>
       </c>
       <c r="Z5">
         <v>-28659000.0</v>
       </c>
       <c r="AA5">
         <v>-4636000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
-        <v>32252000000.0</v>
+        <v>31309000000.0</v>
       </c>
       <c r="C6">
         <v>31042000000.0</v>
       </c>
       <c r="D6">
         <v>27152000000.0</v>
       </c>
       <c r="E6">
         <v>20161000000.0</v>
       </c>
       <c r="F6">
         <v>23076000000.0</v>
       </c>
       <c r="G6">
         <v>20382000000.0</v>
       </c>
       <c r="H6">
         <v>12354000000.0</v>
       </c>
       <c r="I6">
         <v>11760000000.0</v>
       </c>
       <c r="J6">
         <v>10816000000.0</v>
       </c>
@@ -17789,127 +17926,127 @@
       </c>
       <c r="U6">
         <v>372281000.0</v>
       </c>
       <c r="V6">
         <v>836145000.0</v>
       </c>
       <c r="W6">
         <v>86369000.0</v>
       </c>
       <c r="X6">
         <v>83601000.0</v>
       </c>
       <c r="Y6">
         <v>-30744000.0</v>
       </c>
       <c r="Z6">
         <v>-28451000.0</v>
       </c>
       <c r="AA6">
         <v>-4633000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>2197000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>42068000000.0</v>
       </c>
       <c r="C9">
         <v>51747000000.0</v>
       </c>
       <c r="D9">
         <v>48370000000.0</v>
       </c>
       <c r="E9">
         <v>43365000000.0</v>
       </c>
       <c r="F9">
         <v>43513000000.0</v>
       </c>
       <c r="G9">
         <v>40131000000.0</v>
       </c>
       <c r="H9">
         <v>26477000000.0</v>
       </c>
       <c r="I9">
         <v>24956000000.0</v>
       </c>
@@ -17942,51 +18079,51 @@
       </c>
       <c r="S9">
         <v>1189573000.0</v>
       </c>
       <c r="T9">
         <v>990991000.0</v>
       </c>
       <c r="U9">
         <v>624705000.0</v>
       </c>
       <c r="V9">
         <v>748250000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>328898000.0</v>
       </c>
       <c r="Y9">
         <v>65774000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
         <v>14281000000.0</v>
       </c>
       <c r="C10">
         <v>14712000000.0</v>
       </c>
       <c r="D10">
         <v>10999000000.0</v>
       </c>
       <c r="E10">
         <v>3146000000.0</v>
       </c>
       <c r="F10">
         <v>3351000000.0</v>
       </c>
       <c r="G10">
         <v>3530000000.0</v>
       </c>
       <c r="H10">
         <v>4603000000.0</v>
       </c>
       <c r="I10">
         <v>3917000000.0</v>
       </c>
@@ -18023,51 +18160,51 @@
       <c r="T10">
         <v>223501000.0</v>
       </c>
       <c r="U10">
         <v>90523000.0</v>
       </c>
       <c r="V10">
         <v>326102000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>31657000.0</v>
       </c>
       <c r="Y10">
         <v>155833000.0</v>
       </c>
       <c r="Z10">
         <v>-44213000.0</v>
       </c>
       <c r="AA10">
         <v>-20609000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
         <v>3289000000.0</v>
       </c>
       <c r="C11">
         <v>3373000000.0</v>
       </c>
       <c r="D11">
         <v>2682000000.0</v>
       </c>
       <c r="E11">
         <v>556000000.0</v>
       </c>
       <c r="F11">
         <v>327000000.0</v>
       </c>
       <c r="G11">
         <v>786000000.0</v>
       </c>
       <c r="H11">
         <v>1135000000.0</v>
       </c>
       <c r="I11">
         <v>1029000000.0</v>
       </c>
@@ -18100,51 +18237,51 @@
       </c>
       <c r="S11">
         <v>129986000.0</v>
       </c>
       <c r="T11">
         <v>123098000.0</v>
       </c>
       <c r="U11">
         <v>36717000.0</v>
       </c>
       <c r="V11">
         <v>-86369000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11">
         <v>16179000.0</v>
       </c>
       <c r="Y11">
         <v>25528000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
         <v>3520000000.0</v>
       </c>
       <c r="C12">
         <v>3411000000.0</v>
       </c>
       <c r="D12">
         <v>3335000000.0</v>
       </c>
       <c r="E12">
         <v>3364000000.0</v>
       </c>
       <c r="F12">
         <v>3342000000.0</v>
       </c>
       <c r="G12">
         <v>2701000000.0</v>
       </c>
       <c r="H12">
         <v>1135000000.0</v>
       </c>
       <c r="I12">
         <v>1357000000.0</v>
       </c>
@@ -18179,133 +18316,133 @@
         <v>179398000.0</v>
       </c>
       <c r="T12">
         <v>201746000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>20000000.0</v>
       </c>
       <c r="G13">
         <v>29000000.0</v>
       </c>
       <c r="H13">
         <v>24000000.0</v>
       </c>
       <c r="I13">
         <v>19000000.0</v>
       </c>
       <c r="J13">
         <v>17000000.0</v>
       </c>
       <c r="K13">
         <v>261000000.0</v>
       </c>
       <c r="L13">
         <v>1076000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>10992000000.0</v>
       </c>
       <c r="C15">
         <v>11339000000.0</v>
       </c>
       <c r="D15">
         <v>8317000000.0</v>
       </c>
       <c r="E15">
         <v>2590000000.0</v>
       </c>
       <c r="F15">
         <v>3024000000.0</v>
       </c>
       <c r="G15">
         <v>3064000000.0</v>
       </c>
       <c r="H15">
         <v>3468000000.0</v>
       </c>
       <c r="I15">
         <v>2888000000.0</v>
       </c>
@@ -18344,51 +18481,51 @@
       </c>
       <c r="U15">
         <v>53806000.0</v>
       </c>
       <c r="V15">
         <v>86369000.0</v>
       </c>
       <c r="W15">
         <v>86369000.0</v>
       </c>
       <c r="X15">
         <v>15358000.0</v>
       </c>
       <c r="Y15">
         <v>130305000.0</v>
       </c>
       <c r="Z15">
         <v>-44213000.0</v>
       </c>
       <c r="AA15">
         <v>-20609000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>2590000000.0</v>
       </c>
       <c r="F16">
         <v>3024000000.0</v>
       </c>
       <c r="G16">
         <v>3064000000.0</v>
       </c>
       <c r="H16">
         <v>3468000000.0</v>
       </c>
       <c r="I16">
         <v>2888000000.0</v>
       </c>
       <c r="J16">
         <v>4481000000.0</v>
       </c>
       <c r="K16">
         <v>1405000000.0</v>
       </c>
@@ -18401,51 +18538,51 @@
       <c r="N16">
         <v>35000000.0</v>
       </c>
       <c r="O16">
         <v>394172000.0</v>
       </c>
       <c r="P16">
         <v>0.0</v>
       </c>
       <c r="Q16">
         <v>193415000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17">
         <v>10992000000.0</v>
       </c>
       <c r="C17">
         <v>11339000000.0</v>
       </c>
       <c r="D17">
         <v>7780000000.0</v>
       </c>
       <c r="E17">
         <v>2590000000.0</v>
       </c>
       <c r="F17">
         <v>3024000000.0</v>
       </c>
       <c r="G17">
         <v>2744000000.0</v>
       </c>
       <c r="H17">
         <v>5738000000.0</v>
       </c>
       <c r="I17">
         <v>4946000000.0</v>
       </c>
@@ -18464,102 +18601,102 @@
       <c r="N17">
         <v>67000000.0</v>
       </c>
       <c r="O17">
         <v>394172000.0</v>
       </c>
       <c r="P17">
         <v>0.0</v>
       </c>
       <c r="Q17">
         <v>193415000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>-3774000000.0</v>
       </c>
       <c r="C18">
         <v>-3411000000.0</v>
       </c>
       <c r="D18">
         <v>-3308000000.0</v>
       </c>
       <c r="E18">
         <v>-3364000000.0</v>
       </c>
       <c r="F18">
         <v>-3342000000.0</v>
       </c>
       <c r="G18">
         <v>-2701000000.0</v>
       </c>
       <c r="H18">
         <v>-1111000000.0</v>
       </c>
       <c r="I18">
         <v>-1338000000.0</v>
       </c>
       <c r="J18">
         <v>-1654000000.0</v>
       </c>
       <c r="K18">
         <v>-1469000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-33000000.0</v>
       </c>
       <c r="F19">
         <v>-179000000.0</v>
       </c>
       <c r="G19">
         <v>-376000000.0</v>
       </c>
       <c r="H19">
         <v>16000000.0</v>
       </c>
       <c r="I19">
         <v>-35000000.0</v>
       </c>
       <c r="J19">
         <v>-56000000.0</v>
       </c>
       <c r="K19">
         <v>255000000.0</v>
       </c>
@@ -18570,100 +18707,100 @@
         <v>348000000.0</v>
       </c>
       <c r="N19">
         <v>278000000.0</v>
       </c>
       <c r="O19">
         <v>58983000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-143479000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>477000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>418000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>104000000.0</v>
       </c>
       <c r="L20">
         <v>376000000.0</v>
       </c>
       <c r="M20">
         <v>299000000.0</v>
       </c>
       <c r="N20">
         <v>162000000.0</v>
       </c>
       <c r="O20">
         <v>9044000.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>-38812000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>18744000000.0</v>
       </c>
       <c r="C21">
         <v>18010000000.0</v>
       </c>
       <c r="D21">
         <v>14266000000.0</v>
       </c>
       <c r="E21">
         <v>6543000000.0</v>
       </c>
       <c r="F21">
         <v>6892000000.0</v>
       </c>
       <c r="G21">
         <v>6636000000.0</v>
       </c>
       <c r="H21">
         <v>5722000000.0</v>
       </c>
       <c r="I21">
         <v>5309000000.0</v>
       </c>
@@ -18702,88 +18839,88 @@
       </c>
       <c r="U21">
         <v>237253000.0</v>
       </c>
       <c r="V21">
         <v>748250000.0</v>
       </c>
       <c r="W21">
         <v>748250000.0</v>
       </c>
       <c r="X21">
         <v>41173000.0</v>
       </c>
       <c r="Y21">
         <v>162292000.0</v>
       </c>
       <c r="Z21">
         <v>-28659000.0</v>
       </c>
       <c r="AA21">
         <v>-4636000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22">
         <v>0.0</v>
       </c>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
         <v>69565000000.0</v>
       </c>
       <c r="C23">
         <v>63390000000.0</v>
       </c>
       <c r="D23">
         <v>64292000000.0</v>
       </c>
       <c r="E23">
         <v>73028000000.0</v>
       </c>
       <c r="F23">
         <v>73226000000.0</v>
       </c>
       <c r="G23">
         <v>61761000000.0</v>
       </c>
       <c r="H23">
         <v>39276000000.0</v>
       </c>
       <c r="I23">
         <v>38001000000.0</v>
       </c>
@@ -18820,137 +18957,137 @@
       <c r="T23">
         <v>1775620000.0</v>
       </c>
       <c r="U23">
         <v>1309610000.0</v>
       </c>
       <c r="V23">
         <v>616251000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>409936000.0</v>
       </c>
       <c r="Y23">
         <v>32951000.0</v>
       </c>
       <c r="Z23">
         <v>28659000.0</v>
       </c>
       <c r="AA23">
         <v>4636000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>55000000.0</v>
       </c>
       <c r="K24">
         <v>55000000.0</v>
       </c>
       <c r="L24">
         <v>55000000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>13508000000.0</v>
       </c>
       <c r="C25">
         <v>12919000000.0</v>
       </c>
       <c r="D25">
         <v>12762000000.0</v>
       </c>
       <c r="E25">
         <v>13651000000.0</v>
       </c>
       <c r="F25">
         <v>16383000000.0</v>
       </c>
       <c r="G25">
         <v>14151000000.0</v>
       </c>
       <c r="H25">
         <v>6616000000.0</v>
       </c>
       <c r="I25">
         <v>6486000000.0</v>
       </c>
       <c r="J25">
         <v>5984000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
         <v>278000000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>200000000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
@@ -18959,51 +19096,51 @@
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
         <v>3668000000.0</v>
       </c>
       <c r="C27">
         <v>3100000000.0</v>
       </c>
       <c r="D27">
         <v>2500000000.0</v>
       </c>
       <c r="E27">
         <v>2300000000.0</v>
       </c>
       <c r="F27">
         <v>2200000000.0</v>
       </c>
       <c r="G27">
         <v>1800000000.0</v>
       </c>
       <c r="H27">
         <v>1600000000.0</v>
       </c>
       <c r="I27">
         <v>1700000000.0</v>
       </c>
@@ -19018,51 +19155,51 @@
       </c>
       <c r="M27">
         <v>1400000000.0</v>
       </c>
       <c r="N27">
         <v>1000000000.0</v>
       </c>
       <c r="O27">
         <v>900000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>19291000000.0</v>
       </c>
       <c r="C28">
         <v>17747000000.0</v>
       </c>
       <c r="D28">
         <v>18076000000.0</v>
       </c>
       <c r="E28">
         <v>19307000000.0</v>
       </c>
       <c r="F28">
         <v>18038000000.0</v>
       </c>
       <c r="G28">
         <v>17126000000.0</v>
       </c>
       <c r="H28">
         <v>12539000000.0</v>
       </c>
       <c r="I28">
         <v>13161000000.0</v>
       </c>
@@ -19095,51 +19232,51 @@
       </c>
       <c r="S28">
         <v>447582000.0</v>
       </c>
       <c r="T28">
         <v>352020000.0</v>
       </c>
       <c r="U28">
         <v>243618000.0</v>
       </c>
       <c r="V28">
         <v>162476000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28">
         <v>94073000.0</v>
       </c>
       <c r="Y28">
         <v>55161000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>3289000000.0</v>
       </c>
       <c r="C29">
         <v>3373000000.0</v>
       </c>
       <c r="D29">
         <v>2503000000.0</v>
       </c>
       <c r="E29">
         <v>556000000.0</v>
       </c>
       <c r="F29">
         <v>327000000.0</v>
       </c>
       <c r="G29">
         <v>786000000.0</v>
       </c>
       <c r="H29">
         <v>1135000000.0</v>
       </c>
       <c r="I29">
         <v>1029000000.0</v>
       </c>
@@ -19148,51 +19285,51 @@
       </c>
       <c r="K29">
         <v>867000000.0</v>
       </c>
       <c r="L29">
         <v>245000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>23324000000.0</v>
       </c>
       <c r="C30">
         <v>33737000000.0</v>
       </c>
       <c r="D30">
         <v>34104000000.0</v>
       </c>
       <c r="E30">
         <v>36822000000.0</v>
       </c>
       <c r="F30">
         <v>36621000000.0</v>
       </c>
       <c r="G30">
         <v>33495000000.0</v>
       </c>
       <c r="H30">
         <v>20755000000.0</v>
       </c>
       <c r="I30">
         <v>19647000000.0</v>
       </c>
@@ -19229,51 +19366,51 @@
       <c r="T30">
         <v>530877000.0</v>
       </c>
       <c r="U30">
         <v>387452000.0</v>
       </c>
       <c r="V30">
         <v>32168000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
         <v>287725000.0</v>
       </c>
       <c r="Y30">
         <v>-96518000.0</v>
       </c>
       <c r="Z30">
         <v>28659000.0</v>
       </c>
       <c r="AA30">
         <v>4636000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31">
         <v>-4463000000.0</v>
       </c>
       <c r="C31">
         <v>-3298000000.0</v>
       </c>
       <c r="D31">
         <v>-3267000000.0</v>
       </c>
       <c r="E31">
         <v>-3397000000.0</v>
       </c>
       <c r="F31">
         <v>-3541000000.0</v>
       </c>
       <c r="G31">
         <v>-3106000000.0</v>
       </c>
       <c r="H31">
         <v>-1119000000.0</v>
       </c>
       <c r="I31">
         <v>-1392000000.0</v>
       </c>
@@ -19310,51 +19447,51 @@
       <c r="T31">
         <v>-236613000.0</v>
       </c>
       <c r="U31">
         <v>-146730000.0</v>
       </c>
       <c r="V31">
         <v>171503000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31">
         <v>-9516000.0</v>
       </c>
       <c r="Y31">
         <v>-6459000.0</v>
       </c>
       <c r="Z31">
         <v>-15554000.0</v>
       </c>
       <c r="AA31">
         <v>-15973000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
         <v>88309000000.0</v>
       </c>
       <c r="C32">
         <v>81400000000.0</v>
       </c>
       <c r="D32">
         <v>78558000000.0</v>
       </c>
       <c r="E32">
         <v>79571000000.0</v>
       </c>
       <c r="F32">
         <v>80118000000.0</v>
       </c>
       <c r="G32">
         <v>68397000000.0</v>
       </c>
       <c r="H32">
         <v>44998000000.0</v>
       </c>
       <c r="I32">
         <v>43310000000.0</v>
       </c>
@@ -19408,867 +19545,874 @@
       </c>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>8030000000.0</v>
+      </c>
+      <c r="C2">
         <v>8827000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13996000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11134000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7376000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7400000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8785000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7029000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6752000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7087000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8400000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7135000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7004000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7649000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13408000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8694000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9168000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9673000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10452000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8683000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8944000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8526000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9652000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7681000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6765000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4168000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5212000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4437000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4310000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4562000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5170000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4448000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4302000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4434000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5039000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4211000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4364000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4094000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4732000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3975000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4048000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3795000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3403000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3363000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4058000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4074000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4195000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3796000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3668000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3750000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3538000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3459000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3263000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1995000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>796948000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2007000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1923000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>847791000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>728682000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>725506000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>708564000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>750679000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>606010000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>569953000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>543522000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>598390000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>540217000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>497380000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>496133000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>470593000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>427124000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>379961000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>366228000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>388631000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>335585000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>294850000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>295666000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>318643000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>277750000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>231506000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>219502000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>3434000000.0</v>
+      </c>
+      <c r="C3">
         <v>3817000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3756000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3408000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3146000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3198000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3149000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3151000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3248000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3371000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3318000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3187000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3110000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3203000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3262000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3313000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3491000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3585000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3872000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4145000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4077000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4289000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4219000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4150000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4064000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1718000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1776000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1655000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1585000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1600000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1640000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1637000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1634000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1575000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1485000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1416000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1519000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1564000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1548000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1568000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1575000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1552000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1369000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1157000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1075000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1087000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1090000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1138000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1129000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1055000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>997000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>987000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>888000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>755000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1020969000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>825000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>819000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>152819000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1071308000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>382033000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>366030000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>341417000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>893025000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>313688000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>109301000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>284652000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>105759000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>98977000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>268733000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>245575000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>69500000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>67631000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>60888000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>57300000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>52206000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>45492000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>41124000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>39380000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>38841000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>36611000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>32300000.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>320000000.0</v>
       </c>
       <c r="AA4">
         <v>320000000.0</v>
       </c>
       <c r="AB4">
         <v>320000000.0</v>
       </c>
-      <c r="AC4"/>
+      <c r="AC4">
+        <v>320000000.0</v>
+      </c>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -20303,634 +20447,641 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-      <c r="BF4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4"/>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
-      <c r="BK4"/>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
+        <v>5383000000.0</v>
+      </c>
+      <c r="C5">
         <v>4365000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3647000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4452000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5202000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4754000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4680000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4803000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4622000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4018000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3492000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3637000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3799000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3406000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2749000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1278000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>688000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1795000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1063000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1526000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2107000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2017000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1619000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2469000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>631000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1541000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1245000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1479000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1523000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1491000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1136000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1448000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1392000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1298000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1130000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1326000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1330000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1046000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1005000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1050000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>833000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1169000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>920000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>621000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>712000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>221000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>558000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>132000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1033000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>41000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>187000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>340000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>339000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>408000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-722430000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-7558000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>493000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>98745000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-719250000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-65269000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-30089000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-66615000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-694724000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-7505000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>198326000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-71611000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>129611000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>158291000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-62037000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-33088000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>99442000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>120653000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>135644000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>113612000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>92237000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>133139000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>132062000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>102676000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>66761000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>69394000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>54099000.0</v>
       </c>
-      <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>8817000000.0</v>
+      </c>
+      <c r="C6">
         <v>8182000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7403000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7860000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8348000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7952000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7829000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7954000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7870000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7389000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6810000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6824000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6909000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6609000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6011000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4591000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4179000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5380000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4935000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5671000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6184000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6306000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5838000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6619000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4695000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3259000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3021000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3134000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3108000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3091000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2776000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3085000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3026000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2873000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2615000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2742000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2849000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2610000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2553000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2618000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2408000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2721000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2289000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1778000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1787000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1308000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1648000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1270000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2162000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1096000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1184000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1327000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1227000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1163000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>298539000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-6733000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1312000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>251564000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>352058000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>316764000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>335941000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>274802000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>198301000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>306183000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>307627000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>213041000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>235370000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>257268000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>206696000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>212487000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>168942000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>188284000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>196532000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>170912000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>144443000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>178631000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>173186000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>142056000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>105602000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>106005000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>86399000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>329461000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-328023000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>263555000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>250689000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>235956000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20965,124 +21116,125 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-      <c r="BF7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7"/>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
-      <c r="BK7"/>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -21117,1160 +21269,1175 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-      <c r="BF8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8"/>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
-      <c r="BK8"/>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>14761000000.0</v>
+      </c>
+      <c r="C9">
         <v>14280000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>10338000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10823000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>13756000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13486000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13087000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13133000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13020000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12507000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12078000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12117000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12192000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11983000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6865000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10783000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10533000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10447000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10333000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10941000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11006000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11233000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10689000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11591000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10906000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6945000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6666000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6624000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6669000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6518000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6275000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6391000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6269000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6021000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5720000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5808000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5849000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5519000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5443000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5330000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5239000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4869000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4844000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4486000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4121000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3704000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3959000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3554000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3517000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3125000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3289000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3229000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2965000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2682000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>487400000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2886000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2960000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>428799000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>509483000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>479882000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>500889000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>443698000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>459516000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>450836000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>469014000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>372113000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>389764000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>398213000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>363479000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>324736000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>296510000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>306760000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>312579000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>273723000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>255549000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>261888000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>255510000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>218043000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>175342000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>164610000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>148692000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>329461000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>288228000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>263555000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>250689000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>235956000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>4328000000.0</v>
+      </c>
+      <c r="C10">
         <v>3334000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2635000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3528000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4280000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3838000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3839000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3967000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3768000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3138000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2643000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2847000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2938000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2571000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1927000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>451000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-163000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>931000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>229000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>688000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1255000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1179000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>821000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1660000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-208000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1257000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>965000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1195000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1240000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1203000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>838000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1130000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1068000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>881000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>714000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>906000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>934000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>607000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>606000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>598000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>372000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>751000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>481000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>238000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>363000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-104000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>200000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-211000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>677000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-253000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-139000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>179000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>57103000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>278648000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>243046000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>28662000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>147729000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>107944000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>134436000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>89546000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>15060000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>126653000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>132822000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>37758000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>58684000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>87900000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>44786000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>72309000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>47687000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>79594000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>85956000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>66187000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-20873000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>86620000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>97134000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>60619000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-27347000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>48766000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>38357000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
+        <v>1089000000.0</v>
+      </c>
+      <c r="C11">
         <v>830000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>532000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>814000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1058000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>885000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>858000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>908000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>843000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>764000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>629000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>705000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>717000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>631000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>450000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-57000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-55000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>218000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-193000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>277000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>246000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>71000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>407000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>306000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>214000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>325000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>301000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>295000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>198000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>335000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>286000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>210000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1993000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>356000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>353000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-91000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>216000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>232000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>147000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>272000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>184000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>100000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-41000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>99000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-117000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>286000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-102000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-119000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>42000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>21000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>72000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>25437000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>135000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>7658000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>56459000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>38618000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>50101000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>33168000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1509000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>49366000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>52907000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>15097000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>25559000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>14350000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>18590000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>28336000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>33113000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>34714000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>35491000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>26668000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>26278000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>33512000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>39040000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>24267000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-10528000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>19500000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>15368000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-18370000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-18842000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-20556000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-136482000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-22799000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
+        <v>1055000000.0</v>
+      </c>
+      <c r="C12">
         <v>1031000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>947000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>860000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>922000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>916000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>841000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>836000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>854000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>880000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>849000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>790000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>861000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>835000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>822000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>827000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>851000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>864000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>834000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>838000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>852000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>838000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>798000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>809000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>839000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>284000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>280000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>284000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>283000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>288000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>298000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>318000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>324000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>417000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>416000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>420000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>396000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>439000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>399000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>452000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>461000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>418000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>439000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>383000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>349000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>325000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>358000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>343000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>356000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>294000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>326000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334000000.0</v>
       </c>
       <c r="BA12">
         <v>334000000.0</v>
       </c>
       <c r="BB12">
+        <v>334000000.0</v>
+      </c>
+      <c r="BC12">
         <v>229000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>69270000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>165000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>151000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>70083000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>68022000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>69511000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>66980000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>56561000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>64415000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>65726000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>65503000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>67482000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>70927000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>70391000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>70535000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>58432000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>115985000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>42950000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>45664000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>47425000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>115985000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>54574000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>49168000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>48976000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="U13">
         <v>2000000.0</v>
       </c>
       <c r="V13">
+        <v>2000000.0</v>
+      </c>
+      <c r="W13">
         <v>3000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>280000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -22282,87 +22449,86 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -22397,838 +22563,850 @@
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
-      <c r="BF14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14"/>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>3239000000.0</v>
+      </c>
+      <c r="C15">
         <v>2504000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2103000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2714000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3222000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2953000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2981000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3059000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2925000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2374000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2014000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2142000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2221000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1940000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1477000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>508000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-108000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>713000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>422000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>691000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>978000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>933000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>750000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1253000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>110000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>951000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>751000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>870000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>939000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>908000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>640000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>795000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>782000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>671000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2707000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>550000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>581000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>698000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>390000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>366000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>225000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>479000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>297000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>138000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>361000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-63000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>101000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-94000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>391000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-151000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-20000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-36000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-16000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>107000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>31665000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-7735000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>207000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>21004000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>91270000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>69326000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>84335000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>56378000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>13551000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>77287000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>79915000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>22661000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>33125000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>73550000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>26196000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>43973000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>14574000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>44880000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>50465000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>39519000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-47151000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>53108000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>58094000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>36352000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-16819000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>29266000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>22989000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>18370000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>18842000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>20556000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>136482000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>22799000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>2221000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1940000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1477000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>508000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-108000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>713000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>422000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>691000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>978000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>933000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>750000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1253000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>110000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>951000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>751000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>870000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>939000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>908000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>640000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>795000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>782000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>671000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2693000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>537000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>567000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>684000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>376000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>353000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>211000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>465000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>283000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>125000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>347000000.0</v>
       </c>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>101000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-391000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>391000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-151000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>67604000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-36000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-16000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>19396000.0</v>
       </c>
-      <c r="BC16">
-[...1 lines deleted...]
-      </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
-      <c r="BF16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16"/>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>69326000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>84335000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>56378000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17">
+        <v>3239000000.0</v>
+      </c>
+      <c r="C17">
         <v>2504000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2103000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2714000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3222000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2953000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2981000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3059000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2925000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2374000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2014000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2142000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2221000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1940000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1477000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>508000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-108000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>713000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>422000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>691000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>978000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>933000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>750000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1253000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-210000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>951000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1179000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1520000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1541000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1498000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1036000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1465000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1354000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1091000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1461000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1262000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1287000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>698000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-912000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>830000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>519000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1023000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>733000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>338000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>365000000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>247000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>963000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-355000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>99604000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-36000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-16000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>19396000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
-      <c r="BF17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17"/>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>69326000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>84335000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>56378000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-1055000000.0</v>
+      </c>
+      <c r="C18">
         <v>-1031000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1012000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-924000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-922000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-916000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-841000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-836000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-854000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-880000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-849000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-790000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-861000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-835000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-822000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-827000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-851000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-864000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-821000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-836000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-850000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-835000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-790000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-806000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-833000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-272000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-273000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-279000000.0</v>
       </c>
       <c r="AC18">
         <v>-279000000.0</v>
       </c>
       <c r="AD18">
+        <v>-279000000.0</v>
+      </c>
+      <c r="AE18">
         <v>-280000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -23240,669 +23418,673 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>6000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>9000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-21000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-11000000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-58000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-122000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-93000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-96000000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>2000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>11000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>8000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-18000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>15000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>8000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-58000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>16000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>18000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-86000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>9000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>63000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>61000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>65000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>66000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>108000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>115000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>71000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>69000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>76543000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>43000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>158000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>457000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>624000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-8839000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>770000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>477000000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>-6000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>15000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>59000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>36000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>376000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>193000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>34000000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>299000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
         <v>22000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>12000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>100492000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>12000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>49000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>508000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20"/>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>1283000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1553000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>-105000.0</v>
       </c>
-      <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>5490000000.0</v>
+      </c>
+      <c r="C21">
         <v>4497000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3864000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4862000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5213000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4800000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4586000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4796000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4630000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3998000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3480000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3596000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3793000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3397000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2747000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1281000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>709000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1806000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1063000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1584000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2106000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2139000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1712000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2565000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>820000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1539000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1234000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1471000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1541000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1476000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1137000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1440000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1450000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1282000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1112000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1323000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1416000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1037000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>942000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1048000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>833000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1168000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>838000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>513000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>597000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>117000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>433000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>49000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>962000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-28000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>139000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>297000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>181000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>379000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>121516000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>292238000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>311948000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>98267000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>215115000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>176831000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>210255000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>145337000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>207321000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>207934000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>198412000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>105231000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>129821000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>158207000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>115773000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>131487000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>99442000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>120653000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>135644000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>112028000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>92237000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>133138000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>132062000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>102676000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>66761000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>69394000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>54099000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>329461000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-328023000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>263555000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>250689000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>235956000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -23937,730 +24119,738 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22"/>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
-      <c r="BK22"/>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>17301000000.0</v>
+      </c>
+      <c r="C23">
         <v>18610000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20470000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17095000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15919000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16086000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17286000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15366000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15142000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15596000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16998000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15656000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15403000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16235000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19074000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17125000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>18515000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18314000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19722000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18040000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17844000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17620000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18629000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16707000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16851000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9574000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10644000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9590000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9438000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9604000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10308000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9399000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9121000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9173000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9647000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8696000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8797000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8576000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9233000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8257000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8454000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7496000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7409000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7336000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7582000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7661000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7721000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7301000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6223000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6903000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6688000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6391000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6047000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4298000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1162833000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>12486000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4431000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1178323000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1023050000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1028557000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>999198000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1049040000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>858205000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>812855000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>814124000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>865272000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>800160000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>737386000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>743839000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>663842000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>624192000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>566068000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>543163000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>550326000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>498897000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>423600000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>419114000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>434010000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>386331000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>326722000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>314095000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>329461000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>288228000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>263555000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>250689000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>235956000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>14000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AL24">
         <v>14000000.0</v>
       </c>
       <c r="AM24">
+        <v>14000000.0</v>
+      </c>
+      <c r="AN24">
         <v>96000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="AP24">
         <v>-14000000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AQ24">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>13000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>14000000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>3434000000.0</v>
+      </c>
+      <c r="C25">
         <v>3817000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3756000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3408000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3146000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3198000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3149000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3151000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3248000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3371000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3318000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3187000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3110000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3203000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3262000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3313000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3491000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3585000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3872000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4145000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4077000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4289000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4219000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4150000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4064000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1718000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1776000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1655000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1585000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1600000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1640000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1637000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1634000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1575000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1485000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1416000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1519000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1564000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1548000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1568000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1575000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1552000000.0</v>
       </c>
-      <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>1157000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1075000000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>173167000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>172167000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>163089000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>153350000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>152819000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>136307000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>139309000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>134524000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>128695000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>118826000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>113804000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>109301000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>107801000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>105759000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>98976000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>91375000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>81746000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>69500000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>67631000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>60888000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>57300000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>52206000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>45492000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>41124000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>32300000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>38841000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>36611000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>32300000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>278000000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>200000000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -24695,562 +24885,571 @@
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
-      <c r="BF26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26"/>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
-      <c r="BK26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26"/>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1086000000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>864000000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>3100000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>2500000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>2300000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>2200000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>1800000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1600000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>1700000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>1800000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>1700000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>1600000000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>1400000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>2804000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1039000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1028000000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>1374000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>823000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>751000000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>5834000000.0</v>
+      </c>
+      <c r="C28">
         <v>5966000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5084000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6015000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4533000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5488000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5352000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5186000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5142000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5138000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2780000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5334000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5289000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5383000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5577000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5118000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5856000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5056000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5398000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5212000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4823000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4805000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2812000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4876000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5604000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3688000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1930000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3498000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3543000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3442000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3498000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3314000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3185000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3164000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3291000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3098000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2915000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2955000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2959000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2898000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2772000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2749000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2755000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2624000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2438000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2372000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2333000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2283000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2151000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2096000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4900000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1933000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1847000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1506000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>189292000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>840000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>871000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>176593000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>157173000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>162459000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>154556000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>169771000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>155720000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>147431000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>158600000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>159909000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>150539000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>138460000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>142321000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>136411000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>113134000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>116654000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>113419000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>104374000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>111870000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>84496000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>82717000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>72937000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>71697000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>60220000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>60264000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>1089000000.0</v>
+      </c>
+      <c r="C29">
         <v>830000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>532000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>814000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1058000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>885000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>858000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>908000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>843000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>764000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>629000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>705000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>717000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>631000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>450000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-57000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-55000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>218000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-193000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>277000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>246000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>407000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>306000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>214000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>325000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>301000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>295000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -25262,828 +25461,838 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>9271000000.0</v>
+      </c>
+      <c r="C30">
         <v>9783000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6474000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5961000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8543000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8686000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8501000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8337000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8390000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8509000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8598000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8521000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8399000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8586000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17526000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18196000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18992000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18314000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19722000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18040000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17844000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17620000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8977000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9026000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10086000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5406000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5432000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5153000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5128000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5042000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5138000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4951000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4819000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4739000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4608000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4485000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4433000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4482000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4501000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4282000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4406000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3701000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4006000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3973000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3524000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3587000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3526000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3505000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2555000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3153000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3150000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2932000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2784000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2303000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>365885000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10479000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2508000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>330532000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>294368000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>303051000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>290634000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>298361000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>252195000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>242902000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>270602000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>266882000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>259943000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>240006000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>247706000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>193249000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>197068000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>186107000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>176935000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>161695000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>163312000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>128750000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>123448000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>115367000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>108581000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>95216000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>94593000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>329461000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>288228000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>263555000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>250689000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>235956000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31">
+        <v>-1162000000.0</v>
+      </c>
+      <c r="C31">
         <v>-1163000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1229000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1334000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-933000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-962000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-747000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-829000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-862000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-860000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-837000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-749000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-855000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-826000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-820000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-830000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-872000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-875000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-834000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-896000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-851000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-960000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-891000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-905000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1028000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-282000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-269000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-276000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-301000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-273000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-299000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-310000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-382000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-401000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-398000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-417000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-482000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-430000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-336000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-450000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-461000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-417000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-357000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-275000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-234000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-221000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-233000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-260000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-285000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-225000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-278000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-291000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-176000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-200000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-64414000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-13590000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-68902000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-69605000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-67385000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-68886000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-75819000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-55791000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-192261000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-81281000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-65590000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-67473000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-71137000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-70307000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-70987000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-59178000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-51755000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-41059000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-49688000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-45841000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-113110000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-46518000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-34928000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-42057000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-94108000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1412000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2189000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-329461000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>328023000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-263555000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-250689000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-235956000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
+        <v>22791000000.0</v>
+      </c>
+      <c r="C32">
         <v>23107000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>24334000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>21957000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21132000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>20886000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>21872000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20162000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19772000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19594000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20478000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>19252000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>19196000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>19632000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>20273000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>19477000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>19701000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>20120000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20785000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>19624000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>19950000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>19759000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20341000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>19272000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17671000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>11113000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>11878000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>11061000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10979000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>11080000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>11445000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>10839000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>10571000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10455000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>10759000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>10019000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10213000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>9613000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>10175000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>9305000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>9287000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>8664000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>8247000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>7849000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>8179000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>7778000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>8154000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>7350000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>7185000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>6875000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>6827000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>6688000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>6228000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>4677000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1284348000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>4893000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4883000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1276590000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1238165000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1205388000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1209453000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1194377000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1065526000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1020789000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1012536000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>970503000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>929981000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>895593000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>859612000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>795329000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>723634000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>686721000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>678807000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>662354000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>591134000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>556738000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>551176000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>536686000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>453092000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>396116000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>368194000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>329461000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>288228000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>263555000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>250689000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>235956000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -26182,51 +26391,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>5713000000.0</v>
       </c>
       <c r="C2">
         <v>5307000000.0</v>
       </c>
       <c r="D2">
         <v>4674000000.0</v>
       </c>
       <c r="E2">
         <v>6703000000.0</v>
       </c>
       <c r="F2">
         <v>10463000000.0</v>
       </c>
       <c r="G2">
         <v>1528000000.0</v>
       </c>
       <c r="H2">
         <v>1203000000.0</v>
       </c>
       <c r="I2">
         <v>1219000000.0</v>
       </c>
@@ -26260,51 +26469,51 @@
       <c r="S2">
         <v>1470208000.0</v>
       </c>
       <c r="T2">
         <v>161498000.0</v>
       </c>
       <c r="U2">
         <v>112709000.0</v>
       </c>
       <c r="V2">
         <v>22477000.0</v>
       </c>
       <c r="W2">
         <v>60724000.0</v>
       </c>
       <c r="X2">
         <v>41708000.0</v>
       </c>
       <c r="Y2">
         <v>31015000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>9955000000</v>
       </c>
       <c r="C3">
         <v>12311000000</v>
       </c>
       <c r="D3">
         <v>10811000000</v>
       </c>
       <c r="E3">
         <v>17301000000</v>
       </c>
       <c r="F3">
         <v>21692000000</v>
       </c>
       <c r="G3">
         <v>12367000000</v>
       </c>
       <c r="H3">
         <v>7358000000</v>
       </c>
       <c r="I3">
         <v>5668000000</v>
       </c>
@@ -26340,51 +26549,51 @@
       </c>
       <c r="T3">
         <v>787701000</v>
       </c>
       <c r="U3">
         <v>1947597000</v>
       </c>
       <c r="V3">
         <v>782229000</v>
       </c>
       <c r="W3">
         <v>119793000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-2029000000.0</v>
       </c>
       <c r="F4">
         <v>-3760000000.0</v>
       </c>
       <c r="G4">
         <v>8935000000.0</v>
       </c>
       <c r="H4">
         <v>325000000.0</v>
       </c>
       <c r="I4">
         <v>-16000000.0</v>
       </c>
       <c r="J4">
         <v>-4281000000.0</v>
       </c>
       <c r="K4">
         <v>918000000.0</v>
       </c>
@@ -26394,51 +26603,51 @@
       <c r="M4">
         <v>-576000000.0</v>
       </c>
       <c r="N4">
         <v>5497000000.0</v>
       </c>
       <c r="O4">
         <v>425020000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-132850000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1903000000.0</v>
       </c>
       <c r="F5">
         <v>-967000000.0</v>
       </c>
       <c r="G5">
         <v>-636000000.0</v>
       </c>
       <c r="H5">
         <v>-379000000.0</v>
       </c>
       <c r="I5">
         <v>-155000000.0</v>
       </c>
       <c r="J5">
         <v>-585000000.0</v>
       </c>
       <c r="K5">
         <v>-282000000.0</v>
       </c>
@@ -26448,51 +26657,51 @@
       <c r="M5">
         <v>-307000000.0</v>
       </c>
       <c r="N5">
         <v>-316000000.0</v>
       </c>
       <c r="O5">
         <v>9405000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>11537000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>263000000.0</v>
       </c>
       <c r="C6">
         <v>406000000.0</v>
       </c>
       <c r="D6">
         <v>633000000.0</v>
       </c>
       <c r="E6">
         <v>-2029000000.0</v>
       </c>
       <c r="F6">
         <v>-3760000000.0</v>
       </c>
       <c r="G6">
         <v>8935000000.0</v>
       </c>
       <c r="H6">
         <v>325000000.0</v>
       </c>
       <c r="I6">
         <v>-16000000.0</v>
       </c>
@@ -26528,51 +26737,51 @@
       </c>
       <c r="T6">
         <v>1308710000.0</v>
       </c>
       <c r="U6">
         <v>48789000.0</v>
       </c>
       <c r="V6">
         <v>90232000.0</v>
       </c>
       <c r="W6">
         <v>7688000.0</v>
       </c>
       <c r="X6">
         <v>157039000.0</v>
       </c>
       <c r="Y6">
         <v>41708000.0</v>
       </c>
       <c r="Z6">
         <v>31015000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7">
         <v>-1949000000.0</v>
       </c>
       <c r="C7">
         <v>-7009000000.0</v>
       </c>
       <c r="D7">
         <v>-7058000000.0</v>
       </c>
       <c r="E7">
         <v>-3055000000.0</v>
       </c>
       <c r="F7">
         <v>-7114000000.0</v>
       </c>
       <c r="G7">
         <v>-11885000000.0</v>
       </c>
       <c r="H7">
         <v>-5559000000.0</v>
       </c>
       <c r="I7">
         <v>-7533000000.0</v>
       </c>
@@ -26602,51 +26811,51 @@
       </c>
       <c r="R7">
         <v>138952000.0</v>
       </c>
       <c r="S7">
         <v>-209114000.0</v>
       </c>
       <c r="T7">
         <v>49925000.0</v>
       </c>
       <c r="U7">
         <v>51394000.0</v>
       </c>
       <c r="V7">
         <v>30717000.0</v>
       </c>
       <c r="W7">
         <v>23684000.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-6342000000.0</v>
       </c>
       <c r="F8">
         <v>-6366000000.0</v>
       </c>
       <c r="G8">
         <v>-4726000000.0</v>
       </c>
       <c r="H8">
         <v>-4724000000.0</v>
       </c>
       <c r="I8">
         <v>-6215000000.0</v>
       </c>
       <c r="J8">
         <v>-1338000000.0</v>
       </c>
       <c r="K8">
         <v>-506000000.0</v>
       </c>
@@ -26656,51 +26865,51 @@
       <c r="M8">
         <v>-2519000000.0</v>
       </c>
       <c r="N8">
         <v>-1315000000.0</v>
       </c>
       <c r="O8">
         <v>-20642000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>-6523000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
         <v>-1632000000.0</v>
       </c>
       <c r="C9">
         <v>-3611000000.0</v>
       </c>
       <c r="D9">
         <v>-5038000000.0</v>
       </c>
       <c r="E9">
         <v>-5158000000.0</v>
       </c>
       <c r="F9">
         <v>-3225000000.0</v>
       </c>
       <c r="G9">
         <v>-3273000000.0</v>
       </c>
       <c r="H9">
         <v>-3709000000.0</v>
       </c>
       <c r="I9">
         <v>-4617000000.0</v>
       </c>
@@ -26726,51 +26935,51 @@
         <v>-20485000.0</v>
       </c>
       <c r="Q9">
         <v>-6523000.0</v>
       </c>
       <c r="R9">
         <v>-17056000.0</v>
       </c>
       <c r="S9">
         <v>-8000.0</v>
       </c>
       <c r="T9">
         <v>-129000.0</v>
       </c>
       <c r="U9">
         <v>-31000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
         <v>-615000000.0</v>
       </c>
       <c r="C10">
         <v>131000000.0</v>
       </c>
       <c r="D10">
         <v>197000000.0</v>
       </c>
       <c r="E10">
         <v>744000000.0</v>
       </c>
       <c r="F10">
         <v>201000000.0</v>
       </c>
       <c r="G10">
         <v>-2222000000.0</v>
       </c>
       <c r="H10">
         <v>-617000000.0</v>
       </c>
       <c r="I10">
         <v>-201000000.0</v>
       </c>
@@ -26800,51 +27009,51 @@
       </c>
       <c r="R10">
         <v>8554000.0</v>
       </c>
       <c r="S10">
         <v>-46816000.0</v>
       </c>
       <c r="T10">
         <v>-16275000.0</v>
       </c>
       <c r="U10">
         <v>-53320000.0</v>
       </c>
       <c r="V10">
         <v>-5717000.0</v>
       </c>
       <c r="W10">
         <v>-7745000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1017000000.0</v>
       </c>
       <c r="F11">
         <v>549000000.0</v>
       </c>
       <c r="G11">
         <v>-4301000000.0</v>
       </c>
       <c r="H11">
         <v>161000000.0</v>
       </c>
       <c r="I11">
         <v>-936000000.0</v>
       </c>
       <c r="J11">
         <v>846000000.0</v>
       </c>
       <c r="K11">
         <v>-1043000000.0</v>
       </c>
@@ -26856,51 +27065,51 @@
       </c>
       <c r="N11">
         <v>752000000.0</v>
       </c>
       <c r="O11">
         <v>-47312000.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>72833000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3218000000.0</v>
       </c>
       <c r="F12">
         <v>1624000000.0</v>
       </c>
       <c r="G12">
         <v>3310000000.0</v>
       </c>
       <c r="H12">
         <v>2299000000.0</v>
       </c>
       <c r="I12">
         <v>2032000000.0</v>
       </c>
       <c r="J12">
         <v>-637000000.0</v>
       </c>
       <c r="K12">
         <v>1065000000.0</v>
       </c>
@@ -26912,51 +27121,51 @@
       </c>
       <c r="N12">
         <v>782000000.0</v>
       </c>
       <c r="O12">
         <v>209776000.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>270827000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1985000000.0</v>
       </c>
       <c r="F13">
         <v>-1498000000.0</v>
       </c>
       <c r="G13">
         <v>-2814000000.0</v>
       </c>
       <c r="H13">
         <v>-235000000.0</v>
       </c>
       <c r="I13">
         <v>-250000000.0</v>
       </c>
       <c r="J13">
         <v>-808000000.0</v>
       </c>
       <c r="K13">
         <v>25000000.0</v>
       </c>
@@ -26966,51 +27175,51 @@
       <c r="M13">
         <v>-16000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14">
         <v>13508000000.0</v>
       </c>
       <c r="C14">
         <v>12919000000.0</v>
       </c>
       <c r="D14">
         <v>12818000000.0</v>
       </c>
       <c r="E14">
         <v>13651000000.0</v>
       </c>
       <c r="F14">
         <v>16383000000.0</v>
       </c>
       <c r="G14">
         <v>14151000000.0</v>
       </c>
       <c r="H14">
         <v>6616000000.0</v>
       </c>
       <c r="I14">
         <v>6486000000.0</v>
       </c>
@@ -27044,51 +27253,51 @@
       <c r="S14">
         <v>258861000.0</v>
       </c>
       <c r="T14">
         <v>179641000.0</v>
       </c>
       <c r="U14">
         <v>135028000.0</v>
       </c>
       <c r="V14">
         <v>87895000.0</v>
       </c>
       <c r="W14">
         <v>42428000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14">
         <v>208000.0</v>
       </c>
       <c r="Z14">
         <v>3000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>4121000000.0</v>
       </c>
       <c r="C15">
         <v>3300000000.0</v>
       </c>
       <c r="D15">
         <v>747000000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>54080000000.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
@@ -27108,51 +27317,51 @@
         <v>41000000.0</v>
       </c>
       <c r="O15">
         <v>2403000000.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>21006000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
         <v>5976000000.0</v>
       </c>
       <c r="C16">
         <v>5713000000.0</v>
       </c>
       <c r="D16">
         <v>5307000000.0</v>
       </c>
       <c r="E16">
         <v>4674000000.0</v>
       </c>
       <c r="F16">
         <v>6703000000.0</v>
       </c>
       <c r="G16">
         <v>10463000000.0</v>
       </c>
       <c r="H16">
         <v>1528000000.0</v>
       </c>
       <c r="I16">
         <v>1203000000.0</v>
       </c>
@@ -27188,81 +27397,81 @@
       </c>
       <c r="T16">
         <v>1470208000.0</v>
       </c>
       <c r="U16">
         <v>161498000.0</v>
       </c>
       <c r="V16">
         <v>112709000.0</v>
       </c>
       <c r="W16">
         <v>68412000.0</v>
       </c>
       <c r="X16">
         <v>157039000.0</v>
       </c>
       <c r="Y16">
         <v>41708000.0</v>
       </c>
       <c r="Z16">
         <v>31015000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
         <v>17995000000.0</v>
       </c>
       <c r="C18">
         <v>9982000000.0</v>
       </c>
       <c r="D18">
         <v>7748000000.0</v>
       </c>
       <c r="E18">
         <v>-520000000.0</v>
       </c>
       <c r="F18">
         <v>-7775000000.0</v>
       </c>
       <c r="G18">
         <v>-3727000000.0</v>
       </c>
       <c r="H18">
         <v>-534000000.0</v>
       </c>
       <c r="I18">
         <v>-1769000000.0</v>
       </c>
@@ -27298,51 +27507,51 @@
       </c>
       <c r="T18">
         <v>-198395000.0</v>
       </c>
       <c r="U18">
         <v>-1582836000.0</v>
       </c>
       <c r="V18">
         <v>-499013000.0</v>
       </c>
       <c r="W18">
         <v>-7188000.0</v>
       </c>
       <c r="X18">
         <v>-50672000.0</v>
       </c>
       <c r="Y18">
         <v>-32401000.0</v>
       </c>
       <c r="Z18">
         <v>-9463000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-9072000000.0</v>
       </c>
       <c r="D19">
         <v>-6761000000.0</v>
       </c>
       <c r="E19">
         <v>-12359000000.0</v>
       </c>
       <c r="F19">
         <v>-19386000000.0</v>
       </c>
       <c r="G19">
         <v>3766000000.0</v>
       </c>
       <c r="H19">
         <v>3876000000.0</v>
       </c>
       <c r="I19">
         <v>5406000000.0</v>
       </c>
       <c r="J19">
         <v>-11064000000.0</v>
@@ -27356,87 +27565,87 @@
       <c r="M19">
         <v>-9000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19">
         <v>63422000.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
         <v>-149327000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>19840000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>4559000000.0</v>
       </c>
       <c r="C21">
         <v>2147000000.0</v>
       </c>
       <c r="D21">
         <v>2168000000.0</v>
       </c>
       <c r="E21">
         <v>-1842000000.0</v>
       </c>
       <c r="F21">
         <v>2332000000.0</v>
       </c>
       <c r="G21">
         <v>14544000000.0</v>
       </c>
       <c r="H21">
         <v>2340000000.0</v>
       </c>
       <c r="I21">
         <v>2494000000.0</v>
       </c>
@@ -27454,51 +27663,51 @@
       </c>
       <c r="N21">
         <v>2170000000.0</v>
       </c>
       <c r="O21">
         <v>-34779000.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
       <c r="Q21">
         <v>-185141000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
         <v>10992000000.0</v>
       </c>
       <c r="C22">
         <v>11339000000.0</v>
       </c>
       <c r="D22">
         <v>8317000000.0</v>
       </c>
       <c r="E22">
         <v>2590000000.0</v>
       </c>
       <c r="F22">
         <v>3024000000.0</v>
       </c>
       <c r="G22">
         <v>3064000000.0</v>
       </c>
       <c r="H22">
         <v>3468000000.0</v>
       </c>
       <c r="I22">
         <v>2888000000.0</v>
       </c>
@@ -27534,51 +27743,51 @@
       </c>
       <c r="T22">
         <v>100403000.0</v>
       </c>
       <c r="U22">
         <v>53806000.0</v>
       </c>
       <c r="V22">
         <v>118334000.0</v>
       </c>
       <c r="W22">
         <v>15750000.0</v>
       </c>
       <c r="X22">
         <v>130305000.0</v>
       </c>
       <c r="Y22">
         <v>-44213000.0</v>
       </c>
       <c r="Z22">
         <v>-20609000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>-545000000.0</v>
       </c>
       <c r="C23">
         <v>-434000000.0</v>
       </c>
       <c r="D23">
         <v>-444000000.0</v>
       </c>
       <c r="E23">
         <v>-370000000.0</v>
       </c>
       <c r="F23">
         <v>-307000000.0</v>
       </c>
       <c r="G23">
         <v>-527000000.0</v>
       </c>
       <c r="H23">
         <v>-45000000.0</v>
       </c>
       <c r="I23">
         <v>-410000000.0</v>
       </c>
@@ -27614,60 +27823,60 @@
       </c>
       <c r="T23">
         <v>-40123000.0</v>
       </c>
       <c r="U23">
         <v>6355000.0</v>
       </c>
       <c r="V23">
         <v>-31276000.0</v>
       </c>
       <c r="W23">
         <v>-876000.0</v>
       </c>
       <c r="X23">
         <v>157039000.0</v>
       </c>
       <c r="Y23">
         <v>41708000.0</v>
       </c>
       <c r="Z23">
         <v>31015000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
         <v>-4129000000.0</v>
       </c>
       <c r="C24">
         <v>141000000.0</v>
       </c>
       <c r="D24">
-        <v>3972000000.0</v>
+        <v>3979000000.0</v>
       </c>
       <c r="E24">
         <v>4994000000.0</v>
       </c>
       <c r="F24">
         <v>4222000000.0</v>
       </c>
       <c r="G24">
         <v>3428000000.0</v>
       </c>
       <c r="H24">
         <v>3264000000.0</v>
       </c>
       <c r="I24">
         <v>5427000000.0</v>
       </c>
       <c r="J24">
         <v>4320000000.0</v>
       </c>
       <c r="K24">
         <v>-8000000.0</v>
       </c>
       <c r="L24">
         <v>96000000.0</v>
       </c>
@@ -27694,51 +27903,51 @@
       </c>
       <c r="T24">
         <v>-661000.0</v>
       </c>
       <c r="U24">
         <v>3021000.0</v>
       </c>
       <c r="V24">
         <v>230146000.0</v>
       </c>
       <c r="W24">
         <v>-185972000.0</v>
       </c>
       <c r="X24">
         <v>-88311000.0</v>
       </c>
       <c r="Y24">
         <v>24183000.0</v>
       </c>
       <c r="Z24">
         <v>-15093000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>1706000000.0</v>
       </c>
       <c r="C25">
         <v>1275000000.0</v>
       </c>
       <c r="D25">
         <v>1215000000.0</v>
       </c>
       <c r="E25">
         <v>2508000000.0</v>
       </c>
       <c r="F25">
         <v>887000000.0</v>
       </c>
       <c r="G25">
         <v>1794000000.0</v>
       </c>
       <c r="H25">
         <v>713000000.0</v>
       </c>
       <c r="I25">
         <v>654000000.0</v>
       </c>
@@ -27774,51 +27983,51 @@
       </c>
       <c r="T25">
         <v>140813000.0</v>
       </c>
       <c r="U25">
         <v>92192000.0</v>
       </c>
       <c r="V25">
         <v>-78785000.0</v>
       </c>
       <c r="W25">
         <v>12027000.0</v>
       </c>
       <c r="X25">
         <v>-180977000.0</v>
       </c>
       <c r="Y25">
         <v>11604000.0</v>
       </c>
       <c r="Z25">
         <v>11143000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
         <v>-9974000000.0</v>
       </c>
       <c r="C26">
         <v>-11228000000.0</v>
       </c>
       <c r="D26">
         <v>-13074000000.0</v>
       </c>
       <c r="E26">
         <v>-3000000000.0</v>
       </c>
       <c r="F26">
         <v>-316000000.0</v>
       </c>
       <c r="G26">
         <v>-19536000000.0</v>
       </c>
       <c r="H26">
         <v>-156000000.0</v>
       </c>
       <c r="I26">
         <v>-1071000000.0</v>
       </c>
@@ -27836,51 +28045,51 @@
       </c>
       <c r="N26">
         <v>2631000000.0</v>
       </c>
       <c r="O26">
         <v>-4330000.0</v>
       </c>
       <c r="P26">
         <v>-4918000.0</v>
       </c>
       <c r="Q26">
         <v>-1914000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27">
         <v>829000000.0</v>
       </c>
       <c r="C27">
         <v>649000000.0</v>
       </c>
       <c r="D27">
         <v>667000000.0</v>
       </c>
       <c r="E27">
         <v>595000000.0</v>
       </c>
       <c r="F27">
         <v>540000000.0</v>
       </c>
       <c r="G27">
         <v>694000000.0</v>
       </c>
       <c r="H27">
         <v>495000000.0</v>
       </c>
       <c r="I27">
         <v>424000000.0</v>
       </c>
@@ -27908,51 +28117,51 @@
       <c r="Q27">
         <v>46537000.0</v>
       </c>
       <c r="R27">
         <v>47783000.0</v>
       </c>
       <c r="S27">
         <v>41142000.0</v>
       </c>
       <c r="T27">
         <v>-9851000.0</v>
       </c>
       <c r="U27">
         <v>10204000.0</v>
       </c>
       <c r="V27">
         <v>-218393000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>-10081000000.0</v>
       </c>
       <c r="C28">
         <v>-12815000000.0</v>
       </c>
       <c r="D28">
         <v>-12097000000.0</v>
       </c>
       <c r="E28">
         <v>-6451000000.0</v>
       </c>
       <c r="F28">
         <v>1709000000.0</v>
       </c>
       <c r="G28">
         <v>13010000000.0</v>
       </c>
       <c r="H28">
         <v>-2374000000.0</v>
       </c>
       <c r="I28">
         <v>-3336000000.0</v>
       </c>
@@ -27988,51 +28197,51 @@
       </c>
       <c r="T28">
         <v>1236492000.0</v>
       </c>
       <c r="U28">
         <v>1623693000.0</v>
       </c>
       <c r="V28">
         <v>712244000.0</v>
       </c>
       <c r="W28">
         <v>201951000.0</v>
       </c>
       <c r="X28">
         <v>157039000.0</v>
       </c>
       <c r="Y28">
         <v>41708000.0</v>
       </c>
       <c r="Z28">
         <v>31015000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>27950000000.0</v>
       </c>
       <c r="C29">
         <v>22293000000.0</v>
       </c>
       <c r="D29">
         <v>18559000000.0</v>
       </c>
       <c r="E29">
         <v>16781000000.0</v>
       </c>
       <c r="F29">
         <v>13917000000.0</v>
       </c>
       <c r="G29">
         <v>8640000000.0</v>
       </c>
       <c r="H29">
         <v>6824000000.0</v>
       </c>
       <c r="I29">
         <v>3899000000.0</v>
       </c>
@@ -28068,51 +28277,51 @@
       </c>
       <c r="T29">
         <v>589306000.0</v>
       </c>
       <c r="U29">
         <v>364761000.0</v>
       </c>
       <c r="V29">
         <v>283216000.0</v>
       </c>
       <c r="W29">
         <v>112605000.0</v>
       </c>
       <c r="X29">
         <v>-50672000.0</v>
       </c>
       <c r="Y29">
         <v>-32401000.0</v>
       </c>
       <c r="Z29">
         <v>-9463000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>-17607000000.0</v>
       </c>
       <c r="C30">
         <v>-9072000000.0</v>
       </c>
       <c r="D30">
         <v>-5829000000.0</v>
       </c>
       <c r="E30">
         <v>-12359000000.0</v>
       </c>
       <c r="F30">
         <v>-19386000000.0</v>
       </c>
       <c r="G30">
         <v>-12715000000.0</v>
       </c>
       <c r="H30">
         <v>-4125000000.0</v>
       </c>
       <c r="I30">
         <v>-579000000.0</v>
       </c>
@@ -28167,3386 +28376,3422 @@
       <c r="Z30">
         <v>-15093000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC30"/>
+  <dimension ref="A1:CD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>3909000000.0</v>
+      </c>
+      <c r="C2">
         <v>5976000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3665000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10501000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12266000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5713000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9986000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6647000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6938000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5307000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5199000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6808000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4724000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4674000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6989000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3226000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3320000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6703000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4143000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7878000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6759000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10463000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6657000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11161000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1112000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1528000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1653000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1105000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1439000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1203000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>329000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>215000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2527000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1219000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>739000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>181000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7501000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5500000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5352000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5538000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3647000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4582000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2633000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2642000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3032000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5315000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5787000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3080000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5471000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5891000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2365000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2362000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2701281000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2368302000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2057339000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1901168000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1886238000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1943282000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1840761000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1855994000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1321550000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>796531000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>889784000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>776540000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>914574000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>929381000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>955578000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>869790000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>850702000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>697948000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1020392000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1128937000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1310729000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1470208000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1464260000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>227836000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>231318000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>161498000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>116265000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>136591000.0</v>
       </c>
-      <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>2703000000</v>
+      </c>
+      <c r="C3">
         <v>2623000000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>5037000000</v>
+      </c>
+      <c r="E3">
         <v>2639000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2396000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2451000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3047000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4380000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2196000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2688000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2372000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2543000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2822000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3074000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3395000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3994000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3688000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6224000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2958000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3351000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3278000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12105000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4313000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3217000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3002000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1852000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1261000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1527000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2454000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2116000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1210000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1384000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1657000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1417000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>929000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1456000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7138000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1542000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1283000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1864000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3594000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1929000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1428000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1214000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1339000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2678000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1809000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1154000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3307000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>947000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1211000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1018000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2034157000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>142843000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>268323000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>207568000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>210480000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>153952000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>187160000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>296322000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>273616000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>198931000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>219429000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>215765000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>196373000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>139491000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>220675000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>195819000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>146961000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>320520000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>307793000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>273569000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>518155000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>183614000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>252477000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>184721000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>192614000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>157889000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1293557000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>346036000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>56466000</v>
       </c>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>2084000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>50000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-2315000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>3763000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-94000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-3383000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>2560000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-3735000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1119000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-3704000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>3806000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-4504000000.0</v>
       </c>
-      <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-416000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-125000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>548000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-334000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>236000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>874000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>114000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-2312000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1308000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>480000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>558000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-7320000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>2001000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>148000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-186000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1891000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-935000000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4">
         <v>-2391000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-420000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3526000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>3000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>1635021000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>332979000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-15233000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>534444000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>525019000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>122000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-156000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-75000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>450000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>834000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>694000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-98000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-800000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>122000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-191000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-109000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-91000000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-192000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>106000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-176000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-135000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-174000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>133000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-183000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-241000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>136000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-304000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-157000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-114000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-10000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-211000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-82000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-227000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>238000000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-293626000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-22374000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>15986000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>24490000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-16246000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>-734000000.0</v>
+      </c>
+      <c r="C6">
         <v>-1763000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2311000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6920000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1765000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6631000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4273000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3339000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-291000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1631000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>108000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1609000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2084000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>50000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2315000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3763000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-94000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3383000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2560000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3735000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1119000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3704000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3806000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4504000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10049000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-416000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-125000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>548000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-334000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>236000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>874000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>114000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2312000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1308000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>480000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>558000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-7320000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2001000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>148000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-186000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1891000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-935000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1949000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-390000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2283000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-472000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2707000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2391000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-420000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3526000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-339281000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>332979000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>310963000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>156171000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>14930000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-57044000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>102521000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-15233000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>534444000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>525019000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-93253000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>113244000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-138034000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-14807000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-26197000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>85788000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>19088000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>152754000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-322444000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-108545000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-181792000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-159479000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5948000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1236424000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-3482000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>69820000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>45233000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-20326000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>72900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7">
+        <v>-621000000.0</v>
+      </c>
+      <c r="C7">
         <v>8345000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-225000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-321000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-797000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-776000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1718000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1491000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1924000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1876000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1544000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1136000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2136000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2195000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1370000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-337000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-208000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1140000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1531000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1719000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1720000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2144000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2059000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3499000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4619000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1708000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1561000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1388000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-912000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1622000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1784000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2107000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1729000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1913000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-250000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-290000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-784000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1807000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-941000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-483000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-438000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-892000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-464000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-278000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-518000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-356000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-3238000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1925000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-4082000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>427000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1677000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>535000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1668579000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>2288000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>89134000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-13956000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-98669000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-71042000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>7323000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4393000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>46263000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-97650000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>53907000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>82663000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-153852000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>60401000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-73418000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>73494000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-15995000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>154871000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-245151000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>30269000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>46300000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-40532000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>20946000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>22290000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>6340000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>349000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>3937000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-266565000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>56800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1268000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1116000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1760000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1301000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1762000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1519000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2344000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-984000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2407000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-631000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-1832000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1844000000.0</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-679000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1553000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-823000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-955000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1393000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2125000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1573000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-1422000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-1095000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-652000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-273000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-332000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-81000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-600000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-51000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>238000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-93000000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>-1325953000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
-      <c r="BB8">
+      <c r="BB8"/>
+      <c r="BC8">
         <v>10953000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>-2663000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-5960000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>1250000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>-498000000.0</v>
+      </c>
+      <c r="C9">
         <v>-162000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-968000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-322000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-273000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-93000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1535000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-806000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1131000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-139000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1210000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-881000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1268000000.0</v>
       </c>
       <c r="N9">
         <v>-1268000000.0</v>
       </c>
       <c r="O9">
+        <v>-1268000000.0</v>
+      </c>
+      <c r="P9">
         <v>-1377000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1224000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1573000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-984000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1028000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-454000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1839000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>96000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-489000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1538000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-498000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-748000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1016000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-745000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-805000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1393000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2125000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1238000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1136000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-873000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-278000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-119000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>21000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1234000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-141000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-155000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-105000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-202000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-273000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-48000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>62000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-399000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-90000000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>-1325953000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>10953000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-3490000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-7320000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-6988000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2844000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-13112000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-2663000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-5960000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1250000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-11284000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1069000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4966000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-1274000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-3751000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6299000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-8953000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-10651000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-31000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>107000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-77000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>44000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-129000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-7000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-249000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>127000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-14000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>142000000.0</v>
+      </c>
+      <c r="C10">
         <v>86000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-24000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-537000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>264000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-318000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>188000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-448000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>221000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>170000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-309000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>362000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>129000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>360000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>484000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-93000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-703000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>41000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>584000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>279000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-609000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-549000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-553000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-511000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-478000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-36000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>162000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-265000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-244000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-115000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>125000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>33000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-816000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>113000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-185000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>44000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-305000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>301000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-801000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1667000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-915000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>87000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-145000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-499000000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>37715000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>4285000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>53476000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-53621000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-6853000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-12510000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-92646000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-6954000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>145801000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-124800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-34847000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>69161000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-77769000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>29807000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-59277000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11753000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3277000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>52801000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-73460000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-39349000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22330000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>43663000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-12927000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-6089000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16717000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-13976000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-53100000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-10515000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>27001000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1330000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1065000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>111000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>892000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>36000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-59000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1794000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>24000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>28000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1384000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>491000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1015000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1261000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-326000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>364000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-353000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>16000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>134000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>457000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-226000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-184000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-983000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1537000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>48000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-133000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-606000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>199000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-619000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-419000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-204000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>693000000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>2395000000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>739757000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>12243000.0</v>
       </c>
-      <c r="BC11">
-[...2 lines deleted...]
-      <c r="BD11"/>
+      <c r="BD11">
+        <v>0.0</v>
+      </c>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
+      <c r="BG11"/>
       <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
         <v>3649000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-114330000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>46240000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1138000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1116000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>961000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>536000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>928000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>687000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>237000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>360000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>444000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>514000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>564000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>868000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1222000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>656000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>571000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>611000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>535000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>582000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>453000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>579000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>567000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>433000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-1899000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>665000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>493000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>104000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>581000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>257000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>373000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-146000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1430000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>572000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>760192000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>21808000.0</v>
       </c>
-      <c r="BC12">
-[...2 lines deleted...]
-      <c r="BD12"/>
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
-[...1 lines deleted...]
-      </c>
+      <c r="BG12"/>
       <c r="BH12">
+        <v>0.0</v>
+      </c>
+      <c r="BI12">
         <v>49345000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>71455000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>43490000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-326000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-209000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>629000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1140000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>531000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-278000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-887000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>75000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-339000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-125000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-142000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2434000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-43000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>114000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-134000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-162000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>23000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>80000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-154000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-353000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>177000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-808000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-124000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-324000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-47000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>25000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-113000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-252000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-195000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-16000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-      <c r="BC13">
-[...2 lines deleted...]
-      <c r="BD13"/>
+      <c r="BC13"/>
+      <c r="BD13">
+        <v>0.0</v>
+      </c>
       <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
-[...2 lines deleted...]
-      <c r="BH13"/>
+      <c r="BG13"/>
+      <c r="BH13">
+        <v>0.0</v>
+      </c>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14">
+        <v>3434000000.0</v>
+      </c>
+      <c r="C14">
         <v>3817000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3756000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3408000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3146000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3198000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3149000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3151000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3248000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3371000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3318000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3187000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3110000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3203000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3262000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3313000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3491000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3585000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3872000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4145000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4077000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4289000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4219000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4150000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4064000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1718000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1776000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1655000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1585000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1600000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1640000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1637000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1634000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1575000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1485000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1416000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1519000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1564000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1548000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1568000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1575000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1552000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2456000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1157000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1075000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1087000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4412000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1138000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1129000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1055000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3453833000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>987000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>888000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>173167000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>172167000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>163089000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>153350000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>152819000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>136307000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>139309000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>134524000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>128695000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>118826000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>113804000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>109301000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>107801000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>105759000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>98976000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>91375000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>81746000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>69500000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>67631000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>60888000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>57300000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>52206000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>45492000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>41124000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>39380000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>38841000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>36611000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>32300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>1101000000.0</v>
+      </c>
+      <c r="C15">
         <v>1120000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1135000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>987000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>996000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1003000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1014000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>758000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>759000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>769000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>747000000.0</v>
       </c>
-      <c r="L15">
-[...6 lines deleted...]
-      <c r="O15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>8947000000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>45437000000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>13000000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>14000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AL15">
         <v>14000000.0</v>
       </c>
       <c r="AM15">
         <v>14000000.0</v>
       </c>
       <c r="AN15">
+        <v>14000000.0</v>
+      </c>
+      <c r="AO15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AP15">
         <v>14000000.0</v>
       </c>
       <c r="AQ15">
         <v>14000000.0</v>
       </c>
       <c r="AR15">
+        <v>14000000.0</v>
+      </c>
+      <c r="AS15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AT15">
         <v>14000000.0</v>
       </c>
       <c r="AU15">
+        <v>14000000.0</v>
+      </c>
+      <c r="AV15">
         <v>55000000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>2014781000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>41000000.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
         <v>2403000000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
-      <c r="BF15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
-      <c r="BK15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15"/>
       <c r="BM15">
         <v>0.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>21006000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
+        <v>3175000000.0</v>
+      </c>
+      <c r="C16">
         <v>4213000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5976000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3581000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10501000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12344000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5713000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9986000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6647000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6938000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5307000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5199000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6808000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4724000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4674000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6989000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3226000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3320000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6703000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4143000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7878000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6759000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10463000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6657000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11161000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1112000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1528000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1653000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1105000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1439000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1203000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>329000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>215000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2527000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1219000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>739000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>181000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7501000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5500000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5352000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5538000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3647000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4582000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2633000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2642000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3032000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5315000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5787000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3080000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5471000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5891000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2365000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2362000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2701281000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2368302000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2057339000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1901168000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1886238000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1943282000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1840761000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1855994000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1321550000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>796531000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>889784000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>776540000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>914574000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>929381000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>955578000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>869790000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>850702000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>697948000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1020392000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1128937000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1310729000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1470208000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1464260000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>227836000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>231318000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>161498000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>116265000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>72900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31584,496 +31829,501 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>4797000000.0</v>
+      </c>
+      <c r="C18">
         <v>4599000000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>1617000000.0</v>
+      </c>
+      <c r="E18">
         <v>4818000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4596000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4396000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2502000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1759000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3325000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2396000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2487000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2751000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1533000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>977000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>941000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>397000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>521000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2379000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>42000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>126000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>501000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8444000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-839000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-445000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2225000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-235000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>276000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>221000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-307000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-724000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-256000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-470000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-396000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-647000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1129000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>906000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-5309000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>171000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>319000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-124000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1826000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-904000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>805000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>317000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-178000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-2189000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-454000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-92000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2337000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-188000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-207000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-192000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-542608000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>80608000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>64660000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>184330000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>109186000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-17048000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>120988000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-24762000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>70171000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-60618000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>95680000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>126175000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-83954000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>85541000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-100740000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>117602000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>12433000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-13921000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-388210000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-77080000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-294186000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-76165000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-103621000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-11580000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-36877000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-46317000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-1213484000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-260416000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-39100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-10139000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1559000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3409000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2300000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3307000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1678000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1787000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1221000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1393000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1309000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1345000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2153000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1308000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2559000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5092000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1912000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1071000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2083000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11239000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>809000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>855000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6356000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>288000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>980000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>900000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>839000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1157000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1450000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1338000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1323000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1295000000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>2998000000.0</v>
       </c>
-      <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>2923000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>75000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-2997000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-2997000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>245000000.0</v>
       </c>
-      <c r="BC19">
-[...2 lines deleted...]
-      <c r="BD19"/>
+      <c r="BD19">
+        <v>0.0</v>
+      </c>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
-[...1 lines deleted...]
-      </c>
+      <c r="BG19"/>
       <c r="BH19">
+        <v>0.0</v>
+      </c>
+      <c r="BI19">
         <v>37000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>37552000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>37622000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -32089,2402 +32339,2433 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>-1701000000.0</v>
+      </c>
+      <c r="C21">
         <v>-341000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1821000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-648000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3594000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6980000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1748000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1910000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>3227000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2882000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1669000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2840000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1669000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1934000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1532000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2656000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-449000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4202000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4434000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5218000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>15592000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-307000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-723000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>575000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>880000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>885000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-246000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-747000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2630000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2494000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-536000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>500000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8055000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1925000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-375000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-59000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1038000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-41000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3498000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>1556000000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-5000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-226000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1946000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>264000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3516740000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3476740000.0</v>
       </c>
-      <c r="BC21">
-[...2 lines deleted...]
-      <c r="BD21"/>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
+      <c r="BG21"/>
       <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
         <v>4723000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>396181000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>535367000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
+        <v>3239000000.0</v>
+      </c>
+      <c r="C22">
         <v>2504000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2103000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2714000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3222000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2953000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2981000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3059000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2925000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2374000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2014000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2142000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2221000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1940000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1477000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>508000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-108000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>713000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>422000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>691000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>978000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>933000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>750000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1253000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>110000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>951000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>751000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>870000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>939000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>908000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>640000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>795000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>782000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>671000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2707000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>550000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>581000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>698000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>390000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>366000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>225000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>479000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>297000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>138000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>361000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-63000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>101000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-94000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>391000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-151000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-20000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-36000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-16000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>19396000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>31665000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>192667000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>148835000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>21004000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>91270000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>69326000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>84336000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>56378000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>13551000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>77288000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>79915000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>22661000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>33125000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>73550000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>26196000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>43973000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>14574000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>44880000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>50465000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>39519000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>100403000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>53108000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>58094000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>36352000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>53806000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>29266000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>22989000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>-1761000000.0</v>
+      </c>
+      <c r="C23">
         <v>-153000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-71000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-124000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-60000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-290000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-73000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-85000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-50000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-226000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-64000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-34000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-116000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-230000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-48000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-45000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-32000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-30000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-52000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-93000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-52000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-110000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-36000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-264000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AB23">
         <v>-4000000.0</v>
       </c>
       <c r="AC23">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AD23">
         <v>-33000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-8000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-232000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-102000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-92000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-5000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>19000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AO23">
         <v>8000000.0</v>
       </c>
       <c r="AP23">
+        <v>8000000.0</v>
+      </c>
+      <c r="AQ23">
         <v>1000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>187000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>61000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-33000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1075000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2810000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-46000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1800000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3488465000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3481684000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2395817000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1493000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>233000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1565000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>536203000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4995000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-513173000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>15701000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-671165000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-349427000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2585000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>9914000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>492931000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-7654000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2841000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>79353000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-29479000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>29479000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>62431000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4131000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-71000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-45246000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-2028000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-39121000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-15209000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-64600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
+        <v>-349000000.0</v>
+      </c>
+      <c r="C24">
         <v>-320000000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>6516000000.0</v>
+      </c>
+      <c r="E24">
         <v>-4703000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>836000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-231000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-105000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1346000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>752000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>840000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1149000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1148000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1333000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1340000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1190000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1439000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1130000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1184000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-870000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1085000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1196000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>895000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>680000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>847000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1646000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>272000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>374000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>901000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>839000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1150000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1441000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1342000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1356000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1288000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-8000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-11000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-6000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>103000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>5000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-14000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>13000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>324000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-90000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2537937000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3472094000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-426000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>52667000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-19336000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-2107000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>131000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-478000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>30000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>573000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-93426000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>61635000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1743000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2637000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-2125000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-17539000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>42781000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>13847000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>14923000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-14499000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>150911000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-154317000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-408000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-409000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>344000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-139000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1954000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>341000000.0</v>
+      </c>
+      <c r="C25">
         <v>-8335000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>445000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>632000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>284000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>515000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>121000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>433000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>361000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>360000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>289000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>274000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>290000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>315000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>398000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>793000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>956000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>361000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>313000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>256000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>84000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>234000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>349000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>372000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>865000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>208000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>200000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>191000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>138000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>108000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="AG25">
         <v>190000000.0</v>
       </c>
       <c r="AH25">
+        <v>190000000.0</v>
+      </c>
+      <c r="AI25">
         <v>134000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>30000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>257000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>96000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1288000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>250000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>206000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-430000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-228000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>338000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>189000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-234000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-81000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1952000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3469000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-621000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-751328000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-660000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2282128000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>7522000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5234000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-43165000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>13927000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9610000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8272000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>10739000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>18566000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7349000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>116018000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>8010000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>13615000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>8576000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>17362000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>14903000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>27085000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-11597000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>206485000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>20019000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>32070000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>17149000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-47966000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>19152000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>11632000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7669000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-7060000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>9024000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
+        <v>-2320000000.0</v>
+      </c>
+      <c r="C26">
         <v>-4826000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2446000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2479000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2555000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2494000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-4687000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-560000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2387000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3594000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2183000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2681000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3591000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4619000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2443000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-557000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-43000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-172000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-8000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-14000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-76000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-218000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-88000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2546000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-16990000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-141000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AC26">
         <v>-4000000.0</v>
       </c>
       <c r="AD26">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AE26">
         <v>-100000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-57000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-5000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-405000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-666000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-427000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-6000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-92000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AO26">
         <v>-3000000.0</v>
       </c>
       <c r="AP26">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AQ26">
         <v>-46000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-56000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-2000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-70000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-28000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-73000000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>9000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>14000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2219000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>44000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>69275000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-2219000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-957000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-865000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-620000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1888000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-559000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-768000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1135000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-2456000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-328000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-734000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-226000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-626000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>99999.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27">
+        <v>214000000.0</v>
+      </c>
+      <c r="C27">
         <v>209000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>216000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>227000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>200000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>186000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>175000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>170000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>164000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>140000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>167000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>156000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>167000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000000.0</v>
       </c>
       <c r="P27">
         <v>150000000.0</v>
       </c>
       <c r="Q27">
+        <v>150000000.0</v>
+      </c>
+      <c r="R27">
         <v>154000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>141000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>137000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>131000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>134000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>138000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>136000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>161000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>259000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>138000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>129000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>126000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>130000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>110000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>100000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>115000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>112000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>97000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>85000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>82000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>72000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>67000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>64000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>59000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>60000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>52000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>48000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>42000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>56000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>55000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>39000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>45000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>63000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>49000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>46000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>48000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>9573000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9218000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9257000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>9343000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>10156000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>9649000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>9898000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10960000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>11284000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>11434000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>11770000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>11917000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>11416000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>12016000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>12426000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>12672000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>10669000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>23026000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1822000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>2628000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>8465000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-2747000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-11352000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>2157000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>4211000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-753000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>-5182000000.0</v>
+      </c>
+      <c r="C28">
         <v>-6136000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1831000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4238000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7205000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3193000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7522000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>507000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4134000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1666000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3530000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5510000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-784000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2273000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4498000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1927000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1744000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2136000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1472000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3060000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-577000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3874000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3979000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6144000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15628000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-453000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-775000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-543000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-866000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-190000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-311000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-758000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3267000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1000000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-652000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-349000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2016000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1838000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-160000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-67000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>790000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-100000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4038000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-331000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-214000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-80000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-21000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2810000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-51000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-214000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3746000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>307000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3488465000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3479465000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-16340000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-28306000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>22703000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-11058000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-18764000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8950000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>426186000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>555442000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-727593000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>638482000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-33012000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-54809000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>75968000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-5488000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1325000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>377233000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>61014000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-16965000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-31955000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>62431000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-18332000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-39298000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1261770000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>32352000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1415570000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>180184000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>7500000000.0</v>
+      </c>
+      <c r="C29">
         <v>7222000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6654000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7457000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6992000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6847000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5549000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6139000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5521000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5084000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4859000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5294000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4355000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4051000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4336000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4391000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4209000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3845000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3000000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3477000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3779000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3661000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3474000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2772000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>777000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1617000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1537000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1748000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2147000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1392000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>954000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>914000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1261000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>770000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2058000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2362000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1829000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1713000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1602000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1740000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1768000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1025000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2233000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1531000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1161000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>489000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1355000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1062000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>970000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>759000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1004000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>826000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1491549000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>223451000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>332983000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>391898000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>319666000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>136904000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>308148000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>271560000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>343787000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>138313000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>315109000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>341940000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>112419000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>225032000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>119935000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>313421000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>159394000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>306599000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-80417000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>196489000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>223969000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>107449000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>148856000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>173141000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>155737000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>111572000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>80073000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>85620000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>133500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>-3052000000.0</v>
+      </c>
+      <c r="C30">
         <v>-2849000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2500000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10139000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1559000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3409000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2300000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3307000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1678000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1787000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1221000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1393000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1487000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1728000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2153000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2555000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2559000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5092000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1912000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4152000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2083000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11239000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3647000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1132000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6356000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1580000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-887000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-657000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1615000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-966000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>231000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-42000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-306000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-462000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-926000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1455000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-7133000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1550000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1294000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1859000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-667000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1860000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4322000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1209000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1337000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2692000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1806000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1165000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3310000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-965000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1224000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1130000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3631937000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3369937000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-5680000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-207421000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-327439000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-182890000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-186863000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-295743000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-235529000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-168736000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>319231000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-867178000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-217441000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-185030000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-222100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-222145000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-141631000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-531078000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-303041000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-288069000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-373806000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-329359000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-124576000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1102581000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1420989000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-74104000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1450410000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>