--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -1121,51 +1121,53 @@
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>2597000.0</v>
+      </c>
       <c r="C5">
         <v>2509000.0</v>
       </c>
       <c r="D5">
         <v>896000.0</v>
       </c>
       <c r="E5">
         <v>359000.0</v>
       </c>
       <c r="F5">
         <v>689000.0</v>
       </c>
       <c r="G5">
         <v>-1166000.0</v>
       </c>
       <c r="H5">
         <v>884000.0</v>
       </c>
       <c r="I5">
         <v>2001000.0</v>
       </c>
       <c r="J5">
         <v>-17968000.0</v>
       </c>
       <c r="K5">
@@ -1438,51 +1440,51 @@
       <c r="K12">
         <v>302166000.0</v>
       </c>
       <c r="L12">
         <v>126188000.0</v>
       </c>
       <c r="M12">
         <v>234217000.0</v>
       </c>
       <c r="N12">
         <v>193518000.0</v>
       </c>
       <c r="O12">
         <v>300602000.0</v>
       </c>
       <c r="P12">
         <v>279322000.0</v>
       </c>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
-        <v>6309289000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
@@ -2715,51 +2717,51 @@
       <c r="K41">
         <v>132981000.0</v>
       </c>
       <c r="L41">
         <v>298708000.0</v>
       </c>
       <c r="M41">
         <v>448637000.0</v>
       </c>
       <c r="N41">
         <v>319141000.0</v>
       </c>
       <c r="O41">
         <v>228680000.0</v>
       </c>
       <c r="P41">
         <v>235026000.0</v>
       </c>
       <c r="Q41"/>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
-        <v>6309289000.0</v>
+        <v>1114371000.0</v>
       </c>
       <c r="C42">
         <v>1470172000.0</v>
       </c>
       <c r="D42">
         <v>1803500000.0</v>
       </c>
       <c r="E42">
         <v>1888351000.0</v>
       </c>
       <c r="F42">
         <v>2236348000.0</v>
       </c>
       <c r="G42">
         <v>2479917000.0</v>
       </c>
       <c r="H42">
         <v>1754471000.0</v>
       </c>
       <c r="I42">
         <v>1885492000.0</v>
       </c>
       <c r="J42">
         <v>1294251000.0</v>
       </c>
@@ -3501,51 +3503,51 @@
       <c r="I59"/>
       <c r="J59">
         <v>2346545000.0</v>
       </c>
       <c r="K59">
         <v>2160202000.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>1777161000.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
-        <v>6309289000.0</v>
+        <v>6293322000.0</v>
       </c>
       <c r="C60">
         <v>5866535000.0</v>
       </c>
       <c r="D60">
         <v>5314941000.0</v>
       </c>
       <c r="E60">
         <v>4630326000.0</v>
       </c>
       <c r="F60">
         <v>3925853000.0</v>
       </c>
       <c r="G60">
         <v>3504541000.0</v>
       </c>
       <c r="H60">
         <v>2545712000.0</v>
       </c>
       <c r="I60">
         <v>2415192000.0</v>
       </c>
       <c r="J60">
         <v>2346545000.0</v>
       </c>
@@ -4137,51 +4139,53 @@
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
         <v>2245000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>2597000.0</v>
+      </c>
       <c r="D5">
         <v>2509000.0</v>
       </c>
       <c r="E5">
         <v>2509000.0</v>
       </c>
       <c r="F5">
         <v>2509000.0</v>
       </c>
       <c r="G5">
         <v>2509000.0</v>
       </c>
       <c r="H5">
         <v>896000.0</v>
       </c>
       <c r="I5">
         <v>896000.0</v>
       </c>
       <c r="J5">
         <v>896000.0</v>
       </c>
       <c r="K5">
         <v>896000.0</v>
       </c>
       <c r="L5">
@@ -5194,51 +5198,51 @@
       </c>
       <c r="BB12">
         <v>237963000.0</v>
       </c>
       <c r="BC12">
         <v>300602000.0</v>
       </c>
       <c r="BD12">
         <v>412779000.0</v>
       </c>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12">
         <v>279322000.0</v>
       </c>
       <c r="BH12"/>
     </row>
     <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
-        <v>6309289000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
@@ -9555,51 +9559,53 @@
         <v>327232000.0</v>
       </c>
       <c r="BB41">
         <v>380258000.0</v>
       </c>
       <c r="BC41">
         <v>228680000.0</v>
       </c>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41">
         <v>235026000.0</v>
       </c>
       <c r="BH41">
         <v>149527000.0</v>
       </c>
     </row>
     <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
         <v>962556000.0</v>
       </c>
-      <c r="C42"/>
+      <c r="C42">
+        <v>1114371000.0</v>
+      </c>
       <c r="D42">
         <v>1179282000.0</v>
       </c>
       <c r="E42">
         <v>1243854000.0</v>
       </c>
       <c r="F42">
         <v>1336178000.0</v>
       </c>
       <c r="G42">
         <v>1470172000.0</v>
       </c>
       <c r="H42">
         <v>1552706000.0</v>
       </c>
       <c r="I42">
         <v>1607105000.0</v>
       </c>
       <c r="J42">
         <v>1724457000.0</v>
       </c>
       <c r="K42">
         <v>1803500000.0</v>
       </c>
       <c r="L42">
@@ -12224,51 +12230,51 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
     </row>
     <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
         <v>6248154000.0</v>
       </c>
       <c r="C60">
-        <v>6309289000.0</v>
+        <v>6293322000.0</v>
       </c>
       <c r="D60">
         <v>6184129000.0</v>
       </c>
       <c r="E60">
         <v>6047260000.0</v>
       </c>
       <c r="F60">
         <v>5946007000.0</v>
       </c>
       <c r="G60">
         <v>5866535000.0</v>
       </c>
       <c r="H60">
         <v>5705003000.0</v>
       </c>
       <c r="I60">
         <v>5508276000.0</v>
       </c>
       <c r="J60">
         <v>5426168000.0</v>
       </c>
       <c r="K60">
         <v>5314941000.0</v>
       </c>
@@ -14471,51 +14477,53 @@
         <v>1090454000.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
         <v>1054628000.0</v>
       </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>122</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>10735000.0</v>
+      </c>
       <c r="C3">
         <v>2135000.0</v>
       </c>
       <c r="D3">
         <v>1750000.0</v>
       </c>
       <c r="E3">
         <v>10146000.0</v>
       </c>
       <c r="F3">
         <v>9021000.0</v>
       </c>
       <c r="G3">
         <v>9696000.0</v>
       </c>
       <c r="H3">
         <v>9913000.0</v>
       </c>
       <c r="I3">
         <v>11331000.0</v>
       </c>
       <c r="J3">
         <v>10250000.0</v>
       </c>
       <c r="K3">
@@ -14791,107 +14799,109 @@
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>124</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>141837000.0</v>
+      </c>
       <c r="C5">
         <v>239727000.0</v>
       </c>
       <c r="D5">
         <v>285169000.0</v>
       </c>
       <c r="E5">
         <v>277082000.0</v>
       </c>
       <c r="F5">
-        <v>289746000.0</v>
+        <v>287068000.0</v>
       </c>
       <c r="G5">
-        <v>382153000.0</v>
+        <v>313223000.0</v>
       </c>
       <c r="H5">
-        <v>333065000.0</v>
+        <v>336070000.0</v>
       </c>
       <c r="I5">
-        <v>280879000.0</v>
+        <v>271304000.0</v>
       </c>
       <c r="J5">
-        <v>249577999.0</v>
+        <v>248880000.0</v>
       </c>
       <c r="K5">
-        <v>296687000.0</v>
+        <v>225254000.0</v>
       </c>
       <c r="L5">
-        <v>237389000.0</v>
+        <v>228406000.0</v>
       </c>
       <c r="M5">
-        <v>319261000.0</v>
+        <v>315759000.0</v>
       </c>
       <c r="N5">
-        <v>242820000.0</v>
+        <v>248419000.0</v>
       </c>
       <c r="O5">
         <v>393998000.0</v>
       </c>
       <c r="P5">
-        <v>411437000.0</v>
+        <v>404031000.0</v>
       </c>
       <c r="Q5">
-        <v>378133000.0</v>
+        <v>396786000.0</v>
       </c>
       <c r="R5">
-        <v>237921000.0</v>
+        <v>237152000.0</v>
       </c>
       <c r="S5">
-        <v>375261000.0</v>
+        <v>345775000.0</v>
       </c>
       <c r="T5">
-        <v>224840000.0</v>
+        <v>226275000.0</v>
       </c>
       <c r="U5">
-        <v>161146000.0</v>
+        <v>163227000.0</v>
       </c>
       <c r="V5">
         <v>130679000.0</v>
       </c>
       <c r="W5">
         <v>161218000.0</v>
       </c>
       <c r="X5">
         <v>163717000.0</v>
       </c>
       <c r="Y5">
         <v>96287000.0</v>
       </c>
       <c r="Z5">
         <v>60903000.0</v>
       </c>
       <c r="AA5">
         <v>116791000.0</v>
       </c>
       <c r="AB5">
         <v>91975000.0</v>
       </c>
       <c r="AC5">
         <v>108957000.0</v>
       </c>
@@ -14987,108 +14997,108 @@
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>141837000.0</v>
+        <v>152572000.0</v>
       </c>
       <c r="C6">
         <v>241862000.0</v>
       </c>
       <c r="D6">
         <v>286919000.0</v>
       </c>
       <c r="E6">
         <v>287228000.0</v>
       </c>
       <c r="F6">
-        <v>298767000.0</v>
+        <v>296089000.0</v>
       </c>
       <c r="G6">
-        <v>391849000.0</v>
+        <v>322919000.0</v>
       </c>
       <c r="H6">
-        <v>342978000.0</v>
+        <v>345983000.0</v>
       </c>
       <c r="I6">
-        <v>292210000.0</v>
+        <v>282635000.0</v>
       </c>
       <c r="J6">
-        <v>259827999.0</v>
+        <v>259130000.0</v>
       </c>
       <c r="K6">
-        <v>306376000.0</v>
+        <v>234943000.0</v>
       </c>
       <c r="L6">
-        <v>246628000.0</v>
+        <v>237645000.0</v>
       </c>
       <c r="M6">
-        <v>326652000.0</v>
+        <v>323150000.0</v>
       </c>
       <c r="N6">
-        <v>249907000.0</v>
+        <v>255506000.0</v>
       </c>
       <c r="O6">
         <v>402389000.0</v>
       </c>
       <c r="P6">
-        <v>419127000.0</v>
+        <v>411721000.0</v>
       </c>
       <c r="Q6">
-        <v>387050000.0</v>
+        <v>405703000.0</v>
       </c>
       <c r="R6">
-        <v>246762000.0</v>
+        <v>245993000.0</v>
       </c>
       <c r="S6">
-        <v>385515000.0</v>
+        <v>356029000.0</v>
       </c>
       <c r="T6">
-        <v>234768000.0</v>
+        <v>236203000.0</v>
       </c>
       <c r="U6">
-        <v>171308000.0</v>
+        <v>173389000.0</v>
       </c>
       <c r="V6">
         <v>140315000.0</v>
       </c>
       <c r="W6">
         <v>171615000.0</v>
       </c>
       <c r="X6">
         <v>173039000.0</v>
       </c>
       <c r="Y6">
         <v>105303000.0</v>
       </c>
       <c r="Z6">
         <v>69504000.0</v>
       </c>
       <c r="AA6">
         <v>126128000.0</v>
       </c>
       <c r="AB6">
         <v>99708000.0</v>
       </c>
       <c r="AC6">
         <v>115546000.0</v>
       </c>
@@ -20634,51 +20644,51 @@
       </c>
       <c r="M23">
         <v>-13861000.0</v>
       </c>
       <c r="N23">
         <v>-12098000.0</v>
       </c>
       <c r="O23">
         <v>-19669000.0</v>
       </c>
       <c r="P23">
         <v>45773000.0</v>
       </c>
       <c r="Q23">
         <v>-21860000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>178</v>
       </c>
       <c r="B24">
         <v>-154772000.0</v>
       </c>
       <c r="C24">
-        <v>-100111000.0</v>
+        <v>29698000.0</v>
       </c>
       <c r="D24">
         <v>824000.0</v>
       </c>
       <c r="E24">
         <v>125275000.0</v>
       </c>
       <c r="F24">
         <v>31915000.0</v>
       </c>
       <c r="G24">
         <v>40062000.0</v>
       </c>
       <c r="H24">
         <v>23584000.0</v>
       </c>
       <c r="I24">
         <v>57002000.0</v>
       </c>
       <c r="J24">
         <v>4083000.0</v>
       </c>
       <c r="K24">
         <v>5734000.0</v>
       </c>
@@ -24417,53 +24427,55 @@
       </c>
       <c r="BE22">
         <v>28834000.0</v>
       </c>
       <c r="BF22">
         <v>10559000.0</v>
       </c>
       <c r="BG22">
         <v>39864000.0</v>
       </c>
       <c r="BH22">
         <v>33578000.0</v>
       </c>
       <c r="BI22">
         <v>14237000.0</v>
       </c>
       <c r="BJ22"/>
     </row>
     <row r="23" spans="1:62">
       <c r="A23" t="s">
         <v>177</v>
       </c>
       <c r="B23">
         <v>-9397000.0</v>
       </c>
-      <c r="C23"/>
+      <c r="C23">
+        <v>-12830000.0</v>
+      </c>
       <c r="D23">
-        <v>44801000.0</v>
+        <v>-2791000.0</v>
       </c>
       <c r="E23">
         <v>-2425000.0</v>
       </c>
       <c r="F23">
         <v>-6056000.0</v>
       </c>
       <c r="G23">
         <v>-5453000.0</v>
       </c>
       <c r="H23">
         <v>1836000.0</v>
       </c>
       <c r="I23">
         <v>1258000.0</v>
       </c>
       <c r="J23">
         <v>-11113000.0</v>
       </c>
       <c r="K23">
         <v>280000.0</v>
       </c>
       <c r="L23">
         <v>3649000.0</v>
       </c>
@@ -24595,58 +24607,58 @@
       </c>
       <c r="BC23">
         <v>-1827000.0</v>
       </c>
       <c r="BD23">
         <v>-2918000.0</v>
       </c>
       <c r="BE23">
         <v>-14624000.0</v>
       </c>
       <c r="BF23">
         <v>-300000.0</v>
       </c>
       <c r="BG23">
         <v>54333000.0</v>
       </c>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
     </row>
     <row r="24" spans="1:62">
       <c r="A24" t="s">
         <v>178</v>
       </c>
       <c r="B24">
-        <v>1272000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>-24909000.0</v>
       </c>
       <c r="E24">
-        <v>-3333000.0</v>
+        <v>8612000.0</v>
       </c>
       <c r="F24">
         <v>-36592000.0</v>
       </c>
       <c r="G24">
         <v>11099000.0</v>
       </c>
       <c r="H24">
         <v>13438000.0</v>
       </c>
       <c r="I24">
         <v>21092000.0</v>
       </c>
       <c r="J24">
         <v>23936000.0</v>
       </c>
       <c r="K24">
         <v>91000.0</v>
       </c>
       <c r="L24">
         <v>383000.0</v>
       </c>
       <c r="M24">
         <v>-13011000.0</v>
       </c>
@@ -24956,54 +24968,54 @@
       <c r="BC25">
         <v>15870000.0</v>
       </c>
       <c r="BD25">
         <v>-1167000.0</v>
       </c>
       <c r="BE25">
         <v>7338000.0</v>
       </c>
       <c r="BF25">
         <v>-406000.0</v>
       </c>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
     </row>
     <row r="26" spans="1:62">
       <c r="A26" t="s">
         <v>180</v>
       </c>
       <c r="B26">
         <v>-157148000.0</v>
       </c>
       <c r="C26">
-        <v>-70434000.0</v>
+        <v>-71370000.0</v>
       </c>
       <c r="D26">
-        <v>-70466000.0</v>
+        <v>-74553000.0</v>
       </c>
       <c r="E26">
         <v>-100000000.0</v>
       </c>
       <c r="F26">
         <v>-135093000.0</v>
       </c>
       <c r="G26">
         <v>-89907000.0</v>
       </c>
       <c r="H26">
         <v>-61297000.0</v>
       </c>
       <c r="I26">
         <v>-104745000.0</v>
       </c>
       <c r="J26">
         <v>-91649000.0</v>
       </c>
       <c r="K26">
         <v>-24391000.0</v>
       </c>
       <c r="L26">
         <v>-100000000.0</v>
       </c>