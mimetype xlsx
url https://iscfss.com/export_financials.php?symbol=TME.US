--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -2027,54 +2027,62 @@
         <v>709000000.0</v>
       </c>
       <c r="F36">
         <v>743000000.0</v>
       </c>
       <c r="G36">
         <v>956000000.0</v>
       </c>
       <c r="H36">
         <v>117145441.0</v>
       </c>
       <c r="I36">
         <v>901000000.0</v>
       </c>
       <c r="J36">
         <v>204000000.0</v>
       </c>
       <c r="K36">
         <v>272000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>46</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>2763000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1863000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1295000000.0</v>
+      </c>
+      <c r="E37">
+        <v>1028000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38">
         <v>11266000000.0</v>
       </c>
       <c r="D38">
         <v>9611000000.0</v>
@@ -6537,55 +6545,65 @@
       <c r="AJ36">
         <v>204000000.0</v>
       </c>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36">
         <v>-3332000000.0</v>
       </c>
       <c r="AN36">
         <v>359000000.0</v>
       </c>
       <c r="AO36">
         <v>359000000.0</v>
       </c>
       <c r="AP36">
         <v>43749000.0</v>
       </c>
       <c r="AQ36">
         <v>43749000.0</v>
       </c>
     </row>
     <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>46</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>2801000000.0</v>
+      </c>
+      <c r="C37">
+        <v>2790000000.0</v>
+      </c>
+      <c r="D37">
+        <v>2763000000.0</v>
+      </c>
+      <c r="E37">
+        <v>2682000000.0</v>
+      </c>
+      <c r="F37">
+        <v>2497000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
@@ -9264,63 +9282,63 @@
       </c>
       <c r="H2">
         <v>16761000000.0</v>
       </c>
       <c r="I2">
         <v>11708000000.0</v>
       </c>
       <c r="J2">
         <v>7171000000.0</v>
       </c>
       <c r="K2">
         <v>3129000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>105</v>
       </c>
       <c r="B3">
         <v>1375000000.0</v>
       </c>
       <c r="C3">
         <v>978000000.0</v>
       </c>
       <c r="D3">
-        <v>720000000.0</v>
+        <v>1004000000.0</v>
       </c>
       <c r="E3">
         <v>1160000000.0</v>
       </c>
       <c r="F3">
         <v>1001000000.0</v>
       </c>
       <c r="G3">
         <v>824000000.0</v>
       </c>
       <c r="H3">
-        <v>522000000.0</v>
+        <v>583000000.0</v>
       </c>
       <c r="I3">
         <v>369000000.0</v>
       </c>
       <c r="J3">
         <v>379000000.0</v>
       </c>
       <c r="K3">
         <v>236000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
@@ -9357,63 +9375,63 @@
       </c>
       <c r="H5">
         <v>4087000000.0</v>
       </c>
       <c r="I5">
         <v>2038000000.0</v>
       </c>
       <c r="J5">
         <v>1597000000.0</v>
       </c>
       <c r="K5">
         <v>93000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
         <v>14774000000.0</v>
       </c>
       <c r="C6">
         <v>9814000000.0</v>
       </c>
       <c r="D6">
-        <v>5719000000.0</v>
+        <v>6003000000.0</v>
       </c>
       <c r="E6">
         <v>5648000000.0</v>
       </c>
       <c r="F6">
         <v>4753000000.0</v>
       </c>
       <c r="G6">
         <v>5555000000.0</v>
       </c>
       <c r="H6">
-        <v>4609000000.0</v>
+        <v>4670000000.0</v>
       </c>
       <c r="I6">
         <v>2407000000.0</v>
       </c>
       <c r="J6">
         <v>1976000000.0</v>
       </c>
       <c r="K6">
         <v>329000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
@@ -10516,153 +10534,153 @@
       </c>
       <c r="AL2">
         <v>1551500000.0</v>
       </c>
       <c r="AM2">
         <v>1551500000.0</v>
       </c>
       <c r="AN2">
         <v>893855000.0</v>
       </c>
       <c r="AO2">
         <v>893855000.0</v>
       </c>
       <c r="AP2">
         <v>670645000.0</v>
       </c>
       <c r="AQ2">
         <v>670645000.0</v>
       </c>
     </row>
     <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>105</v>
       </c>
       <c r="B3">
-        <v>333000000.0</v>
+        <v>424454000.0</v>
       </c>
       <c r="C3">
-        <v>88461717.0</v>
+        <v>88729000.0</v>
       </c>
       <c r="D3">
         <v>1069038554.0</v>
       </c>
       <c r="E3">
-        <v>179250000.0</v>
+        <v>291873000.0</v>
       </c>
       <c r="F3">
-        <v>179250000.0</v>
+        <v>88700365.0</v>
       </c>
       <c r="G3">
-        <v>179250000.0</v>
+        <v>104650000.0</v>
       </c>
       <c r="H3">
         <v>180000000.0</v>
       </c>
       <c r="I3">
-        <v>180000000.0</v>
+        <v>108942129.0</v>
       </c>
       <c r="J3">
-        <v>180000000.0</v>
+        <v>102883000.0</v>
       </c>
       <c r="K3">
-        <v>180000000.0</v>
+        <v>118003000.0</v>
       </c>
       <c r="L3">
         <v>180000000.0</v>
       </c>
       <c r="M3">
-        <v>218500000.0</v>
+        <v>101545141.0</v>
       </c>
       <c r="N3">
-        <v>218500000.0</v>
+        <v>115979506.0</v>
       </c>
       <c r="O3">
         <v>218500000.0</v>
       </c>
       <c r="P3">
-        <v>218500000.0</v>
+        <v>552359018.0</v>
       </c>
       <c r="Q3">
-        <v>186500000.0</v>
+        <v>129049000.0</v>
       </c>
       <c r="R3">
-        <v>186500000.0</v>
+        <v>123972000.0</v>
       </c>
       <c r="S3">
-        <v>186500000.0</v>
+        <v>297000000.0</v>
       </c>
       <c r="T3">
-        <v>186500000.0</v>
+        <v>126832687.0</v>
       </c>
       <c r="U3">
-        <v>155500000.0</v>
+        <v>127196000.0</v>
       </c>
       <c r="V3">
-        <v>155500000.0</v>
+        <v>119698599.0</v>
       </c>
       <c r="W3">
-        <v>155500000.0</v>
+        <v>220000000.0</v>
       </c>
       <c r="X3">
-        <v>155500000.0</v>
+        <v>102719286.0</v>
       </c>
       <c r="Y3">
-        <v>101500000.0</v>
+        <v>102308730.0</v>
       </c>
       <c r="Z3">
         <v>233000000.0</v>
       </c>
       <c r="AA3">
-        <v>101500000.0</v>
+        <v>87957639.0</v>
       </c>
       <c r="AB3">
-        <v>135000000.0</v>
+        <v>90626313.0</v>
       </c>
       <c r="AC3">
-        <v>91000000.0</v>
+        <v>91245431.0</v>
       </c>
       <c r="AD3">
-        <v>162000000.0</v>
+        <v>90920909.0</v>
       </c>
       <c r="AE3">
-        <v>63250000.0</v>
+        <v>72237249.0</v>
       </c>
       <c r="AF3">
         <v>63250000.0</v>
       </c>
       <c r="AG3">
         <v>75000000.0</v>
       </c>
       <c r="AH3">
         <v>-7000000.0</v>
       </c>
       <c r="AI3">
-        <v>65750000.0</v>
+        <v>87783137.0</v>
       </c>
       <c r="AJ3">
-        <v>-177000000.0</v>
+        <v>85165985.0</v>
       </c>
       <c r="AK3">
         <v>81000000.0</v>
       </c>
       <c r="AL3">
         <v>106500000.0</v>
       </c>
       <c r="AM3">
         <v>106500000.0</v>
       </c>
       <c r="AN3">
         <v>65901000.0</v>
       </c>
       <c r="AO3">
         <v>65901000.0</v>
       </c>
       <c r="AP3">
         <v>24599000.0</v>
       </c>
       <c r="AQ3">
         <v>24599000.0</v>
       </c>
     </row>
     <row r="4" spans="1:43">
       <c r="A4" t="s">
@@ -10801,203 +10819,203 @@
       <c r="U5">
         <v>788000000.0</v>
       </c>
       <c r="V5">
         <v>912000000.0</v>
       </c>
       <c r="W5">
         <v>1010000000.0</v>
       </c>
       <c r="X5">
         <v>1093000000.0</v>
       </c>
       <c r="Y5">
         <v>1121000000.0</v>
       </c>
       <c r="Z5">
         <v>1099000000.0</v>
       </c>
       <c r="AA5">
         <v>873000000.0</v>
       </c>
       <c r="AB5">
         <v>1109000000.0</v>
       </c>
       <c r="AC5">
-        <v>1095000000.0</v>
+        <v>1186000000.0</v>
       </c>
       <c r="AD5">
-        <v>920000000.0</v>
+        <v>1082000000.0</v>
       </c>
       <c r="AE5">
-        <v>1078750000.0</v>
+        <v>1142000000.0</v>
       </c>
       <c r="AF5">
         <v>1078750000.0</v>
       </c>
       <c r="AG5">
         <v>1058000000.0</v>
       </c>
       <c r="AH5">
         <v>1014000000.0</v>
       </c>
       <c r="AI5">
-        <v>867250000.0</v>
+        <v>933000000.0</v>
       </c>
       <c r="AJ5">
-        <v>726000000.0</v>
+        <v>549000000.0</v>
       </c>
       <c r="AK5">
         <v>442000000.0</v>
       </c>
       <c r="AL5">
         <v>209500000.0</v>
       </c>
       <c r="AM5">
         <v>209500000.0</v>
       </c>
       <c r="AN5">
         <v>118042500.0</v>
       </c>
       <c r="AO5">
         <v>118042500.0</v>
       </c>
       <c r="AP5">
         <v>-71042500.0</v>
       </c>
       <c r="AQ5">
         <v>-71042500.0</v>
       </c>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
-        <v>3139000000.0</v>
+        <v>3230454000.0</v>
       </c>
       <c r="C6">
-        <v>2712494790.0</v>
+        <v>2712762073.0</v>
       </c>
       <c r="D6">
         <v>6358960554.0</v>
       </c>
       <c r="E6">
-        <v>2644250000.0</v>
+        <v>2756873000.0</v>
       </c>
       <c r="F6">
-        <v>3173250000.0</v>
+        <v>3082700365.0</v>
       </c>
       <c r="G6">
-        <v>2348250000.0</v>
+        <v>2273650000.0</v>
       </c>
       <c r="H6">
         <v>2274000000.0</v>
       </c>
       <c r="I6">
-        <v>2025000000.0</v>
+        <v>1953942129.0</v>
       </c>
       <c r="J6">
-        <v>2074000000.0</v>
+        <v>1996883000.0</v>
       </c>
       <c r="K6">
-        <v>1861000000.0</v>
+        <v>1799003000.0</v>
       </c>
       <c r="L6">
         <v>1717000000.0</v>
       </c>
       <c r="M6">
-        <v>1370500000.0</v>
+        <v>1253545141.0</v>
       </c>
       <c r="N6">
-        <v>1492500000.0</v>
+        <v>1389979506.0</v>
       </c>
       <c r="O6">
         <v>1362500000.0</v>
       </c>
       <c r="P6">
-        <v>1200500000.0</v>
+        <v>1534359018.0</v>
       </c>
       <c r="Q6">
-        <v>1261500000.0</v>
+        <v>1204049000.0</v>
       </c>
       <c r="R6">
-        <v>1080500000.0</v>
+        <v>1017972000.0</v>
       </c>
       <c r="S6">
-        <v>785500000.0</v>
+        <v>896000000.0</v>
       </c>
       <c r="T6">
-        <v>616500000.0</v>
+        <v>556832687.0</v>
       </c>
       <c r="U6">
-        <v>943500000.0</v>
+        <v>915196000.0</v>
       </c>
       <c r="V6">
-        <v>1067500000.0</v>
+        <v>1031698599.0</v>
       </c>
       <c r="W6">
-        <v>1165500000.0</v>
+        <v>1230000000.0</v>
       </c>
       <c r="X6">
-        <v>1248500000.0</v>
+        <v>1195719286.0</v>
       </c>
       <c r="Y6">
-        <v>1222500000.0</v>
+        <v>1223308730.0</v>
       </c>
       <c r="Z6">
         <v>1332000000.0</v>
       </c>
       <c r="AA6">
-        <v>974500000.0</v>
+        <v>960957639.0</v>
       </c>
       <c r="AB6">
-        <v>1244000000.0</v>
+        <v>1199626313.0</v>
       </c>
       <c r="AC6">
-        <v>1186000000.0</v>
+        <v>1277245431.0</v>
       </c>
       <c r="AD6">
-        <v>1082000000.0</v>
+        <v>1172920909.0</v>
       </c>
       <c r="AE6">
-        <v>1142000000.0</v>
+        <v>1214237249.0</v>
       </c>
       <c r="AF6">
         <v>1142000000.0</v>
       </c>
       <c r="AG6">
         <v>1133000000.0</v>
       </c>
       <c r="AH6">
         <v>1007000000.0</v>
       </c>
       <c r="AI6">
-        <v>933000000.0</v>
+        <v>1020783137.0</v>
       </c>
       <c r="AJ6">
-        <v>549000000.0</v>
+        <v>634165985.0</v>
       </c>
       <c r="AK6">
         <v>523000000.0</v>
       </c>
       <c r="AL6">
         <v>316000000.0</v>
       </c>
       <c r="AM6">
         <v>316000000.0</v>
       </c>
       <c r="AN6">
         <v>183943500.0</v>
       </c>
       <c r="AO6">
         <v>183943500.0</v>
       </c>
       <c r="AP6">
         <v>-46443500.0</v>
       </c>
       <c r="AQ6">
         <v>-46443500.0</v>
       </c>
     </row>
     <row r="7" spans="1:43">
       <c r="A7" t="s">
@@ -14233,51 +14251,51 @@
       <c r="E13"/>
       <c r="F13">
         <v>717000000.0</v>
       </c>
       <c r="G13">
         <v>-629000000.0</v>
       </c>
       <c r="H13">
         <v>989000000.0</v>
       </c>
       <c r="I13">
         <v>792000000.0</v>
       </c>
       <c r="J13">
         <v>914000000.0</v>
       </c>
       <c r="K13">
         <v>367000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>147</v>
       </c>
       <c r="B14">
-        <v>1337538353.0</v>
+        <v>1375000000.0</v>
       </c>
       <c r="C14">
         <v>978000000.0</v>
       </c>
       <c r="D14">
         <v>1004000000.0</v>
       </c>
       <c r="E14">
         <v>1160000000.0</v>
       </c>
       <c r="F14">
         <v>1001000000.0</v>
       </c>
       <c r="G14">
         <v>824000000.0</v>
       </c>
       <c r="H14">
         <v>583000000.0</v>
       </c>
       <c r="I14">
         <v>369000000.0</v>
       </c>
       <c r="J14">
         <v>379000000.0</v>
       </c>
@@ -14602,51 +14620,51 @@
       </c>
       <c r="F24">
         <v>-5999000000.0</v>
       </c>
       <c r="G24">
         <v>-347000000.0</v>
       </c>
       <c r="H24">
         <v>32000000.0</v>
       </c>
       <c r="I24">
         <v>-24000000.0</v>
       </c>
       <c r="J24">
         <v>-591000000.0</v>
       </c>
       <c r="K24">
         <v>-510000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
-        <v>-928008434.0</v>
+        <v>-965470081.0</v>
       </c>
       <c r="C25">
         <v>-1567000000.0</v>
       </c>
       <c r="D25">
         <v>-1147000000.0</v>
       </c>
       <c r="E25">
         <v>-938000000.0</v>
       </c>
       <c r="F25">
         <v>-418000000.0</v>
       </c>
       <c r="G25">
         <v>-643000000.0</v>
       </c>
       <c r="H25">
         <v>-584000000.0</v>
       </c>
       <c r="I25">
         <v>1237000000.0</v>
       </c>
       <c r="J25">
         <v>-105000000.0</v>
       </c>
@@ -16152,140 +16170,152 @@
       <c r="AH13">
         <v>-5098980.2</v>
       </c>
       <c r="AI13">
         <v>517793169.33</v>
       </c>
       <c r="AJ13">
         <v>914000000.0</v>
       </c>
       <c r="AK13">
         <v>-34000000.0</v>
       </c>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13">
         <v>367000000.0</v>
       </c>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>147</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>424454000.0</v>
+      </c>
       <c r="C14">
-        <v>333000000.0</v>
+        <v>88729000.0</v>
       </c>
       <c r="D14">
         <v>1069038554.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>291873000.0</v>
+      </c>
+      <c r="F14">
+        <v>88700365.0</v>
+      </c>
       <c r="G14">
-        <v>978000000.0</v>
+        <v>104650000.0</v>
       </c>
       <c r="H14"/>
-      <c r="I14"/>
-      <c r="J14"/>
+      <c r="I14">
+        <v>108942129.0</v>
+      </c>
+      <c r="J14">
+        <v>102883000.0</v>
+      </c>
       <c r="K14">
-        <v>1004000000.0</v>
+        <v>118003000.0</v>
       </c>
       <c r="L14">
         <v>861000000.0</v>
       </c>
       <c r="M14">
-        <v>861000000.0</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>101545141.0</v>
+      </c>
+      <c r="N14">
+        <v>115979506.0</v>
+      </c>
       <c r="O14">
         <v>1020000000.0</v>
       </c>
       <c r="P14">
-        <v>1160000000.0</v>
+        <v>552359018.0</v>
       </c>
       <c r="Q14">
-        <v>1020000000.0</v>
+        <v>129049000.0</v>
       </c>
       <c r="R14">
-        <v>121000000.0</v>
+        <v>123972000.0</v>
       </c>
       <c r="S14">
-        <v>121000000.0</v>
+        <v>297000000.0</v>
       </c>
       <c r="T14">
-        <v>1001000000.0</v>
+        <v>126832687.0</v>
       </c>
       <c r="U14">
-        <v>869000000.0</v>
+        <v>127196000.0</v>
       </c>
       <c r="V14">
-        <v>18583499.0</v>
+        <v>119698599.0</v>
       </c>
       <c r="W14">
         <v>220000000.0</v>
       </c>
       <c r="X14">
-        <v>824000000.0</v>
+        <v>102719286.0</v>
       </c>
       <c r="Y14">
-        <v>14742980.0</v>
+        <v>102308730.0</v>
       </c>
       <c r="Z14">
         <v>233000000.0</v>
       </c>
       <c r="AA14">
-        <v>12609420.0</v>
+        <v>87957639.0</v>
       </c>
       <c r="AB14">
-        <v>583000000.0</v>
+        <v>90626313.0</v>
       </c>
       <c r="AC14">
-        <v>467000000.0</v>
+        <v>91245431.0</v>
       </c>
       <c r="AD14">
-        <v>362000000.0</v>
+        <v>90920909.0</v>
       </c>
       <c r="AE14">
-        <v>34000000.0</v>
+        <v>72237249.0</v>
       </c>
       <c r="AF14">
         <v>-295896.99</v>
       </c>
       <c r="AG14">
         <v>75000000.0</v>
       </c>
       <c r="AH14">
         <v>13197360.53</v>
       </c>
       <c r="AI14">
-        <v>14489292.25</v>
+        <v>87783137.0</v>
       </c>
       <c r="AJ14">
-        <v>-31000000.0</v>
+        <v>85165985.0</v>
       </c>
       <c r="AK14">
         <v>81000000.0</v>
       </c>
       <c r="AL14">
         <v>106500000.0</v>
       </c>
       <c r="AM14">
         <v>106500000.0</v>
       </c>
       <c r="AN14">
         <v>65901000.0</v>
       </c>
       <c r="AO14">
         <v>65901000.0</v>
       </c>
       <c r="AP14">
         <v>24599000.0</v>
       </c>
       <c r="AQ14">
         <v>24599000.0</v>
       </c>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" t="s">
@@ -17302,153 +17332,153 @@
       </c>
       <c r="AL24">
         <v>-739000000.0</v>
       </c>
       <c r="AM24">
         <v>-739000000.0</v>
       </c>
       <c r="AN24">
         <v>297335500.0</v>
       </c>
       <c r="AO24">
         <v>297335500.0</v>
       </c>
       <c r="AP24">
         <v>-366835500.0</v>
       </c>
       <c r="AQ24">
         <v>-366835500.0</v>
       </c>
     </row>
     <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
-        <v>393000000.0</v>
+        <v>-31454000.0</v>
       </c>
       <c r="C25">
-        <v>-255000000.0</v>
+        <v>-10729000.0</v>
       </c>
       <c r="D25">
         <v>-902791538.0</v>
       </c>
       <c r="E25">
-        <v>1319000000.0</v>
+        <v>1027127000.0</v>
       </c>
       <c r="F25">
-        <v>-918000000.0</v>
+        <v>-1006700365.0</v>
       </c>
       <c r="G25">
-        <v>-1933000000.0</v>
+        <v>-2037650000.0</v>
       </c>
       <c r="H25">
         <v>367000000.0</v>
       </c>
       <c r="I25">
-        <v>414000000.0</v>
+        <v>305057871.0</v>
       </c>
       <c r="J25">
-        <v>1098000000.0</v>
+        <v>995117000.0</v>
       </c>
       <c r="K25">
-        <v>1071000000.0</v>
+        <v>952997000.0</v>
       </c>
       <c r="L25">
         <v>-1041000000.0</v>
       </c>
       <c r="M25">
-        <v>88000000.0</v>
+        <v>-13545141.0</v>
       </c>
       <c r="N25">
-        <v>603000000.0</v>
+        <v>487020494.0</v>
       </c>
       <c r="O25">
         <v>3959000000.0</v>
       </c>
       <c r="P25">
-        <v>-1542000000.0</v>
+        <v>-934359018.0</v>
       </c>
       <c r="Q25">
-        <v>-35000000.0</v>
+        <v>-164049000.0</v>
       </c>
       <c r="R25">
-        <v>159000000.0</v>
+        <v>35028000.0</v>
       </c>
       <c r="S25">
-        <v>1681000000.0</v>
+        <v>1384000000.0</v>
       </c>
       <c r="T25">
-        <v>-858000000.0</v>
+        <v>16167313.0</v>
       </c>
       <c r="U25">
-        <v>653000000.0</v>
+        <v>525804000.0</v>
       </c>
       <c r="V25">
-        <v>-214969.0</v>
+        <v>-101330069.0</v>
       </c>
       <c r="W25">
         <v>-44000000.0</v>
       </c>
       <c r="X25">
-        <v>844000000.0</v>
+        <v>1565280714.0</v>
       </c>
       <c r="Y25">
-        <v>-102733765.0</v>
+        <v>-190299515.0</v>
       </c>
       <c r="Z25">
         <v>128000000.0</v>
       </c>
       <c r="AA25">
-        <v>13039286.0</v>
+        <v>-62308932.0</v>
       </c>
       <c r="AB25">
-        <v>6000000.0</v>
+        <v>498373687.0</v>
       </c>
       <c r="AC25">
-        <v>326000000.0</v>
+        <v>105754569.0</v>
       </c>
       <c r="AD25">
-        <v>962000000.0</v>
+        <v>752079091.0</v>
       </c>
       <c r="AE25">
-        <v>-61000000.0</v>
+        <v>-267237249.0</v>
       </c>
       <c r="AF25">
         <v>-61000000.0</v>
       </c>
       <c r="AG25">
         <v>680000000.0</v>
       </c>
       <c r="AH25">
         <v>1078000000.0</v>
       </c>
       <c r="AI25">
-        <v>-767000000.0</v>
+        <v>-986783137.0</v>
       </c>
       <c r="AJ25">
-        <v>-789000000.0</v>
+        <v>-1469165985.0</v>
       </c>
       <c r="AK25">
         <v>429000000.0</v>
       </c>
       <c r="AL25">
         <v>569500000.0</v>
       </c>
       <c r="AM25">
         <v>569500000.0</v>
       </c>
       <c r="AN25">
         <v>128803501.0</v>
       </c>
       <c r="AO25">
         <v>128803501.0</v>
       </c>
       <c r="AP25">
         <v>46196500.0</v>
       </c>
       <c r="AQ25">
         <v>46196500.0</v>
       </c>
     </row>
     <row r="26" spans="1:43">
       <c r="A26" t="s">