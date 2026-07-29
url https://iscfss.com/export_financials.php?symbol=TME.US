--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3229,51 +3229,51 @@
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
         <v>17091928000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
-        <v>27129906000.0</v>
+        <v>27124000000.0</v>
       </c>
       <c r="E5">
         <v>30861000000.0</v>
       </c>
       <c r="F5">
         <v>22966000000.0</v>
       </c>
       <c r="G5">
         <v>19325000000.0</v>
       </c>
       <c r="H5">
         <v>16727000000.0</v>
       </c>
       <c r="I5">
         <v>15464000000.0</v>
       </c>
       <c r="J5">
         <v>11887000000.0</v>
       </c>
       <c r="K5">
         <v>9658000000.0</v>
       </c>
       <c r="L5">
         <v>8507000000.0</v>
       </c>
@@ -6963,51 +6963,51 @@
       </c>
       <c r="AI41">
         <v>3228000.0</v>
       </c>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41">
         <v>4033000.0</v>
       </c>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
     </row>
     <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>28428431000.0</v>
       </c>
       <c r="C42">
         <v>50936415000.0</v>
       </c>
       <c r="D42">
-        <v>28443192000.0</v>
+        <v>28437000000.0</v>
       </c>
       <c r="E42">
         <v>27979000000.0</v>
       </c>
       <c r="F42">
         <v>27627000000.0</v>
       </c>
       <c r="G42">
         <v>28485000000.0</v>
       </c>
       <c r="H42">
         <v>28650000000.0</v>
       </c>
       <c r="I42">
         <v>29223000000.0</v>
       </c>
       <c r="J42">
         <v>29036000000.0</v>
       </c>
       <c r="K42">
         <v>29278000000.0</v>
       </c>
       <c r="L42">
         <v>29759000000.0</v>
       </c>
@@ -7539,51 +7539,51 @@
       </c>
       <c r="AI47">
         <v>19520000.0</v>
       </c>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47">
         <v>15555000.0</v>
       </c>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
     </row>
     <row r="48" spans="1:42">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
         <v>28540012000.0</v>
       </c>
       <c r="C48">
         <v>29399710000.0</v>
       </c>
       <c r="D48">
-        <v>27193920000.0</v>
+        <v>27188000000.0</v>
       </c>
       <c r="E48">
         <v>25036000000.0</v>
       </c>
       <c r="F48">
         <v>22642000000.0</v>
       </c>
       <c r="G48">
         <v>20051000000.0</v>
       </c>
       <c r="H48">
         <v>18106000000.0</v>
       </c>
       <c r="I48">
         <v>16520000000.0</v>
       </c>
       <c r="J48">
         <v>18391000000.0</v>
       </c>
       <c r="K48">
         <v>16969000000.0</v>
       </c>
       <c r="L48">
         <v>15666000000.0</v>
       </c>
@@ -10286,75 +10286,75 @@
       <c r="I2">
         <v>4150000000.0</v>
       </c>
       <c r="J2">
         <v>3997000000.0</v>
       </c>
       <c r="K2">
         <v>4252000000.0</v>
       </c>
       <c r="L2">
         <v>4227000000.0</v>
       </c>
       <c r="M2">
         <v>4789000000.0</v>
       </c>
       <c r="N2">
         <v>4689000000.0</v>
       </c>
       <c r="O2">
         <v>4978000000.0</v>
       </c>
       <c r="P2">
         <v>4962000000.0</v>
       </c>
       <c r="Q2">
-        <v>732210338.0</v>
+        <v>4842000000.0</v>
       </c>
       <c r="R2">
         <v>4784000000.0</v>
       </c>
       <c r="S2">
         <v>5415000000.0</v>
       </c>
       <c r="T2">
         <v>5496000000.0</v>
       </c>
       <c r="U2">
         <v>5571000000.0</v>
       </c>
       <c r="V2">
         <v>5358000000.0</v>
       </c>
       <c r="W2">
         <v>5638000000.0</v>
       </c>
       <c r="X2">
         <v>5117000000.0</v>
       </c>
       <c r="Y2">
-        <v>671805371.0</v>
+        <v>4762000000.0</v>
       </c>
       <c r="Z2">
         <v>4334000000.0</v>
       </c>
       <c r="AA2">
         <v>4805000000.0</v>
       </c>
       <c r="AB2">
         <v>4296000000.0</v>
       </c>
       <c r="AC2">
         <v>3957000000.0</v>
       </c>
       <c r="AD2">
         <v>3703000000.0</v>
       </c>
       <c r="AE2">
         <v>3703000000.0</v>
       </c>
       <c r="AF2">
         <v>3006000000.0</v>
       </c>
       <c r="AG2">
         <v>2708000000.0</v>
       </c>
@@ -10372,148 +10372,150 @@
       </c>
       <c r="AL2">
         <v>1551500000.0</v>
       </c>
       <c r="AM2">
         <v>893855000.0</v>
       </c>
       <c r="AN2">
         <v>893855000.0</v>
       </c>
       <c r="AO2">
         <v>670645000.0</v>
       </c>
       <c r="AP2">
         <v>670645000.0</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>104</v>
       </c>
       <c r="B3">
         <v>88461717.0</v>
       </c>
       <c r="C3">
-        <v>-358500000.0</v>
-[...1 lines deleted...]
-      <c r="D3"/>
+        <v>1069038554.0</v>
+      </c>
+      <c r="D3">
+        <v>179250000.0</v>
+      </c>
       <c r="E3">
         <v>179250000.0</v>
       </c>
       <c r="F3">
         <v>179250000.0</v>
       </c>
       <c r="G3">
         <v>180000000.0</v>
       </c>
       <c r="H3">
         <v>180000000.0</v>
       </c>
       <c r="I3">
         <v>180000000.0</v>
       </c>
       <c r="J3">
         <v>180000000.0</v>
       </c>
       <c r="K3">
         <v>180000000.0</v>
       </c>
       <c r="L3">
         <v>218500000.0</v>
       </c>
       <c r="M3">
         <v>218500000.0</v>
       </c>
       <c r="N3">
         <v>218500000.0</v>
       </c>
       <c r="O3">
         <v>218500000.0</v>
       </c>
       <c r="P3">
         <v>186500000.0</v>
       </c>
       <c r="Q3">
-        <v>18297697.0</v>
+        <v>186500000.0</v>
       </c>
       <c r="R3">
         <v>186500000.0</v>
       </c>
       <c r="S3">
         <v>186500000.0</v>
       </c>
       <c r="T3">
         <v>155500000.0</v>
       </c>
       <c r="U3">
         <v>155500000.0</v>
       </c>
       <c r="V3">
         <v>155500000.0</v>
       </c>
       <c r="W3">
         <v>155500000.0</v>
       </c>
       <c r="X3">
         <v>101500000.0</v>
       </c>
       <c r="Y3">
-        <v>13966554.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="Z3">
         <v>101500000.0</v>
       </c>
       <c r="AA3">
         <v>135000000.0</v>
       </c>
       <c r="AB3">
         <v>91000000.0</v>
       </c>
       <c r="AC3">
         <v>162000000.0</v>
       </c>
       <c r="AD3">
         <v>63250000.0</v>
       </c>
       <c r="AE3">
         <v>63250000.0</v>
       </c>
       <c r="AF3">
-        <v>-4000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AG3">
         <v>-7000000.0</v>
       </c>
       <c r="AH3">
         <v>65750000.0</v>
       </c>
       <c r="AI3">
         <v>-177000000.0</v>
       </c>
       <c r="AJ3">
-        <v>-15000000.0</v>
+        <v>81000000.0</v>
       </c>
       <c r="AK3">
         <v>106500000.0</v>
       </c>
       <c r="AL3">
         <v>106500000.0</v>
       </c>
       <c r="AM3">
         <v>65901000.0</v>
       </c>
       <c r="AN3">
         <v>65901000.0</v>
       </c>
       <c r="AO3">
         <v>24599000.0</v>
       </c>
       <c r="AP3">
         <v>24599000.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>105</v>
       </c>
       <c r="B4"/>
@@ -10567,279 +10569,281 @@
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>106</v>
       </c>
       <c r="B5">
-        <v>2320877738.0</v>
+        <v>2624033073.0</v>
       </c>
       <c r="C5">
         <v>5289922000.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>2465000000.0</v>
+      </c>
       <c r="E5">
         <v>2994000000.0</v>
       </c>
       <c r="F5">
         <v>2169000000.0</v>
       </c>
       <c r="G5">
         <v>2094000000.0</v>
       </c>
       <c r="H5">
         <v>1845000000.0</v>
       </c>
       <c r="I5">
         <v>1894000000.0</v>
       </c>
       <c r="J5">
         <v>1681000000.0</v>
       </c>
       <c r="K5">
         <v>1537000000.0</v>
       </c>
       <c r="L5">
-        <v>1474000000.0</v>
+        <v>1152000000.0</v>
       </c>
       <c r="M5">
         <v>1274000000.0</v>
       </c>
       <c r="N5">
         <v>1144000000.0</v>
       </c>
       <c r="O5">
         <v>982000000.0</v>
       </c>
       <c r="P5">
         <v>1075000000.0</v>
       </c>
       <c r="Q5">
-        <v>158025570.0</v>
+        <v>894000000.0</v>
       </c>
       <c r="R5">
         <v>599000000.0</v>
       </c>
       <c r="S5">
         <v>430000000.0</v>
       </c>
       <c r="T5">
         <v>788000000.0</v>
       </c>
       <c r="U5">
         <v>912000000.0</v>
       </c>
       <c r="V5">
         <v>1010000000.0</v>
       </c>
       <c r="W5">
         <v>1093000000.0</v>
       </c>
       <c r="X5">
         <v>1121000000.0</v>
       </c>
       <c r="Y5">
-        <v>156171472.0</v>
+        <v>1099000000.0</v>
       </c>
       <c r="Z5">
         <v>873000000.0</v>
       </c>
       <c r="AA5">
         <v>1109000000.0</v>
       </c>
       <c r="AB5">
         <v>1095000000.0</v>
       </c>
       <c r="AC5">
         <v>920000000.0</v>
       </c>
       <c r="AD5">
         <v>1078750000.0</v>
       </c>
       <c r="AE5">
         <v>1078750000.0</v>
       </c>
       <c r="AF5">
-        <v>1062000000.0</v>
+        <v>1058000000.0</v>
       </c>
       <c r="AG5">
         <v>1014000000.0</v>
       </c>
       <c r="AH5">
         <v>867250000.0</v>
       </c>
       <c r="AI5">
         <v>726000000.0</v>
       </c>
       <c r="AJ5">
-        <v>457000000.0</v>
+        <v>442000000.0</v>
       </c>
       <c r="AK5">
         <v>209500000.0</v>
       </c>
       <c r="AL5">
         <v>209500000.0</v>
       </c>
       <c r="AM5">
         <v>118042500.0</v>
       </c>
       <c r="AN5">
         <v>118042500.0</v>
       </c>
       <c r="AO5">
         <v>-71042500.0</v>
       </c>
       <c r="AP5">
         <v>-71042500.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>107</v>
       </c>
       <c r="B6">
-        <v>2409339455.0</v>
+        <v>2712494790.0</v>
       </c>
       <c r="C6">
-        <v>4931422000.0</v>
+        <v>6358960554.0</v>
       </c>
       <c r="D6">
-        <v>2689000000.0</v>
+        <v>2644250000.0</v>
       </c>
       <c r="E6">
         <v>3173250000.0</v>
       </c>
       <c r="F6">
         <v>2348250000.0</v>
       </c>
       <c r="G6">
         <v>2274000000.0</v>
       </c>
       <c r="H6">
         <v>2025000000.0</v>
       </c>
       <c r="I6">
         <v>2074000000.0</v>
       </c>
       <c r="J6">
         <v>1861000000.0</v>
       </c>
       <c r="K6">
         <v>1717000000.0</v>
       </c>
       <c r="L6">
-        <v>1474000000.0</v>
+        <v>1370500000.0</v>
       </c>
       <c r="M6">
         <v>1492500000.0</v>
       </c>
       <c r="N6">
         <v>1362500000.0</v>
       </c>
       <c r="O6">
         <v>1200500000.0</v>
       </c>
       <c r="P6">
         <v>1261500000.0</v>
       </c>
       <c r="Q6">
-        <v>176323267.0</v>
+        <v>1080500000.0</v>
       </c>
       <c r="R6">
         <v>785500000.0</v>
       </c>
       <c r="S6">
         <v>616500000.0</v>
       </c>
       <c r="T6">
         <v>943500000.0</v>
       </c>
       <c r="U6">
         <v>1067500000.0</v>
       </c>
       <c r="V6">
         <v>1165500000.0</v>
       </c>
       <c r="W6">
         <v>1248500000.0</v>
       </c>
       <c r="X6">
         <v>1222500000.0</v>
       </c>
       <c r="Y6">
-        <v>170138026.0</v>
+        <v>1332000000.0</v>
       </c>
       <c r="Z6">
         <v>974500000.0</v>
       </c>
       <c r="AA6">
         <v>1244000000.0</v>
       </c>
       <c r="AB6">
         <v>1186000000.0</v>
       </c>
       <c r="AC6">
         <v>1082000000.0</v>
       </c>
       <c r="AD6">
         <v>1142000000.0</v>
       </c>
       <c r="AE6">
         <v>1142000000.0</v>
       </c>
       <c r="AF6">
-        <v>1058000000.0</v>
+        <v>1133000000.0</v>
       </c>
       <c r="AG6">
         <v>1007000000.0</v>
       </c>
       <c r="AH6">
         <v>933000000.0</v>
       </c>
       <c r="AI6">
         <v>549000000.0</v>
       </c>
       <c r="AJ6">
-        <v>442000000.0</v>
+        <v>523000000.0</v>
       </c>
       <c r="AK6">
         <v>316000000.0</v>
       </c>
       <c r="AL6">
         <v>316000000.0</v>
       </c>
       <c r="AM6">
         <v>183943500.0</v>
       </c>
       <c r="AN6">
         <v>183943500.0</v>
       </c>
       <c r="AO6">
         <v>-46443500.0</v>
       </c>
       <c r="AP6">
         <v>-46443500.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>108</v>
       </c>
       <c r="B7"/>
@@ -11010,75 +11014,75 @@
       <c r="I9">
         <v>3010000000.0</v>
       </c>
       <c r="J9">
         <v>2771000000.0</v>
       </c>
       <c r="K9">
         <v>2641000000.0</v>
       </c>
       <c r="L9">
         <v>2342000000.0</v>
       </c>
       <c r="M9">
         <v>2497000000.0</v>
       </c>
       <c r="N9">
         <v>2315000000.0</v>
       </c>
       <c r="O9">
         <v>2447000000.0</v>
       </c>
       <c r="P9">
         <v>2403000000.0</v>
       </c>
       <c r="Q9">
-        <v>311968180.0</v>
+        <v>2063000000.0</v>
       </c>
       <c r="R9">
         <v>1860000000.0</v>
       </c>
       <c r="S9">
         <v>2192000000.0</v>
       </c>
       <c r="T9">
         <v>2309000000.0</v>
       </c>
       <c r="U9">
         <v>2437000000.0</v>
       </c>
       <c r="V9">
         <v>2466000000.0</v>
       </c>
       <c r="W9">
         <v>2697000000.0</v>
       </c>
       <c r="X9">
         <v>2458000000.0</v>
       </c>
       <c r="Y9">
-        <v>306135584.0</v>
+        <v>2170000000.0</v>
       </c>
       <c r="Z9">
         <v>1977000000.0</v>
       </c>
       <c r="AA9">
         <v>2488000000.0</v>
       </c>
       <c r="AB9">
         <v>2211000000.0</v>
       </c>
       <c r="AC9">
         <v>1941000000.0</v>
       </c>
       <c r="AD9">
         <v>2033000000.0</v>
       </c>
       <c r="AE9">
         <v>2033000000.0</v>
       </c>
       <c r="AF9">
         <v>1963000000.0</v>
       </c>
       <c r="AG9">
         <v>1795000000.0</v>
       </c>
@@ -11138,75 +11142,75 @@
       <c r="I10">
         <v>2226000000.0</v>
       </c>
       <c r="J10">
         <v>1911000000.0</v>
       </c>
       <c r="K10">
         <v>1704000000.0</v>
       </c>
       <c r="L10">
         <v>1439000000.0</v>
       </c>
       <c r="M10">
         <v>1535000000.0</v>
       </c>
       <c r="N10">
         <v>1367000000.0</v>
       </c>
       <c r="O10">
         <v>1373000000.0</v>
       </c>
       <c r="P10">
         <v>1245000000.0</v>
       </c>
       <c r="Q10">
-        <v>153640171.0</v>
+        <v>1016000000.0</v>
       </c>
       <c r="R10">
         <v>739000000.0</v>
       </c>
       <c r="S10">
         <v>652000000.0</v>
       </c>
       <c r="T10">
         <v>890000000.0</v>
       </c>
       <c r="U10">
         <v>984000000.0</v>
       </c>
       <c r="V10">
         <v>1106000000.0</v>
       </c>
       <c r="W10">
         <v>1283000000.0</v>
       </c>
       <c r="X10">
         <v>1251000000.0</v>
       </c>
       <c r="Y10">
-        <v>152644563.0</v>
+        <v>1082000000.0</v>
       </c>
       <c r="Z10">
         <v>1016000000.0</v>
       </c>
       <c r="AA10">
         <v>1187000000.0</v>
       </c>
       <c r="AB10">
         <v>1168000000.0</v>
       </c>
       <c r="AC10">
         <v>1060000000.0</v>
       </c>
       <c r="AD10">
         <v>1125000000.0</v>
       </c>
       <c r="AE10">
         <v>1125000000.0</v>
       </c>
       <c r="AF10">
         <v>1049000000.0</v>
       </c>
       <c r="AG10">
         <v>998000000.0</v>
       </c>
@@ -11266,75 +11270,75 @@
       <c r="I11">
         <v>432000000.0</v>
       </c>
       <c r="J11">
         <v>381000000.0</v>
       </c>
       <c r="K11">
         <v>295000000.0</v>
       </c>
       <c r="L11">
         <v>176000000.0</v>
       </c>
       <c r="M11">
         <v>187000000.0</v>
       </c>
       <c r="N11">
         <v>167000000.0</v>
       </c>
       <c r="O11">
         <v>168000000.0</v>
       </c>
       <c r="P11">
         <v>152000000.0</v>
       </c>
       <c r="Q11">
-        <v>18751359.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="R11">
         <v>90000000.0</v>
       </c>
       <c r="S11">
         <v>75000000.0</v>
       </c>
       <c r="T11">
         <v>102000000.0</v>
       </c>
       <c r="U11">
         <v>113000000.0</v>
       </c>
       <c r="V11">
         <v>127000000.0</v>
       </c>
       <c r="W11">
         <v>71000000.0</v>
       </c>
       <c r="X11">
         <v>116000000.0</v>
       </c>
       <c r="Y11">
-        <v>19609606.0</v>
+        <v>139000000.0</v>
       </c>
       <c r="Z11">
         <v>130000000.0</v>
       </c>
       <c r="AA11">
         <v>147000000.0</v>
       </c>
       <c r="AB11">
         <v>145000000.0</v>
       </c>
       <c r="AC11">
         <v>132000000.0</v>
       </c>
       <c r="AD11">
         <v>139000000.0</v>
       </c>
       <c r="AE11">
         <v>139000000.0</v>
       </c>
       <c r="AF11">
         <v>85000000.0</v>
       </c>
       <c r="AG11">
         <v>95000000.0</v>
       </c>
@@ -11742,75 +11746,75 @@
       <c r="I15">
         <v>1682000000.0</v>
       </c>
       <c r="J15">
         <v>1422000000.0</v>
       </c>
       <c r="K15">
         <v>1306000000.0</v>
       </c>
       <c r="L15">
         <v>1168000000.0</v>
       </c>
       <c r="M15">
         <v>1298000000.0</v>
       </c>
       <c r="N15">
         <v>1148000000.0</v>
       </c>
       <c r="O15">
         <v>1151000000.0</v>
       </c>
       <c r="P15">
         <v>1061000000.0</v>
       </c>
       <c r="Q15">
-        <v>129444867.0</v>
+        <v>856000000.0</v>
       </c>
       <c r="R15">
         <v>609000000.0</v>
       </c>
       <c r="S15">
         <v>536000000.0</v>
       </c>
       <c r="T15">
         <v>740000000.0</v>
       </c>
       <c r="U15">
         <v>827000000.0</v>
       </c>
       <c r="V15">
         <v>926000000.0</v>
       </c>
       <c r="W15">
         <v>1197000000.0</v>
       </c>
       <c r="X15">
         <v>1132000000.0</v>
       </c>
       <c r="Y15">
-        <v>132470651.0</v>
+        <v>939000000.0</v>
       </c>
       <c r="Z15">
         <v>887000000.0</v>
       </c>
       <c r="AA15">
         <v>1042000000.0</v>
       </c>
       <c r="AB15">
         <v>1026000000.0</v>
       </c>
       <c r="AC15">
         <v>927000000.0</v>
       </c>
       <c r="AD15">
         <v>987000000.0</v>
       </c>
       <c r="AE15">
         <v>987000000.0</v>
       </c>
       <c r="AF15">
         <v>964000000.0</v>
       </c>
       <c r="AG15">
         <v>904000000.0</v>
       </c>
@@ -12342,75 +12346,75 @@
       <c r="I21">
         <v>2198000000.0</v>
       </c>
       <c r="J21">
         <v>1959000000.0</v>
       </c>
       <c r="K21">
         <v>1714000000.0</v>
       </c>
       <c r="L21">
         <v>1425000000.0</v>
       </c>
       <c r="M21">
         <v>1539000000.0</v>
       </c>
       <c r="N21">
         <v>1381000000.0</v>
       </c>
       <c r="O21">
         <v>1388000000.0</v>
       </c>
       <c r="P21">
         <v>1261000000.0</v>
       </c>
       <c r="Q21">
-        <v>97688533.0</v>
+        <v>1045000000.0</v>
       </c>
       <c r="R21">
         <v>749000000.0</v>
       </c>
       <c r="S21">
         <v>682000000.0</v>
       </c>
       <c r="T21">
         <v>919000000.0</v>
       </c>
       <c r="U21">
         <v>1035000000.0</v>
       </c>
       <c r="V21">
         <v>1164000000.0</v>
       </c>
       <c r="W21">
         <v>1296000000.0</v>
       </c>
       <c r="X21">
         <v>1260000000.0</v>
       </c>
       <c r="Y21">
-        <v>122313157.0</v>
+        <v>1107000000.0</v>
       </c>
       <c r="Z21">
         <v>1047000000.0</v>
       </c>
       <c r="AA21">
         <v>1202000000.0</v>
       </c>
       <c r="AB21">
         <v>1188000000.0</v>
       </c>
       <c r="AC21">
         <v>1085000000.0</v>
       </c>
       <c r="AD21">
         <v>1147000000.0</v>
       </c>
       <c r="AE21">
         <v>1147000000.0</v>
       </c>
       <c r="AF21">
         <v>1062000000.0</v>
       </c>
       <c r="AG21">
         <v>1014000000.0</v>
       </c>
@@ -12542,75 +12546,75 @@
       <c r="I23">
         <v>4962000000.0</v>
       </c>
       <c r="J23">
         <v>4809000000.0</v>
       </c>
       <c r="K23">
         <v>5323000000.0</v>
       </c>
       <c r="L23">
         <v>5144000000.0</v>
       </c>
       <c r="M23">
         <v>5747000000.0</v>
       </c>
       <c r="N23">
         <v>5623000000.0</v>
       </c>
       <c r="O23">
         <v>6037000000.0</v>
       </c>
       <c r="P23">
         <v>6104000000.0</v>
       </c>
       <c r="Q23">
-        <v>946489985.0</v>
+        <v>5860000000.0</v>
       </c>
       <c r="R23">
         <v>5895000000.0</v>
       </c>
       <c r="S23">
         <v>6925000000.0</v>
       </c>
       <c r="T23">
         <v>6886000000.0</v>
       </c>
       <c r="U23">
         <v>6973000000.0</v>
       </c>
       <c r="V23">
         <v>6660000000.0</v>
       </c>
       <c r="W23">
         <v>7039000000.0</v>
       </c>
       <c r="X23">
         <v>6315000000.0</v>
       </c>
       <c r="Y23">
-        <v>855627798.0</v>
+        <v>5825000000.0</v>
       </c>
       <c r="Z23">
         <v>5264000000.0</v>
       </c>
       <c r="AA23">
         <v>6091000000.0</v>
       </c>
       <c r="AB23">
         <v>5533000000.0</v>
       </c>
       <c r="AC23">
         <v>5007000000.0</v>
       </c>
       <c r="AD23">
         <v>4742000000.0</v>
       </c>
       <c r="AE23">
         <v>4742000000.0</v>
       </c>
       <c r="AF23">
         <v>3983000000.0</v>
       </c>
       <c r="AG23">
         <v>3541000000.0</v>
       </c>
@@ -13236,75 +13240,75 @@
       <c r="I30">
         <v>812000000.0</v>
       </c>
       <c r="J30">
         <v>812000000.0</v>
       </c>
       <c r="K30">
         <v>1071000000.0</v>
       </c>
       <c r="L30">
         <v>917000000.0</v>
       </c>
       <c r="M30">
         <v>958000000.0</v>
       </c>
       <c r="N30">
         <v>934000000.0</v>
       </c>
       <c r="O30">
         <v>1059000000.0</v>
       </c>
       <c r="P30">
         <v>1142000000.0</v>
       </c>
       <c r="Q30">
-        <v>214279646.0</v>
+        <v>1018000000.0</v>
       </c>
       <c r="R30">
         <v>1111000000.0</v>
       </c>
       <c r="S30">
         <v>1510000000.0</v>
       </c>
       <c r="T30">
         <v>1390000000.0</v>
       </c>
       <c r="U30">
         <v>1402000000.0</v>
       </c>
       <c r="V30">
         <v>1302000000.0</v>
       </c>
       <c r="W30">
         <v>1401000000.0</v>
       </c>
       <c r="X30">
         <v>1198000000.0</v>
       </c>
       <c r="Y30">
-        <v>183822427.0</v>
+        <v>1063000000.0</v>
       </c>
       <c r="Z30">
         <v>930000000.0</v>
       </c>
       <c r="AA30">
         <v>1286000000.0</v>
       </c>
       <c r="AB30">
         <v>1237000000.0</v>
       </c>
       <c r="AC30">
         <v>1050000000.0</v>
       </c>
       <c r="AD30">
         <v>1039000000.0</v>
       </c>
       <c r="AE30">
         <v>1039000000.0</v>
       </c>
       <c r="AF30">
         <v>977000000.0</v>
       </c>
       <c r="AG30">
         <v>833000000.0</v>
       </c>
@@ -13364,75 +13368,75 @@
       <c r="I31">
         <v>28000000.0</v>
       </c>
       <c r="J31">
         <v>-48000000.0</v>
       </c>
       <c r="K31">
         <v>-10000000.0</v>
       </c>
       <c r="L31">
         <v>14000000.0</v>
       </c>
       <c r="M31">
         <v>-4000000.0</v>
       </c>
       <c r="N31">
         <v>-14000000.0</v>
       </c>
       <c r="O31">
         <v>-15000000.0</v>
       </c>
       <c r="P31">
         <v>-16000000.0</v>
       </c>
       <c r="Q31">
-        <v>55951638.0</v>
+        <v>-29000000.0</v>
       </c>
       <c r="R31">
         <v>-10000000.0</v>
       </c>
       <c r="S31">
         <v>-30000000.0</v>
       </c>
       <c r="T31">
         <v>-29000000.0</v>
       </c>
       <c r="U31">
         <v>-51000000.0</v>
       </c>
       <c r="V31">
         <v>-58000000.0</v>
       </c>
       <c r="W31">
         <v>-13000000.0</v>
       </c>
       <c r="X31">
         <v>-9000000.0</v>
       </c>
       <c r="Y31">
-        <v>30331406.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="Z31">
         <v>-31000000.0</v>
       </c>
       <c r="AA31">
         <v>-15000000.0</v>
       </c>
       <c r="AB31">
         <v>134000000.0</v>
       </c>
       <c r="AC31">
         <v>119000000.0</v>
       </c>
       <c r="AD31">
         <v>122000000.0</v>
       </c>
       <c r="AE31">
         <v>122000000.0</v>
       </c>
       <c r="AF31">
         <v>69000000.0</v>
       </c>
       <c r="AG31">
         <v>47000000.0</v>
       </c>
@@ -13492,75 +13496,75 @@
       <c r="I32">
         <v>7160000000.0</v>
       </c>
       <c r="J32">
         <v>6768000000.0</v>
       </c>
       <c r="K32">
         <v>6893000000.0</v>
       </c>
       <c r="L32">
         <v>6569000000.0</v>
       </c>
       <c r="M32">
         <v>7286000000.0</v>
       </c>
       <c r="N32">
         <v>7004000000.0</v>
       </c>
       <c r="O32">
         <v>7425000000.0</v>
       </c>
       <c r="P32">
         <v>7365000000.0</v>
       </c>
       <c r="Q32">
-        <v>1044178519.0</v>
+        <v>6905000000.0</v>
       </c>
       <c r="R32">
         <v>6644000000.0</v>
       </c>
       <c r="S32">
         <v>7607000000.0</v>
       </c>
       <c r="T32">
         <v>7805000000.0</v>
       </c>
       <c r="U32">
         <v>8008000000.0</v>
       </c>
       <c r="V32">
         <v>7824000000.0</v>
       </c>
       <c r="W32">
         <v>8335000000.0</v>
       </c>
       <c r="X32">
         <v>7575000000.0</v>
       </c>
       <c r="Y32">
-        <v>977940956.0</v>
+        <v>6932000000.0</v>
       </c>
       <c r="Z32">
         <v>6311000000.0</v>
       </c>
       <c r="AA32">
         <v>7293000000.0</v>
       </c>
       <c r="AB32">
         <v>6507000000.0</v>
       </c>
       <c r="AC32">
         <v>5898000000.0</v>
       </c>
       <c r="AD32">
         <v>5736000000.0</v>
       </c>
       <c r="AE32">
         <v>5736000000.0</v>
       </c>
       <c r="AF32">
         <v>4969000000.0</v>
       </c>
       <c r="AG32">
         <v>4503000000.0</v>
       </c>
@@ -14751,51 +14755,51 @@
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>100</v>
       </c>
       <c r="AO1" t="s">
         <v>101</v>
       </c>
       <c r="AP1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>134</v>
       </c>
       <c r="B2">
-        <v>11070753036.0</v>
+        <v>8470000000.0</v>
       </c>
       <c r="C2">
         <v>11070753036.0</v>
       </c>
       <c r="D2">
         <v>10999000000.0</v>
       </c>
       <c r="E2">
         <v>12022000000.0</v>
       </c>
       <c r="F2">
         <v>13164000000.0</v>
       </c>
       <c r="G2">
         <v>10209000000.0</v>
       </c>
       <c r="H2">
         <v>12251000000.0</v>
       </c>
       <c r="I2">
         <v>10218000000.0</v>
       </c>
       <c r="J2">
         <v>13567000000.0</v>
       </c>
@@ -15125,51 +15129,51 @@
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5"/>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>138</v>
       </c>
       <c r="B6">
-        <v>-2580349856.0</v>
+        <v>9946000000.0</v>
       </c>
       <c r="C6">
         <v>-2580349856.0</v>
       </c>
       <c r="D6">
         <v>256000000.0</v>
       </c>
       <c r="E6">
         <v>-1023000000.0</v>
       </c>
       <c r="F6">
         <v>-1142000000.0</v>
       </c>
       <c r="G6">
         <v>2955000000.0</v>
       </c>
       <c r="H6">
         <v>-2042000000.0</v>
       </c>
       <c r="I6">
         <v>2033000000.0</v>
       </c>
       <c r="J6">
         <v>-3349000000.0</v>
       </c>
@@ -15911,51 +15915,51 @@
         <v>-5098980.2</v>
       </c>
       <c r="AH13">
         <v>517793169.33</v>
       </c>
       <c r="AI13">
         <v>914000000.0</v>
       </c>
       <c r="AJ13">
         <v>-34000000.0</v>
       </c>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13">
         <v>367000000.0</v>
       </c>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>146</v>
       </c>
       <c r="B14">
-        <v>1069038554.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="C14">
         <v>1069038554.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>978000000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>1004000000.0</v>
       </c>
       <c r="K14">
         <v>861000000.0</v>
       </c>
       <c r="L14">
         <v>861000000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14">
         <v>1020000000.0</v>
       </c>
@@ -16101,51 +16105,51 @@
         <v>19000000.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>148</v>
       </c>
       <c r="B16">
-        <v>8490403179.0</v>
+        <v>18416000000.0</v>
       </c>
       <c r="C16">
         <v>8490403179.0</v>
       </c>
       <c r="D16">
         <v>11255000000.0</v>
       </c>
       <c r="E16">
         <v>10999000000.0</v>
       </c>
       <c r="F16">
         <v>12022000000.0</v>
       </c>
       <c r="G16">
         <v>13164000000.0</v>
       </c>
       <c r="H16">
         <v>10209000000.0</v>
       </c>
       <c r="I16">
         <v>12251000000.0</v>
       </c>
       <c r="J16">
         <v>10218000000.0</v>
       </c>
@@ -16655,63 +16659,63 @@
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>116</v>
       </c>
       <c r="B22">
-        <v>2172594030.0</v>
+        <v>2091000000.0</v>
       </c>
       <c r="C22">
         <v>2172594030.0</v>
       </c>
       <c r="D22">
         <v>2153000000.0</v>
       </c>
       <c r="E22">
         <v>2409000000.0</v>
       </c>
       <c r="F22">
-        <v>1957000000.0</v>
+        <v>4291000000.0</v>
       </c>
       <c r="G22">
         <v>1957000000.0</v>
       </c>
       <c r="H22">
         <v>1583000000.0</v>
       </c>
       <c r="I22">
         <v>1682000000.0</v>
       </c>
       <c r="J22">
         <v>1422000000.0</v>
       </c>
       <c r="K22">
         <v>1306000000.0</v>
       </c>
       <c r="L22">
         <v>1168000000.0</v>
       </c>
       <c r="M22">
         <v>1298000000.0</v>
       </c>
       <c r="N22">
         <v>-1465000000.0</v>
       </c>
@@ -16783,51 +16787,51 @@
       </c>
       <c r="AK22">
         <v>198000000.0</v>
       </c>
       <c r="AL22">
         <v>198000000.0</v>
       </c>
       <c r="AM22">
         <v>113728000.0</v>
       </c>
       <c r="AN22">
         <v>113728000.0</v>
       </c>
       <c r="AO22">
         <v>-72728000.0</v>
       </c>
       <c r="AP22">
         <v>-72728000.0</v>
       </c>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>154</v>
       </c>
       <c r="B23">
-        <v>627007429.0</v>
+        <v>1011000000.0</v>
       </c>
       <c r="C23">
         <v>627007429.0</v>
       </c>
       <c r="D23">
         <v>-2122000000.0</v>
       </c>
       <c r="E23">
         <v>-2056000000.0</v>
       </c>
       <c r="F23">
         <v>-456000000.0</v>
       </c>
       <c r="G23">
         <v>-815000000.0</v>
       </c>
       <c r="H23">
         <v>-882000000.0</v>
       </c>
       <c r="I23">
         <v>-1611000000.0</v>
       </c>
       <c r="J23">
         <v>-522000000.0</v>
       </c>
@@ -16911,51 +16915,51 @@
       </c>
       <c r="AK23">
         <v>10000000.0</v>
       </c>
       <c r="AL23">
         <v>10000000.0</v>
       </c>
       <c r="AM23">
         <v>541369500.0</v>
       </c>
       <c r="AN23">
         <v>541369500.0</v>
       </c>
       <c r="AO23">
         <v>314630500.0</v>
       </c>
       <c r="AP23">
         <v>314630500.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>155</v>
       </c>
       <c r="B24">
-        <v>-4135250496.0</v>
+        <v>6650000000.0</v>
       </c>
       <c r="C24">
         <v>-4135250496.0</v>
       </c>
       <c r="D24">
         <v>-1244000000.0</v>
       </c>
       <c r="E24">
         <v>-633000000.0</v>
       </c>
       <c r="F24">
         <v>-3221000000.0</v>
       </c>
       <c r="G24">
         <v>1324000000.0</v>
       </c>
       <c r="H24">
         <v>-3337000000.0</v>
       </c>
       <c r="I24">
         <v>693000000.0</v>
       </c>
       <c r="J24">
         <v>-5498000000.0</v>
       </c>
@@ -17039,63 +17043,63 @@
       </c>
       <c r="AK24">
         <v>-739000000.0</v>
       </c>
       <c r="AL24">
         <v>-739000000.0</v>
       </c>
       <c r="AM24">
         <v>297335500.0</v>
       </c>
       <c r="AN24">
         <v>297335500.0</v>
       </c>
       <c r="AO24">
         <v>-366835500.0</v>
       </c>
       <c r="AP24">
         <v>-366835500.0</v>
       </c>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>156</v>
       </c>
       <c r="B25">
-        <v>-902791538.0</v>
+        <v>-255000000.0</v>
       </c>
       <c r="C25">
         <v>-902791538.0</v>
       </c>
       <c r="D25">
         <v>1319000000.0</v>
       </c>
       <c r="E25">
         <v>-918000000.0</v>
       </c>
       <c r="F25">
-        <v>2519000000.0</v>
+        <v>-1933000000.0</v>
       </c>
       <c r="G25">
         <v>367000000.0</v>
       </c>
       <c r="H25">
         <v>414000000.0</v>
       </c>
       <c r="I25">
         <v>1098000000.0</v>
       </c>
       <c r="J25">
         <v>1071000000.0</v>
       </c>
       <c r="K25">
         <v>-1041000000.0</v>
       </c>
       <c r="L25">
         <v>88000000.0</v>
       </c>
       <c r="M25">
         <v>603000000.0</v>
       </c>
       <c r="N25">
         <v>3959000000.0</v>
       </c>
@@ -17262,60 +17266,62 @@
       <c r="AE26">
         <v>1125390710.18</v>
       </c>
       <c r="AF26">
         <v>-2855000000.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>158</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>163000000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27">
         <v>211000000.0</v>
       </c>
       <c r="E27">
         <v>147000000.0</v>
       </c>
       <c r="F27">
-        <v>71000000.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="G27">
         <v>156000000.0</v>
       </c>
       <c r="H27">
         <v>168000000.0</v>
       </c>
       <c r="I27">
         <v>164000000.0</v>
       </c>
       <c r="J27">
         <v>193000000.0</v>
       </c>
       <c r="K27">
         <v>117000000.0</v>
       </c>
       <c r="L27">
         <v>185000000.0</v>
       </c>
       <c r="M27">
         <v>166000000.0</v>
       </c>
       <c r="N27">
         <v>167000000.0</v>
       </c>
@@ -17387,51 +17393,51 @@
       </c>
       <c r="AK27">
         <v>91000000.0</v>
       </c>
       <c r="AL27">
         <v>91000000.0</v>
       </c>
       <c r="AM27">
         <v>-51575500.0</v>
       </c>
       <c r="AN27">
         <v>-51575500.0</v>
       </c>
       <c r="AO27">
         <v>136575500.0</v>
       </c>
       <c r="AP27">
         <v>136575500.0</v>
       </c>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>159</v>
       </c>
       <c r="B28">
-        <v>-24593904.0</v>
+        <v>1011000000.0</v>
       </c>
       <c r="C28">
         <v>-24593904.0</v>
       </c>
       <c r="D28">
         <v>-2122000000.0</v>
       </c>
       <c r="E28">
         <v>-2056000000.0</v>
       </c>
       <c r="F28">
         <v>-456000000.0</v>
       </c>
       <c r="G28">
         <v>-815000000.0</v>
       </c>
       <c r="H28">
         <v>-882000000.0</v>
       </c>
       <c r="I28">
         <v>-1611000000.0</v>
       </c>
       <c r="J28">
         <v>-522000000.0</v>
       </c>
@@ -17515,51 +17521,51 @@
       </c>
       <c r="AK28">
         <v>10000000.0</v>
       </c>
       <c r="AL28">
         <v>10000000.0</v>
       </c>
       <c r="AM28">
         <v>541369500.0</v>
       </c>
       <c r="AN28">
         <v>541369500.0</v>
       </c>
       <c r="AO28">
         <v>314630500.0</v>
       </c>
       <c r="AP28">
         <v>314630500.0</v>
       </c>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>160</v>
       </c>
       <c r="B29">
-        <v>2338841046.0</v>
+        <v>2332000000.0</v>
       </c>
       <c r="C29">
         <v>2338841046.0</v>
       </c>
       <c r="D29">
         <v>3683000000.0</v>
       </c>
       <c r="E29">
         <v>1638000000.0</v>
       </c>
       <c r="F29">
         <v>2519000000.0</v>
       </c>
       <c r="G29">
         <v>2480000000.0</v>
       </c>
       <c r="H29">
         <v>2165000000.0</v>
       </c>
       <c r="I29">
         <v>2944000000.0</v>
       </c>
       <c r="J29">
         <v>2686000000.0</v>
       </c>
@@ -17643,51 +17649,51 @@
       </c>
       <c r="AK29">
         <v>965000000.0</v>
       </c>
       <c r="AL29">
         <v>965000000.0</v>
       </c>
       <c r="AM29">
         <v>297232500.0</v>
       </c>
       <c r="AN29">
         <v>297232500.0</v>
       </c>
       <c r="AO29">
         <v>139267500.0</v>
       </c>
       <c r="AP29">
         <v>139267500.0</v>
       </c>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>161</v>
       </c>
       <c r="B30">
-        <v>-4991751805.0</v>
+        <v>6650000000.0</v>
       </c>
       <c r="C30">
         <v>-4991751805.0</v>
       </c>
       <c r="D30">
         <v>-1244000000.0</v>
       </c>
       <c r="E30">
         <v>-633000000.0</v>
       </c>
       <c r="F30">
         <v>-3221000000.0</v>
       </c>
       <c r="G30">
         <v>-6818000000.0</v>
       </c>
       <c r="H30">
         <v>-3337000000.0</v>
       </c>
       <c r="I30">
         <v>693000000.0</v>
       </c>
       <c r="J30">
         <v>-5498000000.0</v>
       </c>