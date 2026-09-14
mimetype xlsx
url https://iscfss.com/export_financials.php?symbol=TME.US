--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2839,726 +2842,741 @@
       <c r="K62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AO1" t="s">
         <v>101</v>
       </c>
       <c r="AP1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>6716000000.0</v>
+      </c>
+      <c r="C2">
         <v>6152935000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6288002000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6620441000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6956000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7296000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9033000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6523000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6218000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5493000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5006000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5050000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5217000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5320000000.0</v>
       </c>
       <c r="O2">
         <v>5320000000.0</v>
       </c>
       <c r="P2">
+        <v>5320000000.0</v>
+      </c>
+      <c r="Q2">
         <v>4838000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>857147125.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5179000000.0</v>
       </c>
       <c r="S2">
         <v>5179000000.0</v>
       </c>
       <c r="T2">
+        <v>5179000000.0</v>
+      </c>
+      <c r="U2">
         <v>4481000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4403000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3565000000.0</v>
       </c>
       <c r="W2">
         <v>3565000000.0</v>
       </c>
       <c r="X2">
+        <v>3565000000.0</v>
+      </c>
+      <c r="Y2">
         <v>3207000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>432987941.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2644000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>367371549.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2496000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2453000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830000000.0</v>
       </c>
       <c r="AE2">
         <v>1830000000.0</v>
       </c>
       <c r="AF2">
+        <v>1830000000.0</v>
+      </c>
+      <c r="AG2">
         <v>1738000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1487000000.0</v>
       </c>
-      <c r="AH2">
-[...1 lines deleted...]
-      </c>
       <c r="AI2">
+        <v>0.0</v>
+      </c>
+      <c r="AJ2">
         <v>1045000000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
-[...1 lines deleted...]
-      </c>
+      <c r="AM2"/>
       <c r="AN2">
         <v>998000000.0</v>
       </c>
       <c r="AO2">
-        <v>165485000.0</v>
+        <v>998000000.0</v>
       </c>
       <c r="AP2">
         <v>165485000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2">
+        <v>165485000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
-[...3 lines deleted...]
-      <c r="AI3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
+      <c r="AH3"/>
+      <c r="AI3">
+        <v>0.0</v>
+      </c>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-[...3 lines deleted...]
-      <c r="AI4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>15608000000.0</v>
+      </c>
+      <c r="C5">
         <v>17091928000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>27124000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>30861000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>22966000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19325000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16727000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15464000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>11887000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9658000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8507000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8787000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7646000000.0</v>
       </c>
       <c r="O5">
         <v>7646000000.0</v>
       </c>
       <c r="P5">
+        <v>7646000000.0</v>
+      </c>
+      <c r="Q5">
         <v>5404000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3286377.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290000000.0</v>
       </c>
       <c r="S5">
         <v>1290000000.0</v>
       </c>
       <c r="T5">
+        <v>1290000000.0</v>
+      </c>
+      <c r="U5">
         <v>3594000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4734000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000000.0</v>
       </c>
       <c r="W5">
         <v>6300000000.0</v>
       </c>
       <c r="X5">
+        <v>6300000000.0</v>
+      </c>
+      <c r="Y5">
         <v>4681000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>824274466.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1578000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>313967009.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1277000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1822000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>903000000.0</v>
       </c>
       <c r="AE5">
         <v>903000000.0</v>
       </c>
       <c r="AF5">
+        <v>903000000.0</v>
+      </c>
+      <c r="AG5">
         <v>2766000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1793000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>26141000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>997000000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>20625000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000000.0</v>
       </c>
       <c r="AN5">
         <v>600000000.0</v>
       </c>
       <c r="AO5">
-        <v>45354000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="AP5">
         <v>45354000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5">
+        <v>45354000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>355000000.0</v>
+      </c>
+      <c r="C7">
         <v>299000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>316000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>331000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>336000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>355000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>325000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>344000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>355000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>354000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>412000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>433000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>376000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>399000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>429000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>448000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>466000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>285000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>297000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>304000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>317000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>312000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>321000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>135000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>136000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>132000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>147000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>143000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>140000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>93000000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
-[...3 lines deleted...]
-      <c r="AI7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>2000000.0</v>
       </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
       <c r="I8">
@@ -3578,5471 +3596,5594 @@
       </c>
       <c r="N8">
         <v>2000000.0</v>
       </c>
       <c r="O8">
         <v>2000000.0</v>
       </c>
       <c r="P8">
         <v>2000000.0</v>
       </c>
       <c r="Q8">
         <v>2000000.0</v>
       </c>
       <c r="R8">
         <v>2000000.0</v>
       </c>
       <c r="S8">
         <v>2000000.0</v>
       </c>
       <c r="T8">
         <v>2000000.0</v>
       </c>
       <c r="U8">
         <v>2000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>29463000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>29176000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29035000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>36702000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>36643000000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>36456000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>36493000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>36379000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>36187000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>36238000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>36236000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>36159000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>35831000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>35044000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>34902000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>34745000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>34570000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>34425000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>34310000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>34166000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>33795000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>103783184.16</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3985354277.98</v>
       </c>
-      <c r="AG9"/>
-[...3 lines deleted...]
-      <c r="AI9"/>
+      <c r="AH9"/>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>23698000000.0</v>
+      </c>
+      <c r="C10">
         <v>18362166000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8490403000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11255000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10999000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12022000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13164000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10209000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12251000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10218000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13567000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12381000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12950000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12129000000.0</v>
       </c>
       <c r="O10">
         <v>12129000000.0</v>
       </c>
       <c r="P10">
+        <v>12129000000.0</v>
+      </c>
+      <c r="Q10">
         <v>8582000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1500380921.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8353000000.0</v>
       </c>
       <c r="S10">
         <v>8353000000.0</v>
       </c>
       <c r="T10">
+        <v>8353000000.0</v>
+      </c>
+      <c r="U10">
         <v>5078000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6822000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11128000000.0</v>
       </c>
       <c r="W10">
         <v>11128000000.0</v>
       </c>
       <c r="X10">
+        <v>11128000000.0</v>
+      </c>
+      <c r="Y10">
         <v>9641000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1664664056.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12266000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2214565657.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20036000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17356000000.0</v>
       </c>
       <c r="AE10">
         <v>17356000000.0</v>
       </c>
       <c r="AF10">
+        <v>17356000000.0</v>
+      </c>
+      <c r="AG10">
         <v>11529000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9529000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5174000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5174000000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-3332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3071000000.0</v>
       </c>
       <c r="AN10">
         <v>3071000000.0</v>
       </c>
       <c r="AO10">
-        <v>674464000.0</v>
+        <v>3071000000.0</v>
       </c>
       <c r="AP10">
         <v>674464000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10">
+        <v>674464000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>10999000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12022000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>854000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10209000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12251000000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>9555000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8582000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10044000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8353000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6591000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5078000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6822000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>30654000000.0</v>
+      </c>
+      <c r="C12">
         <v>26658067000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24346494000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22320000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22196000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26691000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27209000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28563000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24547000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26625000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>23541000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22224000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22987000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20491000000.0</v>
       </c>
       <c r="O12">
         <v>20491000000.0</v>
       </c>
       <c r="P12">
+        <v>20491000000.0</v>
+      </c>
+      <c r="Q12">
         <v>18913000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3196600092.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20034000000.0</v>
       </c>
       <c r="S12">
         <v>20034000000.0</v>
       </c>
       <c r="T12">
+        <v>20034000000.0</v>
+      </c>
+      <c r="U12">
         <v>20241000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22338000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26023000000.0</v>
       </c>
       <c r="W12">
         <v>26023000000.0</v>
       </c>
       <c r="X12">
+        <v>26023000000.0</v>
+      </c>
+      <c r="Y12">
         <v>24809000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3019041291.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20940000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3225806451.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20689000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>19937000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17437000000.0</v>
       </c>
       <c r="AE12">
         <v>17437000000.0</v>
       </c>
       <c r="AF12">
+        <v>17437000000.0</v>
+      </c>
+      <c r="AG12">
         <v>11529000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9529000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5174000000.0</v>
       </c>
       <c r="AI12">
         <v>5174000000.0</v>
       </c>
-      <c r="AJ12"/>
+      <c r="AJ12">
+        <v>5174000000.0</v>
+      </c>
       <c r="AK12"/>
-      <c r="AL12">
-[...1 lines deleted...]
-      </c>
+      <c r="AL12"/>
       <c r="AM12">
         <v>3332000000.0</v>
       </c>
       <c r="AN12">
         <v>3332000000.0</v>
       </c>
       <c r="AO12">
-        <v>1307782000.0</v>
+        <v>3332000000.0</v>
       </c>
       <c r="AP12">
         <v>1307782000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12">
+        <v>1307782000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>2000000.0</v>
+      </c>
+      <c r="C13">
         <v>1993000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>2000000.0</v>
       </c>
       <c r="I13">
         <v>2000000.0</v>
       </c>
       <c r="J13">
         <v>2000000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
       <c r="L13">
         <v>2000000.0</v>
       </c>
       <c r="M13">
         <v>2000000.0</v>
       </c>
       <c r="N13">
         <v>2000000.0</v>
       </c>
       <c r="O13">
         <v>2000000.0</v>
       </c>
       <c r="P13">
         <v>2000000.0</v>
       </c>
       <c r="Q13">
+        <v>2000000.0</v>
+      </c>
+      <c r="R13">
         <v>298761.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="S13">
         <v>2000000.0</v>
       </c>
       <c r="T13">
         <v>2000000.0</v>
       </c>
       <c r="U13">
         <v>2000000.0</v>
       </c>
       <c r="V13">
         <v>2000000.0</v>
       </c>
       <c r="W13">
         <v>2000000.0</v>
       </c>
       <c r="X13">
         <v>2000000.0</v>
       </c>
       <c r="Y13">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z13">
         <v>282721.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>287121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC13">
         <v>2000000.0</v>
       </c>
       <c r="AD13">
         <v>2000000.0</v>
       </c>
       <c r="AE13">
         <v>2000000.0</v>
       </c>
       <c r="AF13">
         <v>2000000.0</v>
       </c>
       <c r="AG13">
         <v>2000000.0</v>
       </c>
       <c r="AH13">
-        <v>0.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AI13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13">
         <v>2000000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
+      <c r="AM13"/>
       <c r="AN13">
         <v>2000000.0</v>
       </c>
       <c r="AO13">
-        <v>555000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AP13">
         <v>555000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13">
+        <v>555000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>1555684984.0</v>
       </c>
       <c r="C14">
+        <v>1555684984.0</v>
+      </c>
+      <c r="D14">
         <v>1554402000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1559235663.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1551468774.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1546504271.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1556171427.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1567356601.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1569416908.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1561621328.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1572742527.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1586685736.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1584413300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582648934.0</v>
       </c>
       <c r="O14">
         <v>1582648934.0</v>
       </c>
       <c r="P14">
+        <v>1582648934.0</v>
+      </c>
+      <c r="Q14">
         <v>1603399790.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1624292064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651065050.0</v>
       </c>
       <c r="S14">
         <v>1651065050.0</v>
       </c>
       <c r="T14">
+        <v>1651065050.0</v>
+      </c>
+      <c r="U14">
         <v>1668749984.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1687866140.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3364932614.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1682466307.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1680954969.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1675075868.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1675470938.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1677532969.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1665903469.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1674868688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1563457531.0</v>
       </c>
       <c r="AE14">
         <v>1563457531.0</v>
       </c>
       <c r="AF14">
+        <v>1563457531.0</v>
+      </c>
+      <c r="AG14">
         <v>1635275043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624292064.0</v>
       </c>
       <c r="AH14">
         <v>1624292064.0</v>
       </c>
       <c r="AI14">
-        <v>1635450566.0</v>
+        <v>1624292064.0</v>
       </c>
       <c r="AJ14">
         <v>1635450566.0</v>
       </c>
       <c r="AK14">
-        <v>1301604587.0</v>
+        <v>1635450566.0</v>
       </c>
       <c r="AL14">
         <v>1301604587.0</v>
       </c>
       <c r="AM14">
-        <v>1374983931.0</v>
+        <v>1301604587.0</v>
       </c>
       <c r="AN14">
         <v>1374983931.0</v>
       </c>
       <c r="AO14">
-        <v>1311089735.0</v>
+        <v>1374983931.0</v>
       </c>
       <c r="AP14">
         <v>1311089735.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14">
+        <v>1311089735.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>2000000.0</v>
       </c>
       <c r="W15">
         <v>2000000.0</v>
       </c>
       <c r="X15">
         <v>2000000.0</v>
       </c>
       <c r="Y15">
         <v>2000000.0</v>
       </c>
       <c r="Z15">
         <v>2000000.0</v>
       </c>
       <c r="AA15">
         <v>2000000.0</v>
       </c>
       <c r="AB15">
         <v>2000000.0</v>
       </c>
       <c r="AC15">
         <v>2000000.0</v>
       </c>
       <c r="AD15">
         <v>2000000.0</v>
       </c>
       <c r="AE15">
         <v>2000000.0</v>
       </c>
       <c r="AF15">
         <v>2000000.0</v>
       </c>
       <c r="AG15">
         <v>2000000.0</v>
       </c>
       <c r="AH15">
-        <v>0.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>2000000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>3800752000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3541254000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3408742000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3428000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3313000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>2931000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2952000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2991000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3051000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2555000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2426000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2334000000.0</v>
       </c>
       <c r="O16">
         <v>2334000000.0</v>
       </c>
       <c r="P16">
+        <v>2334000000.0</v>
+      </c>
+      <c r="Q16">
         <v>2235000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>283076647.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872000000.0</v>
       </c>
       <c r="S16">
         <v>1872000000.0</v>
       </c>
       <c r="T16">
+        <v>1872000000.0</v>
+      </c>
+      <c r="U16">
         <v>1697000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1789000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1608000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1710000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1540000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>223774048.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1653000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>243191639.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1617000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1453000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537000000.0</v>
       </c>
       <c r="AE16">
         <v>1537000000.0</v>
       </c>
       <c r="AF16">
+        <v>1537000000.0</v>
+      </c>
+      <c r="AG16">
         <v>1448000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1364000000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>1047000000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-[...3 lines deleted...]
-      <c r="AI17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
+        <v>29757000000.0</v>
+      </c>
+      <c r="C20">
         <v>20451334000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>20534068000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>20521467000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>20465000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>19648000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19647000000.0</v>
       </c>
       <c r="H20">
         <v>19647000000.0</v>
       </c>
       <c r="I20">
+        <v>19647000000.0</v>
+      </c>
+      <c r="J20">
         <v>19646000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>19567000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19542000000.0</v>
       </c>
       <c r="L20">
         <v>19542000000.0</v>
       </c>
       <c r="M20">
-        <v>19538000000.0</v>
+        <v>19542000000.0</v>
       </c>
       <c r="N20">
         <v>19538000000.0</v>
       </c>
       <c r="O20">
         <v>19538000000.0</v>
       </c>
       <c r="P20">
+        <v>19538000000.0</v>
+      </c>
+      <c r="Q20">
         <v>19493000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2911880256.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19126000000.0</v>
       </c>
       <c r="S20">
         <v>19126000000.0</v>
       </c>
       <c r="T20">
+        <v>19126000000.0</v>
+      </c>
+      <c r="U20">
         <v>19100000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>19062000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17492000000.0</v>
       </c>
       <c r="W20">
         <v>17492000000.0</v>
       </c>
       <c r="X20">
+        <v>17492000000.0</v>
+      </c>
+      <c r="Y20">
         <v>17150000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2422923057.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>17140000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2460628508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17140000000.0</v>
       </c>
       <c r="AC20">
         <v>17140000000.0</v>
       </c>
       <c r="AD20">
-        <v>17088000000.0</v>
+        <v>17140000000.0</v>
       </c>
       <c r="AE20">
         <v>17088000000.0</v>
       </c>
       <c r="AF20">
-        <v>16289000000.0</v>
+        <v>17088000000.0</v>
       </c>
       <c r="AG20">
         <v>16289000000.0</v>
       </c>
       <c r="AH20">
-        <v>0.0</v>
+        <v>16289000000.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>16262000000.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
+      <c r="AM20"/>
       <c r="AN20">
         <v>15762000000.0</v>
       </c>
       <c r="AO20">
-        <v>1596527000.0</v>
+        <v>15762000000.0</v>
       </c>
       <c r="AP20">
         <v>1596527000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20">
+        <v>1596527000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>8149000000.0</v>
+      </c>
+      <c r="C21">
         <v>2759655000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2900846000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2944641000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5374000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4374000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4413000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4378000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4435000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4442000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4469000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4592000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4639000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4751000000.0</v>
       </c>
       <c r="O21">
         <v>4751000000.0</v>
       </c>
       <c r="P21">
+        <v>4751000000.0</v>
+      </c>
+      <c r="Q21">
         <v>4990000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>410946626.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5227000000.0</v>
       </c>
       <c r="S21">
         <v>5227000000.0</v>
       </c>
       <c r="T21">
+        <v>5227000000.0</v>
+      </c>
+      <c r="U21">
         <v>2764000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2740000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020000000.0</v>
       </c>
       <c r="W21">
         <v>2020000000.0</v>
       </c>
       <c r="X21">
+        <v>2020000000.0</v>
+      </c>
+      <c r="Y21">
         <v>1912000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>276077522.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1615000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>232855276.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1637000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1669000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1763000000.0</v>
       </c>
       <c r="AE21">
         <v>1763000000.0</v>
       </c>
       <c r="AF21">
+        <v>1763000000.0</v>
+      </c>
+      <c r="AG21">
         <v>1535000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1605000000.0</v>
       </c>
-      <c r="AH21">
-[...1 lines deleted...]
-      </c>
       <c r="AI21">
+        <v>0.0</v>
+      </c>
+      <c r="AJ21">
         <v>1717000000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
-[...1 lines deleted...]
-      </c>
+      <c r="AM21"/>
       <c r="AN21">
         <v>2007000000.0</v>
       </c>
       <c r="AO21">
-        <v>607473000.0</v>
+        <v>2007000000.0</v>
       </c>
       <c r="AP21">
         <v>607473000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21">
+        <v>607473000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>98000000.0</v>
+      </c>
+      <c r="C22">
         <v>47821000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>41026000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>57000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>32000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>23000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>18000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="O22">
         <v>12000000.0</v>
       </c>
       <c r="P22">
+        <v>12000000.0</v>
+      </c>
+      <c r="Q22">
         <v>20000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3435758.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="S22">
         <v>23000000.0</v>
       </c>
       <c r="T22">
+        <v>23000000.0</v>
+      </c>
+      <c r="U22">
         <v>27000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="W22">
         <v>18000000.0</v>
       </c>
       <c r="X22">
+        <v>18000000.0</v>
+      </c>
+      <c r="Y22">
         <v>25000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4240822.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>26000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3732575.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="AE22">
         <v>35000000.0</v>
       </c>
       <c r="AF22">
+        <v>35000000.0</v>
+      </c>
+      <c r="AG22">
         <v>36000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>31000000.0</v>
       </c>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
       <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
         <v>30000000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
+      <c r="AM22"/>
       <c r="AN22">
         <v>14000000.0</v>
       </c>
       <c r="AO22">
-        <v>3295000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="AP22">
         <v>3295000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22">
+        <v>3295000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>116947000000.0</v>
+      </c>
+      <c r="C23">
         <v>99478087000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>102587285000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>104866000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>107873000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>98084000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>90444000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84613000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>82405000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>79176000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>75536000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>72956000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>72466000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69113000000.0</v>
       </c>
       <c r="O23">
         <v>69113000000.0</v>
       </c>
       <c r="P23">
+        <v>69113000000.0</v>
+      </c>
+      <c r="Q23">
         <v>66755000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9905143181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65997000000.0</v>
       </c>
       <c r="S23">
         <v>65997000000.0</v>
       </c>
       <c r="T23">
+        <v>65997000000.0</v>
+      </c>
+      <c r="U23">
         <v>66392000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>68055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68273000000.0</v>
       </c>
       <c r="W23">
         <v>68273000000.0</v>
       </c>
       <c r="X23">
+        <v>68273000000.0</v>
+      </c>
+      <c r="Y23">
         <v>64069000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8249671336.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>52456000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7562484746.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>49941000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48892000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44605000000.0</v>
       </c>
       <c r="AE23">
         <v>44605000000.0</v>
       </c>
       <c r="AF23">
+        <v>44605000000.0</v>
+      </c>
+      <c r="AG23">
         <v>39695000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>35947000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>26148000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>30000000000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>20634000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23157000000.0</v>
       </c>
       <c r="AN23">
         <v>23157000000.0</v>
       </c>
       <c r="AO23">
-        <v>4425492000.0</v>
+        <v>23157000000.0</v>
       </c>
       <c r="AP23">
         <v>4425492000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>4425492000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>10532000000.0</v>
+      </c>
+      <c r="C24">
         <v>4543000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3497000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3534000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3559000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3568000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3572000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3481000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5674000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5647000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5636000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5712000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5747000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5463000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5536000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5641000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5331000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5041000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5062000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5148000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5126000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5213000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5175000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5399000000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>3791000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3819000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3791000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3716000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5917000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>5842000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5990000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5709000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5240000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5267000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5351000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5342000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5416000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5393000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5459000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>62000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>65000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>78000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>86000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>81000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>59000000.0</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
-[...3 lines deleted...]
-      <c r="AI25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
+      <c r="AH25"/>
+      <c r="AI25">
+        <v>0.0</v>
+      </c>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26">
+        <v>36412000000.0</v>
+      </c>
+      <c r="C26">
         <v>37088000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>42003000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>46911000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>49190000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>37984000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>29895000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>24204000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25847000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>20984000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19840000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>18962000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17967000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17326000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>14332000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14427000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12075000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14837000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15403000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15262000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>15913000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>15786000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15328000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13378000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>12134000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6941000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5667000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4613000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4927000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4381000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1690348.14</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>120003932.34</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>649970006.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>4118000000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>302000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
-[...3 lines deleted...]
-      <c r="AI27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
+      <c r="AH27"/>
+      <c r="AI27">
+        <v>0.0</v>
+      </c>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-6814000000.0</v>
+      </c>
+      <c r="C28">
         <v>-13538249000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4674975000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7390000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4957000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5947000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9267000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4285000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6222000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4217000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7519000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6236000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6827000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6267000000.0</v>
       </c>
       <c r="O28">
         <v>-6267000000.0</v>
       </c>
       <c r="P28">
+        <v>-6267000000.0</v>
+      </c>
+      <c r="Q28">
         <v>-2493000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-634420327.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3027000000.0</v>
       </c>
       <c r="S28">
         <v>-3027000000.0</v>
       </c>
       <c r="T28">
+        <v>-3027000000.0</v>
+      </c>
+      <c r="U28">
         <v>374000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1379000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5632000000.0</v>
       </c>
       <c r="W28">
         <v>-5632000000.0</v>
       </c>
       <c r="X28">
+        <v>-5632000000.0</v>
+      </c>
+      <c r="Y28">
         <v>-4107000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1645438995.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-12134000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2193462250.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-19893000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-19210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17213000000.0</v>
       </c>
       <c r="AE28">
         <v>-17213000000.0</v>
       </c>
       <c r="AF28">
+        <v>-17213000000.0</v>
+      </c>
+      <c r="AG28">
         <v>-11529000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-9529000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5174000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5174000000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>3332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3071000000.0</v>
       </c>
       <c r="AN28">
         <v>-3071000000.0</v>
       </c>
       <c r="AO28">
-        <v>-674464000.0</v>
+        <v>-3071000000.0</v>
       </c>
       <c r="AP28">
         <v>-674464000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28">
+        <v>-674464000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>94801000000.0</v>
+      </c>
+      <c r="C29">
         <v>78883000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>83784000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>86285000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>89584000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>78957000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>73589000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>69065000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>66883000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>64963000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>61543000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>59646000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>59324000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>56443000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>53635000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>52865000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>52569000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>53473000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>55379000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>55101000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>56901000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>57424000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>57420000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>54740000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>49215000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>43867000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>4184000000.0</v>
+      </c>
+      <c r="C30">
         <v>3810715000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3905485000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3682000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3729000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3201000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3508000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2935000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3024000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2808000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3097000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2502000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2459000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2722000000.0</v>
       </c>
       <c r="O30">
         <v>2722000000.0</v>
       </c>
       <c r="P30">
+        <v>2722000000.0</v>
+      </c>
+      <c r="Q30">
         <v>2916000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>432905606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513000000.0</v>
       </c>
       <c r="S30">
         <v>2513000000.0</v>
       </c>
       <c r="T30">
+        <v>2513000000.0</v>
+      </c>
+      <c r="U30">
         <v>2686000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2599000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2800000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2988000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2162000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>281166508.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2084000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>315546176.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1734000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1685000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483000000.0</v>
       </c>
       <c r="AE30">
         <v>1483000000.0</v>
       </c>
       <c r="AF30">
+        <v>1483000000.0</v>
+      </c>
+      <c r="AG30">
         <v>1910000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1602000000.0</v>
       </c>
-      <c r="AH30">
-[...1 lines deleted...]
-      </c>
       <c r="AI30">
+        <v>0.0</v>
+      </c>
+      <c r="AJ30">
         <v>1302000000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
-[...1 lines deleted...]
-      </c>
+      <c r="AM30"/>
       <c r="AN30">
         <v>719000000.0</v>
       </c>
       <c r="AO30">
-        <v>141743000.0</v>
+        <v>719000000.0</v>
       </c>
       <c r="AP30">
         <v>141743000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30">
+        <v>141743000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>29800000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>26691000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>23758000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>22741000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>22477000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>24079000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>26872000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>28089000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>29973000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>30598000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>32733000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>30279000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>30122000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>25112000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>24828000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>22763000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>22116000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>20533000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8429405.26</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>344518530.59</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1982753449.31</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1299578059.07</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>8162000000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>2856000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31"/>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>16942000000.0</v>
+      </c>
+      <c r="C32">
         <v>18046000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17869000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15569000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>14381000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15546000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>17994000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>19255000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17611000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>20356000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>17922000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>16666000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>17162000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14865000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>14842000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>13932000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>15817000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>14198000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>16341000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>16146000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>18509000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>19486000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>22085000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21420000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17182000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17283000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>77258000000.0</v>
+      </c>
+      <c r="C33">
         <v>64940558000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>70108616000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>74965320000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>76996000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>63908000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>55900000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>50087000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>51615000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>46633000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>45600000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>44877000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>43863000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43268000000.0</v>
       </c>
       <c r="O33">
         <v>43268000000.0</v>
       </c>
       <c r="P33">
+        <v>43268000000.0</v>
+      </c>
+      <c r="Q33">
         <v>40685000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5764605709.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40737000000.0</v>
       </c>
       <c r="S33">
         <v>40737000000.0</v>
       </c>
       <c r="T33">
+        <v>40737000000.0</v>
+      </c>
+      <c r="U33">
         <v>40286000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>39682000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36586000000.0</v>
       </c>
       <c r="W33">
         <v>36586000000.0</v>
       </c>
       <c r="X33">
+        <v>36586000000.0</v>
+      </c>
+      <c r="Y33">
         <v>34027000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4629281463.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>27170000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3698695034.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>24675000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>25044000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23827000000.0</v>
       </c>
       <c r="AE33">
         <v>23827000000.0</v>
       </c>
       <c r="AF33">
+        <v>23827000000.0</v>
+      </c>
+      <c r="AG33">
         <v>24287000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>23034000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>-5174000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>22533000000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-3332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18538000000.0</v>
       </c>
       <c r="AN33">
         <v>18538000000.0</v>
       </c>
       <c r="AO33">
-        <v>2671741000.0</v>
+        <v>18538000000.0</v>
       </c>
       <c r="AP33">
         <v>2671741000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:42">
+      <c r="AQ33">
+        <v>2671741000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>468000000.0</v>
+      </c>
+      <c r="C34">
         <v>425000000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>365000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>345000000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>1000000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>6000000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
+      <c r="AA34"/>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
-[...3 lines deleted...]
-      <c r="AI34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
+      <c r="AH34"/>
+      <c r="AI34">
+        <v>0.0</v>
+      </c>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>13127000000.0</v>
+      </c>
+      <c r="C35">
         <v>6077218000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4886109000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5086107000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5002000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4255000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4168000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4113000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6347000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6234000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6320000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6375000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6313000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6070000000.0</v>
       </c>
       <c r="O35">
         <v>6070000000.0</v>
       </c>
       <c r="P35">
+        <v>6070000000.0</v>
+      </c>
+      <c r="Q35">
         <v>6323000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>915853786.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5714000000.0</v>
       </c>
       <c r="S35">
         <v>5714000000.0</v>
       </c>
       <c r="T35">
+        <v>5714000000.0</v>
+      </c>
+      <c r="U35">
         <v>5817000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5833000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5940000000.0</v>
       </c>
       <c r="W35">
         <v>5940000000.0</v>
       </c>
       <c r="X35">
+        <v>5940000000.0</v>
+      </c>
+      <c r="Y35">
         <v>6002000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>86795493.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>499000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>73215900.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>674000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>668000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>595000000.0</v>
       </c>
       <c r="AE35">
         <v>595000000.0</v>
       </c>
       <c r="AF35">
+        <v>595000000.0</v>
+      </c>
+      <c r="AG35">
         <v>399000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>441000000.0</v>
       </c>
-      <c r="AH35">
-[...1 lines deleted...]
-      </c>
       <c r="AI35">
+        <v>0.0</v>
+      </c>
+      <c r="AJ35">
         <v>325000000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35"/>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>1078000000.0</v>
+      </c>
+      <c r="C36">
         <v>2679954000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2656691000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2681584000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>263000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>312000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>847000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>454000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>419000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>437000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>540000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>580000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>642000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>599000000.0</v>
       </c>
       <c r="O36">
         <v>599000000.0</v>
       </c>
       <c r="P36">
+        <v>599000000.0</v>
+      </c>
+      <c r="Q36">
         <v>659000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>468906383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675000000.0</v>
       </c>
       <c r="S36">
         <v>675000000.0</v>
       </c>
       <c r="T36">
+        <v>675000000.0</v>
+      </c>
+      <c r="U36">
         <v>2297000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>956000000.0</v>
       </c>
       <c r="W36">
         <v>956000000.0</v>
       </c>
       <c r="X36">
+        <v>956000000.0</v>
+      </c>
+      <c r="Y36">
         <v>1063000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>141078016.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>983000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>117145441.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>850000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>892000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>901000000.0</v>
       </c>
       <c r="AE36">
         <v>901000000.0</v>
       </c>
       <c r="AF36">
+        <v>901000000.0</v>
+      </c>
+      <c r="AG36">
         <v>576000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>585000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-5174000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>204000000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-3332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359000000.0</v>
       </c>
       <c r="AN36">
         <v>359000000.0</v>
       </c>
       <c r="AO36">
-        <v>43749000.0</v>
+        <v>359000000.0</v>
       </c>
       <c r="AP36">
         <v>43749000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:42">
+      <c r="AQ36">
+        <v>43749000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>13463000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11734000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>11266000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8371000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>11317000000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>955000000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>951000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7586000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1051000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1021000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1032000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1089000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2637000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1474000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1275000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1259000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1280000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1212000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1174000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1008000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1479000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1015000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>952000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>457430.36</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>13882475.39</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>103029394.12</v>
       </c>
-      <c r="AH38">
-[...1 lines deleted...]
-      </c>
       <c r="AI38">
+        <v>0.0</v>
+      </c>
+      <c r="AJ38">
         <v>3443739000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>2654472000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-    </row>
-    <row r="39" spans="1:42">
+      <c r="AQ38"/>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>4753000000.0</v>
+      </c>
+      <c r="C39">
         <v>4020927000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4185664000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3858000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4920000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4266000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3804000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3010000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3205000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3099000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3290000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3348000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3151000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2620000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2579000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4221000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>507596014.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2690000000.0</v>
       </c>
       <c r="S39">
         <v>2690000000.0</v>
       </c>
       <c r="T39">
+        <v>2690000000.0</v>
+      </c>
+      <c r="U39">
         <v>3152000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3415000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>53000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2658000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3046000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>315941250.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2236000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>318704509.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2811000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2199000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="AE39">
         <v>55000000.0</v>
       </c>
       <c r="AF39">
+        <v>55000000.0</v>
+      </c>
+      <c r="AG39">
         <v>1933000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1751000000.0</v>
       </c>
-      <c r="AH39">
-[...1 lines deleted...]
-      </c>
       <c r="AI39">
+        <v>0.0</v>
+      </c>
+      <c r="AJ39">
         <v>961000000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
-[...1 lines deleted...]
-      </c>
+      <c r="AM39"/>
       <c r="AN39">
         <v>932000000.0</v>
       </c>
       <c r="AO39">
-        <v>340500000.0</v>
+        <v>932000000.0</v>
       </c>
       <c r="AP39">
         <v>340500000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:42">
+      <c r="AQ39">
+        <v>340500000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>9897000000.0</v>
+      </c>
+      <c r="C40">
         <v>6494653000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4652961000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4217919000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3010000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4854000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7411000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2786000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3201000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2936000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6118000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3204000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3215000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2797000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3211000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4490000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>565705153.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3500000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3925000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3274000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3103000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4326000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3779000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3440000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>467904045.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3155000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>542946150.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3085000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2878000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2533000000.0</v>
       </c>
       <c r="AE40">
         <v>2533000000.0</v>
       </c>
       <c r="AF40">
+        <v>2533000000.0</v>
+      </c>
+      <c r="AG40">
         <v>3230000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2777000000.0</v>
       </c>
-      <c r="AH40">
-[...1 lines deleted...]
-      </c>
       <c r="AI40">
+        <v>0.0</v>
+      </c>
+      <c r="AJ40">
         <v>2253000000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
-[...1 lines deleted...]
-      </c>
+      <c r="AM40"/>
       <c r="AN40">
         <v>1525000000.0</v>
       </c>
       <c r="AO40">
-        <v>1762394000.0</v>
+        <v>1525000000.0</v>
       </c>
       <c r="AP40">
         <v>1762394000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:42">
+      <c r="AQ40">
+        <v>1762394000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>343000000.0</v>
       </c>
-      <c r="M41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N41"/>
       <c r="O41">
         <v>323000000.0</v>
       </c>
       <c r="P41">
+        <v>323000000.0</v>
+      </c>
+      <c r="Q41">
         <v>333000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>422000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>474000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>482000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>466000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>491000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>478000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>547000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>543000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>552000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>434000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>432000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>588000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>587000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>683000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>265792.06</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>8456652.95</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>66136772.65</v>
       </c>
-      <c r="AH41">
-[...1 lines deleted...]
-      </c>
       <c r="AI41">
+        <v>0.0</v>
+      </c>
+      <c r="AJ41">
         <v>3228000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>4033000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-    </row>
-    <row r="42" spans="1:42">
+      <c r="AQ41"/>
+    </row>
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>31544000000.0</v>
+      </c>
+      <c r="C42">
         <v>28428431000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>50936415000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>28437000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>27979000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>27627000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>28485000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>28650000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>29223000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>29036000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>29278000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>29759000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>30290000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30132000000.0</v>
       </c>
       <c r="O42">
         <v>30132000000.0</v>
       </c>
       <c r="P42">
+        <v>30132000000.0</v>
+      </c>
+      <c r="Q42">
         <v>30848000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4713711666.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32337000000.0</v>
       </c>
       <c r="S42">
         <v>32337000000.0</v>
       </c>
       <c r="T42">
+        <v>32337000000.0</v>
+      </c>
+      <c r="U42">
         <v>32697000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>34175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34832000000.0</v>
       </c>
       <c r="W42">
         <v>34832000000.0</v>
       </c>
       <c r="X42">
+        <v>34832000000.0</v>
+      </c>
+      <c r="Y42">
         <v>34693000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>4883872154.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>34393000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4937622924.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>34281000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>34147000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33776000000.0</v>
       </c>
       <c r="AE42">
         <v>33776000000.0</v>
       </c>
       <c r="AF42">
+        <v>33776000000.0</v>
+      </c>
+      <c r="AG42">
         <v>27375000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>26348000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>23915000000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20063000000.0</v>
       </c>
       <c r="AN42">
         <v>20063000000.0</v>
       </c>
       <c r="AO42">
-        <v>3419723000.0</v>
+        <v>20063000000.0</v>
       </c>
       <c r="AP42">
         <v>3419723000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:42">
+      <c r="AQ42">
+        <v>3419723000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
-[...3 lines deleted...]
-      <c r="AI43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
+      <c r="AH43"/>
+      <c r="AI43">
+        <v>0.0</v>
+      </c>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-    </row>
-    <row r="45" spans="1:42">
+      <c r="AQ44"/>
+    </row>
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>1862000000.0</v>
+      </c>
+      <c r="C45">
         <v>1573000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1732000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1358000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1273000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1197000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1469000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1016000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>899000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>843000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1307000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>826000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>734000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>702000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>721000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>724000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>493000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>477000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>487000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>307000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>309000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>300000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>327000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>306000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>293000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>251000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>306000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>146000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>119000000.0</v>
       </c>
-      <c r="AH45">
-[...1 lines deleted...]
-      </c>
       <c r="AI45">
+        <v>0.0</v>
+      </c>
+      <c r="AJ45">
         <v>127000000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>1862000000.0</v>
+      </c>
+      <c r="C46">
         <v>1567125000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1488948000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1358000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1273000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1197000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1098000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1016000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>899000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>843000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>857000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>826000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>734000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>702000000.0</v>
       </c>
       <c r="O46">
         <v>702000000.0</v>
       </c>
       <c r="P46">
+        <v>702000000.0</v>
+      </c>
+      <c r="Q46">
         <v>724000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>109496138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>515000000.0</v>
       </c>
       <c r="S46">
         <v>515000000.0</v>
       </c>
       <c r="T46">
+        <v>515000000.0</v>
+      </c>
+      <c r="U46">
         <v>523000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>493000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000000.0</v>
       </c>
       <c r="W46">
         <v>487000000.0</v>
       </c>
       <c r="X46">
+        <v>487000000.0</v>
+      </c>
+      <c r="Y46">
         <v>307000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>43680468.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>300000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>46944312.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>306000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>293000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168000000.0</v>
       </c>
       <c r="AE46">
         <v>168000000.0</v>
       </c>
       <c r="AF46">
+        <v>168000000.0</v>
+      </c>
+      <c r="AG46">
         <v>146000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>119000000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>127000000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
-[...1 lines deleted...]
-      </c>
+      <c r="AM46"/>
       <c r="AN46">
         <v>108000000.0</v>
       </c>
       <c r="AO46">
-        <v>124288000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="AP46">
         <v>124288000.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:42">
+      <c r="AQ46">
+        <v>124288000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>3600000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3542000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3462000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3398000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>3300000000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>826000000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>702000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3201000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>724000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>733000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>515000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>526000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>523000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>493000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>477000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>487000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>307000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>309000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>300000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>327000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>306000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>293000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>251000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>75047.17</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3094414.36</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>17846430.71</v>
       </c>
-      <c r="AH47">
-[...1 lines deleted...]
-      </c>
       <c r="AI47">
+        <v>0.0</v>
+      </c>
+      <c r="AJ47">
         <v>19520000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>15555000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-    </row>
-    <row r="48" spans="1:42">
+      <c r="AQ47"/>
+    </row>
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>31118000000.0</v>
+      </c>
+      <c r="C48">
         <v>28540012000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>29399710000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>27188000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>25036000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>22642000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>20051000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>18106000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>16520000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>18391000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>16969000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>15666000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>14498000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13200000000.0</v>
       </c>
       <c r="O48">
         <v>13200000000.0</v>
       </c>
       <c r="P48">
+        <v>13200000000.0</v>
+      </c>
+      <c r="Q48">
         <v>10970000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2339154205.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14803000000.0</v>
       </c>
       <c r="S48">
         <v>14803000000.0</v>
       </c>
       <c r="T48">
+        <v>14803000000.0</v>
+      </c>
+      <c r="U48">
         <v>13660000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>12864000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11111000000.0</v>
       </c>
       <c r="W48">
         <v>11111000000.0</v>
       </c>
       <c r="X48">
+        <v>11111000000.0</v>
+      </c>
+      <c r="Y48">
         <v>9965000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1248639402.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>7894000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1005929052.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>5980000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4954000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3040000000.0</v>
       </c>
       <c r="AE48">
         <v>3040000000.0</v>
       </c>
       <c r="AF48">
+        <v>3040000000.0</v>
+      </c>
+      <c r="AG48">
         <v>3936000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2972000000.0</v>
       </c>
-      <c r="AH48">
-[...1 lines deleted...]
-      </c>
       <c r="AI48">
+        <v>0.0</v>
+      </c>
+      <c r="AJ48">
         <v>1227000000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
-[...1 lines deleted...]
-      </c>
+      <c r="AM48"/>
       <c r="AN48">
         <v>-40000000.0</v>
       </c>
       <c r="AO48">
-        <v>-974491000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="AP48">
         <v>-974491000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:42">
+      <c r="AQ48">
+        <v>-974491000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>5997000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>2147000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2152000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2154000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2099000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
         <v>0.0</v>
       </c>
-      <c r="AI50"/>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-    </row>
-    <row r="51" spans="1:42">
+      <c r="AQ50"/>
+    </row>
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>16884000000.0</v>
+      </c>
+      <c r="C51">
         <v>4823917000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3815428000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3865000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6042000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6075000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3897000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5924000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6029000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6001000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6048000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6145000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6123000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5862000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5957000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6089000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>865960593.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5326000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5353000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5452000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5443000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5519000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5496000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5534000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>19225060.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>132000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21103406.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>143000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>140000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>397000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>338000000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-    </row>
-    <row r="52" spans="1:42">
+      <c r="AQ51"/>
+    </row>
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>6134000000.0</v>
+      </c>
+      <c r="C52">
         <v>110585000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>116074000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>104000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2251000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2256000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>106000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2208000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>112000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>97000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>115000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>113000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>122000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="O52">
         <v>115000000.0</v>
       </c>
       <c r="P52">
+        <v>115000000.0</v>
+      </c>
+      <c r="Q52">
         <v>99000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>13145511.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="S52">
         <v>86000000.0</v>
       </c>
       <c r="T52">
-        <v>101000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="U52">
         <v>101000000.0</v>
       </c>
       <c r="V52">
-        <v>103000000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="W52">
         <v>103000000.0</v>
       </c>
       <c r="X52">
+        <v>103000000.0</v>
+      </c>
+      <c r="Y52">
         <v>75000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10460694.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>67000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>9905680.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>57000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>338000000.0</v>
       </c>
       <c r="AE52">
         <v>338000000.0</v>
       </c>
       <c r="AF52">
+        <v>338000000.0</v>
+      </c>
+      <c r="AG52">
         <v>205000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>105000000.0</v>
       </c>
-      <c r="AH52">
-[...1 lines deleted...]
-      </c>
       <c r="AI52">
+        <v>0.0</v>
+      </c>
+      <c r="AJ52">
         <v>229000000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-    </row>
-    <row r="53" spans="1:42">
+      <c r="AQ52"/>
+    </row>
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>6956000000.0</v>
+      </c>
+      <c r="C53">
         <v>8295901000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>15856091000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>11065000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>11197000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>14669000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>14045000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>18354000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>12296000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>16407000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>9974000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>9843000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>10037000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8362000000.0</v>
       </c>
       <c r="O53">
         <v>8362000000.0</v>
       </c>
       <c r="P53">
+        <v>8362000000.0</v>
+      </c>
+      <c r="Q53">
         <v>10331000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1696219171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11681000000.0</v>
       </c>
       <c r="S53">
         <v>11681000000.0</v>
       </c>
       <c r="T53">
+        <v>11681000000.0</v>
+      </c>
+      <c r="U53">
         <v>15163000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>15516000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14895000000.0</v>
       </c>
       <c r="W53">
         <v>14895000000.0</v>
       </c>
       <c r="X53">
+        <v>14895000000.0</v>
+      </c>
+      <c r="Y53">
         <v>15168000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1354377235.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>8674000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1011240794.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>653000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>587000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="AE53">
         <v>81000000.0</v>
       </c>
       <c r="AF53">
-        <v>0.0</v>
+        <v>81000000.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>10348000000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>6664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000000.0</v>
       </c>
       <c r="AN53">
         <v>261000000.0</v>
       </c>
       <c r="AO53">
-        <v>633318000.0</v>
+        <v>261000000.0</v>
       </c>
       <c r="AP53">
         <v>633318000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:42">
+      <c r="AQ53">
+        <v>633318000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>116947000000.0</v>
+      </c>
+      <c r="C55">
         <v>99478087000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>102587285000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>104866000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>107873000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>98084000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>90444000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>84613000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>82405000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>79176000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>75536000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>72956000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>72466000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69113000000.0</v>
       </c>
       <c r="O55">
         <v>69113000000.0</v>
       </c>
       <c r="P55">
+        <v>69113000000.0</v>
+      </c>
+      <c r="Q55">
         <v>66755000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9905143181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65997000000.0</v>
       </c>
       <c r="S55">
         <v>65997000000.0</v>
       </c>
       <c r="T55">
+        <v>65997000000.0</v>
+      </c>
+      <c r="U55">
         <v>66392000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>68055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68273000000.0</v>
       </c>
       <c r="W55">
         <v>68273000000.0</v>
       </c>
       <c r="X55">
+        <v>68273000000.0</v>
+      </c>
+      <c r="Y55">
         <v>64069000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8249671336.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>52456000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7562484746.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>49941000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>48892000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44605000000.0</v>
       </c>
       <c r="AE55">
         <v>44605000000.0</v>
       </c>
       <c r="AF55">
+        <v>44605000000.0</v>
+      </c>
+      <c r="AG55">
         <v>39695000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>35947000000.0</v>
       </c>
-      <c r="AH55">
-[...1 lines deleted...]
-      </c>
       <c r="AI55">
+        <v>0.0</v>
+      </c>
+      <c r="AJ55">
         <v>30000000000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
-[...1 lines deleted...]
-      </c>
+      <c r="AM55"/>
       <c r="AN55">
         <v>23535000000.0</v>
       </c>
       <c r="AO55">
-        <v>4465061000.0</v>
+        <v>23535000000.0</v>
       </c>
       <c r="AP55">
         <v>4465061000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:42">
+      <c r="AQ55">
+        <v>4465061000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>39689000000.0</v>
+      </c>
+      <c r="C56">
         <v>34537529000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>32478669000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>29917000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>30877000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>34176000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>34544000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>34526000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>30790000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>32543000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>29936000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>28079000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>28603000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25845000000.0</v>
       </c>
       <c r="O56">
         <v>25845000000.0</v>
       </c>
       <c r="P56">
+        <v>25845000000.0</v>
+      </c>
+      <c r="Q56">
         <v>26070000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4140537472.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25260000000.0</v>
       </c>
       <c r="S56">
         <v>25260000000.0</v>
       </c>
       <c r="T56">
+        <v>25260000000.0</v>
+      </c>
+      <c r="U56">
         <v>26106000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>28373000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31687000000.0</v>
       </c>
       <c r="W56">
         <v>31687000000.0</v>
       </c>
       <c r="X56">
+        <v>31687000000.0</v>
+      </c>
+      <c r="Y56">
         <v>30042000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3620389872.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>25286000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3863789712.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>25266000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>23848000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20778000000.0</v>
       </c>
       <c r="AE56">
         <v>20778000000.0</v>
       </c>
       <c r="AF56">
+        <v>20778000000.0</v>
+      </c>
+      <c r="AG56">
         <v>15408000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>12913000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5174000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>7467000000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>3332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4997000000.0</v>
       </c>
       <c r="AN56">
         <v>4997000000.0</v>
       </c>
       <c r="AO56">
-        <v>1793320000.0</v>
+        <v>4997000000.0</v>
       </c>
       <c r="AP56">
         <v>1793320000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:42">
+      <c r="AQ56">
+        <v>1793320000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>22747000000.0</v>
+      </c>
+      <c r="C57">
         <v>16558926000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>14598290000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>14351124000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>16496000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>18630000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16550000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>15271000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>13179000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12187000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12014000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11413000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11441000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10980000000.0</v>
       </c>
       <c r="O57">
         <v>10980000000.0</v>
       </c>
       <c r="P57">
+        <v>10980000000.0</v>
+      </c>
+      <c r="Q57">
         <v>12138000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1777781097.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11062000000.0</v>
       </c>
       <c r="S57">
         <v>11062000000.0</v>
       </c>
       <c r="T57">
+        <v>11062000000.0</v>
+      </c>
+      <c r="U57">
         <v>9960000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9864000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9602000000.0</v>
       </c>
       <c r="W57">
         <v>9602000000.0</v>
       </c>
       <c r="X57">
+        <v>9602000000.0</v>
+      </c>
+      <c r="Y57">
         <v>8622000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1191529664.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>8003000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1218829406.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7632000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6238000000.0</v>
       </c>
       <c r="AE57">
         <v>6238000000.0</v>
       </c>
       <c r="AF57">
+        <v>6238000000.0</v>
+      </c>
+      <c r="AG57">
         <v>5173000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4369000000.0</v>
       </c>
-      <c r="AH57">
-[...1 lines deleted...]
-      </c>
       <c r="AI57">
+        <v>0.0</v>
+      </c>
+      <c r="AJ57">
         <v>3527000000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
-[...1 lines deleted...]
-      </c>
+      <c r="AM57"/>
       <c r="AN57">
         <v>2523000000.0</v>
       </c>
       <c r="AO57">
-        <v>1927879000.0</v>
+        <v>2523000000.0</v>
       </c>
       <c r="AP57">
         <v>1927879000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:42">
+      <c r="AQ57">
+        <v>1927879000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>35874000000.0</v>
+      </c>
+      <c r="C58">
         <v>22636144000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19484400000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19437231000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>21498000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22885000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>20718000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>19384000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19526000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18421000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18334000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>17788000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>17754000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17050000000.0</v>
       </c>
       <c r="O58">
         <v>17050000000.0</v>
       </c>
       <c r="P58">
+        <v>17050000000.0</v>
+      </c>
+      <c r="Q58">
         <v>18461000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2693634883.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16776000000.0</v>
       </c>
       <c r="S58">
         <v>16776000000.0</v>
       </c>
       <c r="T58">
+        <v>16776000000.0</v>
+      </c>
+      <c r="U58">
         <v>15777000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>15697000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15542000000.0</v>
       </c>
       <c r="W58">
         <v>15542000000.0</v>
       </c>
       <c r="X58">
+        <v>15542000000.0</v>
+      </c>
+      <c r="Y58">
         <v>14624000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1278325157.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8502000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1292045307.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8306000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7868000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6833000000.0</v>
       </c>
       <c r="AE58">
         <v>6833000000.0</v>
       </c>
       <c r="AF58">
+        <v>6833000000.0</v>
+      </c>
+      <c r="AG58">
         <v>5572000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4810000000.0</v>
       </c>
-      <c r="AH58">
-[...1 lines deleted...]
-      </c>
       <c r="AI58">
+        <v>0.0</v>
+      </c>
+      <c r="AJ58">
         <v>3852000000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-      <c r="AM58">
-[...1 lines deleted...]
-      </c>
+      <c r="AM58"/>
       <c r="AN58">
         <v>2523000000.0</v>
       </c>
       <c r="AO58">
-        <v>1927879000.0</v>
+        <v>2523000000.0</v>
       </c>
       <c r="AP58">
         <v>1927879000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:42">
+      <c r="AQ58">
+        <v>1927879000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>78272000000.0</v>
+      </c>
+      <c r="C60">
         <v>74062363000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>80338126000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>82751000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>83878000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>73237000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>67863000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>63485000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>61209000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>59316000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>55907000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>53934000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>53577000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50980000000.0</v>
       </c>
       <c r="O60">
         <v>50980000000.0</v>
       </c>
       <c r="P60">
+        <v>50980000000.0</v>
+      </c>
+      <c r="Q60">
         <v>47224000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>7056451010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48432000000.0</v>
       </c>
       <c r="S60">
         <v>48432000000.0</v>
       </c>
       <c r="T60">
+        <v>48432000000.0</v>
+      </c>
+      <c r="U60">
         <v>49953000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>51775000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52245000000.0</v>
       </c>
       <c r="W60">
         <v>52245000000.0</v>
       </c>
       <c r="X60">
+        <v>52245000000.0</v>
+      </c>
+      <c r="Y60">
         <v>49341000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6957068743.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>43867000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6257806107.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>41540000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>40925000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37721000000.0</v>
       </c>
       <c r="AE60">
         <v>37721000000.0</v>
       </c>
       <c r="AF60">
+        <v>37721000000.0</v>
+      </c>
+      <c r="AG60">
         <v>34079000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>31115000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>26148000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>26141000000.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>20634000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20625000000.0</v>
       </c>
       <c r="AN60">
         <v>20625000000.0</v>
       </c>
       <c r="AO60">
-        <v>2491141000.0</v>
+        <v>20625000000.0</v>
       </c>
       <c r="AP60">
         <v>2491141000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:42">
+      <c r="AQ60">
+        <v>2491141000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-3660000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-3361000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1816000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-461000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-134000000.0</v>
       </c>
       <c r="X61">
         <v>-134000000.0</v>
       </c>
       <c r="Y61">
         <v>-134000000.0</v>
       </c>
       <c r="Z61">
+        <v>-134000000.0</v>
+      </c>
+      <c r="AA61">
         <v>-129000000.0</v>
       </c>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
-[...3 lines deleted...]
-      <c r="AI62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
+      <c r="AH62"/>
+      <c r="AI62">
+        <v>0.0</v>
+      </c>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9079,1015 +9220,1015 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
         <v>18367000000.0</v>
       </c>
       <c r="C2">
         <v>16376000000.0</v>
       </c>
       <c r="D2">
         <v>17957000000.0</v>
       </c>
       <c r="E2">
         <v>19566000000.0</v>
       </c>
       <c r="F2">
         <v>21840000000.0</v>
       </c>
       <c r="G2">
         <v>19851000000.0</v>
       </c>
       <c r="H2">
         <v>16761000000.0</v>
       </c>
       <c r="I2">
         <v>11708000000.0</v>
       </c>
       <c r="J2">
         <v>7171000000.0</v>
       </c>
       <c r="K2">
         <v>3129000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
         <v>1375000000.0</v>
       </c>
       <c r="C3">
         <v>978000000.0</v>
       </c>
       <c r="D3">
         <v>720000000.0</v>
       </c>
       <c r="E3">
         <v>1160000000.0</v>
       </c>
       <c r="F3">
         <v>1001000000.0</v>
       </c>
       <c r="G3">
         <v>824000000.0</v>
       </c>
       <c r="H3">
         <v>522000000.0</v>
       </c>
       <c r="I3">
         <v>369000000.0</v>
       </c>
       <c r="J3">
         <v>379000000.0</v>
       </c>
       <c r="K3">
         <v>236000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
         <v>13399000000.0</v>
       </c>
       <c r="C5">
         <v>8836000000.0</v>
       </c>
       <c r="D5">
         <v>4999000000.0</v>
       </c>
       <c r="E5">
         <v>4488000000.0</v>
       </c>
       <c r="F5">
         <v>3752000000.0</v>
       </c>
       <c r="G5">
         <v>4731000000.0</v>
       </c>
       <c r="H5">
         <v>4087000000.0</v>
       </c>
       <c r="I5">
         <v>2038000000.0</v>
       </c>
       <c r="J5">
         <v>1597000000.0</v>
       </c>
       <c r="K5">
         <v>93000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
         <v>14774000000.0</v>
       </c>
       <c r="C6">
         <v>9814000000.0</v>
       </c>
       <c r="D6">
         <v>5719000000.0</v>
       </c>
       <c r="E6">
         <v>5648000000.0</v>
       </c>
       <c r="F6">
         <v>4753000000.0</v>
       </c>
       <c r="G6">
         <v>5555000000.0</v>
       </c>
       <c r="H6">
         <v>4609000000.0</v>
       </c>
       <c r="I6">
         <v>2407000000.0</v>
       </c>
       <c r="J6">
         <v>1976000000.0</v>
       </c>
       <c r="K6">
         <v>329000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
         <v>14535000000.0</v>
       </c>
       <c r="C9">
         <v>12025000000.0</v>
       </c>
       <c r="D9">
         <v>9795000000.0</v>
       </c>
       <c r="E9">
         <v>8773000000.0</v>
       </c>
       <c r="F9">
         <v>9404000000.0</v>
       </c>
       <c r="G9">
         <v>9302000000.0</v>
       </c>
       <c r="H9">
         <v>8673000000.0</v>
       </c>
       <c r="I9">
         <v>7277000000.0</v>
       </c>
       <c r="J9">
         <v>3810000000.0</v>
       </c>
       <c r="K9">
         <v>1232000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>13277000000.0</v>
       </c>
       <c r="C10">
         <v>8712000000.0</v>
       </c>
       <c r="D10">
         <v>6045000000.0</v>
       </c>
       <c r="E10">
         <v>4373000000.0</v>
       </c>
       <c r="F10">
         <v>3632000000.0</v>
       </c>
       <c r="G10">
         <v>4632000000.0</v>
       </c>
       <c r="H10">
         <v>4540000000.0</v>
       </c>
       <c r="I10">
         <v>2003000000.0</v>
       </c>
       <c r="J10">
         <v>1597000000.0</v>
       </c>
       <c r="K10">
         <v>114000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
         <v>1924000000.0</v>
       </c>
       <c r="C11">
         <v>1603000000.0</v>
       </c>
       <c r="D11">
         <v>825000000.0</v>
       </c>
       <c r="E11">
         <v>534000000.0</v>
       </c>
       <c r="F11">
         <v>417000000.0</v>
       </c>
       <c r="G11">
         <v>456000000.0</v>
       </c>
       <c r="H11">
         <v>563000000.0</v>
       </c>
       <c r="I11">
         <v>171000000.0</v>
       </c>
       <c r="J11">
         <v>278000000.0</v>
       </c>
       <c r="K11">
         <v>29000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
         <v>122000000.0</v>
       </c>
       <c r="C12">
         <v>124000000.0</v>
       </c>
       <c r="D12">
         <v>124000000.0</v>
       </c>
       <c r="E12">
         <v>115000000.0</v>
       </c>
       <c r="F12">
         <v>121000000.0</v>
       </c>
       <c r="G12">
         <v>97000000.0</v>
       </c>
       <c r="H12">
         <v>64000000.0</v>
       </c>
       <c r="I12">
         <v>35000000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
         <v>967000000.0</v>
       </c>
       <c r="C13">
         <v>1196000000.0</v>
       </c>
       <c r="D13">
         <v>1052000000.0</v>
       </c>
       <c r="E13">
         <v>641000000.0</v>
       </c>
       <c r="F13">
         <v>530000000.0</v>
       </c>
       <c r="G13">
         <v>622000000.0</v>
       </c>
       <c r="H13">
         <v>496000000.0</v>
       </c>
       <c r="I13">
         <v>185000000.0</v>
       </c>
       <c r="J13">
         <v>115000000.0</v>
       </c>
       <c r="K13">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
         <v>-297000000.0</v>
       </c>
       <c r="C14">
         <v>-465000000.0</v>
       </c>
       <c r="D14">
         <v>-300000000.0</v>
       </c>
       <c r="E14">
         <v>-162000000.0</v>
       </c>
       <c r="F14">
         <v>-186000000.0</v>
       </c>
       <c r="G14">
         <v>486000000.0</v>
       </c>
       <c r="H14">
         <v>88000000.0</v>
       </c>
       <c r="I14">
         <v>51000000.0</v>
       </c>
       <c r="J14">
         <v>7000000.0</v>
       </c>
       <c r="K14">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
         <v>11056000000.0</v>
       </c>
       <c r="C15">
         <v>6644000000.0</v>
       </c>
       <c r="D15">
         <v>4920000000.0</v>
       </c>
       <c r="E15">
         <v>3677000000.0</v>
       </c>
       <c r="F15">
         <v>3029000000.0</v>
       </c>
       <c r="G15">
         <v>4155000000.0</v>
       </c>
       <c r="H15">
         <v>3982000000.0</v>
       </c>
       <c r="I15">
         <v>1833000000.0</v>
       </c>
       <c r="J15">
         <v>1326000000.0</v>
       </c>
       <c r="K15">
         <v>82000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16">
         <v>11056000000.0</v>
       </c>
       <c r="C16">
         <v>6644000000.0</v>
       </c>
       <c r="D16">
         <v>4920000000.0</v>
       </c>
       <c r="E16">
         <v>3677000000.0</v>
       </c>
       <c r="F16">
         <v>3029000000.0</v>
       </c>
       <c r="G16">
         <v>4155000000.0</v>
       </c>
       <c r="H16">
         <v>3982000000.0</v>
       </c>
       <c r="I16">
         <v>1833000000.0</v>
       </c>
       <c r="J16">
         <v>1326000000.0</v>
       </c>
       <c r="K16">
         <v>82000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
         <v>11353000000.0</v>
       </c>
       <c r="C17">
         <v>7109000000.0</v>
       </c>
       <c r="D17">
         <v>5220000000.0</v>
       </c>
       <c r="E17">
         <v>3839000000.0</v>
       </c>
       <c r="F17">
         <v>3215000000.0</v>
       </c>
       <c r="G17">
         <v>4176000000.0</v>
       </c>
       <c r="H17">
         <v>3977000000.0</v>
       </c>
       <c r="I17">
         <v>1832000000.0</v>
       </c>
       <c r="J17">
         <v>1319000000.0</v>
       </c>
       <c r="K17">
         <v>85000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
         <v>932000000.0</v>
       </c>
       <c r="C18">
         <v>1072000000.0</v>
       </c>
       <c r="D18">
         <v>928000000.0</v>
       </c>
       <c r="E18">
         <v>603000000.0</v>
       </c>
       <c r="F18">
         <v>409000000.0</v>
       </c>
       <c r="G18">
         <v>525000000.0</v>
       </c>
       <c r="H18">
         <v>551000000.0</v>
       </c>
       <c r="I18">
         <v>282000000.0</v>
       </c>
       <c r="J18">
         <v>93000000.0</v>
       </c>
       <c r="K18">
         <v>32000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
         <v>9737000000.0</v>
       </c>
       <c r="C21">
         <v>8710000000.0</v>
       </c>
       <c r="D21">
         <v>6059000000.0</v>
       </c>
       <c r="E21">
         <v>4443000000.0</v>
       </c>
       <c r="F21">
         <v>3800000000.0</v>
       </c>
       <c r="G21">
         <v>4710000000.0</v>
       </c>
       <c r="H21">
         <v>4622000000.0</v>
       </c>
       <c r="I21">
         <v>2039000000.0</v>
       </c>
       <c r="J21">
         <v>1593000000.0</v>
       </c>
       <c r="K21">
         <v>103000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
         <v>23165000000.0</v>
       </c>
       <c r="C23">
         <v>19691000000.0</v>
       </c>
       <c r="D23">
         <v>21693000000.0</v>
       </c>
       <c r="E23">
         <v>23896000000.0</v>
       </c>
       <c r="F23">
         <v>27444000000.0</v>
       </c>
       <c r="G23">
         <v>24443000000.0</v>
       </c>
       <c r="H23">
         <v>20812000000.0</v>
       </c>
       <c r="I23">
         <v>15680000000.0</v>
       </c>
       <c r="J23">
         <v>9575000000.0</v>
       </c>
       <c r="K23">
         <v>4268000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
         <v>1375000000.0</v>
       </c>
       <c r="C25">
         <v>978000000.0</v>
       </c>
       <c r="D25">
         <v>1004000000.0</v>
       </c>
       <c r="E25">
         <v>1160000000.0</v>
       </c>
       <c r="F25">
         <v>1001000000.0</v>
       </c>
       <c r="G25">
         <v>824000000.0</v>
       </c>
       <c r="H25">
         <v>583000000.0</v>
       </c>
       <c r="I25">
         <v>369000000.0</v>
       </c>
       <c r="J25">
         <v>379000000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26">
         <v>2317000000.0</v>
       </c>
       <c r="C26">
         <v>2280000000.0</v>
       </c>
       <c r="D26">
         <v>2525000000.0</v>
       </c>
       <c r="E26">
         <v>2580000000.0</v>
       </c>
       <c r="F26">
         <v>2339000000.0</v>
       </c>
       <c r="G26">
         <v>1667000000.0</v>
       </c>
       <c r="H26">
         <v>1159000000.0</v>
       </c>
       <c r="I26">
         <v>937000000.0</v>
       </c>
       <c r="J26">
         <v>797000000.0</v>
       </c>
       <c r="K26">
         <v>449000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27">
         <v>941000000.0</v>
       </c>
       <c r="C27">
         <v>865000000.0</v>
       </c>
       <c r="D27">
         <v>897000000.0</v>
       </c>
       <c r="E27">
         <v>1144000000.0</v>
       </c>
       <c r="F27">
         <v>2678000000.0</v>
       </c>
       <c r="G27">
         <v>2475000000.0</v>
       </c>
       <c r="H27">
         <v>2041000000.0</v>
       </c>
       <c r="I27">
         <v>1714000000.0</v>
       </c>
       <c r="J27">
         <v>913000000.0</v>
       </c>
       <c r="K27">
         <v>365000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
         <v>1599000000.0</v>
       </c>
       <c r="C28">
         <v>3811000000.0</v>
       </c>
       <c r="D28">
         <v>4121000000.0</v>
       </c>
       <c r="E28">
         <v>4413000000.0</v>
       </c>
       <c r="F28">
         <v>4009000000.0</v>
       </c>
       <c r="G28">
         <v>3101000000.0</v>
       </c>
       <c r="H28">
         <v>2703000000.0</v>
       </c>
       <c r="I28">
         <v>2258000000.0</v>
       </c>
       <c r="J28">
         <v>1521000000.0</v>
       </c>
       <c r="K28">
         <v>783000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>1924000000.0</v>
       </c>
       <c r="C29">
         <v>1603000000.0</v>
       </c>
       <c r="D29">
         <v>825000000.0</v>
       </c>
       <c r="E29">
         <v>534000000.0</v>
       </c>
       <c r="F29">
         <v>417000000.0</v>
       </c>
       <c r="G29">
         <v>456000000.0</v>
       </c>
       <c r="H29">
         <v>563000000.0</v>
       </c>
       <c r="I29">
         <v>171000000.0</v>
       </c>
       <c r="J29">
         <v>278000000.0</v>
       </c>
       <c r="K29">
         <v>29000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
         <v>4798000000.0</v>
       </c>
       <c r="C30">
         <v>3315000000.0</v>
       </c>
       <c r="D30">
         <v>3736000000.0</v>
       </c>
       <c r="E30">
         <v>4330000000.0</v>
       </c>
       <c r="F30">
         <v>5604000000.0</v>
       </c>
       <c r="G30">
         <v>4592000000.0</v>
       </c>
       <c r="H30">
         <v>4051000000.0</v>
       </c>
       <c r="I30">
         <v>3972000000.0</v>
       </c>
       <c r="J30">
         <v>2404000000.0</v>
       </c>
       <c r="K30">
         <v>1139000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
         <v>3540000000.0</v>
       </c>
       <c r="C31">
         <v>2000000.0</v>
       </c>
       <c r="D31">
         <v>-14000000.0</v>
       </c>
       <c r="E31">
         <v>-70000000.0</v>
       </c>
       <c r="F31">
         <v>-168000000.0</v>
       </c>
       <c r="G31">
         <v>-78000000.0</v>
       </c>
       <c r="H31">
         <v>-82000000.0</v>
       </c>
       <c r="I31">
         <v>-36000000.0</v>
       </c>
       <c r="J31">
         <v>185000000.0</v>
       </c>
       <c r="K31">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>32902000000.0</v>
       </c>
       <c r="C32">
         <v>28401000000.0</v>
       </c>
       <c r="D32">
         <v>27752000000.0</v>
       </c>
       <c r="E32">
         <v>28339000000.0</v>
       </c>
       <c r="F32">
         <v>31244000000.0</v>
       </c>
       <c r="G32">
         <v>29153000000.0</v>
       </c>
       <c r="H32">
         <v>25434000000.0</v>
       </c>
       <c r="I32">
         <v>18985000000.0</v>
       </c>
@@ -10097,3524 +10238,3600 @@
       <c r="K32">
         <v>4361000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AO1" t="s">
         <v>101</v>
       </c>
       <c r="AP1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>4984000000.0</v>
+      </c>
+      <c r="C2">
         <v>4322696911.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>175513000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4781000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4693000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4114000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4205000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4024000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4150000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3997000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4252000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4227000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4789000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4689000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4978000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4962000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4842000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4784000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5415000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5496000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5571000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5358000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5638000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5117000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4762000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4334000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4805000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4296000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3957000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3703000000.0</v>
       </c>
       <c r="AE2">
         <v>3703000000.0</v>
       </c>
       <c r="AF2">
+        <v>3703000000.0</v>
+      </c>
+      <c r="AG2">
         <v>3006000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2708000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2433000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2192000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1876000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1551500000.0</v>
       </c>
       <c r="AL2">
         <v>1551500000.0</v>
       </c>
       <c r="AM2">
-        <v>893855000.0</v>
+        <v>1551500000.0</v>
       </c>
       <c r="AN2">
         <v>893855000.0</v>
       </c>
       <c r="AO2">
-        <v>670645000.0</v>
+        <v>893855000.0</v>
       </c>
       <c r="AP2">
         <v>670645000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2">
+        <v>670645000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>333000000.0</v>
+      </c>
+      <c r="C3">
         <v>88461717.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1069038554.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179250000.0</v>
       </c>
       <c r="E3">
         <v>179250000.0</v>
       </c>
       <c r="F3">
         <v>179250000.0</v>
       </c>
       <c r="G3">
-        <v>180000000.0</v>
+        <v>179250000.0</v>
       </c>
       <c r="H3">
         <v>180000000.0</v>
       </c>
       <c r="I3">
         <v>180000000.0</v>
       </c>
       <c r="J3">
         <v>180000000.0</v>
       </c>
       <c r="K3">
         <v>180000000.0</v>
       </c>
       <c r="L3">
-        <v>218500000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="M3">
         <v>218500000.0</v>
       </c>
       <c r="N3">
         <v>218500000.0</v>
       </c>
       <c r="O3">
         <v>218500000.0</v>
       </c>
       <c r="P3">
-        <v>186500000.0</v>
+        <v>218500000.0</v>
       </c>
       <c r="Q3">
         <v>186500000.0</v>
       </c>
       <c r="R3">
         <v>186500000.0</v>
       </c>
       <c r="S3">
         <v>186500000.0</v>
       </c>
       <c r="T3">
-        <v>155500000.0</v>
+        <v>186500000.0</v>
       </c>
       <c r="U3">
         <v>155500000.0</v>
       </c>
       <c r="V3">
         <v>155500000.0</v>
       </c>
       <c r="W3">
         <v>155500000.0</v>
       </c>
       <c r="X3">
+        <v>155500000.0</v>
+      </c>
+      <c r="Y3">
         <v>101500000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>233000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>101500000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>135000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>91000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>162000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63250000.0</v>
       </c>
       <c r="AE3">
         <v>63250000.0</v>
       </c>
       <c r="AF3">
+        <v>63250000.0</v>
+      </c>
+      <c r="AG3">
         <v>75000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-7000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>65750000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-177000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106500000.0</v>
       </c>
       <c r="AL3">
         <v>106500000.0</v>
       </c>
       <c r="AM3">
-        <v>65901000.0</v>
+        <v>106500000.0</v>
       </c>
       <c r="AN3">
         <v>65901000.0</v>
       </c>
       <c r="AO3">
-        <v>24599000.0</v>
+        <v>65901000.0</v>
       </c>
       <c r="AP3">
         <v>24599000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3">
+        <v>24599000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-      <c r="AN4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
+        <v>2806000000.0</v>
+      </c>
+      <c r="C5">
         <v>2624033073.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5289922000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2465000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2994000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2169000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2094000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1845000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1894000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1681000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1537000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1152000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1274000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1144000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>982000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1075000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>894000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>599000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>430000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>788000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>912000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1010000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1093000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1121000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1099000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>873000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1109000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1095000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>920000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078750000.0</v>
       </c>
       <c r="AE5">
         <v>1078750000.0</v>
       </c>
       <c r="AF5">
+        <v>1078750000.0</v>
+      </c>
+      <c r="AG5">
         <v>1058000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1014000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>867250000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>726000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>442000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209500000.0</v>
       </c>
       <c r="AL5">
         <v>209500000.0</v>
       </c>
       <c r="AM5">
-        <v>118042500.0</v>
+        <v>209500000.0</v>
       </c>
       <c r="AN5">
         <v>118042500.0</v>
       </c>
       <c r="AO5">
-        <v>-71042500.0</v>
+        <v>118042500.0</v>
       </c>
       <c r="AP5">
         <v>-71042500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5">
+        <v>-71042500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>3139000000.0</v>
+      </c>
+      <c r="C6">
         <v>2712494790.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6358960554.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2644250000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3173250000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2348250000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2274000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2025000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2074000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1861000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1717000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1370500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1492500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1362500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1200500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1261500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1080500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>785500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>616500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>943500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1067500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1165500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1248500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1222500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1332000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>974500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1244000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1186000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1082000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142000000.0</v>
       </c>
       <c r="AE6">
         <v>1142000000.0</v>
       </c>
       <c r="AF6">
+        <v>1142000000.0</v>
+      </c>
+      <c r="AG6">
         <v>1133000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1007000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>933000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>549000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>523000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>316000000.0</v>
       </c>
       <c r="AL6">
         <v>316000000.0</v>
       </c>
       <c r="AM6">
-        <v>183943500.0</v>
+        <v>316000000.0</v>
       </c>
       <c r="AN6">
         <v>183943500.0</v>
       </c>
       <c r="AO6">
-        <v>-46443500.0</v>
+        <v>183943500.0</v>
       </c>
       <c r="AP6">
         <v>-46443500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6">
+        <v>-46443500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-      <c r="AN7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-      <c r="AN8"/>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>3949000000.0</v>
+      </c>
+      <c r="C9">
         <v>3524553517.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7569078000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3682000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3749000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3242000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3253000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2991000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3010000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2771000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2641000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2342000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2497000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2315000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2447000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2403000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2063000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1860000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2192000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2309000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2437000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2466000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2697000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2458000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2170000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1977000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2488000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2211000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1941000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033000000.0</v>
       </c>
       <c r="AE9">
         <v>2033000000.0</v>
       </c>
       <c r="AF9">
+        <v>2033000000.0</v>
+      </c>
+      <c r="AG9">
         <v>1963000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1795000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1683000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1394000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1034000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>691000000.0</v>
       </c>
       <c r="AL9">
         <v>691000000.0</v>
       </c>
       <c r="AM9">
-        <v>325290500.0</v>
+        <v>691000000.0</v>
       </c>
       <c r="AN9">
         <v>325290500.0</v>
       </c>
       <c r="AO9">
-        <v>290709500.0</v>
+        <v>325290500.0</v>
       </c>
       <c r="AP9">
         <v>290709500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9">
+        <v>290709500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>3067000000.0</v>
+      </c>
+      <c r="C10">
         <v>2578311288.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2410270000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2689000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2982000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4834000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2499000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2076000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2226000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1911000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1704000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1439000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1535000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1367000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1373000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1245000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1016000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>739000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>652000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>890000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>984000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1106000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1283000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1251000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1082000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1016000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1187000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1168000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1060000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125000000.0</v>
       </c>
       <c r="AE10">
         <v>1125000000.0</v>
       </c>
       <c r="AF10">
+        <v>1125000000.0</v>
+      </c>
+      <c r="AG10">
         <v>1049000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>998000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>925000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>647000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>472000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239000000.0</v>
       </c>
       <c r="AL10">
         <v>239000000.0</v>
       </c>
       <c r="AM10">
-        <v>121608500.0</v>
+        <v>239000000.0</v>
       </c>
       <c r="AN10">
         <v>121608500.0</v>
       </c>
       <c r="AO10">
-        <v>-64608500.0</v>
+        <v>121608500.0</v>
       </c>
       <c r="AP10">
         <v>-64608500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10">
+        <v>-64608500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
+        <v>514000000.0</v>
+      </c>
+      <c r="C11">
         <v>454236025.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>433581000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>477000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>515000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>446000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>423000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>367000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>432000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>381000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>295000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>176000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>187000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>167000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>168000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>152000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>124000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>90000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>75000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>102000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>113000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>127000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>71000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>116000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>139000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>130000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>147000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>145000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000000.0</v>
       </c>
       <c r="AE11">
         <v>139000000.0</v>
       </c>
       <c r="AF11">
+        <v>139000000.0</v>
+      </c>
+      <c r="AG11">
         <v>85000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>95000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>85000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>113000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41500000.0</v>
       </c>
       <c r="AL11">
         <v>41500000.0</v>
       </c>
       <c r="AM11">
-        <v>3178000.0</v>
+        <v>41500000.0</v>
       </c>
       <c r="AN11">
         <v>3178000.0</v>
       </c>
       <c r="AO11">
-        <v>11322000.0</v>
+        <v>3178000.0</v>
       </c>
       <c r="AP11">
         <v>11322000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11">
+        <v>11322000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>4985883.0</v>
+      </c>
+      <c r="C12">
         <v>45721785.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>84014111.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4470889.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>97000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>35000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>42000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>34000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>38000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="S12">
         <v>30000000.0</v>
       </c>
       <c r="T12">
         <v>30000000.0</v>
       </c>
       <c r="U12">
         <v>30000000.0</v>
       </c>
       <c r="V12">
+        <v>30000000.0</v>
+      </c>
+      <c r="W12">
         <v>31000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>42000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AE12">
         <v>17000000.0</v>
       </c>
       <c r="AF12">
-        <v>9000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="AG12">
         <v>9000000.0</v>
       </c>
       <c r="AH12">
+        <v>9000000.0</v>
+      </c>
+      <c r="AI12">
         <v>8000000.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
-      <c r="AN12"/>
+      <c r="AN12">
+        <v>0.0</v>
+      </c>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>229000000.0</v>
+      </c>
+      <c r="C13">
         <v>246000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>190000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>245000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>254000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>297000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>315000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>299000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>304000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>278000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>277000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>273000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>265000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>223000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>209000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>170000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>151000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>150000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>122000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>102000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>123000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>154000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>156000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>130000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>128000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>143000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>158000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>134000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>119000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>122000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
+        <v>-82000000.0</v>
+      </c>
+      <c r="C14">
         <v>-46000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-83000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-59000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-58000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-97000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-119000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-126000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-112000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-108000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-103000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-95000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-50000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-52000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-54000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-32000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-36000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-40000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-41000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-48000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>583000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>532000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>486000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>104000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>101000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>87000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>88000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>95000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>99000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>48000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22782.18</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>932563.23</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3299340.13</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7005811.64</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22000000.0</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>433000.0</v>
       </c>
-      <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>2471000000.0</v>
+      </c>
+      <c r="C15">
         <v>2078353470.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1901781000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2153000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2409000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4291000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1957000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1583000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1682000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1422000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1306000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1168000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1298000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1148000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1151000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1061000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>856000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>609000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>536000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>740000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>827000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>926000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1197000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1132000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>939000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>887000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1042000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1026000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>927000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>987000000.0</v>
       </c>
       <c r="AE15">
         <v>987000000.0</v>
       </c>
       <c r="AF15">
+        <v>987000000.0</v>
+      </c>
+      <c r="AG15">
         <v>964000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>904000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>841000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>536000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>394000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000000.0</v>
       </c>
       <c r="AL15">
         <v>198000000.0</v>
       </c>
       <c r="AM15">
-        <v>113728000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="AN15">
         <v>113728000.0</v>
       </c>
       <c r="AO15">
-        <v>-72728000.0</v>
+        <v>113728000.0</v>
       </c>
       <c r="AP15">
         <v>-72728000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15">
+        <v>-72728000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2203000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2153000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2409000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4291000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1957000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1583000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1168000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1298000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1148000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1151000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1061000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>856000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>609000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>536000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>740000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>827000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>926000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1197000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1132000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>939000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>887000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1042000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1026000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>927000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>987000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-391317.38</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20431612.64</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>130848830.23</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>133906536.1</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>85064000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>60472000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>28193000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>30073000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11810000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>2553000000.0</v>
+      </c>
+      <c r="C17">
         <v>2137000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2286000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2212000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2467000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4388000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2076000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1709000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1794000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1530000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1409000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1263000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1348000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1200000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1205000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1093000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>892000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>649000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>577000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>788000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>871000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>979000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1212000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1135000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>943000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>886000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1040000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1023000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>928000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>986000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-390870.67</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>20431612.64</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>130698860.23</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>133747313.11</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>929000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>390000000.0</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
       <c r="AL17">
         <v>0.0</v>
       </c>
       <c r="AM17">
+        <v>0.0</v>
+      </c>
+      <c r="AN17">
         <v>85000000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>224000000.0</v>
+      </c>
+      <c r="C18">
         <v>200000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>205000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>213000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>242000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>272000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>344000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>202000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>278000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>248000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>264000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>238000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>223000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>203000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>193000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>162000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>128000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>120000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>91000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>101000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>94000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>123000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>138000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>97000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>136000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>154000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>166000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>136000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>122000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>127000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
-[...3 lines deleted...]
-      <c r="AI19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AN20"/>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>3035000000.0</v>
+      </c>
+      <c r="C21">
         <v>2320877738.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2617922000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2710000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2978000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4836000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2409000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2144000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2198000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1959000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1714000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1425000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1539000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1381000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1388000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1261000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1045000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>749000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>682000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>919000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1035000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1164000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1296000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1260000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1107000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1047000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1202000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1188000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1085000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147000000.0</v>
       </c>
       <c r="AE21">
         <v>1147000000.0</v>
       </c>
       <c r="AF21">
+        <v>1147000000.0</v>
+      </c>
+      <c r="AG21">
         <v>1062000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1014000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>933000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>650000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>464000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209500000.0</v>
       </c>
       <c r="AL21">
         <v>209500000.0</v>
       </c>
       <c r="AM21">
-        <v>118042500.0</v>
+        <v>209500000.0</v>
       </c>
       <c r="AN21">
         <v>118042500.0</v>
       </c>
       <c r="AO21">
-        <v>-71042500.0</v>
+        <v>118042500.0</v>
       </c>
       <c r="AP21">
         <v>-71042500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21">
+        <v>-71042500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AN22"/>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>5898000000.0</v>
+      </c>
+      <c r="C23">
         <v>5526372689.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5126668000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5753000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5464000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2520000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5049000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4871000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4962000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4809000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5323000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5144000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5747000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5623000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6037000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6104000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5860000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5895000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6925000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6886000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6973000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6660000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7039000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6315000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5825000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5264000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6091000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5533000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5007000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4742000000.0</v>
       </c>
       <c r="AE23">
         <v>4742000000.0</v>
       </c>
       <c r="AF23">
+        <v>4742000000.0</v>
+      </c>
+      <c r="AG23">
         <v>3983000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3541000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3243000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3037000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2468000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2024000000.0</v>
       </c>
       <c r="AL23">
         <v>2024000000.0</v>
       </c>
       <c r="AM23">
-        <v>1113564000.0</v>
+        <v>2024000000.0</v>
       </c>
       <c r="AN23">
         <v>1113564000.0</v>
       </c>
       <c r="AO23">
-        <v>1025936000.0</v>
+        <v>1113564000.0</v>
       </c>
       <c r="AP23">
         <v>1025936000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>1025936000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-[...3 lines deleted...]
-      <c r="AI24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>2280000000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>2525000000.0</v>
       </c>
       <c r="L26">
         <v>2525000000.0</v>
       </c>
-      <c r="M26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M26">
+        <v>2525000000.0</v>
+      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>2580000000.0</v>
       </c>
       <c r="P26">
         <v>2580000000.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>2580000000.0</v>
+      </c>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>2339000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>1667000000.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>1667000000.0</v>
+      </c>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>1159000000.0</v>
       </c>
       <c r="AC26">
-        <v>0.0</v>
+        <v>1159000000.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>937000000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>797000000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
-        <v>123840000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN26">
         <v>123840000.0</v>
       </c>
       <c r="AO26">
-        <v>100660000.0</v>
+        <v>123840000.0</v>
       </c>
       <c r="AP26">
         <v>100660000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26">
+        <v>100660000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27">
+        <v>236000000.0</v>
+      </c>
+      <c r="C27">
         <v>271000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>266000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>260000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>216000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>199000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>248000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>220000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>210000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>187000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>255000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>219000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>211000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>212000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>266000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>245000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>303000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>330000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>750000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>587000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>669000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>672000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>773000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>642000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>579000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>481000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>671000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>517000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>416000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437000000.0</v>
       </c>
       <c r="AE27">
         <v>437000000.0</v>
       </c>
       <c r="AF27">
+        <v>437000000.0</v>
+      </c>
+      <c r="AG27">
         <v>434000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>374000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>364000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>358000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>257000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000000.0</v>
       </c>
       <c r="AL27">
         <v>149000000.0</v>
       </c>
       <c r="AM27">
-        <v>82966000.0</v>
+        <v>149000000.0</v>
       </c>
       <c r="AN27">
         <v>82966000.0</v>
       </c>
       <c r="AO27">
-        <v>99534000.0</v>
+        <v>82966000.0</v>
       </c>
       <c r="AP27">
         <v>99534000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27">
+        <v>99534000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>1059000000.0</v>
+      </c>
+      <c r="C28">
         <v>940000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1336000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1051000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>940000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>944000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>926000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>998000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>938000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>949000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1011000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1049000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1044000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1017000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1095000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1192000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1114000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1012000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1067000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1051000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1008000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>883000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>906000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>790000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>724000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>681000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>747000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>720000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>634000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602000000.0</v>
       </c>
       <c r="AE28">
         <v>602000000.0</v>
       </c>
       <c r="AF28">
+        <v>602000000.0</v>
+      </c>
+      <c r="AG28">
         <v>543000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>459000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>446000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>497000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341000000.0</v>
       </c>
       <c r="AL28">
         <v>341000000.0</v>
       </c>
       <c r="AM28">
-        <v>225408000.0</v>
+        <v>341000000.0</v>
       </c>
       <c r="AN28">
         <v>225408000.0</v>
       </c>
       <c r="AO28">
-        <v>154592000.0</v>
+        <v>225408000.0</v>
       </c>
       <c r="AP28">
         <v>154592000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28">
+        <v>154592000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>514000000.0</v>
+      </c>
+      <c r="C29">
         <v>457000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>486000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>477000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>515000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>446000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>423000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>367000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>432000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>381000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>295000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>176000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>187000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>167000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>168000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>152000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>124000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>90000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>75000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>102000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>113000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>127000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>116000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>139000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>130000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>147000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>145000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>132000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>139000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-94000000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>914000000.0</v>
+      </c>
+      <c r="C30">
         <v>1203675771.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4951155000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>972000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>771000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1594000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>844000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>847000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812000000.0</v>
       </c>
       <c r="J30">
         <v>812000000.0</v>
       </c>
       <c r="K30">
+        <v>812000000.0</v>
+      </c>
+      <c r="L30">
         <v>1071000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>917000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>958000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>934000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1059000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1142000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1018000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1111000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1510000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1390000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1402000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1302000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1401000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1198000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1063000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>930000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1286000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1237000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1050000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039000000.0</v>
       </c>
       <c r="AE30">
         <v>1039000000.0</v>
       </c>
       <c r="AF30">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AG30">
         <v>977000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>833000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>810000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>845000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>592000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>472500000.0</v>
       </c>
       <c r="AL30">
         <v>472500000.0</v>
       </c>
       <c r="AM30">
-        <v>219709000.0</v>
+        <v>472500000.0</v>
       </c>
       <c r="AN30">
         <v>219709000.0</v>
       </c>
       <c r="AO30">
-        <v>355291000.0</v>
+        <v>219709000.0</v>
       </c>
       <c r="AP30">
         <v>355291000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30">
+        <v>355291000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>32000000.0</v>
+      </c>
+      <c r="C31">
         <v>257433549.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-207652000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-21000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>90000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-68000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>28000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-48000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>14000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-15000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-29000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-30000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-29000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-51000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-58000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-13000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-25000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-31000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-15000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>134000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000000.0</v>
       </c>
       <c r="AE31">
         <v>122000000.0</v>
       </c>
       <c r="AF31">
+        <v>122000000.0</v>
+      </c>
+      <c r="AG31">
         <v>69000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>47000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>29000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29500000.0</v>
       </c>
       <c r="AL31">
         <v>29500000.0</v>
       </c>
       <c r="AM31">
-        <v>3566000.0</v>
+        <v>29500000.0</v>
       </c>
       <c r="AN31">
         <v>3566000.0</v>
       </c>
       <c r="AO31">
-        <v>6434000.0</v>
+        <v>3566000.0</v>
       </c>
       <c r="AP31">
         <v>6434000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31">
+        <v>6434000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>8933000000.0</v>
+      </c>
+      <c r="C32">
         <v>7847250428.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7744591000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8463000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8442000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7356000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7458000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7015000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7160000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6768000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6893000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6569000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7286000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7004000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7425000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7365000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6905000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>6644000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7607000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7805000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8008000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7824000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8335000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7575000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6932000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6311000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7293000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6507000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5898000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5736000000.0</v>
       </c>
       <c r="AE32">
         <v>5736000000.0</v>
       </c>
       <c r="AF32">
+        <v>5736000000.0</v>
+      </c>
+      <c r="AG32">
         <v>4969000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4503000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>4116000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3586000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2910000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242500000.0</v>
       </c>
       <c r="AL32">
         <v>2242500000.0</v>
       </c>
       <c r="AM32">
-        <v>1219145500.0</v>
+        <v>2242500000.0</v>
       </c>
       <c r="AN32">
         <v>1219145500.0</v>
       </c>
       <c r="AO32">
+        <v>1219145500.0</v>
+      </c>
+      <c r="AP32">
         <v>961354500.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>961354500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -13653,955 +13870,955 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>12621502889.0</v>
       </c>
       <c r="C2">
         <v>13567000000.0</v>
       </c>
       <c r="D2">
         <v>9555000000.0</v>
       </c>
       <c r="E2">
         <v>6591000000.0</v>
       </c>
       <c r="F2">
         <v>11128000000.0</v>
       </c>
       <c r="G2">
         <v>15426000000.0</v>
       </c>
       <c r="H2">
         <v>17356000000.0</v>
       </c>
       <c r="I2">
         <v>5174000000.0</v>
       </c>
       <c r="J2">
         <v>3071000000.0</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>296690340</v>
       </c>
       <c r="C3">
         <v>1032000000</v>
       </c>
       <c r="D3">
         <v>1164000000</v>
       </c>
       <c r="E3">
         <v>1053000000</v>
       </c>
       <c r="F3">
         <v>2758000000</v>
       </c>
       <c r="G3">
         <v>501000000</v>
       </c>
       <c r="H3">
         <v>286000000</v>
       </c>
       <c r="I3">
         <v>144000000</v>
       </c>
       <c r="J3">
         <v>77000000</v>
       </c>
       <c r="K3">
         <v>41000000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>-4131099709.0</v>
       </c>
       <c r="C6">
         <v>-403000000.0</v>
       </c>
       <c r="D6">
         <v>4012000000.0</v>
       </c>
       <c r="E6">
         <v>2964000000.0</v>
       </c>
       <c r="F6">
         <v>-4537000000.0</v>
       </c>
       <c r="G6">
         <v>-4298000000.0</v>
       </c>
       <c r="H6">
         <v>-1930000000.0</v>
       </c>
       <c r="I6">
         <v>12182000000.0</v>
       </c>
       <c r="J6">
         <v>2103000000.0</v>
       </c>
       <c r="K6">
         <v>3071000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>-1004856087.0</v>
       </c>
       <c r="C7">
         <v>1556000000.0</v>
       </c>
       <c r="D7">
         <v>786000000.0</v>
       </c>
       <c r="E7">
         <v>2221000000.0</v>
       </c>
       <c r="F7">
         <v>573000000.0</v>
       </c>
       <c r="G7">
         <v>-497000000.0</v>
       </c>
       <c r="H7">
         <v>982000000.0</v>
       </c>
       <c r="I7">
         <v>1386000000.0</v>
       </c>
       <c r="J7">
         <v>455000000.0</v>
       </c>
       <c r="K7">
         <v>405000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>-345328082.0</v>
       </c>
       <c r="C9">
         <v>-539000000.0</v>
       </c>
       <c r="D9">
         <v>-204000000.0</v>
       </c>
       <c r="E9">
         <v>906000000.0</v>
       </c>
       <c r="F9">
         <v>-769000000.0</v>
       </c>
       <c r="G9">
         <v>-520000000.0</v>
       </c>
       <c r="H9">
         <v>-733000000.0</v>
       </c>
       <c r="I9">
         <v>-182000000.0</v>
       </c>
       <c r="J9">
         <v>-447000000.0</v>
       </c>
       <c r="K9">
         <v>-266000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
         <v>-16536834.0</v>
       </c>
       <c r="C10">
         <v>-15000000.0</v>
       </c>
       <c r="D10">
         <v>7000000.0</v>
       </c>
       <c r="E10">
         <v>10000000.0</v>
       </c>
       <c r="F10">
         <v>-6000000.0</v>
       </c>
       <c r="G10">
         <v>8000000.0</v>
       </c>
       <c r="H10">
         <v>9000000.0</v>
       </c>
       <c r="I10">
         <v>-4000000.0</v>
       </c>
       <c r="J10">
         <v>-16000000.0</v>
       </c>
       <c r="K10">
         <v>-11000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>631000000.0</v>
       </c>
       <c r="G11">
         <v>644000000.0</v>
       </c>
       <c r="H11">
         <v>717000000.0</v>
       </c>
       <c r="I11">
         <v>780000000.0</v>
       </c>
       <c r="J11">
         <v>4000000.0</v>
       </c>
       <c r="K11">
         <v>315000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>2210000000.0</v>
       </c>
       <c r="G12">
         <v>730000000.0</v>
       </c>
       <c r="H12">
         <v>653000000.0</v>
       </c>
       <c r="I12">
         <v>2044000000.0</v>
       </c>
       <c r="J12">
         <v>340000000.0</v>
       </c>
       <c r="K12">
         <v>150000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>717000000.0</v>
       </c>
       <c r="G13">
         <v>-629000000.0</v>
       </c>
       <c r="H13">
         <v>989000000.0</v>
       </c>
       <c r="I13">
         <v>792000000.0</v>
       </c>
       <c r="J13">
         <v>914000000.0</v>
       </c>
       <c r="K13">
         <v>367000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>1337538353.0</v>
       </c>
       <c r="C14">
         <v>978000000.0</v>
       </c>
       <c r="D14">
         <v>1004000000.0</v>
       </c>
       <c r="E14">
         <v>1160000000.0</v>
       </c>
       <c r="F14">
         <v>1001000000.0</v>
       </c>
       <c r="G14">
         <v>824000000.0</v>
       </c>
       <c r="H14">
         <v>583000000.0</v>
       </c>
       <c r="I14">
         <v>369000000.0</v>
       </c>
       <c r="J14">
         <v>379000000.0</v>
       </c>
       <c r="K14">
         <v>236000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15">
         <v>1927027980.0</v>
       </c>
       <c r="C15">
         <v>1508000000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>74000000.0</v>
       </c>
       <c r="F15">
         <v>106000000.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>127000000.0</v>
       </c>
       <c r="I15">
         <v>19000000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>8490403179.0</v>
       </c>
       <c r="C16">
         <v>13164000000.0</v>
       </c>
       <c r="D16">
         <v>13567000000.0</v>
       </c>
       <c r="E16">
         <v>9555000000.0</v>
       </c>
       <c r="F16">
         <v>6591000000.0</v>
       </c>
       <c r="G16">
         <v>11128000000.0</v>
       </c>
       <c r="H16">
         <v>15426000000.0</v>
       </c>
       <c r="I16">
         <v>17356000000.0</v>
       </c>
       <c r="J16">
         <v>5174000000.0</v>
       </c>
       <c r="K16">
         <v>3071000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>9862764625.0</v>
       </c>
       <c r="C18">
         <v>9243000000.0</v>
       </c>
       <c r="D18">
         <v>6173000000.0</v>
       </c>
       <c r="E18">
         <v>6428000000.0</v>
       </c>
       <c r="F18">
         <v>2481000000.0</v>
       </c>
       <c r="G18">
         <v>4384000000.0</v>
       </c>
       <c r="H18">
         <v>5914000000.0</v>
       </c>
       <c r="I18">
         <v>5488000000.0</v>
       </c>
       <c r="J18">
         <v>2423000000.0</v>
       </c>
       <c r="K18">
         <v>832000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19">
         <v>-8363000000.0</v>
       </c>
       <c r="C19">
         <v>-6818000000.0</v>
       </c>
       <c r="D19">
         <v>-1863000000.0</v>
       </c>
       <c r="E19">
         <v>-1446000000.0</v>
       </c>
       <c r="F19">
         <v>-5999000000.0</v>
       </c>
       <c r="G19">
         <v>-14206000000.0</v>
       </c>
       <c r="H19">
         <v>-8102000000.0</v>
       </c>
       <c r="I19">
         <v>-1190000000.0</v>
       </c>
       <c r="J19">
         <v>257000000.0</v>
       </c>
       <c r="K19">
         <v>496000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>52000000.0</v>
       </c>
       <c r="E20">
         <v>3000000.0</v>
       </c>
       <c r="F20">
         <v>13000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>15000000.0</v>
       </c>
       <c r="I20">
         <v>7319000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
         <v>-2255000000.0</v>
       </c>
       <c r="C21">
         <v>-134000000.0</v>
       </c>
       <c r="D21">
         <v>-116000000.0</v>
       </c>
       <c r="E21">
         <v>-130000000.0</v>
       </c>
       <c r="F21">
         <v>-116000000.0</v>
       </c>
       <c r="G21">
         <v>5330000000.0</v>
       </c>
       <c r="H21">
         <v>-63000000.0</v>
       </c>
       <c r="I21">
         <v>-63000000.0</v>
       </c>
       <c r="J21">
         <v>-63000000.0</v>
       </c>
       <c r="K21">
         <v>-63000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>10754781133.0</v>
       </c>
       <c r="C22">
         <v>8712000000.0</v>
       </c>
       <c r="D22">
         <v>6045000000.0</v>
       </c>
       <c r="E22">
         <v>4373000000.0</v>
       </c>
       <c r="F22">
         <v>3632000000.0</v>
       </c>
       <c r="G22">
         <v>4632000000.0</v>
       </c>
       <c r="H22">
         <v>4540000000.0</v>
       </c>
       <c r="I22">
         <v>2003000000.0</v>
       </c>
       <c r="J22">
         <v>1597000000.0</v>
       </c>
       <c r="K22">
         <v>114000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>-173150432.0</v>
       </c>
       <c r="C23">
         <v>-263000000.0</v>
       </c>
       <c r="D23">
         <v>-225000000.0</v>
       </c>
       <c r="E23">
         <v>-91000000.0</v>
       </c>
       <c r="F23">
         <v>-22000000.0</v>
       </c>
       <c r="G23">
         <v>96000000.0</v>
       </c>
       <c r="H23">
         <v>175000000.0</v>
       </c>
       <c r="I23">
         <v>441000000.0</v>
       </c>
       <c r="J23">
         <v>99000000.0</v>
       </c>
       <c r="K23">
         <v>-189000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
         <v>7782036.0</v>
       </c>
       <c r="C24">
         <v>-630000000.0</v>
       </c>
       <c r="D24">
         <v>-895000000.0</v>
       </c>
       <c r="E24">
         <v>-1446000000.0</v>
       </c>
       <c r="F24">
         <v>-5999000000.0</v>
       </c>
       <c r="G24">
         <v>-347000000.0</v>
       </c>
       <c r="H24">
         <v>32000000.0</v>
       </c>
       <c r="I24">
         <v>-24000000.0</v>
       </c>
       <c r="J24">
         <v>-591000000.0</v>
       </c>
       <c r="K24">
         <v>-510000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>-928008434.0</v>
       </c>
       <c r="C25">
         <v>-1567000000.0</v>
       </c>
       <c r="D25">
         <v>-1147000000.0</v>
       </c>
       <c r="E25">
         <v>-938000000.0</v>
       </c>
       <c r="F25">
         <v>-418000000.0</v>
       </c>
       <c r="G25">
         <v>-643000000.0</v>
       </c>
       <c r="H25">
         <v>-584000000.0</v>
       </c>
       <c r="I25">
         <v>1237000000.0</v>
       </c>
       <c r="J25">
         <v>-105000000.0</v>
       </c>
       <c r="K25">
         <v>-32000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>-652718715.0</v>
       </c>
       <c r="C26">
         <v>-1925000000.0</v>
       </c>
       <c r="D26">
         <v>-1249000000.0</v>
       </c>
       <c r="E26">
         <v>-3127000000.0</v>
       </c>
       <c r="F26">
         <v>-3479000000.0</v>
       </c>
       <c r="G26">
         <v>-134000000.0</v>
       </c>
       <c r="H26">
         <v>-31000000.0</v>
       </c>
       <c r="I26">
         <v>7741000000.0</v>
       </c>
       <c r="J26">
         <v>79000000.0</v>
       </c>
       <c r="K26">
         <v>1901000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>669000000.0</v>
       </c>
       <c r="C27">
         <v>596000000.0</v>
       </c>
       <c r="D27">
         <v>649000000.0</v>
       </c>
       <c r="E27">
         <v>665000000.0</v>
       </c>
       <c r="F27">
         <v>647000000.0</v>
       </c>
       <c r="G27">
         <v>569000000.0</v>
       </c>
       <c r="H27">
         <v>519000000.0</v>
       </c>
       <c r="I27">
         <v>487000000.0</v>
       </c>
       <c r="J27">
         <v>362000000.0</v>
       </c>
       <c r="K27">
         <v>170000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>-4407553661.0</v>
       </c>
       <c r="C28">
         <v>-3830000000.0</v>
       </c>
       <c r="D28">
         <v>-1538000000.0</v>
       </c>
       <c r="E28">
         <v>-3419000000.0</v>
       </c>
       <c r="F28">
         <v>-3710000000.0</v>
       </c>
       <c r="G28">
         <v>5292000000.0</v>
       </c>
       <c r="H28">
         <v>-31000000.0</v>
       </c>
       <c r="I28">
         <v>7741000000.0</v>
       </c>
       <c r="J28">
         <v>99000000.0</v>
       </c>
       <c r="K28">
         <v>1712000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>10159454965.0</v>
       </c>
       <c r="C29">
         <v>10275000000.0</v>
       </c>
       <c r="D29">
         <v>7337000000.0</v>
       </c>
       <c r="E29">
         <v>7481000000.0</v>
       </c>
       <c r="F29">
         <v>5239000000.0</v>
       </c>
       <c r="G29">
         <v>4885000000.0</v>
       </c>
       <c r="H29">
         <v>6200000000.0</v>
       </c>
       <c r="I29">
         <v>5632000000.0</v>
       </c>
       <c r="J29">
         <v>2500000000.0</v>
       </c>
       <c r="K29">
         <v>873000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>-10270349056.0</v>
       </c>
       <c r="C30">
         <v>-6818000000.0</v>
       </c>
       <c r="D30">
         <v>-1863000000.0</v>
       </c>
       <c r="E30">
         <v>-1446000000.0</v>
       </c>
       <c r="F30">
         <v>-5999000000.0</v>
       </c>
       <c r="G30">
         <v>-14206000000.0</v>
       </c>
       <c r="H30">
         <v>-8102000000.0</v>
       </c>
       <c r="I30">
         <v>-1190000000.0</v>
       </c>
@@ -14611,3208 +14828,3264 @@
       <c r="K30">
         <v>496000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AO1" t="s">
         <v>101</v>
       </c>
       <c r="AP1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>18416000000.0</v>
+      </c>
+      <c r="C2">
         <v>8470000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11070753036.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10999000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12022000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13164000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10209000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12251000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10218000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13567000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12381000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12950000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8582000000.0</v>
       </c>
       <c r="O2">
         <v>8582000000.0</v>
       </c>
       <c r="P2">
+        <v>8582000000.0</v>
+      </c>
+      <c r="Q2">
         <v>10044000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8353000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6591000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5078000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6822000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1567353165.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11128000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9641000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1664664056.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12266000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2214565657.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20036000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>19350000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14704000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17356000000.0</v>
       </c>
       <c r="AE2">
         <v>17356000000.0</v>
       </c>
       <c r="AF2">
+        <v>17356000000.0</v>
+      </c>
+      <c r="AG2">
         <v>9529000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7760000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5174000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5184000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3448000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3259500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1447254000.0</v>
       </c>
       <c r="AM2">
         <v>1447254000.0</v>
       </c>
       <c r="AN2">
-        <v>88246000.0</v>
+        <v>1447254000.0</v>
       </c>
       <c r="AO2">
         <v>88246000.0</v>
       </c>
-      <c r="AP2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:42">
+      <c r="AP2">
+        <v>88246000.0</v>
+      </c>
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
-        <v>2338841046</v>
+        <v>0</v>
       </c>
       <c r="C3">
         <v>2338841046</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>2338841046</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>319000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>165000000</v>
+        <v>0</v>
       </c>
       <c r="K3">
         <v>165000000</v>
       </c>
       <c r="L3">
         <v>165000000</v>
       </c>
       <c r="M3">
+        <v>165000000</v>
+      </c>
+      <c r="N3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000000</v>
       </c>
       <c r="O3">
         <v>85000000</v>
       </c>
       <c r="P3">
         <v>85000000</v>
       </c>
       <c r="Q3">
+        <v>85000000</v>
+      </c>
+      <c r="R3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159000000</v>
       </c>
       <c r="S3">
         <v>159000000</v>
       </c>
       <c r="T3">
         <v>159000000</v>
       </c>
       <c r="U3">
+        <v>159000000</v>
+      </c>
+      <c r="V3">
         <v>146439813</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>200000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>108000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>75627385</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>65000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>152745929</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000</v>
       </c>
       <c r="AB3">
         <v>95000000</v>
       </c>
       <c r="AC3">
+        <v>95000000</v>
+      </c>
+      <c r="AD3">
         <v>25000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000</v>
       </c>
       <c r="AE3">
         <v>132000000</v>
       </c>
       <c r="AF3">
+        <v>132000000</v>
+      </c>
+      <c r="AG3">
         <v>47000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3149370.13</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7801926.6</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>25000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000</v>
       </c>
       <c r="AL3">
         <v>12500000</v>
       </c>
       <c r="AM3">
-        <v>10488000</v>
+        <v>12500000</v>
       </c>
       <c r="AN3">
         <v>10488000</v>
       </c>
       <c r="AO3">
-        <v>10012000</v>
+        <v>10488000</v>
       </c>
       <c r="AP3">
         <v>10012000</v>
       </c>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3">
+        <v>10012000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-[...3 lines deleted...]
-      <c r="AI4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
-[...3 lines deleted...]
-      <c r="AI5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>5282000000.0</v>
+      </c>
+      <c r="C6">
         <v>9946000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2580349856.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>256000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1023000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1142000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2955000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2042000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2033000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3349000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1186000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-569000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>821000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>973000000.0</v>
       </c>
       <c r="O6">
         <v>973000000.0</v>
       </c>
       <c r="P6">
+        <v>973000000.0</v>
+      </c>
+      <c r="Q6">
         <v>-1462000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1691000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1762000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1513000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1744000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-511552997.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-854000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1487000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-249076590.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-490000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-485279450.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4610000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>686000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4646000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2652000000.0</v>
       </c>
       <c r="AE6">
         <v>-2652000000.0</v>
       </c>
       <c r="AF6">
+        <v>-2652000000.0</v>
+      </c>
+      <c r="AG6">
         <v>2000000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1769000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2586000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-10000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1736000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188500000.0</v>
       </c>
       <c r="AL6">
         <v>188500000.0</v>
       </c>
       <c r="AM6">
-        <v>1447254000.0</v>
+        <v>188500000.0</v>
       </c>
       <c r="AN6">
         <v>1447254000.0</v>
       </c>
       <c r="AO6">
-        <v>88246000.0</v>
+        <v>1447254000.0</v>
       </c>
       <c r="AP6">
         <v>88246000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6">
+        <v>88246000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>10231000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7840000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4157000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-289000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10275000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7795000000.0</v>
       </c>
-      <c r="I7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J7"/>
       <c r="K7">
         <v>734000000.0</v>
       </c>
       <c r="L7">
         <v>734000000.0</v>
       </c>
       <c r="M7">
+        <v>734000000.0</v>
+      </c>
+      <c r="N7">
         <v>3919000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1852000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1558000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>916000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3735000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2494000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-58000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4417000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2822000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>445000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1141000000.0</v>
       </c>
       <c r="X7">
         <v>-1141000000.0</v>
       </c>
       <c r="Y7">
+        <v>-1141000000.0</v>
+      </c>
+      <c r="Z7">
         <v>1439000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1066000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265000000.0</v>
       </c>
       <c r="AB7">
         <v>265000000.0</v>
       </c>
       <c r="AC7">
+        <v>265000000.0</v>
+      </c>
+      <c r="AD7">
         <v>1889000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>606000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1932000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1644000000.0</v>
       </c>
-      <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>451000000.0</v>
       </c>
-      <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7">
-[...1 lines deleted...]
-      </c>
+      <c r="AM7"/>
       <c r="AN7">
         <v>40375500.0</v>
       </c>
       <c r="AO7">
-        <v>4624500.0</v>
+        <v>40375500.0</v>
       </c>
       <c r="AP7">
         <v>4624500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7">
+        <v>4624500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
-[...3 lines deleted...]
-      <c r="AI8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>-539000000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>-204000000.0</v>
       </c>
       <c r="L9">
         <v>-204000000.0</v>
       </c>
-      <c r="M9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M9">
+        <v>-204000000.0</v>
+      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>906000000.0</v>
       </c>
       <c r="P9">
         <v>906000000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>906000000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>-769000000.0</v>
       </c>
       <c r="U9">
         <v>-769000000.0</v>
       </c>
       <c r="V9">
+        <v>-769000000.0</v>
+      </c>
+      <c r="W9">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-520000000.0</v>
       </c>
       <c r="X9">
         <v>-520000000.0</v>
       </c>
       <c r="Y9">
+        <v>-520000000.0</v>
+      </c>
+      <c r="Z9">
         <v>95000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>114000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-733000000.0</v>
       </c>
       <c r="AB9">
         <v>-733000000.0</v>
       </c>
       <c r="AC9">
+        <v>-733000000.0</v>
+      </c>
+      <c r="AD9">
         <v>156000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-182000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>42000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-345000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-27294541.09</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-28978584.51</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-447000000.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
+      <c r="AM9"/>
       <c r="AN9">
         <v>-106870500.0</v>
       </c>
       <c r="AO9">
-        <v>-26129500.0</v>
+        <v>-106870500.0</v>
       </c>
       <c r="AP9">
         <v>-26129500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9">
+        <v>-26129500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-15000000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
+      <c r="J10"/>
       <c r="K10">
         <v>7000000.0</v>
       </c>
       <c r="L10">
         <v>7000000.0</v>
       </c>
-      <c r="M10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M10">
+        <v>7000000.0</v>
+      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>10000000.0</v>
       </c>
       <c r="P10">
         <v>10000000.0</v>
       </c>
-      <c r="Q10"/>
+      <c r="Q10">
+        <v>10000000.0</v>
+      </c>
       <c r="R10"/>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10">
         <v>-6000000.0</v>
       </c>
       <c r="U10">
         <v>-6000000.0</v>
       </c>
       <c r="V10">
         <v>-6000000.0</v>
       </c>
       <c r="W10">
-        <v>8000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="X10">
         <v>8000000.0</v>
       </c>
       <c r="Y10">
+        <v>8000000.0</v>
+      </c>
+      <c r="Z10">
         <v>-4000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AB10">
         <v>9000000.0</v>
       </c>
       <c r="AC10">
+        <v>9000000.0</v>
+      </c>
+      <c r="AD10">
         <v>-7000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-599880.02</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-636891.97</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-16000000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
+      <c r="AM10"/>
       <c r="AN10">
         <v>-3852500.0</v>
       </c>
       <c r="AO10">
-        <v>-1647500.0</v>
+        <v>-3852500.0</v>
       </c>
       <c r="AP10">
         <v>-1647500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10">
+        <v>-1647500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>631000000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>644000000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>717000000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>16485689.64</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>615000.0</v>
       </c>
-      <c r="AJ11">
-[...2 lines deleted...]
-      <c r="AK11"/>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
       <c r="AL11"/>
-      <c r="AM11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>45368000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>273000000.0</v>
       </c>
       <c r="N12">
-        <v>704000000.0</v>
+        <v>273000000.0</v>
       </c>
       <c r="O12">
         <v>704000000.0</v>
       </c>
       <c r="P12">
+        <v>704000000.0</v>
+      </c>
+      <c r="Q12">
         <v>191000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>264000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1885000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>286000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>855000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>117000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>952000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>667000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-616000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>267000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>179000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-303000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>235000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>962000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-61000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>34662219.24</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-56441270.19</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15221955.61</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-122124034.71</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>340000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>348000000.0</v>
       </c>
-      <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>150000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>717000000.0</v>
       </c>
       <c r="U13">
         <v>717000000.0</v>
       </c>
       <c r="V13">
         <v>717000000.0</v>
       </c>
       <c r="W13">
-        <v>-629000000.0</v>
+        <v>717000000.0</v>
       </c>
       <c r="X13">
         <v>-629000000.0</v>
       </c>
       <c r="Y13">
         <v>-629000000.0</v>
       </c>
       <c r="Z13">
         <v>-629000000.0</v>
       </c>
       <c r="AA13">
-        <v>989000000.0</v>
+        <v>-629000000.0</v>
       </c>
       <c r="AB13">
         <v>989000000.0</v>
       </c>
       <c r="AC13">
         <v>989000000.0</v>
       </c>
       <c r="AD13">
         <v>989000000.0</v>
       </c>
       <c r="AE13">
+        <v>989000000.0</v>
+      </c>
+      <c r="AF13">
         <v>9975955.78</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>68924900.74</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5098980.2</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>517793169.33</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>914000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-34000000.0</v>
       </c>
-      <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>367000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>147</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>333000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1069038554.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>978000000.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>1004000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>861000000.0</v>
       </c>
       <c r="L14">
         <v>861000000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="M14">
+        <v>861000000.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14">
         <v>1020000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1160000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1020000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000000.0</v>
       </c>
       <c r="R14">
         <v>121000000.0</v>
       </c>
       <c r="S14">
+        <v>121000000.0</v>
+      </c>
+      <c r="T14">
         <v>1001000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>869000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18583499.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>220000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>824000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14742980.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>233000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12609420.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>583000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>467000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>362000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>34000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-295896.99</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>75000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13197360.53</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14489292.25</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-31000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106500000.0</v>
       </c>
       <c r="AL14">
         <v>106500000.0</v>
       </c>
       <c r="AM14">
-        <v>65901000.0</v>
+        <v>106500000.0</v>
       </c>
       <c r="AN14">
         <v>65901000.0</v>
       </c>
       <c r="AO14">
-        <v>24599000.0</v>
+        <v>65901000.0</v>
       </c>
       <c r="AP14">
         <v>24599000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14">
+        <v>24599000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1508000000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>74000000.0</v>
       </c>
       <c r="P15">
         <v>74000000.0</v>
       </c>
-      <c r="Q15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q15">
+        <v>74000000.0</v>
+      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>88000000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>88000000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>32000000.0</v>
       </c>
       <c r="AC15">
-        <v>0.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AD15">
-        <v>19000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE15">
         <v>19000000.0</v>
       </c>
       <c r="AF15">
-        <v>0.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>23698000000.0</v>
+      </c>
+      <c r="C16">
         <v>18416000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8490403179.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11255000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10999000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12022000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13164000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10209000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12251000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10218000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13567000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12381000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12950000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9555000000.0</v>
       </c>
       <c r="O16">
         <v>9555000000.0</v>
       </c>
       <c r="P16">
+        <v>9555000000.0</v>
+      </c>
+      <c r="Q16">
         <v>8582000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10044000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8353000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6591000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5078000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1055800168.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10274000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11128000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1415587466.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11776000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1729286207.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15426000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20036000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14704000000.0</v>
       </c>
       <c r="AE16">
         <v>14704000000.0</v>
       </c>
       <c r="AF16">
+        <v>14704000000.0</v>
+      </c>
+      <c r="AG16">
         <v>11529000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9529000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>7760000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5174000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5184000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3448000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>188500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1447254000.0</v>
       </c>
       <c r="AN16">
         <v>1447254000.0</v>
       </c>
       <c r="AO16">
-        <v>88246000.0</v>
+        <v>1447254000.0</v>
       </c>
       <c r="AP16">
         <v>88246000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16">
+        <v>88246000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-[...3 lines deleted...]
-      <c r="AI17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>2864000000.0</v>
+      </c>
+      <c r="C18">
         <v>2332000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1203000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3683000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1638000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2519000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2480000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2165000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2944000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2686000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1812000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1441000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2067000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2494000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2409000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1252000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1241000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2494000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>663000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1595000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>944000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1678000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1756000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>516000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1374000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1066000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1938000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1352000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1864000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>926000000.0</v>
       </c>
       <c r="AE18">
         <v>926000000.0</v>
       </c>
       <c r="AF18">
+        <v>926000000.0</v>
+      </c>
+      <c r="AG18">
         <v>1644000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1982000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>74000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-280000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>798000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>952500000.0</v>
       </c>
       <c r="AL18">
         <v>952500000.0</v>
       </c>
       <c r="AM18">
-        <v>286744500.0</v>
+        <v>952500000.0</v>
       </c>
       <c r="AN18">
         <v>286744500.0</v>
       </c>
       <c r="AO18">
-        <v>129255500.0</v>
+        <v>286744500.0</v>
       </c>
       <c r="AP18">
         <v>129255500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18">
+        <v>129255500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1244000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-633000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3221000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1324000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3337000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>693000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5498000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-193000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1142000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1339000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>811000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1108000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1243000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1234000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-329000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>996000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1692000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2921000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2382000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-143000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-7895000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2072000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4096000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6572000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-680000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2559000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3409000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1733110.96</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1737958.75</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-18446310.74</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-13056285.33</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>257000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>890000000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>371000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
-[...1 lines deleted...]
-      </c>
+      <c r="S21"/>
       <c r="T21">
         <v>-116000000.0</v>
       </c>
       <c r="U21">
         <v>-116000000.0</v>
       </c>
       <c r="V21">
         <v>-116000000.0</v>
       </c>
       <c r="W21">
-        <v>5330000000.0</v>
+        <v>-116000000.0</v>
       </c>
       <c r="X21">
         <v>5330000000.0</v>
       </c>
       <c r="Y21">
-        <v>-31000000.0</v>
+        <v>5330000000.0</v>
       </c>
       <c r="Z21">
         <v>-31000000.0</v>
       </c>
       <c r="AA21">
-        <v>-63000000.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="AB21">
         <v>-63000000.0</v>
       </c>
       <c r="AC21">
         <v>-63000000.0</v>
       </c>
       <c r="AD21">
         <v>-63000000.0</v>
       </c>
       <c r="AE21">
-        <v>0.0</v>
+        <v>-63000000.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
-      <c r="AI21"/>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>2471000000.0</v>
+      </c>
+      <c r="C22">
         <v>2091000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2172594030.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2153000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2409000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4291000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1957000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1583000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1682000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1422000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1306000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1168000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1298000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1465000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1151000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1061000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>856000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>609000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>536000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>740000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>128071283.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1106000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1197000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>163618170.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>939000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>127097222.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1042000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1026000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>927000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>987000000.0</v>
       </c>
       <c r="AE22">
         <v>987000000.0</v>
       </c>
       <c r="AF22">
+        <v>987000000.0</v>
+      </c>
+      <c r="AG22">
         <v>964000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>904000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>841000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>536000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>394000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000000.0</v>
       </c>
       <c r="AL22">
         <v>198000000.0</v>
       </c>
       <c r="AM22">
-        <v>113728000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="AN22">
         <v>113728000.0</v>
       </c>
       <c r="AO22">
-        <v>-72728000.0</v>
+        <v>113728000.0</v>
       </c>
       <c r="AP22">
         <v>-72728000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22">
+        <v>-72728000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>6262000000.0</v>
+      </c>
+      <c r="C23">
         <v>1011000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>627007429.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2122000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2056000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-456000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-815000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-882000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1611000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-522000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-576000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-849000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-33000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-309000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2762000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1668000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>38000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-395000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3298000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1651000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-216695259.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-22000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>199000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>775817036.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>127000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-18770841.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-42000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>37000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AE23">
         <v>16000000.0</v>
       </c>
       <c r="AF23">
+        <v>16000000.0</v>
+      </c>
+      <c r="AG23">
         <v>333000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-251000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2855000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AL23">
         <v>10000000.0</v>
       </c>
       <c r="AM23">
-        <v>541369500.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AN23">
         <v>541369500.0</v>
       </c>
       <c r="AO23">
-        <v>314630500.0</v>
+        <v>541369500.0</v>
       </c>
       <c r="AP23">
         <v>314630500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>314630500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
+        <v>-3718000000.0</v>
+      </c>
+      <c r="C24">
         <v>6650000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4135250496.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1244000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-633000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3221000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1324000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3337000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>693000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5498000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-19000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1142000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1339000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>811000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-858000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1243000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1234000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-329000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3233000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1692000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-452220529.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-160000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>505000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1133010167.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1767000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-586911189.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-6432000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-680000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2559000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3409000000.0</v>
       </c>
       <c r="AE24">
         <v>-3409000000.0</v>
       </c>
       <c r="AF24">
+        <v>-3409000000.0</v>
+      </c>
+      <c r="AG24">
         <v>333000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-251000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-322000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-739000000.0</v>
       </c>
       <c r="AL24">
         <v>-739000000.0</v>
       </c>
       <c r="AM24">
-        <v>297335500.0</v>
+        <v>-739000000.0</v>
       </c>
       <c r="AN24">
         <v>297335500.0</v>
       </c>
       <c r="AO24">
-        <v>-366835500.0</v>
+        <v>297335500.0</v>
       </c>
       <c r="AP24">
         <v>-366835500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24">
+        <v>-366835500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>393000000.0</v>
+      </c>
+      <c r="C25">
         <v>-255000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-902791538.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1319000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-918000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1933000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>367000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>414000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1098000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1071000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1041000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>88000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>603000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3959000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1542000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-35000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>159000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1681000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-858000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>653000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-214969.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-44000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>844000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-102733765.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>128000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13039286.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>326000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>962000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-61000000.0</v>
       </c>
       <c r="AE25">
         <v>-61000000.0</v>
       </c>
       <c r="AF25">
+        <v>-61000000.0</v>
+      </c>
+      <c r="AG25">
         <v>680000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1078000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-767000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-789000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>429000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>569500000.0</v>
       </c>
       <c r="AL25">
         <v>569500000.0</v>
       </c>
       <c r="AM25">
-        <v>128803501.0</v>
+        <v>569500000.0</v>
       </c>
       <c r="AN25">
         <v>128803501.0</v>
       </c>
       <c r="AO25">
-        <v>46196500.0</v>
+        <v>128803501.0</v>
       </c>
       <c r="AP25">
         <v>46196500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25">
+        <v>46196500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>-651601333.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>-651601333.0</v>
+      </c>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-2142000000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>-1349000000.0</v>
       </c>
       <c r="L26">
         <v>-1349000000.0</v>
       </c>
-      <c r="M26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M26">
+        <v>-1349000000.0</v>
+      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>-3145000000.0</v>
       </c>
       <c r="P26">
         <v>-3145000000.0</v>
       </c>
       <c r="Q26">
+        <v>-3145000000.0</v>
+      </c>
+      <c r="R26">
         <v>-967000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-319000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3584000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180000000.0</v>
       </c>
       <c r="X26">
         <v>-180000000.0</v>
       </c>
       <c r="Y26">
-        <v>-152000000.0</v>
+        <v>-180000000.0</v>
       </c>
       <c r="Z26">
         <v>-152000000.0</v>
       </c>
       <c r="AA26">
-        <v>-31000000.0</v>
+        <v>-152000000.0</v>
       </c>
       <c r="AB26">
         <v>-31000000.0</v>
       </c>
       <c r="AC26">
-        <v>0.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>1125390710.18</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-2855000000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>159</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>163000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>211000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>147000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>161000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>156000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>168000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>164000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>193000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>117000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>185000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>166000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000000.0</v>
       </c>
       <c r="O27">
         <v>167000000.0</v>
       </c>
       <c r="P27">
-        <v>226000000.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="Q27">
         <v>226000000.0</v>
       </c>
       <c r="R27">
+        <v>226000000.0</v>
+      </c>
+      <c r="S27">
         <v>204000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>201000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>202000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>187000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>151000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>140000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>153000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000000.0</v>
       </c>
       <c r="AA27">
         <v>137000000.0</v>
       </c>
       <c r="AB27">
+        <v>137000000.0</v>
+      </c>
+      <c r="AC27">
         <v>129000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000000.0</v>
       </c>
       <c r="AE27">
         <v>134000000.0</v>
       </c>
       <c r="AF27">
+        <v>134000000.0</v>
+      </c>
+      <c r="AG27">
         <v>110000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>103000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>132000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>144000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="AL27">
         <v>91000000.0</v>
       </c>
       <c r="AM27">
-        <v>-51575500.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="AN27">
         <v>-51575500.0</v>
       </c>
       <c r="AO27">
-        <v>136575500.0</v>
+        <v>-51575500.0</v>
       </c>
       <c r="AP27">
         <v>136575500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27">
+        <v>136575500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>6262000000.0</v>
+      </c>
+      <c r="C28">
         <v>1011000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24593904.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2122000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2056000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-456000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-815000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-882000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1611000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-522000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-576000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-849000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-383000000.0</v>
       </c>
       <c r="O28">
         <v>-383000000.0</v>
       </c>
       <c r="P28">
+        <v>-383000000.0</v>
+      </c>
+      <c r="Q28">
         <v>-1668000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-973000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-395000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-286000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1651000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-216695259.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-372000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>775817036.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-25000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-18770841.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-73000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>37000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AE28">
         <v>16000000.0</v>
       </c>
       <c r="AF28">
+        <v>16000000.0</v>
+      </c>
+      <c r="AG28">
         <v>103556908.06</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>214082183.56</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2855000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AL28">
         <v>10000000.0</v>
       </c>
       <c r="AM28">
-        <v>541369500.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AN28">
         <v>541369500.0</v>
       </c>
       <c r="AO28">
-        <v>314630500.0</v>
+        <v>541369500.0</v>
       </c>
       <c r="AP28">
         <v>314630500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28">
+        <v>314630500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>2864000000.0</v>
+      </c>
+      <c r="C29">
         <v>2332000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2338841046.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3683000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1638000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2519000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2480000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2165000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2944000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2686000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1977000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1441000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2067000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2494000000.0</v>
       </c>
       <c r="O29">
         <v>2494000000.0</v>
       </c>
       <c r="P29">
+        <v>2494000000.0</v>
+      </c>
+      <c r="Q29">
         <v>1252000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1241000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2494000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>822000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1595000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>146439813.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1878000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1864000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>75627385.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1439000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>152745929.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2033000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1352000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1889000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>926000000.0</v>
       </c>
       <c r="AE29">
         <v>926000000.0</v>
       </c>
       <c r="AF29">
+        <v>926000000.0</v>
+      </c>
+      <c r="AG29">
         <v>1644000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1982000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>74000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-253000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>823000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>965000000.0</v>
       </c>
       <c r="AL29">
         <v>965000000.0</v>
       </c>
       <c r="AM29">
-        <v>297232500.0</v>
+        <v>965000000.0</v>
       </c>
       <c r="AN29">
         <v>297232500.0</v>
       </c>
       <c r="AO29">
-        <v>139267500.0</v>
+        <v>297232500.0</v>
       </c>
       <c r="AP29">
         <v>139267500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29">
+        <v>139267500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-3718000000.0</v>
+      </c>
+      <c r="C30">
         <v>6650000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4991751805.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1244000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-633000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3221000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6818000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3337000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>693000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5498000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-193000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1142000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1339000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>811000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1108000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1243000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1234000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-329000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>996000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1692000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-452220529.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2382000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-143000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1133010167.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2072000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-586911189.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6572000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-680000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2559000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3409000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-20078724.56</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>333000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-251000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-322000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>248000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>839000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-785000000.0</v>
       </c>
       <c r="AL30">
         <v>-785000000.0</v>
       </c>
       <c r="AM30">
-        <v>624847500.0</v>
+        <v>-785000000.0</v>
       </c>
       <c r="AN30">
         <v>624847500.0</v>
       </c>
       <c r="AO30">
+        <v>624847500.0</v>
+      </c>
+      <c r="AP30">
         <v>-376847500.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-376847500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>