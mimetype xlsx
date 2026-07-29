--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1835,51 +1835,53 @@
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
         <v>186000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>1695000000.0</v>
+      </c>
       <c r="D16">
         <v>9766000000.0</v>
       </c>
       <c r="E16">
         <v>37790000000.0</v>
       </c>
       <c r="F16">
         <v>29938000000.0</v>
       </c>
       <c r="G16">
         <v>12610000000.0</v>
       </c>
       <c r="H16">
         <v>19251000000.0</v>
       </c>
       <c r="I16">
         <v>11383931622.0</v>
       </c>
       <c r="J16">
         <v>9789800825.0</v>
       </c>
       <c r="K16">
         <v>7683968483.0</v>
       </c>
       <c r="L16">
@@ -3046,51 +3048,51 @@
       </c>
       <c r="T39">
         <v>136680871630.0</v>
       </c>
       <c r="U39">
         <v>4749649000.0</v>
       </c>
       <c r="V39">
         <v>7865757000.0</v>
       </c>
       <c r="W39">
         <v>10804914000.0</v>
       </c>
       <c r="X39">
         <v>6583627000.0</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
         <v>80254000000.0</v>
       </c>
       <c r="C40">
-        <v>24339000000.0</v>
+        <v>29168000000.0</v>
       </c>
       <c r="D40">
         <v>28973000000.0</v>
       </c>
       <c r="E40">
         <v>347444000000.0</v>
       </c>
       <c r="F40">
         <v>160470000000.0</v>
       </c>
       <c r="G40">
         <v>55801000000.0</v>
       </c>
       <c r="H40">
         <v>15988000000.0</v>
       </c>
       <c r="I40">
         <v>62281075902.0</v>
       </c>
       <c r="J40">
         <v>27423396214.0</v>
       </c>
       <c r="K40">
         <v>18243158554.0</v>
       </c>
@@ -5064,60 +5066,68 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
     </row>
     <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>27</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-46011000000.0</v>
+      </c>
       <c r="C5">
         <v>-46612000000.0</v>
       </c>
       <c r="D5">
         <v>-42797000000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5"/>
+      <c r="E5">
+        <v>-42571000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-43023000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-43177000000.0</v>
+      </c>
       <c r="H5">
         <v>-57361000000.0</v>
       </c>
       <c r="I5">
         <v>-56767000000.0</v>
       </c>
       <c r="J5">
         <v>-56988000000.0</v>
       </c>
       <c r="K5">
         <v>-56967000000.0</v>
       </c>
       <c r="L5">
         <v>-52215000000.0</v>
       </c>
       <c r="M5">
         <v>-52215000000.0</v>
       </c>
       <c r="N5">
         <v>-49610000000.0</v>
       </c>
       <c r="O5">
         <v>-59547000000.0</v>
       </c>
       <c r="P5">
@@ -6869,60 +6879,68 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
     </row>
     <row r="16" spans="1:89">
       <c r="A16" t="s">
         <v>38</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>200000000.0</v>
+      </c>
       <c r="C16">
         <v>186000000.0</v>
       </c>
       <c r="D16">
         <v>6167000000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-      <c r="G16"/>
+      <c r="E16">
+        <v>102000000.0</v>
+      </c>
+      <c r="F16">
+        <v>1321000000.0</v>
+      </c>
+      <c r="G16">
+        <v>1695000000.0</v>
+      </c>
       <c r="H16">
         <v>85000000.0</v>
       </c>
       <c r="I16">
         <v>52000000.0</v>
       </c>
       <c r="J16">
         <v>32000000.0</v>
       </c>
       <c r="K16">
         <v>9766000000.0</v>
       </c>
       <c r="L16">
         <v>310000000.0</v>
       </c>
       <c r="M16">
         <v>307000000.0</v>
       </c>
       <c r="N16">
         <v>511000000.0</v>
       </c>
       <c r="O16">
         <v>37790000000.0</v>
       </c>
       <c r="P16">
@@ -9014,60 +9032,60 @@
       <c r="H30">
         <v>362161000000.0</v>
       </c>
       <c r="I30">
         <v>360527000000.0</v>
       </c>
       <c r="J30">
         <v>341645000000.0</v>
       </c>
       <c r="K30">
         <v>342942000000.0</v>
       </c>
       <c r="L30">
         <v>354739000000.0</v>
       </c>
       <c r="M30">
         <v>332392000000.0</v>
       </c>
       <c r="N30">
         <v>300675000000.0</v>
       </c>
       <c r="O30">
         <v>323162000000.0</v>
       </c>
       <c r="P30">
-        <v>265459000000.0</v>
+        <v>322788000000.0</v>
       </c>
       <c r="Q30">
         <v>371390000000.0</v>
       </c>
       <c r="R30">
         <v>357656000000.0</v>
       </c>
       <c r="S30">
-        <v>286126000000.0</v>
+        <v>319339000000.0</v>
       </c>
       <c r="T30">
         <v>234034000000.0</v>
       </c>
       <c r="U30">
         <v>295030000000.0</v>
       </c>
       <c r="V30">
         <v>258495000000.0</v>
       </c>
       <c r="W30">
         <v>197911000000.0</v>
       </c>
       <c r="X30">
         <v>147079000000.0</v>
       </c>
       <c r="Y30">
         <v>227328000000.0</v>
       </c>
       <c r="Z30">
         <v>235055000000.0</v>
       </c>
       <c r="AA30">
         <v>226881000000.0</v>
       </c>
@@ -10858,66 +10876,66 @@
       </c>
       <c r="CF39">
         <v>19999564000.0</v>
       </c>
       <c r="CG39">
         <v>11940839000.0</v>
       </c>
       <c r="CH39">
         <v>10804914000.0</v>
       </c>
       <c r="CI39">
         <v>14987636000.0</v>
       </c>
       <c r="CJ39">
         <v>12948104000.0</v>
       </c>
       <c r="CK39">
         <v>10402026000.0</v>
       </c>
     </row>
     <row r="40" spans="1:89">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>34941000000.0</v>
+        <v>34741000000.0</v>
       </c>
       <c r="C40">
         <v>80254000000.0</v>
       </c>
       <c r="D40">
         <v>54188000000.0</v>
       </c>
       <c r="E40">
-        <v>64549000000.0</v>
+        <v>70416000000.0</v>
       </c>
       <c r="F40">
-        <v>26751000000.0</v>
+        <v>31218000000.0</v>
       </c>
       <c r="G40">
-        <v>24339000000.0</v>
+        <v>29168000000.0</v>
       </c>
       <c r="H40">
         <v>171717000000.0</v>
       </c>
       <c r="I40">
         <v>38338000000.0</v>
       </c>
       <c r="J40">
         <v>24753000000.0</v>
       </c>
       <c r="K40">
         <v>28973000000.0</v>
       </c>
       <c r="L40">
         <v>30969000000.0</v>
       </c>
       <c r="M40">
         <v>29319000000.0</v>
       </c>
       <c r="N40">
         <v>48217000000.0</v>
       </c>
       <c r="O40">
         <v>347444000000.0</v>
       </c>
@@ -11368,54 +11386,54 @@
       </c>
       <c r="CF41">
         <v>3649238000.0</v>
       </c>
       <c r="CG41">
         <v>13426780000.0</v>
       </c>
       <c r="CH41">
         <v>12534969000.0</v>
       </c>
       <c r="CI41">
         <v>9289788000.0</v>
       </c>
       <c r="CJ41">
         <v>10223786000.0</v>
       </c>
       <c r="CK41">
         <v>9951941000.0</v>
       </c>
     </row>
     <row r="42" spans="1:89">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
-        <v>65349000000.0</v>
+        <v>110935000000.0</v>
       </c>
       <c r="C42">
-        <v>110935000000.0</v>
+        <v>64748000000.0</v>
       </c>
       <c r="D42">
         <v>110935000000.0</v>
       </c>
       <c r="E42">
         <v>68789000000.0</v>
       </c>
       <c r="F42">
         <v>68337000000.0</v>
       </c>
       <c r="G42">
         <v>67758000000.0</v>
       </c>
       <c r="H42">
         <v>53999000000.0</v>
       </c>
       <c r="I42">
         <v>145333000000.0</v>
       </c>
       <c r="J42">
         <v>-3041000000.0</v>
       </c>
       <c r="K42">
         <v>145333000000.0</v>
       </c>
@@ -11452,123 +11470,123 @@
       <c r="V42">
         <v>110884000000.0</v>
       </c>
       <c r="W42">
         <v>21363000000.0</v>
       </c>
       <c r="X42">
         <v>38355000000.0</v>
       </c>
       <c r="Y42">
         <v>38330000000.0</v>
       </c>
       <c r="Z42">
         <v>38333000000.0</v>
       </c>
       <c r="AA42">
         <v>25047000000.0</v>
       </c>
       <c r="AB42">
         <v>32340874517.0</v>
       </c>
       <c r="AC42">
         <v>145603049314.0</v>
       </c>
       <c r="AD42">
-        <v>-93170376775.0</v>
+        <v>26216336269.0</v>
       </c>
       <c r="AE42">
         <v>52491703181.0</v>
       </c>
       <c r="AF42">
         <v>-22517370691.0</v>
       </c>
       <c r="AG42">
-        <v>-188819137395.0</v>
+        <v>-21608044041.0</v>
       </c>
       <c r="AH42">
         <v>-4837766017.0</v>
       </c>
       <c r="AI42">
         <v>40848804597.0</v>
       </c>
       <c r="AJ42">
         <v>145603049314.0</v>
       </c>
       <c r="AK42">
         <v>4919375861.0</v>
       </c>
       <c r="AL42">
         <v>145603049314.0</v>
       </c>
       <c r="AM42">
         <v>42253686251.0</v>
       </c>
       <c r="AN42">
-        <v>-59212573715.0</v>
+        <v>43195237799.0</v>
       </c>
       <c r="AO42">
         <v>38140066688.0</v>
       </c>
       <c r="AP42">
-        <v>-74524561273.0</v>
+        <v>35539244020.0</v>
       </c>
       <c r="AQ42">
-        <v>-18551540325.0</v>
+        <v>80937344460.0</v>
       </c>
       <c r="AR42">
         <v>-6655006474.0</v>
       </c>
       <c r="AS42">
         <v>32969771733.0</v>
       </c>
       <c r="AT42">
         <v>40217454915.0</v>
       </c>
       <c r="AU42">
         <v>59883828674.0</v>
       </c>
       <c r="AV42">
         <v>67037753681.0</v>
       </c>
       <c r="AW42">
         <v>74328191723.0</v>
       </c>
       <c r="AX42">
         <v>91109178205.0</v>
       </c>
       <c r="AY42">
         <v>67283051524.0</v>
       </c>
       <c r="AZ42">
-        <v>26929836541.0</v>
+        <v>89266442927.0</v>
       </c>
       <c r="BA42">
-        <v>124044379050.0</v>
+        <v>137823714182.0</v>
       </c>
       <c r="BB42">
-        <v>134636038417.0</v>
+        <v>143119543865.0</v>
       </c>
       <c r="BC42">
         <v>144760012860.0</v>
       </c>
       <c r="BD42">
         <v>140900444836.0</v>
       </c>
       <c r="BE42">
         <v>142653610481.0</v>
       </c>
       <c r="BF42">
         <v>150347794901.0</v>
       </c>
       <c r="BG42">
         <v>158970816555.0</v>
       </c>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
@@ -13067,51 +13085,51 @@
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
     </row>
     <row r="52" spans="1:89">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
         <v>365871000000.0</v>
       </c>
       <c r="C52">
-        <v>375856000000.0</v>
+        <v>404483000000.0</v>
       </c>
       <c r="D52">
         <v>364518000000.0</v>
       </c>
       <c r="E52">
         <v>349350000000.0</v>
       </c>
       <c r="F52">
         <v>288107000000.0</v>
       </c>
       <c r="G52">
         <v>293830000000.0</v>
       </c>
       <c r="H52">
         <v>278180000000.0</v>
       </c>
       <c r="I52">
         <v>351844000000.0</v>
       </c>
       <c r="J52">
         <v>337350000000.0</v>
       </c>
       <c r="K52">
         <v>367462000000.0</v>
       </c>
@@ -17631,54 +17649,54 @@
       <c r="AU3">
         <v>1666071853.0</v>
       </c>
       <c r="AV3">
         <v>1300774939.0</v>
       </c>
       <c r="AW3">
         <v>907191905.0</v>
       </c>
       <c r="AX3">
         <v>759625210.0</v>
       </c>
       <c r="AY3">
         <v>865268278.0</v>
       </c>
       <c r="AZ3">
         <v>808820801.0</v>
       </c>
       <c r="BA3">
         <v>816127779.0</v>
       </c>
       <c r="BB3">
         <v>731206569.0</v>
       </c>
       <c r="BC3">
-        <v>-23800990095.0</v>
+        <v>22769533135.0</v>
       </c>
       <c r="BD3">
-        <v>-3073373468.0</v>
+        <v>31727194571.0</v>
       </c>
       <c r="BE3">
         <v>-23923711506.0</v>
       </c>
       <c r="BF3">
         <v>-3082246204.0</v>
       </c>
       <c r="BG3">
         <v>-3182500025.0</v>
       </c>
       <c r="BH3">
         <v>-17135868852.0</v>
       </c>
       <c r="BI3">
         <v>65250641599.0</v>
       </c>
       <c r="BJ3">
         <v>-756818184.0</v>
       </c>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
@@ -17939,51 +17957,51 @@
       <c r="AU5">
         <v>107183555310.0</v>
       </c>
       <c r="AV5">
         <v>60548776368.0</v>
       </c>
       <c r="AW5">
         <v>73730693301.0</v>
       </c>
       <c r="AX5">
         <v>80424629063.0</v>
       </c>
       <c r="AY5">
         <v>76278416757.0</v>
       </c>
       <c r="AZ5">
         <v>64403381228.0</v>
       </c>
       <c r="BA5">
         <v>6042831629.0</v>
       </c>
       <c r="BB5">
         <v>20591789600.0</v>
       </c>
       <c r="BC5">
-        <v>83147804556.0</v>
+        <v>94655316266.0</v>
       </c>
       <c r="BD5">
         <v>28912229648.0</v>
       </c>
       <c r="BE5">
         <v>32297746091.0</v>
       </c>
       <c r="BF5">
         <v>45198471345.0</v>
       </c>
       <c r="BG5">
         <v>48741847754.0</v>
       </c>
       <c r="BH5">
         <v>31972887273.0</v>
       </c>
       <c r="BI5">
         <v>-37274185274.0</v>
       </c>
       <c r="BJ5">
         <v>42648074435.0</v>
       </c>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
@@ -18154,72 +18172,72 @@
       <c r="AU6">
         <v>108849627163.0</v>
       </c>
       <c r="AV6">
         <v>61849551307.0</v>
       </c>
       <c r="AW6">
         <v>74637885206.0</v>
       </c>
       <c r="AX6">
         <v>81184254273.0</v>
       </c>
       <c r="AY6">
         <v>77143685035.0</v>
       </c>
       <c r="AZ6">
         <v>65212202029.0</v>
       </c>
       <c r="BA6">
         <v>6858959408.0</v>
       </c>
       <c r="BB6">
         <v>21322996169.0</v>
       </c>
       <c r="BC6">
-        <v>59346814461.0</v>
+        <v>117424849401.0</v>
       </c>
       <c r="BD6">
-        <v>25838856180.0</v>
+        <v>60639424219.0</v>
       </c>
       <c r="BE6">
-        <v>8374034585.0</v>
+        <v>32297746092.0</v>
       </c>
       <c r="BF6">
-        <v>42116225141.0</v>
+        <v>50118117603.0</v>
       </c>
       <c r="BG6">
-        <v>45559347729.0</v>
+        <v>48741847755.0</v>
       </c>
       <c r="BH6">
-        <v>14837018421.0</v>
+        <v>31972887272.0</v>
       </c>
       <c r="BI6">
         <v>27976456325.0</v>
       </c>
       <c r="BJ6">
-        <v>41891256251.0</v>
+        <v>42648074435.0</v>
       </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -23401,51 +23419,53 @@
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>195</v>
       </c>
       <c r="B14">
         <v>398660000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>418525000000.0</v>
+      </c>
       <c r="D14">
         <v>408723000000.0</v>
       </c>
       <c r="E14">
         <v>380096000000.0</v>
       </c>
       <c r="F14">
         <v>413317000000.0</v>
       </c>
       <c r="G14">
         <v>389884000000.0</v>
       </c>
       <c r="H14">
         <v>284035000000.0</v>
       </c>
       <c r="I14">
         <v>274477636428.0</v>
       </c>
       <c r="J14">
         <v>250673768960.0</v>
       </c>
       <c r="K14">
         <v>182457965767.0</v>
       </c>
       <c r="L14">
@@ -26327,60 +26347,68 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
     </row>
     <row r="14" spans="1:89">
       <c r="A14" t="s">
         <v>195</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>102240000000.0</v>
+      </c>
       <c r="C14">
         <v>100908000000.0</v>
       </c>
       <c r="D14">
         <v>101300000000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>102477000000.0</v>
+      </c>
+      <c r="F14">
+        <v>93975000000.0</v>
+      </c>
+      <c r="G14">
+        <v>103385000000.0</v>
+      </c>
       <c r="H14">
         <v>108082000000.0</v>
       </c>
       <c r="I14">
         <v>104213000000.0</v>
       </c>
       <c r="J14">
         <v>102845000000.0</v>
       </c>
       <c r="K14">
         <v>107300000000.0</v>
       </c>
       <c r="L14">
         <v>101988000000.0</v>
       </c>
       <c r="M14">
         <v>99214000000.0</v>
       </c>
       <c r="N14">
         <v>100221000000.0</v>
       </c>
       <c r="O14">
         <v>77808000000.0</v>
       </c>
       <c r="P14">
@@ -28319,51 +28347,51 @@
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24">
         <v>311761900.0</v>
       </c>
       <c r="CA24">
         <v>106000000.0</v>
       </c>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
     </row>
     <row r="25" spans="1:89">
       <c r="A25" t="s">
         <v>205</v>
       </c>
       <c r="B25">
-        <v>131012000000.0</v>
+        <v>-127991000000.0</v>
       </c>
       <c r="C25">
         <v>111295000000.0</v>
       </c>
       <c r="D25">
         <v>58305000000.0</v>
       </c>
       <c r="E25">
         <v>216934000000.0</v>
       </c>
       <c r="F25">
         <v>36115000000.0</v>
       </c>
       <c r="G25">
         <v>230308000000.0</v>
       </c>
       <c r="H25">
         <v>75559000000.0</v>
       </c>
       <c r="I25">
         <v>185858000000.0</v>
       </c>
       <c r="J25">
         <v>194819000000.0</v>
       </c>