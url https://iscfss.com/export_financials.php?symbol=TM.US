--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1734,51 +1734,53 @@
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
     </row>
     <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>44</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>711013000000.0</v>
+      </c>
       <c r="C7">
         <v>533351000000.0</v>
       </c>
       <c r="D7">
         <v>462568000000.0</v>
       </c>
       <c r="E7">
         <v>456120000000.0</v>
       </c>
       <c r="F7">
         <v>420928000000.0</v>
       </c>
       <c r="G7">
         <v>360891000000.0</v>
       </c>
       <c r="H7">
         <v>309045000000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
@@ -2822,51 +2824,53 @@
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>58</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1392755000000.0</v>
+      </c>
       <c r="C21">
         <v>1363266000000.0</v>
       </c>
       <c r="D21">
         <v>1355326000000.0</v>
       </c>
       <c r="E21">
         <v>1249122000000.0</v>
       </c>
       <c r="F21">
         <v>1191966000000.0</v>
       </c>
       <c r="G21">
         <v>1191966000000.0</v>
       </c>
       <c r="H21">
         <v>1000257000000.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
@@ -8460,51 +8464,53 @@
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
       <c r="EU6"/>
     </row>
     <row r="7" spans="1:151">
       <c r="A7" t="s">
         <v>44</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>711013000000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>533351000000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>462568000000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7">
         <v>456120000000.0</v>
       </c>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7">
         <v>420928000000.0</v>
       </c>
       <c r="S7"/>
@@ -12110,51 +12116,53 @@
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
     </row>
     <row r="21" spans="1:151">
       <c r="A21" t="s">
         <v>58</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1392755000000.0</v>
+      </c>
       <c r="C21">
         <v>1359410351000.0</v>
       </c>
       <c r="D21">
         <v>1367271000000.0</v>
       </c>
       <c r="E21">
         <v>1363963000000.0</v>
       </c>
       <c r="F21">
         <v>1363266000000.0</v>
       </c>
       <c r="G21">
         <v>1312965000000.0</v>
       </c>
       <c r="H21">
         <v>1315568000000.0</v>
       </c>
       <c r="I21">
         <v>1356564000000.0</v>
       </c>
       <c r="J21">
         <v>1355326000000.0</v>
       </c>
       <c r="K21">
@@ -25002,51 +25010,51 @@
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>213</v>
       </c>
       <c r="B2">
-        <v>44767482353000.0</v>
+        <v>42221212000000.0</v>
       </c>
       <c r="C2">
         <v>38458666000000.0</v>
       </c>
       <c r="D2">
         <v>35727007000000.0</v>
       </c>
       <c r="E2">
         <v>30841282000000.0</v>
       </c>
       <c r="F2">
         <v>25407834000000.0</v>
       </c>
       <c r="G2">
         <v>22382220000000.0</v>
       </c>
       <c r="H2">
         <v>24485351000000.0</v>
       </c>
       <c r="I2">
         <v>24781785000000.0</v>
       </c>
       <c r="J2">
         <v>23889153000000.0</v>
       </c>
@@ -25293,51 +25301,51 @@
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>216</v>
       </c>
       <c r="B5">
-        <v>3993348375000.0</v>
+        <v>5213289000000.0</v>
       </c>
       <c r="C5">
         <v>6498696000000.0</v>
       </c>
       <c r="D5">
         <v>7029818000000.0</v>
       </c>
       <c r="E5">
         <v>3716089000000.0</v>
       </c>
       <c r="F5">
         <v>4022990000000.0</v>
       </c>
       <c r="G5">
         <v>2974775000000.0</v>
       </c>
       <c r="H5">
         <v>2399231000000.0</v>
       </c>
       <c r="I5">
         <v>2313543000000.0</v>
       </c>
       <c r="J5">
         <v>2648015000000.0</v>
       </c>
@@ -25412,51 +25420,51 @@
       </c>
       <c r="AH5">
         <v>136112615000.0</v>
       </c>
       <c r="AI5">
         <v>218553052000.0</v>
       </c>
       <c r="AJ5">
         <v>500585875000.0</v>
       </c>
       <c r="AK5">
         <v>643654011000.0</v>
       </c>
       <c r="AL5">
         <v>309163961565.0</v>
       </c>
       <c r="AM5">
         <v>468885403000.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>217</v>
       </c>
       <c r="B6">
-        <v>6530155042000.0</v>
+        <v>7750095667000.0</v>
       </c>
       <c r="C6">
         <v>8749929000000.0</v>
       </c>
       <c r="D6">
         <v>9116884000000.0</v>
       </c>
       <c r="E6">
         <v>5755993000000.0</v>
       </c>
       <c r="F6">
         <v>5844870000000.0</v>
       </c>
       <c r="G6">
         <v>4619065000000.0</v>
       </c>
       <c r="H6">
         <v>3844802000000.0</v>
       </c>
       <c r="I6">
         <v>4105918000000.0</v>
       </c>
       <c r="J6">
         <v>4382048000000.0</v>
       </c>
@@ -25637,51 +25645,51 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>220</v>
       </c>
       <c r="B9">
-        <v>8974169929000.0</v>
+        <v>8463740000000.0</v>
       </c>
       <c r="C9">
         <v>9578038000000.0</v>
       </c>
       <c r="D9">
         <v>9368318000000.0</v>
       </c>
       <c r="E9">
         <v>6313016000000.0</v>
       </c>
       <c r="F9">
         <v>5971673000000.0</v>
       </c>
       <c r="G9">
         <v>4832373000000.0</v>
       </c>
       <c r="H9">
         <v>5381196000000.0</v>
       </c>
       <c r="I9">
         <v>5443896000000.0</v>
       </c>
       <c r="J9">
         <v>5490357000000.0</v>
       </c>
@@ -25756,51 +25764,51 @@
       </c>
       <c r="AH9">
         <v>1669429537000.0</v>
       </c>
       <c r="AI9">
         <v>1864311756000.0</v>
       </c>
       <c r="AJ9">
         <v>2014460453000.0</v>
       </c>
       <c r="AK9">
         <v>2055294255000.0</v>
       </c>
       <c r="AL9">
         <v>2055294255195.0</v>
       </c>
       <c r="AM9">
         <v>1614432341000.0</v>
       </c>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>221</v>
       </c>
       <c r="B10">
-        <v>5463762089000.0</v>
+        <v>5152996000000.0</v>
       </c>
       <c r="C10">
         <v>6414590000000.0</v>
       </c>
       <c r="D10">
         <v>6965086000000.0</v>
       </c>
       <c r="E10">
         <v>3668733000000.0</v>
       </c>
       <c r="F10">
         <v>3990532000000.0</v>
       </c>
       <c r="G10">
         <v>2932354000000.0</v>
       </c>
       <c r="H10">
         <v>2792942000000.0</v>
       </c>
       <c r="I10">
         <v>2645531000000.0</v>
       </c>
       <c r="J10">
         <v>3090512000000.0</v>
       </c>
@@ -25875,51 +25883,51 @@
       </c>
       <c r="AH10">
         <v>249436432000.0</v>
       </c>
       <c r="AI10">
         <v>450491268000.0</v>
       </c>
       <c r="AJ10">
         <v>733537374000.0</v>
       </c>
       <c r="AK10">
         <v>857388542000.0</v>
       </c>
       <c r="AL10">
         <v>857388541665.0</v>
       </c>
       <c r="AM10">
         <v>645050312000.0</v>
       </c>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>222</v>
       </c>
       <c r="B11">
-        <v>1237627368000.0</v>
+        <v>1167234000000.0</v>
       </c>
       <c r="C11">
         <v>1624835000000.0</v>
       </c>
       <c r="D11">
         <v>1893665000000.0</v>
       </c>
       <c r="E11">
         <v>1175765000000.0</v>
       </c>
       <c r="F11">
         <v>1115918000000.0</v>
       </c>
       <c r="G11">
         <v>649976000000.0</v>
       </c>
       <c r="H11">
         <v>681817000000.0</v>
       </c>
       <c r="I11">
         <v>659944000000.0</v>
       </c>
       <c r="J11">
         <v>504406000000.0</v>
       </c>
@@ -25994,51 +26002,51 @@
       </c>
       <c r="AH11">
         <v>123728897000.0</v>
       </c>
       <c r="AI11">
         <v>212590113000.0</v>
       </c>
       <c r="AJ11">
         <v>301448806000.0</v>
       </c>
       <c r="AK11">
         <v>415643117000.0</v>
       </c>
       <c r="AL11">
         <v>415643116545.0</v>
       </c>
       <c r="AM11">
         <v>298089796000.0</v>
       </c>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>223</v>
       </c>
       <c r="B12">
-        <v>91977464000.0</v>
+        <v>60293000000.0</v>
       </c>
       <c r="C12">
         <v>84106000000.0</v>
       </c>
       <c r="D12">
         <v>64733000000.0</v>
       </c>
       <c r="E12">
         <v>47356000000.0</v>
       </c>
       <c r="F12">
         <v>32458000000.0</v>
       </c>
       <c r="G12">
         <v>49530565000.0</v>
       </c>
       <c r="H12">
         <v>46846372000.0</v>
       </c>
       <c r="I12">
         <v>28078000000.0</v>
       </c>
       <c r="J12">
         <v>27586000000.0</v>
       </c>
@@ -26273,51 +26281,51 @@
         <v>81000000.0</v>
       </c>
       <c r="AA14">
         <v>98000000.0</v>
       </c>
       <c r="AB14">
         <v>72000000.0</v>
       </c>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>226</v>
       </c>
       <c r="B15">
-        <v>4080167441000.0</v>
+        <v>3985761000000.0</v>
       </c>
       <c r="C15">
         <v>4765086000000.0</v>
       </c>
       <c r="D15">
         <v>4944933000000.0</v>
       </c>
       <c r="E15">
         <v>2451318000000.0</v>
       </c>
       <c r="F15">
         <v>2850110000000.0</v>
       </c>
       <c r="G15">
         <v>2245261000000.0</v>
       </c>
       <c r="H15">
         <v>2036140000000.0</v>
       </c>
       <c r="I15">
         <v>1882873000000.0</v>
       </c>
       <c r="J15">
         <v>2493983000000.0</v>
       </c>
@@ -26723,51 +26731,51 @@
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>232</v>
       </c>
       <c r="B21">
-        <v>3993348375000.0</v>
+        <v>3766216000000.0</v>
       </c>
       <c r="C21">
         <v>4795586000000.0</v>
       </c>
       <c r="D21">
         <v>5352934000000.0</v>
       </c>
       <c r="E21">
         <v>2725025000000.0</v>
       </c>
       <c r="F21">
         <v>2995697000000.0</v>
       </c>
       <c r="G21">
         <v>2197748000000.0</v>
       </c>
       <c r="H21">
         <v>2399232000000.0</v>
       </c>
       <c r="I21">
         <v>2467545000000.0</v>
       </c>
       <c r="J21">
         <v>2399862000000.0</v>
       </c>
@@ -26895,51 +26903,51 @@
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>234</v>
       </c>
       <c r="B23">
-        <v>49748303907000.0</v>
+        <v>46918736000000.0</v>
       </c>
       <c r="C23">
         <v>43241118000000.0</v>
       </c>
       <c r="D23">
         <v>39742391000000.0</v>
       </c>
       <c r="E23">
         <v>34429273000000.0</v>
       </c>
       <c r="F23">
         <v>28383810000000.0</v>
       </c>
       <c r="G23">
         <v>25016845000000.0</v>
       </c>
       <c r="H23">
         <v>27467315000000.0</v>
       </c>
       <c r="I23">
         <v>27758136000000.0</v>
       </c>
       <c r="J23">
         <v>26979648000000.0</v>
       </c>
@@ -27454,51 +27462,51 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>241</v>
       </c>
       <c r="B30">
-        <v>4980821554000.0</v>
+        <v>4697524000000.0</v>
       </c>
       <c r="C30">
         <v>4782452000000.0</v>
       </c>
       <c r="D30">
         <v>4015384000000.0</v>
       </c>
       <c r="E30">
         <v>3587991000000.0</v>
       </c>
       <c r="F30">
         <v>2975976000000.0</v>
       </c>
       <c r="G30">
         <v>2634625000000.0</v>
       </c>
       <c r="H30">
         <v>2981964000000.0</v>
       </c>
       <c r="I30">
         <v>2976351000000.0</v>
       </c>
       <c r="J30">
         <v>3090495000000.0</v>
       </c>
@@ -27573,51 +27581,51 @@
       </c>
       <c r="AH30">
         <v>1533316922000.0</v>
       </c>
       <c r="AI30">
         <v>1645758704000.0</v>
       </c>
       <c r="AJ30">
         <v>1513874578000.0</v>
       </c>
       <c r="AK30">
         <v>1411640244000.0</v>
       </c>
       <c r="AL30">
         <v>1411640243745.0</v>
       </c>
       <c r="AM30">
         <v>1145546938000.0</v>
       </c>
     </row>
     <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>242</v>
       </c>
       <c r="B31">
-        <v>1470413715000.0</v>
+        <v>1386780000000.0</v>
       </c>
       <c r="C31">
         <v>1619004000000.0</v>
       </c>
       <c r="D31">
         <v>1612152000000.0</v>
       </c>
       <c r="E31">
         <v>943708000000.0</v>
       </c>
       <c r="F31">
         <v>994835000000.0</v>
       </c>
       <c r="G31">
         <v>734606000000.0</v>
       </c>
       <c r="H31">
         <v>393710000000.0</v>
       </c>
       <c r="I31">
         <v>177986000000.0</v>
       </c>
       <c r="J31">
         <v>690650000000.0</v>
       </c>
@@ -27692,51 +27700,51 @@
       </c>
       <c r="AH31">
         <v>113323817000.0</v>
       </c>
       <c r="AI31">
         <v>231938216000.0</v>
       </c>
       <c r="AJ31">
         <v>232951499000.0</v>
       </c>
       <c r="AK31">
         <v>213734531000.0</v>
       </c>
       <c r="AL31">
         <v>334490049885.0</v>
       </c>
       <c r="AM31">
         <v>176164909000.0</v>
       </c>
     </row>
     <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>243</v>
       </c>
       <c r="B32">
-        <v>53741652282000.0</v>
+        <v>50684952000000.0</v>
       </c>
       <c r="C32">
         <v>48036704000000.0</v>
       </c>
       <c r="D32">
         <v>45095325000000.0</v>
       </c>
       <c r="E32">
         <v>37154298000000.0</v>
       </c>
       <c r="F32">
         <v>31379507000000.0</v>
       </c>
       <c r="G32">
         <v>27214593000000.0</v>
       </c>
       <c r="H32">
         <v>29866547000000.0</v>
       </c>
       <c r="I32">
         <v>30225681000000.0</v>
       </c>
       <c r="J32">
         <v>29379510000000.0</v>
       </c>
@@ -29333,51 +29341,51 @@
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
     </row>
     <row r="5" spans="1:151">
       <c r="A5" t="s">
         <v>216</v>
       </c>
       <c r="B5">
-        <v>579957246000.0</v>
+        <v>1006563081000.0</v>
       </c>
       <c r="C5">
         <v>1611485738000.0</v>
       </c>
       <c r="D5">
         <v>1244775000000.0</v>
       </c>
       <c r="E5">
         <v>1258363000000.0</v>
       </c>
       <c r="F5">
         <v>907337000000.0</v>
       </c>
       <c r="G5">
         <v>2805596000000.0</v>
       </c>
       <c r="H5">
         <v>896996000000.0</v>
       </c>
       <c r="I5">
         <v>1888767000000.0</v>
       </c>
       <c r="J5">
         <v>1594001000000.0</v>
       </c>
@@ -29702,51 +29710,51 @@
       <c r="EG5">
         <v>-7834342721000.0</v>
       </c>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5">
         <v>-6818567125000.0</v>
       </c>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
     </row>
     <row r="6" spans="1:151">
       <c r="A6" t="s">
         <v>217</v>
       </c>
       <c r="B6">
-        <v>1238873895000.0</v>
+        <v>1665479730000.0</v>
       </c>
       <c r="C6">
         <v>2236646426000.0</v>
       </c>
       <c r="D6">
         <v>1824365000000.0</v>
       </c>
       <c r="E6">
         <v>1810187000000.0</v>
       </c>
       <c r="F6">
         <v>1472821000000.0</v>
       </c>
       <c r="G6">
         <v>3363381000000.0</v>
       </c>
       <c r="H6">
         <v>1449682000000.0</v>
       </c>
       <c r="I6">
         <v>2464045000000.0</v>
       </c>
       <c r="J6">
         <v>2145674000000.0</v>
       </c>