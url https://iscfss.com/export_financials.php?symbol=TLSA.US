--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -291,54 +294,63 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
@@ -1079,62 +1091,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1175,4428 +1187,4594 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>7173000.0</v>
+      </c>
+      <c r="C2">
         <v>5580000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4137000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4962000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4406000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3366000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>2869399.0</v>
+        <v>4054226.0</v>
       </c>
       <c r="I2">
-        <v>2775000.0</v>
+        <v>3839529.0</v>
       </c>
       <c r="J2">
+        <v>2769215.0</v>
+      </c>
+      <c r="K2">
         <v>1213000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>314000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>63929.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>124000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>88000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>558769.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>500232.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>602860.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>422855.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>564260.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>425120.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>423795.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>142000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>178000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>179000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>177000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>349000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>379000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>9680000.0</v>
+      </c>
+      <c r="C5">
         <v>116990000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>117061000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>115569000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>119151000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-52000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-35000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>-38932.0</v>
+      </c>
+      <c r="J5">
         <v>-19000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="M5"/>
+        <v>-9264000.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
+        <v>266902.0</v>
+      </c>
+      <c r="S5">
         <v>-151000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-149000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-125000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-118000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-109000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-74000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-53000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-35000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-25000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1000.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
+      <c r="AC6"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>456000.0</v>
+      </c>
+      <c r="C7">
         <v>106000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>247000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>365000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
+        <v>0.0</v>
+      </c>
+      <c r="G7">
         <v>555000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>623000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
+        <v>121000.0</v>
+      </c>
+      <c r="C8">
         <v>111000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="E8">
         <v>102000.0</v>
       </c>
       <c r="F8">
+        <v>102000.0</v>
+      </c>
+      <c r="G8">
         <v>7956171.55</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5374468.98</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>8592000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>27006000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26442000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>19069000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2262000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20734000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>61548815.9</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>4010000.0</v>
+      </c>
+      <c r="C10">
         <v>3724000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1183000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18122000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>42186000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>65824000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>153000.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
+        <v>5294842.0</v>
+      </c>
+      <c r="J10">
         <v>48000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4703000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8903000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2266000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>61000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10">
+        <v>70245.0</v>
+      </c>
+      <c r="R10">
         <v>30000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>588000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>508000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>941000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>771000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>996000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1099000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2178000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>157000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>563000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>4010000.0</v>
+      </c>
+      <c r="C12">
         <v>3724000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1183000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18122000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>42186000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>65824000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>153000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
+        <v>5294842.0</v>
+      </c>
+      <c r="J12">
         <v>48000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4703000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8903000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2266000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>76000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>455000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12">
+        <v>70245.0</v>
+      </c>
+      <c r="R12">
         <v>30000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>588000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>508000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>941000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>771000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>996000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>543000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1099000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2378000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>157000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>563000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
+        <v>121000.0</v>
+      </c>
+      <c r="C13">
         <v>111000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="E13">
         <v>102000.0</v>
       </c>
       <c r="F13">
+        <v>102000.0</v>
+      </c>
+      <c r="G13">
         <v>97000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4099000.0</v>
       </c>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
       <c r="I13">
+        <v>8577165.0</v>
+      </c>
+      <c r="J13">
         <v>3752000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2832000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>9375000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9144000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6663000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6647000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6643000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6611000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6607000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6605000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6324000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5992000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5798000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5640000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5559000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4656000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3349000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2627000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1684000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1604000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>59141376.0</v>
+      </c>
+      <c r="C14">
         <v>53336171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50763194.0</v>
       </c>
       <c r="D14">
         <v>50763194.0</v>
       </c>
       <c r="E14">
+        <v>50763194.0</v>
+      </c>
+      <c r="F14">
         <v>48966027.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>48653072.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68241313.0</v>
       </c>
       <c r="H14">
         <v>68241313.0</v>
       </c>
       <c r="I14">
+        <v>68241313.0</v>
+      </c>
+      <c r="J14">
         <v>58489442.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53201951.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>46796097.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5716596.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11433193.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>911349.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>655765.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>350303.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>103602.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>32712.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17668.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12689.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8153.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5533.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4678.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2302.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1047.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>819.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>830.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>858.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>10794000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4099000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6771183.36</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3752000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2832000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9375000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9144000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6663000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6647000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6643000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6611000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6607000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6605000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6324000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5992000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5798000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5640000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5559000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4656000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3349000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2627000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1684000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1604000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>43</v>
+      </c>
+      <c r="B16">
+        <v>530000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>2250000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-1355000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4254739.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>591335.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-821229.04</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-576606.42</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-536004.74</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-756632.55</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-396268.84</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-58000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-70000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-99000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-272000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-559226.37</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-617615.47</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-397841.67</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>-35594.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="Q20">
+        <v>485284.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20">
         <v>965000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>130000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>132594.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
-      <c r="M21"/>
+      <c r="M21">
+        <v>0.0</v>
+      </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21">
+        <v>426252.0</v>
+      </c>
+      <c r="R21">
         <v>1564000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>794000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1946000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2261000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2167000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2190000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1825000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1862000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1863000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1819000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2111000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1917000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-5990000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-5307000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2278.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1290641.6</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>38000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>29000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>11495000.0</v>
+      </c>
+      <c r="C23">
         <v>11284000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12184000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26477000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>48826000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>70656000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1808000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>6908052.0</v>
+      </c>
+      <c r="J23">
         <v>1831000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5051000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9250000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2460000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>126000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>96000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>625000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1020000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1730000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1981000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2902000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3160000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3443000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4144000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3309000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2564000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3325000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2350000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2672000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>411000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
-      <c r="M25"/>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>2444000.0</v>
+      </c>
+      <c r="C26">
         <v>3589000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4554000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1806000.0</v>
       </c>
-      <c r="E26">
-[...2 lines deleted...]
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>-3554000.0</v>
+      </c>
+      <c r="C28">
         <v>-3618000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-936000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17757000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>-40831000.0</v>
+      </c>
+      <c r="G28">
         <v>-65269000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
-        <v>-3935672.0</v>
+        <v>1269781.0</v>
       </c>
       <c r="I28">
+        <v>-4985378.0</v>
+      </c>
+      <c r="J28">
         <v>186000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4478000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8687000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2060000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>169000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-33000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28">
+        <v>-70245.0</v>
+      </c>
+      <c r="R28">
         <v>19000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-537000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-436000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-864000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-670000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-996000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>62000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1099000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2178000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-157000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-563000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>52000.0</v>
+      </c>
+      <c r="C29">
         <v>3936000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5536000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19571000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41280000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>62386000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4180000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>653318.32</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1449000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>4257000.0</v>
+      </c>
+      <c r="C30">
         <v>3692000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6052000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5860000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5272000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3784000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1285007.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>2054471.0</v>
+        <v>1292704.0</v>
       </c>
       <c r="J30">
-        <v>93000.0</v>
+        <v>1549892.0</v>
       </c>
       <c r="K30">
-        <v>258000.0</v>
+        <v>93590.0</v>
       </c>
       <c r="L30">
-        <v>605935.7</v>
-[...1 lines deleted...]
-      <c r="M30"/>
+        <v>272293.0</v>
+      </c>
+      <c r="M30">
+        <v>100008.0</v>
+      </c>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30">
-        <v>130976.0</v>
+        <v>77731.0</v>
       </c>
       <c r="R30">
-        <v>127403.0</v>
+        <v>52534.0</v>
       </c>
       <c r="S30">
-        <v>422409.0</v>
+        <v>86799.0</v>
       </c>
       <c r="T30">
-        <v>450618.0</v>
+        <v>260148.0</v>
       </c>
       <c r="U30">
-        <v>221695.0</v>
+        <v>265521.0</v>
       </c>
       <c r="V30">
+        <v>172392.0</v>
+      </c>
+      <c r="W30">
         <v>1068759.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
+      <c r="AC30"/>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>19571000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>41150000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>62386000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5514000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>519000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2274785.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3314000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>8504000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>10453861.64</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>-2657000.0</v>
+      </c>
+      <c r="C32">
         <v>160000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>798000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17619000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>41133000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>62196000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-4433000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>403496.96</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1701000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>2943000.0</v>
+      </c>
+      <c r="C33">
         <v>3776000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4847000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2195000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>147000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>480000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>664000.0</v>
       </c>
-      <c r="H33">
-[...1 lines deleted...]
-      </c>
       <c r="I33">
+        <v>6987.0</v>
+      </c>
+      <c r="J33">
         <v>18000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>28000.0</v>
       </c>
-      <c r="K33">
-[...1 lines deleted...]
-      </c>
       <c r="L33">
         <v>0.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="M33">
+        <v>0.0</v>
+      </c>
+      <c r="N33"/>
+      <c r="O33">
         <v>69000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>163000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1020000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1564000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1760000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1949000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2287000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2188000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2209000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1829000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1886000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1901000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1892000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2114000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1919000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
+      <c r="H34"/>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
-      <c r="M34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
+      <c r="AC34"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
-        <v>0.0</v>
+        <v>234000.0</v>
       </c>
       <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
         <v>109000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>243000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4406000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>290000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>411000.0</v>
       </c>
-      <c r="H35">
-[...1 lines deleted...]
-      </c>
       <c r="I35">
+        <v>3944178.0</v>
+      </c>
+      <c r="J35">
         <v>3009000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1438000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>530000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>247000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>255000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>124000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>88000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="R35">
         <v>100000.0</v>
       </c>
       <c r="S35">
         <v>100000.0</v>
       </c>
       <c r="T35">
         <v>100000.0</v>
       </c>
       <c r="U35">
+        <v>100000.0</v>
+      </c>
+      <c r="V35">
         <v>325000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>322000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>142000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>247000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>179000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>177000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>349000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>379000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>130000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>23493.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
+        <v>180304.0</v>
+      </c>
+      <c r="I36">
         <v>5516.56</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>18000.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="M36">
+        <v>0.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36">
         <v>16000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>389000.0</v>
       </c>
-      <c r="P36">
-[...1 lines deleted...]
-      </c>
       <c r="Q36">
+        <v>108462.0</v>
+      </c>
+      <c r="R36">
         <v>-188000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-25000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-588000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-508000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-941000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-771000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-996000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-7000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-1099000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-2178000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-157000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-563000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
+      <c r="AC37"/>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>434000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-0.56</v>
       </c>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="M38"/>
+      <c r="M38">
+        <v>0.0</v>
+      </c>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
-[...5 lines deleted...]
-      </c>
+      <c r="W38"/>
+      <c r="X38">
+        <v>0.0</v>
+      </c>
+      <c r="Y38"/>
       <c r="Z38">
         <v>0.0</v>
       </c>
-      <c r="AA38"/>
+      <c r="AA38">
+        <v>0.0</v>
+      </c>
       <c r="AB38"/>
+      <c r="AC38"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>285000.0</v>
+      </c>
+      <c r="C39">
         <v>92000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>102000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>300000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1221000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>570278.0</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
-        <v>1268020.0</v>
+        <v>-294007.0</v>
       </c>
       <c r="I39">
-        <v>1765000.0</v>
+        <v>313518.0</v>
       </c>
       <c r="J39">
-        <v>320000.0</v>
+        <v>215107.0</v>
       </c>
       <c r="K39">
-        <v>347000.0</v>
+        <v>226409.0</v>
       </c>
       <c r="L39">
-        <v>194000.0</v>
+        <v>74706.0</v>
       </c>
       <c r="M39">
+        <v>93991.0</v>
+      </c>
+      <c r="N39">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="O39">
         <v>7000.0</v>
       </c>
-      <c r="P39"/>
+      <c r="P39">
+        <v>7000.0</v>
+      </c>
       <c r="Q39">
-        <v>98000.0</v>
+        <v>36947.0</v>
       </c>
       <c r="R39">
-        <v>167000.0</v>
+        <v>45465.0</v>
       </c>
       <c r="S39">
-        <v>358000.0</v>
+        <v>80200.0</v>
       </c>
       <c r="T39">
-        <v>345000.0</v>
+        <v>97851.0</v>
       </c>
       <c r="U39">
-        <v>310000.0</v>
+        <v>79478.0</v>
       </c>
       <c r="V39">
+        <v>137607.0</v>
+      </c>
+      <c r="W39">
         <v>1163000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>484000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>135000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>325000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>230000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>79000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>190000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
-        <v>1556000.0</v>
+        <v>3284000.0</v>
       </c>
       <c r="C40">
-        <v>2126000.0</v>
+        <v>1662000.0</v>
       </c>
       <c r="D40">
-        <v>1457000.0</v>
+        <v>2264000.0</v>
       </c>
       <c r="E40">
+        <v>1579000.0</v>
+      </c>
+      <c r="F40">
         <v>1785000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2306589.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
-        <v>1930796.0</v>
+        <v>644464.0</v>
       </c>
       <c r="I40">
-        <v>505000.0</v>
+        <v>2595472.0</v>
       </c>
       <c r="J40">
+        <v>510785.0</v>
+      </c>
+      <c r="K40">
         <v>299000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>216000.0</v>
       </c>
-      <c r="L40">
-[...1 lines deleted...]
-      </c>
       <c r="M40">
+        <v>413071.0</v>
+      </c>
+      <c r="N40">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="O40">
         <v>12000.0</v>
       </c>
       <c r="P40">
-        <v>75000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="Q40">
-        <v>58000.0</v>
+        <v>-142770.0</v>
       </c>
       <c r="R40">
-        <v>70000.0</v>
+        <v>-132233.0</v>
       </c>
       <c r="S40">
-        <v>99000.0</v>
+        <v>-113860.0</v>
       </c>
       <c r="T40">
-        <v>272000.0</v>
+        <v>-111855.0</v>
       </c>
       <c r="U40">
-        <v>293000.0</v>
+        <v>-4260.0</v>
       </c>
       <c r="V40">
-        <v>279000.0</v>
+        <v>115880.0</v>
       </c>
       <c r="W40">
+        <v>76205.0</v>
+      </c>
+      <c r="X40">
         <v>130000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>112000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>184000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>316000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>17000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
-      <c r="M41"/>
+      <c r="M41">
+        <v>0.0</v>
+      </c>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
+      <c r="AC41"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>34663000.0</v>
+      </c>
+      <c r="C42">
         <v>31666000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>22048000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>20163000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>30090000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>130310000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>34902000.0</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
+        <v>42522459.0</v>
+      </c>
+      <c r="J42">
         <v>24339000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-10546000.0</v>
       </c>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
       <c r="L42">
+        <v>20632000.0</v>
+      </c>
+      <c r="M42">
         <v>-3780000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>14617000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>14456000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>14372000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>15303000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>15014000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>14564000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>14384000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>12383000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>10798000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9525000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>7667000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5764000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5504000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4936000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1128000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>922000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
+      <c r="AC43"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
+      <c r="AC44"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>499000.0</v>
+      </c>
+      <c r="C45">
         <v>187000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>293000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>389000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>77000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>360000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>334000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5516.56</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>18000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>28000.0</v>
       </c>
-      <c r="K45">
-[...1 lines deleted...]
-      </c>
       <c r="L45">
         <v>0.0</v>
       </c>
-      <c r="M45"/>
+      <c r="M45">
+        <v>0.0</v>
+      </c>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>158000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>3000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>26000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>21000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>19000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>24000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>38000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>73000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>499000.0</v>
+      </c>
+      <c r="C46">
         <v>187000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>293000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>389000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>359507.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>334000.0</v>
       </c>
-      <c r="H46">
-[...1 lines deleted...]
-      </c>
       <c r="I46">
+        <v>6987.0</v>
+      </c>
+      <c r="J46">
         <v>18000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>28000.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>158000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>26000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>21000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>19000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>24000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>38000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>73000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>389000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>17000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>360000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>439000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>7000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>24329.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>28000.0</v>
       </c>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
       <c r="L47">
         <v>0.0</v>
       </c>
-      <c r="M47"/>
+      <c r="M47">
+        <v>0.0</v>
+      </c>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
+      <c r="AC47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-44412000.0</v>
+      </c>
+      <c r="C48">
         <v>-144831000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-133676000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-116263000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-108063000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-84646000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-43146000.0</v>
       </c>
-      <c r="H48">
-[...1 lines deleted...]
-      </c>
       <c r="I48">
+        <v>-50542589.0</v>
+      </c>
+      <c r="J48">
         <v>-29755000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>11036000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-12239000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-3587000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-21426000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-21143000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-20490000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-21310000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-20408000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-19678000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-18119000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-15822000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-13653000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-11513000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-10125000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-8162000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-5856000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-3531000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-826000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
+      <c r="AC49"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>244304.8</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>234000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>225000.0</v>
       </c>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
       <c r="L50">
         <v>0.0</v>
       </c>
-      <c r="M50"/>
+      <c r="M50">
+        <v>0.0</v>
+      </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
+      <c r="AC50"/>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>456000.0</v>
+      </c>
+      <c r="C51">
         <v>106000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>247000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>365000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1355000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>555000.0</v>
       </c>
-      <c r="G51">
-[...1 lines deleted...]
-      </c>
       <c r="H51">
-        <v>244304.0</v>
+        <v>1422781.0</v>
       </c>
       <c r="I51">
+        <v>309463.0</v>
+      </c>
+      <c r="J51">
         <v>234000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>225000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>216000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>206000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>230000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>49000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>52000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>51000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>72000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>77000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>101000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>69000.0</v>
       </c>
-      <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
+      <c r="AC51"/>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
-        <v>212000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="C52">
-        <v>276000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D52">
-        <v>244000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="E52">
+        <v>122000.0</v>
+      </c>
+      <c r="F52">
         <v>1355000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2307411.0</v>
       </c>
-      <c r="G52">
-[...1 lines deleted...]
-      </c>
       <c r="H52">
-        <v>244304.0</v>
+        <v>878309.0</v>
       </c>
       <c r="I52">
+        <v>309463.0</v>
+      </c>
+      <c r="J52">
         <v>234000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>225000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>216000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>206000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>230000.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>49000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>52000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>51000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>72000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>77000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>101000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>69000.0</v>
       </c>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
+      <c r="AC52"/>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
+      <c r="H53"/>
       <c r="I53">
-        <v>1.0E+18</v>
+        <v>0.0</v>
       </c>
       <c r="J53">
         <v>1.0E+18</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>1.0E+18</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>15000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>16000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>422000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>536000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>200000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
+      <c r="AC53"/>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
+      <c r="AC54"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>11495000.0</v>
+      </c>
+      <c r="C55">
         <v>11284000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12184000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>26477000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>48826000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>70656000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1808000.0</v>
       </c>
-      <c r="H55">
-[...1 lines deleted...]
-      </c>
       <c r="I55">
+        <v>6908052.0</v>
+      </c>
+      <c r="J55">
         <v>1831000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5051000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9250000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2460000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>126000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>96000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>625000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1020000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1730000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1981000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2902000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3160000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3443000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4144000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3309000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2564000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3325000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4500000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2350000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2672000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>8552000.0</v>
+      </c>
+      <c r="C56">
         <v>7508000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7337000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>24282000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>48679000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>70176000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1144000.0</v>
       </c>
-      <c r="H56">
-[...1 lines deleted...]
-      </c>
       <c r="I56">
+        <v>6901064.0</v>
+      </c>
+      <c r="J56">
         <v>1813000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5023000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9250000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2460000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>126000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>27000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>462000.0</v>
       </c>
-      <c r="P56"/>
       <c r="Q56">
+        <v>184923.0</v>
+      </c>
+      <c r="R56">
         <v>166000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>221000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>953000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>873000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1255000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1935000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1480000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>678000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1424000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2608000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>236000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>753000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>11209000.0</v>
+      </c>
+      <c r="C57">
         <v>7348000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6539000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6663000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7546000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7980000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5577000.0</v>
       </c>
-      <c r="H57">
-[...1 lines deleted...]
-      </c>
       <c r="I57">
+        <v>6744466.0</v>
+      </c>
+      <c r="J57">
         <v>3514000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1737000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>746000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>683000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>272000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>136000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>100000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>416000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>417000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>541000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>362000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>632000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>618000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>601000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>282000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>359000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>363000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>493000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>366000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>419000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>11443000.0</v>
+      </c>
+      <c r="C58">
         <v>7348000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6648000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6906000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7546000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8270000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5988000.0</v>
       </c>
-      <c r="H58">
-[...1 lines deleted...]
-      </c>
       <c r="I58">
+        <v>6389948.0</v>
+      </c>
+      <c r="J58">
         <v>3514000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1737000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>746000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>683000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>272000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>136000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>100000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>416000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>517000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>641000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>462000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>732000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>618000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>601000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>282000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>359000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>363000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>493000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>366000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>419000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
+      <c r="AC59"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>52000.0</v>
+      </c>
+      <c r="C60">
         <v>3936000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5536000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>19571000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>41280000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>45709000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-4180000.0</v>
       </c>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
       <c r="I60">
+        <v>518103.0</v>
+      </c>
+      <c r="J60">
         <v>-1683000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3314000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>8504000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1777000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-146000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-40000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>525000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>604000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1213000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1340000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2440000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2428000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2825000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3543000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3027000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2205000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2962000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>4007000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1985000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2254000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>0.0</v>
+      </c>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
+      <c r="AC61"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>11</v>
       </c>
       <c r="AQ1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AR1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>12</v>
       </c>
       <c r="AU1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AV1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>13</v>
       </c>
       <c r="AY1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AZ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>14</v>
       </c>
       <c r="BC1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BD1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>15</v>
       </c>
       <c r="BG1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BH1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>16</v>
       </c>
       <c r="BK1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BL1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>17</v>
       </c>
       <c r="BO1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BP1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>18</v>
       </c>
       <c r="BS1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BT1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>19</v>
       </c>
       <c r="BW1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BX1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>20</v>
       </c>
       <c r="CA1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>21</v>
       </c>
       <c r="CE1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CF1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>22</v>
       </c>
       <c r="CI1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CJ1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CN1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>24</v>
       </c>
       <c r="CQ1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CR1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>25</v>
       </c>
       <c r="CU1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CV1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>26</v>
       </c>
       <c r="CY1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CZ1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="DA1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>27</v>
       </c>
       <c r="DC1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="DD1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="DE1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DF1" t="s">
-        <v>170</v>
+        <v>28</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>174</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>29</v>
+      </c>
+      <c r="B2">
+        <v>7173000.0</v>
+      </c>
       <c r="C2">
+        <v>7173000.0</v>
+      </c>
+      <c r="D2">
+        <v>5228875.0</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
         <v>5580000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>5580000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>7478000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
+        <v>7478000.0</v>
+      </c>
+      <c r="J2">
         <v>4137000.0</v>
       </c>
-      <c r="G2">
+      <c r="K2">
         <v>4137000.0</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2">
+      <c r="L2">
         <v>2948000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
+        <v>2948000.0</v>
+      </c>
+      <c r="N2">
         <v>4962000.0</v>
       </c>
-      <c r="K2">
+      <c r="O2">
         <v>4962000.0</v>
       </c>
-      <c r="L2">
+      <c r="P2">
         <v>6532000.0</v>
       </c>
-      <c r="M2">
-[...2 lines deleted...]
-      <c r="N2">
+      <c r="Q2">
+        <v>4412628.0</v>
+      </c>
+      <c r="R2">
+        <v>4394926.0</v>
+      </c>
+      <c r="S2">
         <v>4406000.0</v>
       </c>
-      <c r="O2">
+      <c r="T2">
         <v>4406000.0</v>
       </c>
-      <c r="P2">
-[...8 lines deleted...]
-      <c r="S2">
+      <c r="U2">
+        <v>3813239.0</v>
+      </c>
+      <c r="V2">
         <v>3366000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>3366000.0</v>
       </c>
-      <c r="U2">
-[...2 lines deleted...]
-      <c r="V2">
+      <c r="X2">
+        <v>3366000.0</v>
+      </c>
+      <c r="Y2">
+        <v>3245512.0</v>
+      </c>
+      <c r="Z2">
         <v>4166885.0</v>
       </c>
-      <c r="W2">
+      <c r="AA2">
         <v>3178000.0</v>
       </c>
-      <c r="X2">
+      <c r="AB2">
         <v>4190000.0</v>
       </c>
-      <c r="Y2">
-[...5 lines deleted...]
-      <c r="AA2">
+      <c r="AC2">
+        <v>4164757.0</v>
+      </c>
+      <c r="AD2">
+        <v>3839529.0</v>
+      </c>
+      <c r="AE2">
         <v>2869399.0</v>
       </c>
-      <c r="AB2">
+      <c r="AF2">
         <v>40734231.15</v>
       </c>
-      <c r="AC2">
-[...2 lines deleted...]
-      <c r="AD2">
+      <c r="AG2">
+        <v>4466791.0</v>
+      </c>
+      <c r="AH2">
         <v>4775280.9</v>
       </c>
-      <c r="AE2">
+      <c r="AI2">
+        <v>2766000.0</v>
+      </c>
+      <c r="AJ2">
         <v>2775000.0</v>
       </c>
-      <c r="AF2">
-[...2 lines deleted...]
-      <c r="AG2">
+      <c r="AK2">
         <v>2297000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>1213000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AN2">
         <v>637653.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="AO2"/>
       <c r="AP2">
-        <v>41000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="AQ2"/>
       <c r="AR2">
-        <v>148000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="AS2"/>
       <c r="AT2">
-        <v>25000.0</v>
+        <v>63929.0</v>
       </c>
       <c r="AU2"/>
       <c r="AV2">
-        <v>82000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="AW2"/>
       <c r="AX2">
-        <v>124000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AY2"/>
       <c r="AZ2">
-        <v>94000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="BA2"/>
       <c r="BB2">
-        <v>88000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="BC2"/>
       <c r="BD2">
-        <v>176000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="BE2"/>
       <c r="BF2">
-        <v>341000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="BG2"/>
       <c r="BH2">
-        <v>313000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="BI2"/>
       <c r="BJ2">
-        <v>310000.0</v>
+        <v>558769.0</v>
       </c>
       <c r="BK2"/>
       <c r="BL2">
-        <v>476000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="BM2"/>
       <c r="BN2">
-        <v>419000.0</v>
+        <v>500232.0</v>
       </c>
       <c r="BO2"/>
       <c r="BP2">
-        <v>426000.0</v>
+        <v>476000.0</v>
       </c>
       <c r="BQ2"/>
       <c r="BR2">
-        <v>212000.0</v>
+        <v>602860.0</v>
       </c>
       <c r="BS2"/>
       <c r="BT2">
-        <v>417000.0</v>
+        <v>426000.0</v>
       </c>
       <c r="BU2"/>
       <c r="BV2">
-        <v>288000.0</v>
+        <v>422855.0</v>
       </c>
       <c r="BW2"/>
       <c r="BX2">
-        <v>563000.0</v>
+        <v>417000.0</v>
       </c>
       <c r="BY2"/>
       <c r="BZ2">
-        <v>248000.0</v>
+        <v>564260.0</v>
       </c>
       <c r="CA2"/>
-      <c r="CB2"/>
+      <c r="CB2">
+        <v>563000.0</v>
+      </c>
       <c r="CC2"/>
       <c r="CD2">
-        <v>221000.0</v>
+        <v>425120.0</v>
       </c>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2">
-        <v>142000.0</v>
+        <v>423795.0</v>
       </c>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2">
-        <v>178000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2"/>
+      <c r="CP2">
+        <v>178000.0</v>
+      </c>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
+      <c r="DH2"/>
+      <c r="DI2"/>
+      <c r="DJ2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...10 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
-      <c r="AI3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
+      <c r="AI3">
+        <v>0.0</v>
+      </c>
       <c r="AJ3"/>
-      <c r="AK3"/>
+      <c r="AK3">
+        <v>0.0</v>
+      </c>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
@@ -5626,107 +5804,111 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
+      <c r="DH3"/>
+      <c r="DI3"/>
+      <c r="DJ3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...10 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
-      <c r="AK4"/>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
@@ -5756,287 +5938,303 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>9680000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>9058000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
+        <v>9058000.0</v>
+      </c>
+      <c r="F5">
         <v>116990000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>116990000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>116987000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
+        <v>116987000.0</v>
+      </c>
+      <c r="J5">
         <v>117061000.0</v>
       </c>
-      <c r="G5">
+      <c r="K5">
         <v>117061000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="L5">
         <v>117266000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
+        <v>117266000.0</v>
+      </c>
+      <c r="N5">
         <v>2759000.0</v>
       </c>
-      <c r="K5">
+      <c r="O5">
         <v>2759000.0</v>
       </c>
-      <c r="L5"/>
-[...3 lines deleted...]
-      <c r="N5">
+      <c r="P5"/>
+      <c r="Q5">
+        <v>127173273.0</v>
+      </c>
+      <c r="R5">
+        <v>133309137.0</v>
+      </c>
+      <c r="S5">
         <v>119151000.0</v>
-      </c>
-[...9 lines deleted...]
-        <v>-52000.0</v>
       </c>
       <c r="T5"/>
       <c r="U5">
-        <v>-38000.0</v>
-[...1 lines deleted...]
-      <c r="V5"/>
+        <v>31906224.0</v>
+      </c>
+      <c r="V5">
+        <v>-52000.0</v>
+      </c>
       <c r="W5">
-        <v>-35000.0</v>
+        <v>-52000.0</v>
       </c>
       <c r="X5"/>
       <c r="Y5">
+        <v>-47361.0</v>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5">
+        <v>-35000.0</v>
+      </c>
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-32000.0</v>
       </c>
-      <c r="Z5">
-[...2 lines deleted...]
-      <c r="AA5">
+      <c r="AD5">
+        <v>-38932.0</v>
+      </c>
+      <c r="AE5">
         <v>-30735.12</v>
       </c>
-      <c r="AB5">
-[...8 lines deleted...]
-      <c r="AE5">
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>-32844.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-19000.0</v>
       </c>
-      <c r="AF5"/>
-[...4 lines deleted...]
-      <c r="AI5">
+      <c r="AJ5"/>
+      <c r="AK5">
+        <v>-12262000.0</v>
+      </c>
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-8000.0</v>
       </c>
-      <c r="AJ5"/>
-[...2 lines deleted...]
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
+      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5">
-        <v>-149000.0</v>
+        <v>-151000.0</v>
       </c>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5">
-        <v>-125000.0</v>
+        <v>-149000.0</v>
       </c>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5">
-        <v>-118000.0</v>
+        <v>-125000.0</v>
       </c>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5">
-        <v>-109000.0</v>
+        <v>-118000.0</v>
       </c>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5">
-        <v>-74000.0</v>
+        <v>-109000.0</v>
       </c>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5">
-        <v>-53000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
-      <c r="CP5"/>
+      <c r="CP5">
+        <v>-53000.0</v>
+      </c>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...10 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
-      <c r="AK6"/>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
@@ -6066,129 +6264,135 @@
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
+      <c r="DH6"/>
+      <c r="DI6"/>
+      <c r="DJ6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C7">
+        <v>456000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
       <c r="F7"/>
       <c r="G7">
-        <v>247000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>353000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7">
-        <v>365000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
-        <v>0.0</v>
+        <v>353000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
-        <v>0.0</v>
+        <v>365000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7">
-        <v>472000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R7"/>
       <c r="S7">
-        <v>555000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T7"/>
       <c r="U7">
-        <v>630000.0</v>
+        <v>472000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7">
-        <v>623000.0</v>
+        <v>555000.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7">
+        <v>630000.0</v>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7">
+        <v>623000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7">
         <v>364000.0</v>
       </c>
-      <c r="Z7">
-[...10 lines deleted...]
-      </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
@@ -6218,91 +6422,97 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8"/>
-      <c r="C8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C8">
+        <v>121000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
-        <v>103000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>102000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
-        <v>102000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>102000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8">
         <v>102000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
+        <v>102000.0</v>
+      </c>
+      <c r="R8"/>
+      <c r="S8">
+        <v>102000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8">
         <v>8079829.49</v>
       </c>
-      <c r="R8"/>
-[...2 lines deleted...]
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6348,109 +6558,113 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>27006000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>26508000.0</v>
       </c>
-      <c r="Z9">
-[...2 lines deleted...]
-      <c r="AA9">
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
         <v>26442000.0</v>
       </c>
-      <c r="AB9">
-[...2 lines deleted...]
-      <c r="AC9">
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
         <v>20756000.0</v>
       </c>
-      <c r="AD9">
-[...2 lines deleted...]
-      <c r="AE9">
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>19069000.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9">
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>6210573.4</v>
       </c>
-      <c r="AH9"/>
-[...2 lines deleted...]
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
@@ -6480,282 +6694,298 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>4010000.0</v>
+      </c>
+      <c r="C10">
+        <v>4010000.0</v>
+      </c>
+      <c r="D10">
         <v>7251000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
+        <v>7251000.0</v>
+      </c>
+      <c r="F10">
         <v>3724000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>3724000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>1130000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
+        <v>1130000.0</v>
+      </c>
+      <c r="J10">
         <v>1183000.0</v>
       </c>
-      <c r="G10">
+      <c r="K10">
         <v>1183000.0</v>
       </c>
-      <c r="H10">
-[...2 lines deleted...]
-      <c r="I10">
+      <c r="L10">
         <v>6597000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
+        <v>6597000.0</v>
+      </c>
+      <c r="N10">
         <v>18122000.0</v>
       </c>
-      <c r="K10">
+      <c r="O10">
         <v>18122000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>42186000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10">
-        <v>38605000.0</v>
+        <v>26468795.0</v>
       </c>
       <c r="R10">
-        <v>65711326.0</v>
+        <v>42079982.0</v>
       </c>
       <c r="S10">
-        <v>65824000.0</v>
+        <v>42186000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10">
-        <v>7200000.0</v>
+        <v>53342330.0</v>
       </c>
       <c r="V10">
-        <v>200608.0</v>
+        <v>65824000.0</v>
       </c>
       <c r="W10">
-        <v>153000.0</v>
+        <v>65824000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
+        <v>8973768.0</v>
+      </c>
+      <c r="Z10">
+        <v>200608.0</v>
+      </c>
+      <c r="AA10">
+        <v>153000.0</v>
+      </c>
+      <c r="AB10"/>
+      <c r="AC10">
         <v>445000.0</v>
       </c>
-      <c r="Z10">
-[...2 lines deleted...]
-      <c r="AA10">
+      <c r="AD10">
+        <v>5294842.0</v>
+      </c>
+      <c r="AE10">
         <v>4179976.0</v>
       </c>
-      <c r="AB10">
+      <c r="AF10">
         <v>59341753.28</v>
       </c>
-      <c r="AC10">
-[...2 lines deleted...]
-      <c r="AD10">
+      <c r="AG10">
+        <v>86708.0</v>
+      </c>
+      <c r="AH10">
         <v>92696.63</v>
       </c>
-      <c r="AE10">
+      <c r="AI10">
         <v>48000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AJ10">
         <v>48000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AK10">
         <v>2008000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>4703000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AN10">
         <v>8281000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>6959000.0</v>
       </c>
       <c r="AO10"/>
       <c r="AP10">
-        <v>2266000.0</v>
+        <v>8903000.0</v>
       </c>
       <c r="AQ10"/>
       <c r="AR10">
-        <v>3550000.0</v>
+        <v>6959000.0</v>
       </c>
       <c r="AS10"/>
       <c r="AT10">
-        <v>61000.0</v>
+        <v>2266000.0</v>
       </c>
       <c r="AU10"/>
       <c r="AV10">
-        <v>2000.0</v>
+        <v>3550000.0</v>
       </c>
       <c r="AW10"/>
       <c r="AX10">
-        <v>4000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AY10"/>
       <c r="AZ10">
-        <v>46000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BA10"/>
       <c r="BB10">
-        <v>33000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BC10"/>
       <c r="BD10">
-        <v>464000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="BE10"/>
-      <c r="BF10"/>
+      <c r="BF10">
+        <v>33000.0</v>
+      </c>
       <c r="BG10"/>
       <c r="BH10">
-        <v>124000.0</v>
+        <v>464000.0</v>
       </c>
       <c r="BI10"/>
-      <c r="BJ10">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10">
-        <v>41000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="BM10"/>
       <c r="BN10">
-        <v>25000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="BO10"/>
       <c r="BP10">
-        <v>177000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="BQ10"/>
       <c r="BR10">
-        <v>588000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="BS10"/>
       <c r="BT10">
-        <v>1280000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="BU10"/>
       <c r="BV10">
-        <v>508000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="BW10"/>
       <c r="BX10">
-        <v>617000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="BY10"/>
       <c r="BZ10">
-        <v>941000.0</v>
+        <v>508000.0</v>
       </c>
       <c r="CA10"/>
       <c r="CB10">
-        <v>572000.0</v>
+        <v>617000.0</v>
       </c>
       <c r="CC10"/>
       <c r="CD10">
-        <v>771000.0</v>
+        <v>941000.0</v>
       </c>
       <c r="CE10"/>
       <c r="CF10">
-        <v>1145000.0</v>
+        <v>572000.0</v>
       </c>
       <c r="CG10"/>
       <c r="CH10">
-        <v>996000.0</v>
+        <v>771000.0</v>
       </c>
       <c r="CI10"/>
       <c r="CJ10">
-        <v>43000.0</v>
+        <v>1145000.0</v>
       </c>
       <c r="CK10"/>
       <c r="CL10">
-        <v>7000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="CM10"/>
       <c r="CN10">
+        <v>43000.0</v>
+      </c>
+      <c r="CO10"/>
+      <c r="CP10">
+        <v>7000.0</v>
+      </c>
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>705000.0</v>
       </c>
-      <c r="CO10"/>
-[...2 lines deleted...]
-      <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6822,1082 +7052,1128 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>4010000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>7251000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
+        <v>7251000.0</v>
+      </c>
+      <c r="F12">
         <v>3724000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>3724000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>1130000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
+        <v>1130000.0</v>
+      </c>
+      <c r="J12">
         <v>1183000.0</v>
       </c>
-      <c r="G12">
+      <c r="K12">
         <v>1183000.0</v>
       </c>
-      <c r="H12">
-[...2 lines deleted...]
-      <c r="I12">
+      <c r="L12">
         <v>6597000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
+        <v>6597000.0</v>
+      </c>
+      <c r="N12">
         <v>18122000.0</v>
       </c>
-      <c r="K12">
+      <c r="O12">
         <v>18122000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>42186000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12">
-        <v>38605000.0</v>
+        <v>26468795.0</v>
       </c>
       <c r="R12">
-        <v>65711326.0</v>
+        <v>42079982.0</v>
       </c>
       <c r="S12">
-        <v>65824000.0</v>
+        <v>42186000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12">
-        <v>7200000.0</v>
+        <v>53342330.0</v>
       </c>
       <c r="V12">
-        <v>200608.0</v>
+        <v>65824000.0</v>
       </c>
       <c r="W12">
-        <v>153000.0</v>
+        <v>65824000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12">
+        <v>8973768.0</v>
+      </c>
+      <c r="Z12">
+        <v>200608.0</v>
+      </c>
+      <c r="AA12">
+        <v>153000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12">
         <v>445000.0</v>
       </c>
-      <c r="Z12">
-[...2 lines deleted...]
-      <c r="AA12">
+      <c r="AD12">
+        <v>5294842.0</v>
+      </c>
+      <c r="AE12">
         <v>4179976.0</v>
       </c>
-      <c r="AB12">
-[...8 lines deleted...]
-      <c r="AE12">
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
+        <v>86708.0</v>
+      </c>
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>48000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>2008000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>4703000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AN12">
         <v>8281000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>6959000.0</v>
       </c>
       <c r="AO12"/>
       <c r="AP12">
-        <v>2266000.0</v>
+        <v>8903000.0</v>
       </c>
       <c r="AQ12"/>
       <c r="AR12">
-        <v>3565000.0</v>
+        <v>6959000.0</v>
       </c>
       <c r="AS12"/>
       <c r="AT12">
-        <v>76000.0</v>
+        <v>2266000.0</v>
       </c>
       <c r="AU12"/>
       <c r="AV12">
-        <v>17000.0</v>
+        <v>3565000.0</v>
       </c>
       <c r="AW12"/>
       <c r="AX12">
-        <v>20000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AY12"/>
       <c r="AZ12">
-        <v>124000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="BA12"/>
       <c r="BB12">
-        <v>455000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BC12"/>
       <c r="BD12">
-        <v>705000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="BE12"/>
-      <c r="BF12"/>
+      <c r="BF12">
+        <v>455000.0</v>
+      </c>
       <c r="BG12"/>
       <c r="BH12">
-        <v>124000.0</v>
+        <v>705000.0</v>
       </c>
       <c r="BI12"/>
-      <c r="BJ12">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12">
-        <v>41000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="BM12"/>
       <c r="BN12">
-        <v>25000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="BO12"/>
       <c r="BP12">
-        <v>177000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="BQ12"/>
       <c r="BR12">
-        <v>588000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="BS12"/>
       <c r="BT12">
-        <v>1280000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="BU12"/>
       <c r="BV12">
-        <v>508000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="BW12"/>
       <c r="BX12">
-        <v>617000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="BY12"/>
       <c r="BZ12">
-        <v>941000.0</v>
+        <v>508000.0</v>
       </c>
       <c r="CA12"/>
       <c r="CB12">
-        <v>572000.0</v>
+        <v>617000.0</v>
       </c>
       <c r="CC12"/>
       <c r="CD12">
-        <v>771000.0</v>
+        <v>941000.0</v>
       </c>
       <c r="CE12"/>
       <c r="CF12">
-        <v>1145000.0</v>
+        <v>572000.0</v>
       </c>
       <c r="CG12"/>
       <c r="CH12">
-        <v>996000.0</v>
+        <v>771000.0</v>
       </c>
       <c r="CI12"/>
       <c r="CJ12">
-        <v>443000.0</v>
+        <v>1145000.0</v>
       </c>
       <c r="CK12"/>
       <c r="CL12">
-        <v>543000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="CM12"/>
       <c r="CN12">
+        <v>443000.0</v>
+      </c>
+      <c r="CO12"/>
+      <c r="CP12">
+        <v>543000.0</v>
+      </c>
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>705000.0</v>
       </c>
-      <c r="CO12"/>
-[...2 lines deleted...]
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
+        <v>121000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>119000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
+        <v>119000.0</v>
+      </c>
+      <c r="F13">
         <v>111000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>111000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>104000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
+        <v>104000.0</v>
+      </c>
+      <c r="J13">
         <v>103000.0</v>
       </c>
-      <c r="G13">
+      <c r="K13">
         <v>103000.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="L13">
         <v>102000.0</v>
       </c>
       <c r="M13">
         <v>102000.0</v>
       </c>
       <c r="N13">
         <v>102000.0</v>
       </c>
       <c r="O13">
         <v>102000.0</v>
       </c>
       <c r="P13">
         <v>102000.0</v>
       </c>
       <c r="Q13">
-        <v>5838000.0</v>
+        <v>101714.0</v>
       </c>
       <c r="R13">
-        <v>7956171.0</v>
+        <v>101742.0</v>
       </c>
       <c r="S13">
+        <v>102000.0</v>
+      </c>
+      <c r="T13">
+        <v>102000.0</v>
+      </c>
+      <c r="U13">
+        <v>8066637.0</v>
+      </c>
+      <c r="V13">
         <v>10794000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>10794000.0</v>
       </c>
-      <c r="U13">
-[...2 lines deleted...]
-      <c r="V13">
+      <c r="X13">
+        <v>10794000.0</v>
+      </c>
+      <c r="Y13">
+        <v>6221812.0</v>
+      </c>
+      <c r="Z13">
         <v>5374468.0</v>
       </c>
-      <c r="W13">
+      <c r="AA13">
         <v>4099000.0</v>
       </c>
-      <c r="X13">
+      <c r="AB13">
         <v>8599000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AC13">
         <v>4094000.0</v>
       </c>
-      <c r="Z13">
-[...2 lines deleted...]
-      <c r="AA13">
+      <c r="AD13">
+        <v>8577165.0</v>
+      </c>
+      <c r="AE13">
         <v>6771183.0</v>
       </c>
-      <c r="AB13">
+      <c r="AF13">
         <v>4094000.0</v>
       </c>
-      <c r="AC13">
-[...2 lines deleted...]
-      <c r="AD13">
+      <c r="AG13">
+        <v>5000179.0</v>
+      </c>
+      <c r="AH13">
         <v>5345505.62</v>
       </c>
-      <c r="AE13">
+      <c r="AI13">
         <v>3752000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AJ13">
         <v>3752000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AK13">
         <v>2885000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>2832000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AN13">
         <v>9435000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>9374000.0</v>
       </c>
       <c r="AO13"/>
       <c r="AP13">
-        <v>9144000.0</v>
+        <v>9375000.0</v>
       </c>
       <c r="AQ13"/>
       <c r="AR13">
-        <v>9143000.0</v>
+        <v>9374000.0</v>
       </c>
       <c r="AS13"/>
       <c r="AT13">
-        <v>6663000.0</v>
+        <v>9144000.0</v>
       </c>
       <c r="AU13"/>
       <c r="AV13">
-        <v>6663000.0</v>
+        <v>9143000.0</v>
       </c>
       <c r="AW13"/>
       <c r="AX13">
-        <v>6647000.0</v>
+        <v>6663000.0</v>
       </c>
       <c r="AY13"/>
       <c r="AZ13">
-        <v>6647000.0</v>
+        <v>6663000.0</v>
       </c>
       <c r="BA13"/>
       <c r="BB13">
-        <v>6643000.0</v>
+        <v>6647000.0</v>
       </c>
       <c r="BC13"/>
       <c r="BD13">
-        <v>6643000.0</v>
+        <v>6647000.0</v>
       </c>
       <c r="BE13"/>
       <c r="BF13">
-        <v>6611000.0</v>
+        <v>6643000.0</v>
       </c>
       <c r="BG13"/>
       <c r="BH13">
-        <v>6610000.0</v>
+        <v>6643000.0</v>
       </c>
       <c r="BI13"/>
       <c r="BJ13">
-        <v>6607000.0</v>
+        <v>6611000.0</v>
       </c>
       <c r="BK13"/>
       <c r="BL13">
-        <v>6606000.0</v>
+        <v>6610000.0</v>
       </c>
       <c r="BM13"/>
       <c r="BN13">
-        <v>6605000.0</v>
+        <v>6607000.0</v>
       </c>
       <c r="BO13"/>
       <c r="BP13">
-        <v>6432000.0</v>
+        <v>6606000.0</v>
       </c>
       <c r="BQ13"/>
       <c r="BR13">
-        <v>6324000.0</v>
+        <v>6605000.0</v>
       </c>
       <c r="BS13"/>
       <c r="BT13">
-        <v>6324000.0</v>
+        <v>6432000.0</v>
       </c>
       <c r="BU13"/>
       <c r="BV13">
-        <v>5992000.0</v>
+        <v>6324000.0</v>
       </c>
       <c r="BW13"/>
       <c r="BX13">
-        <v>5881000.0</v>
+        <v>6324000.0</v>
       </c>
       <c r="BY13"/>
       <c r="BZ13">
-        <v>5798000.0</v>
+        <v>5992000.0</v>
       </c>
       <c r="CA13"/>
       <c r="CB13">
-        <v>5640000.0</v>
+        <v>5881000.0</v>
       </c>
       <c r="CC13"/>
       <c r="CD13">
-        <v>5640000.0</v>
+        <v>5798000.0</v>
       </c>
       <c r="CE13"/>
       <c r="CF13">
-        <v>5578000.0</v>
+        <v>5640000.0</v>
       </c>
       <c r="CG13"/>
       <c r="CH13">
-        <v>5559000.0</v>
+        <v>5640000.0</v>
       </c>
       <c r="CI13"/>
       <c r="CJ13">
-        <v>5459000.0</v>
+        <v>5578000.0</v>
       </c>
       <c r="CK13"/>
       <c r="CL13">
-        <v>4656000.0</v>
+        <v>5559000.0</v>
       </c>
       <c r="CM13"/>
       <c r="CN13">
+        <v>5459000.0</v>
+      </c>
+      <c r="CO13"/>
+      <c r="CP13">
+        <v>4656000.0</v>
+      </c>
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>3596000.0</v>
       </c>
-      <c r="CO13"/>
-[...2 lines deleted...]
-      <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>59467557.0</v>
+      </c>
+      <c r="C14">
+        <v>120507401.0</v>
+      </c>
+      <c r="D14">
         <v>58413255.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
+        <v>58413255.0</v>
+      </c>
+      <c r="F14">
         <v>54557158.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>111462617.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>51549150.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
+        <v>51549150.0</v>
+      </c>
+      <c r="J14">
         <v>51330069.0</v>
       </c>
-      <c r="G14">
+      <c r="K14">
         <v>51330069.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="L14">
         <v>50763194.0</v>
       </c>
-      <c r="J14">
-[...5 lines deleted...]
-      <c r="L14"/>
       <c r="M14">
         <v>50763194.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>50294535.0</v>
+      </c>
       <c r="O14">
-        <v>102272614.0</v>
+        <v>50294535.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14">
-        <v>150224119.0</v>
+        <v>50763194.0</v>
       </c>
       <c r="R14">
-        <v>174305016.0</v>
+        <v>110821000.0</v>
       </c>
       <c r="S14">
-        <v>194612289.0</v>
+        <v>102272614.0</v>
       </c>
       <c r="T14"/>
       <c r="U14">
-        <v>150224119.0</v>
+        <v>75112059.0</v>
       </c>
       <c r="V14">
-        <v>136654516.0</v>
+        <v>44388000.0</v>
       </c>
       <c r="W14">
-        <v>68241313.0</v>
+        <v>194612289.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14">
-        <v>68241313.0</v>
+        <v>75112059.0</v>
       </c>
       <c r="Z14">
-        <v>68241313.0</v>
+        <v>136654516.0</v>
       </c>
       <c r="AA14">
         <v>68241313.0</v>
       </c>
-      <c r="AB14">
+      <c r="AB14"/>
+      <c r="AC14">
+        <v>68241313.0</v>
+      </c>
+      <c r="AD14">
+        <v>68241313.0</v>
+      </c>
+      <c r="AE14">
+        <v>68241313.0</v>
+      </c>
+      <c r="AF14">
         <v>1357985800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AG14">
         <v>63776933.0</v>
       </c>
-      <c r="AD14">
+      <c r="AH14">
         <v>63776933.0</v>
       </c>
-      <c r="AE14">
+      <c r="AI14">
         <v>63776933.0</v>
       </c>
-      <c r="AF14">
+      <c r="AJ14">
         <v>87259000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AK14">
         <v>53201951.0</v>
       </c>
-      <c r="AH14">
+      <c r="AL14">
         <v>53201951.0</v>
       </c>
-      <c r="AI14">
+      <c r="AM14">
         <v>53201951.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AN14">
         <v>46796097.0</v>
       </c>
-      <c r="AK14">
+      <c r="AO14">
         <v>46796097.0</v>
       </c>
-      <c r="AL14">
+      <c r="AP14">
         <v>46796097.0</v>
       </c>
-      <c r="AM14">
+      <c r="AQ14">
         <v>45621442.0</v>
       </c>
-      <c r="AN14">
+      <c r="AR14">
         <v>45621442.0</v>
       </c>
-      <c r="AO14">
+      <c r="AS14">
         <v>45621442.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>11433193.0</v>
       </c>
       <c r="AT14">
         <v>11433193.0</v>
       </c>
       <c r="AU14">
-        <v>911349.0</v>
+        <v>11433193.0</v>
       </c>
       <c r="AV14">
         <v>11433193.0</v>
       </c>
       <c r="AW14">
+        <v>11433193.0</v>
+      </c>
+      <c r="AX14">
+        <v>11433193.0</v>
+      </c>
+      <c r="AY14">
         <v>911349.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
+        <v>11433193.0</v>
+      </c>
+      <c r="BA14">
         <v>911349.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
+        <v>911349.0</v>
+      </c>
+      <c r="BC14">
         <v>714527.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BD14">
         <v>911349.0</v>
       </c>
-      <c r="BA14">
+      <c r="BE14">
         <v>714527.0</v>
       </c>
-      <c r="BB14">
+      <c r="BF14">
         <v>655765.0</v>
       </c>
-      <c r="BC14">
+      <c r="BG14">
         <v>597003.0</v>
       </c>
-      <c r="BD14">
+      <c r="BH14">
         <v>655765.0</v>
       </c>
-      <c r="BE14">
+      <c r="BI14">
         <v>597003.0</v>
       </c>
-      <c r="BF14">
+      <c r="BJ14">
         <v>350303.0</v>
       </c>
-      <c r="BG14">
+      <c r="BK14">
         <v>103602.0</v>
       </c>
-      <c r="BH14">
+      <c r="BL14">
         <v>350303.0</v>
       </c>
-      <c r="BI14">
+      <c r="BM14">
         <v>103602.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BN14">
         <v>103602.0</v>
       </c>
-      <c r="BK14">
+      <c r="BO14">
         <v>45548.0</v>
       </c>
-      <c r="BL14">
+      <c r="BP14">
         <v>103602.0</v>
       </c>
-      <c r="BM14">
+      <c r="BQ14">
         <v>45548.0</v>
       </c>
-      <c r="BN14">
+      <c r="BR14">
         <v>32712.0</v>
       </c>
-      <c r="BO14">
+      <c r="BS14">
         <v>19876.0</v>
       </c>
-      <c r="BP14">
+      <c r="BT14">
         <v>32712.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BU14">
         <v>19876.0</v>
       </c>
-      <c r="BR14">
+      <c r="BV14">
         <v>17668.0</v>
       </c>
-      <c r="BS14">
+      <c r="BW14">
         <v>15459.0</v>
       </c>
-      <c r="BT14">
+      <c r="BX14">
         <v>17668.0</v>
       </c>
-      <c r="BU14">
+      <c r="BY14">
         <v>15459.0</v>
       </c>
-      <c r="BV14">
+      <c r="BZ14">
         <v>12689.0</v>
       </c>
-      <c r="BW14">
+      <c r="CA14">
         <v>9918.0</v>
       </c>
-      <c r="BX14">
+      <c r="CB14">
         <v>12689.0</v>
       </c>
-      <c r="BY14">
+      <c r="CC14">
         <v>9918.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CD14">
         <v>8153.0</v>
       </c>
-      <c r="CA14">
+      <c r="CE14">
         <v>6388.0</v>
       </c>
-      <c r="CB14">
+      <c r="CF14">
         <v>8153.0</v>
       </c>
-      <c r="CC14">
+      <c r="CG14">
         <v>6388.0</v>
       </c>
-      <c r="CD14">
+      <c r="CH14">
         <v>5533.0</v>
       </c>
-      <c r="CE14">
+      <c r="CI14">
         <v>4678.0</v>
       </c>
-      <c r="CF14">
+      <c r="CJ14">
         <v>5533.0</v>
       </c>
-      <c r="CG14">
+      <c r="CK14">
         <v>4678.0</v>
       </c>
-      <c r="CH14">
+      <c r="CL14">
         <v>4678.0</v>
       </c>
-      <c r="CI14">
+      <c r="CM14">
         <v>3346.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CN14">
         <v>4678.0</v>
       </c>
-      <c r="CK14">
+      <c r="CO14">
         <v>3346.0</v>
       </c>
-      <c r="CL14">
+      <c r="CP14">
         <v>2302.0</v>
       </c>
-      <c r="CM14">
+      <c r="CQ14">
         <v>1258.0</v>
       </c>
-      <c r="CN14">
+      <c r="CR14">
         <v>2302.0</v>
       </c>
-      <c r="CO14">
+      <c r="CS14">
         <v>1258.0</v>
       </c>
-      <c r="CP14">
+      <c r="CT14">
         <v>1258.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CU14">
         <v>835.0</v>
       </c>
-      <c r="CR14">
+      <c r="CV14">
         <v>835.0</v>
       </c>
-      <c r="CS14">
+      <c r="CW14">
         <v>835.0</v>
       </c>
-      <c r="CT14">
+      <c r="CX14">
         <v>835.0</v>
       </c>
-      <c r="CU14">
+      <c r="CY14">
         <v>802.0</v>
       </c>
-      <c r="CV14">
+      <c r="CZ14">
         <v>802.0</v>
       </c>
-      <c r="CW14">
+      <c r="DA14">
         <v>802.0</v>
       </c>
-      <c r="CX14">
+      <c r="DB14">
         <v>830.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>858.0</v>
       </c>
       <c r="DC14">
         <v>858.0</v>
       </c>
       <c r="DD14">
-        <v>858.0</v>
+        <v>830.0</v>
       </c>
       <c r="DE14">
         <v>858.0</v>
       </c>
       <c r="DF14">
         <v>858.0</v>
       </c>
+      <c r="DG14">
+        <v>858.0</v>
+      </c>
+      <c r="DH14">
+        <v>858.0</v>
+      </c>
+      <c r="DI14">
+        <v>858.0</v>
+      </c>
+      <c r="DJ14">
+        <v>858.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
-        <v>4992000.0</v>
+        <v>5838000.0</v>
       </c>
       <c r="V15"/>
-      <c r="W15"/>
+      <c r="W15">
+        <v>10794000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15">
+        <v>4992000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15">
         <v>4094000.0</v>
       </c>
-      <c r="Z15">
-[...8 lines deleted...]
-      <c r="AC15">
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
         <v>3806000.0</v>
       </c>
-      <c r="AD15">
-[...6 lines deleted...]
-      <c r="AG15">
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>2885000.0</v>
       </c>
-      <c r="AH15"/>
-[...4 lines deleted...]
-      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15">
-        <v>9374000.0</v>
+        <v>9435000.0</v>
       </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15">
-        <v>9143000.0</v>
+        <v>9374000.0</v>
       </c>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15">
-        <v>6663000.0</v>
+        <v>9143000.0</v>
       </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15">
-        <v>6647000.0</v>
+        <v>6663000.0</v>
       </c>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15">
-        <v>6643000.0</v>
+        <v>6647000.0</v>
       </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15">
-        <v>6610000.0</v>
+        <v>6643000.0</v>
       </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15">
-        <v>6606000.0</v>
+        <v>6610000.0</v>
       </c>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15">
-        <v>6432000.0</v>
+        <v>6606000.0</v>
       </c>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15">
-        <v>6324000.0</v>
+        <v>6432000.0</v>
       </c>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15">
-        <v>5881000.0</v>
+        <v>6324000.0</v>
       </c>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15">
-        <v>5640000.0</v>
+        <v>5881000.0</v>
       </c>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15">
-        <v>5578000.0</v>
+        <v>5640000.0</v>
       </c>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15">
-        <v>5459000.0</v>
+        <v>5578000.0</v>
       </c>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15">
-        <v>3596000.0</v>
+        <v>5459000.0</v>
       </c>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
-      <c r="CR15"/>
+      <c r="CR15">
+        <v>3596000.0</v>
+      </c>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>43</v>
+      </c>
+      <c r="B16">
+        <v>530000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
-[...4 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16"/>
-      <c r="M16"/>
+      <c r="L16">
+        <v>2250000.0</v>
+      </c>
+      <c r="M16">
+        <v>816000.0</v>
+      </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
-[...7 lines deleted...]
-      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
       <c r="T16"/>
       <c r="U16">
-        <v>476557.0</v>
+        <v>4128491.0</v>
       </c>
       <c r="V16">
-        <v>2784916.0</v>
+        <v>4254739.0</v>
       </c>
       <c r="W16">
-        <v>2784916.35</v>
+        <v>4254739.22</v>
       </c>
       <c r="X16"/>
       <c r="Y16">
-        <v>319135.0</v>
+        <v>476557.0</v>
       </c>
       <c r="Z16">
-        <v>-3951000.0</v>
+        <v>2784916.0</v>
       </c>
       <c r="AA16">
-        <v>-3951000.0</v>
+        <v>2784916.35</v>
       </c>
       <c r="AB16"/>
       <c r="AC16">
+        <v>319135.0</v>
+      </c>
+      <c r="AD16">
+        <v>-3951000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-3951000.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16">
         <v>151545.0</v>
       </c>
-      <c r="AD16"/>
-[...2 lines deleted...]
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16">
-        <v>230145.0</v>
+        <v>70976.0</v>
       </c>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16">
-        <v>11953.0</v>
+        <v>230145.0</v>
       </c>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16"/>
+      <c r="AV16">
+        <v>11953.0</v>
+      </c>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
@@ -7916,107 +8192,111 @@
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...10 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>0.0</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
@@ -8046,107 +8326,111 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...10 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
-      <c r="AK18"/>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
@@ -8176,54 +8460,58 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8290,809 +8578,839 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20"/>
+      <c r="V20">
+        <v>-35594.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...10 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
-      <c r="AI20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
+      <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20">
         <v>965000.0</v>
       </c>
       <c r="BM20"/>
-      <c r="BN20">
-[...1 lines deleted...]
-      </c>
+      <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20">
         <v>965000.0</v>
       </c>
       <c r="BQ20"/>
-      <c r="BR20"/>
+      <c r="BR20">
+        <v>965000.0</v>
+      </c>
       <c r="BS20"/>
       <c r="BT20">
         <v>965000.0</v>
       </c>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20">
-        <v>1223000.0</v>
+        <v>965000.0</v>
       </c>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
-      <c r="CB20"/>
+      <c r="CB20">
+        <v>1223000.0</v>
+      </c>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...7 lines deleted...]
-      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21">
+        <v>117669.0</v>
+      </c>
+      <c r="R21">
+        <v>129673.0</v>
+      </c>
+      <c r="S21">
+        <v>130000.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21">
+        <v>134029.0</v>
+      </c>
+      <c r="V21">
+        <v>132594.0</v>
+      </c>
+      <c r="W21">
         <v>97000.0</v>
       </c>
-      <c r="R21"/>
-[...6 lines deleted...]
-      <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...10 lines deleted...]
-      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>0.0</v>
+      </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
       <c r="AJ21"/>
-      <c r="AK21"/>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
-[...1 lines deleted...]
-      </c>
+      <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21">
-        <v>797000.0</v>
+        <v>572000.0</v>
       </c>
       <c r="BM21"/>
       <c r="BN21">
-        <v>794000.0</v>
+        <v>1564000.0</v>
       </c>
       <c r="BO21"/>
       <c r="BP21">
-        <v>809000.0</v>
+        <v>797000.0</v>
       </c>
       <c r="BQ21"/>
       <c r="BR21">
-        <v>1946000.0</v>
+        <v>794000.0</v>
       </c>
       <c r="BS21"/>
       <c r="BT21">
-        <v>969000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="BU21"/>
       <c r="BV21">
-        <v>2261000.0</v>
+        <v>1946000.0</v>
       </c>
       <c r="BW21"/>
       <c r="BX21">
-        <v>1031000.0</v>
+        <v>969000.0</v>
       </c>
       <c r="BY21"/>
       <c r="BZ21">
-        <v>2167000.0</v>
+        <v>2261000.0</v>
       </c>
       <c r="CA21"/>
       <c r="CB21">
-        <v>2178000.0</v>
+        <v>1031000.0</v>
       </c>
       <c r="CC21"/>
       <c r="CD21">
-        <v>2190000.0</v>
+        <v>2167000.0</v>
       </c>
       <c r="CE21"/>
       <c r="CF21">
-        <v>1801000.0</v>
+        <v>2178000.0</v>
       </c>
       <c r="CG21"/>
       <c r="CH21">
-        <v>1825000.0</v>
+        <v>2190000.0</v>
       </c>
       <c r="CI21"/>
       <c r="CJ21">
-        <v>1835000.0</v>
+        <v>1801000.0</v>
       </c>
       <c r="CK21"/>
       <c r="CL21">
-        <v>1862000.0</v>
+        <v>1825000.0</v>
       </c>
       <c r="CM21"/>
       <c r="CN21">
+        <v>1835000.0</v>
+      </c>
+      <c r="CO21"/>
+      <c r="CP21">
+        <v>1862000.0</v>
+      </c>
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>1871000.0</v>
       </c>
-      <c r="CO21"/>
-[...2 lines deleted...]
-      <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21"/>
+      <c r="DJ21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
-[...4 lines deleted...]
-      </c>
+      <c r="R22"/>
+      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22"/>
-      <c r="W22"/>
+      <c r="V22">
+        <v>564935.0</v>
+      </c>
+      <c r="W22">
+        <v>564935.14</v>
+      </c>
       <c r="X22"/>
-      <c r="Y22">
-[...10 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-      <c r="BH22">
-[...1 lines deleted...]
-      </c>
+      <c r="BH22"/>
       <c r="BI22"/>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22">
-        <v>40000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BM22"/>
       <c r="BN22">
-        <v>29000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BO22"/>
       <c r="BP22">
-        <v>22000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="BQ22"/>
       <c r="BR22">
-        <v>7000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BS22"/>
       <c r="BT22">
-        <v>14000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="BU22"/>
       <c r="BV22">
-        <v>20000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BW22"/>
       <c r="BX22">
-        <v>11000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="BY22"/>
       <c r="BZ22">
-        <v>4000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="CA22"/>
       <c r="CB22">
-        <v>2000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="CC22"/>
       <c r="CD22">
+        <v>4000.0</v>
+      </c>
+      <c r="CE22"/>
+      <c r="CF22">
+        <v>2000.0</v>
+      </c>
+      <c r="CG22"/>
+      <c r="CH22">
         <v>1000.0</v>
       </c>
-      <c r="CE22"/>
-[...2 lines deleted...]
-      <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>11495000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>16597000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
+        <v>16597000.0</v>
+      </c>
+      <c r="F23">
         <v>11284000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>11284000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>10964000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
+        <v>10964000.0</v>
+      </c>
+      <c r="J23">
         <v>12184000.0</v>
       </c>
-      <c r="G23">
+      <c r="K23">
         <v>12184000.0</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="L23">
         <v>17418000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
+        <v>17418000.0</v>
+      </c>
+      <c r="N23">
         <v>26477000.0</v>
       </c>
-      <c r="K23">
+      <c r="O23">
         <v>26477000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>48826000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23">
-        <v>41929000.0</v>
+        <v>35026804.0</v>
       </c>
       <c r="R23">
-        <v>70547991.0</v>
+        <v>48703295.0</v>
       </c>
       <c r="S23">
-        <v>53979000.0</v>
+        <v>48826000.0</v>
       </c>
       <c r="T23"/>
       <c r="U23">
-        <v>10492000.0</v>
+        <v>57935255.0</v>
       </c>
       <c r="V23">
-        <v>2370587.0</v>
+        <v>70761533.0</v>
       </c>
       <c r="W23">
-        <v>1808000.0</v>
+        <v>53979000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
+        <v>13076774.0</v>
+      </c>
+      <c r="Z23">
+        <v>2370587.0</v>
+      </c>
+      <c r="AA23">
+        <v>1808000.0</v>
+      </c>
+      <c r="AB23"/>
+      <c r="AC23">
         <v>2097000.0</v>
       </c>
-      <c r="Z23">
-[...2 lines deleted...]
-      <c r="AA23">
+      <c r="AD23">
+        <v>6908052.0</v>
+      </c>
+      <c r="AE23">
         <v>5453513.0</v>
       </c>
-      <c r="AB23">
-[...8 lines deleted...]
-      <c r="AE23">
+      <c r="AF23">
+        <v>0.0</v>
+      </c>
+      <c r="AG23">
+        <v>1724969.0</v>
+      </c>
+      <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
         <v>1831000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>2358000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>5051000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AN23">
         <v>8380000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>7127000.0</v>
       </c>
       <c r="AO23"/>
       <c r="AP23">
-        <v>2460000.0</v>
+        <v>9250000.0</v>
       </c>
       <c r="AQ23"/>
       <c r="AR23">
-        <v>3834000.0</v>
+        <v>7127000.0</v>
       </c>
       <c r="AS23"/>
       <c r="AT23">
-        <v>126000.0</v>
+        <v>2460000.0</v>
       </c>
       <c r="AU23"/>
       <c r="AV23">
-        <v>97000.0</v>
+        <v>3834000.0</v>
       </c>
       <c r="AW23"/>
       <c r="AX23">
-        <v>96000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AY23"/>
       <c r="AZ23">
-        <v>393000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="BA23"/>
       <c r="BB23">
-        <v>625000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="BC23"/>
       <c r="BD23">
-        <v>871000.0</v>
+        <v>393000.0</v>
       </c>
       <c r="BE23"/>
       <c r="BF23">
-        <v>1020000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="BG23"/>
       <c r="BH23">
-        <v>1846000.0</v>
+        <v>871000.0</v>
       </c>
       <c r="BI23"/>
       <c r="BJ23">
-        <v>1730000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="BK23"/>
       <c r="BL23">
-        <v>1990000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="BM23"/>
       <c r="BN23">
-        <v>1981000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="BO23"/>
       <c r="BP23">
-        <v>2234000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="BQ23"/>
       <c r="BR23">
-        <v>2902000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="BS23"/>
       <c r="BT23">
-        <v>3857000.0</v>
+        <v>2234000.0</v>
       </c>
       <c r="BU23"/>
       <c r="BV23">
-        <v>3160000.0</v>
+        <v>2902000.0</v>
       </c>
       <c r="BW23"/>
       <c r="BX23">
-        <v>3119000.0</v>
+        <v>3857000.0</v>
       </c>
       <c r="BY23"/>
       <c r="BZ23">
-        <v>3443000.0</v>
+        <v>3160000.0</v>
       </c>
       <c r="CA23"/>
       <c r="CB23">
-        <v>2970000.0</v>
+        <v>3119000.0</v>
       </c>
       <c r="CC23"/>
       <c r="CD23">
-        <v>4144000.0</v>
+        <v>3443000.0</v>
       </c>
       <c r="CE23"/>
       <c r="CF23">
-        <v>3027000.0</v>
+        <v>2970000.0</v>
       </c>
       <c r="CG23"/>
       <c r="CH23">
-        <v>3309000.0</v>
+        <v>4144000.0</v>
       </c>
       <c r="CI23"/>
       <c r="CJ23">
-        <v>2344000.0</v>
+        <v>3027000.0</v>
       </c>
       <c r="CK23"/>
       <c r="CL23">
-        <v>2564000.0</v>
+        <v>3309000.0</v>
       </c>
       <c r="CM23"/>
       <c r="CN23">
+        <v>2344000.0</v>
+      </c>
+      <c r="CO23"/>
+      <c r="CP23">
+        <v>2564000.0</v>
+      </c>
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>2816000.0</v>
       </c>
-      <c r="CO23"/>
-[...2 lines deleted...]
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
+      <c r="DG23"/>
+      <c r="DH23"/>
+      <c r="DI23"/>
+      <c r="DJ23"/>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...10 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
       <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>398000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AH24">
         <v>558988.76</v>
       </c>
-      <c r="AE24">
-[...7 lines deleted...]
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
-      <c r="AK24"/>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
@@ -9122,109 +9440,113 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>411000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>277000.0</v>
       </c>
-      <c r="Z25">
-[...8 lines deleted...]
-      <c r="AC25">
+      <c r="AD25">
+        <v>0.0</v>
+      </c>
+      <c r="AE25">
+        <v>0.0</v>
+      </c>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
         <v>398000.0</v>
       </c>
-      <c r="AD25">
-[...10 lines deleted...]
-      <c r="AI25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
+      <c r="AI25">
+        <v>0.0</v>
+      </c>
       <c r="AJ25"/>
-      <c r="AK25"/>
+      <c r="AK25">
+        <v>0.0</v>
+      </c>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
@@ -9254,119 +9576,125 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C26">
+        <v>2444000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
-        <v>4554000.0</v>
+        <v>3589000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>1886000.0</v>
+        <v>2969000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
-        <v>1806000.0</v>
+        <v>4554000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
+        <v>1886000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
+        <v>1806000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26">
         <v>2676000.0</v>
       </c>
-      <c r="N26"/>
-[...2 lines deleted...]
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...10 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
@@ -9396,107 +9724,111 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...10 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
+      <c r="AI27">
+        <v>0.0</v>
+      </c>
       <c r="AJ27"/>
-      <c r="AK27"/>
+      <c r="AK27">
+        <v>0.0</v>
+      </c>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
@@ -9526,321 +9858,337 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>-3554000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>-7144000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
+        <v>-7144000.0</v>
+      </c>
+      <c r="F28">
         <v>-3618000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-3618000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-951000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
+        <v>-951000.0</v>
+      </c>
+      <c r="J28">
         <v>-936000.0</v>
       </c>
-      <c r="G28">
+      <c r="K28">
         <v>-936000.0</v>
       </c>
-      <c r="H28">
-[...2 lines deleted...]
-      <c r="I28">
+      <c r="L28">
         <v>-6244000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
+        <v>-6244000.0</v>
+      </c>
+      <c r="N28">
         <v>-18000000.0</v>
       </c>
-      <c r="K28">
-[...8 lines deleted...]
-      </c>
       <c r="O28">
-        <v>-42186000.0</v>
+        <v>-17757000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
-        <v>-37774000.0</v>
+        <v>-26468795.0</v>
       </c>
       <c r="R28">
-        <v>-65156656.72</v>
+        <v>-42079982.0</v>
       </c>
       <c r="S28">
-        <v>-65269000.0</v>
+        <v>-42186000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28">
-        <v>-6318000.0</v>
+        <v>-52194098.0</v>
       </c>
       <c r="V28">
-        <v>616247.0</v>
+        <v>-65269000.0</v>
       </c>
       <c r="W28">
-        <v>470000.0</v>
+        <v>-65269000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
-        <v>166000.0</v>
+        <v>-7874481.0</v>
       </c>
       <c r="Z28">
-        <v>-4994000.0</v>
+        <v>616247.0</v>
       </c>
       <c r="AA28">
-        <v>-3935671.52</v>
+        <v>470000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28">
-        <v>570000.0</v>
-[...1 lines deleted...]
-      <c r="AD28"/>
+        <v>166000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-4985378.0</v>
+      </c>
       <c r="AE28">
-        <v>186000.0</v>
+        <v>-3935671.52</v>
       </c>
       <c r="AF28"/>
       <c r="AG28">
-        <v>-2008000.0</v>
+        <v>748844.0</v>
       </c>
       <c r="AH28"/>
       <c r="AI28">
+        <v>186000.0</v>
+      </c>
+      <c r="AJ28"/>
+      <c r="AK28">
+        <v>11889435.0</v>
+      </c>
+      <c r="AL28"/>
+      <c r="AM28">
         <v>-4478000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AN28">
         <v>-8061000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>-6748000.0</v>
       </c>
       <c r="AO28"/>
       <c r="AP28">
-        <v>-2060000.0</v>
+        <v>-8687000.0</v>
       </c>
       <c r="AQ28"/>
       <c r="AR28">
-        <v>-1274000.0</v>
+        <v>-6748000.0</v>
       </c>
       <c r="AS28"/>
       <c r="AT28">
-        <v>169000.0</v>
+        <v>-2060000.0</v>
       </c>
       <c r="AU28"/>
       <c r="AV28">
-        <v>1000.0</v>
+        <v>-1274000.0</v>
       </c>
       <c r="AW28"/>
       <c r="AX28">
-        <v>-4000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="AY28"/>
       <c r="AZ28">
-        <v>-46000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BA28"/>
       <c r="BB28">
-        <v>-33000.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="BC28"/>
       <c r="BD28">
-        <v>-464000.0</v>
+        <v>-46000.0</v>
       </c>
       <c r="BE28"/>
-      <c r="BF28"/>
+      <c r="BF28">
+        <v>-33000.0</v>
+      </c>
       <c r="BG28"/>
       <c r="BH28">
-        <v>-80000.0</v>
+        <v>-464000.0</v>
       </c>
       <c r="BI28"/>
-      <c r="BJ28">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28">
-        <v>12000.0</v>
+        <v>-80000.0</v>
       </c>
       <c r="BM28"/>
       <c r="BN28">
-        <v>27000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="BO28"/>
       <c r="BP28">
-        <v>-102000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="BQ28"/>
       <c r="BR28">
-        <v>-537000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BS28"/>
       <c r="BT28">
-        <v>-1200000.0</v>
+        <v>-102000.0</v>
       </c>
       <c r="BU28"/>
       <c r="BV28">
-        <v>-436000.0</v>
+        <v>-537000.0</v>
       </c>
       <c r="BW28"/>
       <c r="BX28">
-        <v>-617000.0</v>
+        <v>-1200000.0</v>
       </c>
       <c r="BY28"/>
       <c r="BZ28">
-        <v>-864000.0</v>
+        <v>-436000.0</v>
       </c>
       <c r="CA28"/>
       <c r="CB28">
-        <v>-572000.0</v>
+        <v>-617000.0</v>
       </c>
       <c r="CC28"/>
       <c r="CD28">
-        <v>-670000.0</v>
+        <v>-864000.0</v>
       </c>
       <c r="CE28"/>
       <c r="CF28">
-        <v>-1145000.0</v>
+        <v>-572000.0</v>
       </c>
       <c r="CG28"/>
       <c r="CH28">
-        <v>-996000.0</v>
+        <v>-670000.0</v>
       </c>
       <c r="CI28"/>
       <c r="CJ28">
-        <v>-43000.0</v>
+        <v>-1145000.0</v>
       </c>
       <c r="CK28"/>
       <c r="CL28">
-        <v>62000.0</v>
+        <v>-996000.0</v>
       </c>
       <c r="CM28"/>
       <c r="CN28">
+        <v>-43000.0</v>
+      </c>
+      <c r="CO28"/>
+      <c r="CP28">
+        <v>62000.0</v>
+      </c>
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>-705000.0</v>
       </c>
-      <c r="CO28"/>
-[...2 lines deleted...]
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29"/>
-      <c r="C29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C29">
+        <v>52000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
       <c r="F29"/>
       <c r="G29">
-        <v>5536000.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>13295000.0</v>
+        <v>1855000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
-        <v>19571000.0</v>
+        <v>5536000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>29847000.0</v>
+        <v>13295000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29">
-        <v>41280000.0</v>
+        <v>19571000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29">
-        <v>35650000.0</v>
+        <v>29847000.0</v>
       </c>
       <c r="R29"/>
       <c r="S29">
-        <v>62386000.0</v>
+        <v>41280000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29">
+        <v>35650000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
+        <v>62386000.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29">
         <v>5194000.0</v>
       </c>
-      <c r="V29"/>
-[...2 lines deleted...]
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -9882,333 +10230,347 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>4257000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>4948000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
+        <v>4948000.0</v>
+      </c>
+      <c r="F30">
         <v>3692000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>3692000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
+        <v>6265000.0</v>
+      </c>
+      <c r="I30">
         <v>6620000.0</v>
       </c>
-      <c r="F30">
+      <c r="J30">
         <v>6052000.0</v>
       </c>
-      <c r="G30">
+      <c r="K30">
         <v>6052000.0</v>
       </c>
-      <c r="H30">
-[...2 lines deleted...]
-      <c r="I30">
+      <c r="L30">
+        <v>7893000.0</v>
+      </c>
+      <c r="M30">
         <v>8584000.0</v>
       </c>
-      <c r="J30">
+      <c r="N30">
         <v>5990000.0</v>
       </c>
-      <c r="K30">
+      <c r="O30">
         <v>5990000.0</v>
       </c>
-      <c r="L30">
+      <c r="P30">
         <v>5860000.0</v>
       </c>
-      <c r="M30">
+      <c r="Q30">
         <v>4904000.0</v>
       </c>
-      <c r="N30">
+      <c r="R30">
         <v>5307000.0</v>
       </c>
-      <c r="O30">
+      <c r="S30">
         <v>5307000.0</v>
       </c>
-      <c r="P30">
+      <c r="T30">
         <v>5272000.0</v>
       </c>
-      <c r="Q30">
-[...5 lines deleted...]
-      <c r="S30">
+      <c r="U30">
+        <v>2765662.0</v>
+      </c>
+      <c r="V30">
+        <v>3784000.0</v>
+      </c>
+      <c r="W30">
         <v>3779113.35</v>
       </c>
-      <c r="T30">
+      <c r="X30">
         <v>3649000.0</v>
       </c>
-      <c r="U30">
+      <c r="Y30">
+        <v>2635534.0</v>
+      </c>
+      <c r="Z30">
         <v>2133000.0</v>
       </c>
-      <c r="V30">
-[...2 lines deleted...]
-      <c r="W30">
+      <c r="AA30">
         <v>1277000.0</v>
       </c>
-      <c r="X30">
+      <c r="AB30">
         <v>1277000.0</v>
       </c>
-      <c r="Y30">
-[...5 lines deleted...]
-      <c r="AA30">
+      <c r="AC30">
+        <v>1350334.0</v>
+      </c>
+      <c r="AD30">
+        <v>1292704.0</v>
+      </c>
+      <c r="AE30">
         <v>195000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AF30">
         <v>14461435.57</v>
       </c>
-      <c r="AC30">
-[...2 lines deleted...]
-      <c r="AD30">
+      <c r="AG30">
+        <v>1317609.0</v>
+      </c>
+      <c r="AH30">
         <v>1401685.39</v>
       </c>
-      <c r="AE30">
-[...2 lines deleted...]
-      <c r="AF30">
+      <c r="AI30">
+        <v>1549892.0</v>
+      </c>
+      <c r="AJ30">
         <v>1520000.0</v>
       </c>
-      <c r="AG30">
-[...3 lines deleted...]
-      <c r="AI30">
+      <c r="AK30">
+        <v>112318.0</v>
+      </c>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>93000.0</v>
       </c>
-      <c r="AJ30"/>
-[...2 lines deleted...]
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
-      <c r="BH30">
-[...1 lines deleted...]
-      </c>
+      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30">
-        <v>106925.0</v>
+        <v>194177.0</v>
       </c>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30">
-        <v>256484.0</v>
+        <v>106925.0</v>
       </c>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30">
-        <v>611038.0</v>
+        <v>256484.0</v>
       </c>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30">
-        <v>183127.0</v>
+        <v>611038.0</v>
       </c>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30">
-        <v>153520.0</v>
+        <v>183127.0</v>
       </c>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
-      <c r="CF30"/>
+      <c r="CF30">
+        <v>153520.0</v>
+      </c>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
+      <c r="DG30"/>
+      <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30"/>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>19571000.0</v>
       </c>
-      <c r="L31">
+      <c r="P31">
         <v>19571000.0</v>
       </c>
-      <c r="M31">
+      <c r="Q31">
         <v>29729000.0</v>
       </c>
-      <c r="N31">
+      <c r="R31">
         <v>29729000.0</v>
       </c>
-      <c r="O31">
+      <c r="S31">
         <v>41150000.0</v>
       </c>
-      <c r="P31">
+      <c r="T31">
         <v>41150000.0</v>
       </c>
-      <c r="Q31">
+      <c r="U31">
         <v>35291000.0</v>
       </c>
-      <c r="R31">
+      <c r="V31">
         <v>35291000.0</v>
       </c>
-      <c r="S31">
+      <c r="W31">
         <v>62386000.0</v>
       </c>
-      <c r="T31">
+      <c r="X31">
         <v>62386000.0</v>
       </c>
-      <c r="U31">
+      <c r="Y31">
         <v>4942000.0</v>
       </c>
-      <c r="V31">
+      <c r="Z31">
         <v>4942000.0</v>
       </c>
-      <c r="W31">
+      <c r="AA31">
         <v>-5514000.0</v>
       </c>
-      <c r="X31">
+      <c r="AB31">
         <v>-5514000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AC31">
         <v>-2994000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AD31">
         <v>-2994000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AE31">
         <v>411000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AF31">
         <v>411000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AG31">
         <v>-9594132.3</v>
       </c>
-      <c r="AD31">
+      <c r="AH31">
         <v>-4516853.93</v>
       </c>
-      <c r="AE31">
+      <c r="AI31">
         <v>-4143172.28</v>
       </c>
-      <c r="AF31">
+      <c r="AJ31">
         <v>-1683000.0</v>
       </c>
-      <c r="AG31">
-[...3 lines deleted...]
-      <c r="AI31">
+      <c r="AK31">
+        <v>0.0</v>
+      </c>
+      <c r="AL31"/>
+      <c r="AM31">
         <v>3314000.0</v>
       </c>
-      <c r="AJ31"/>
-[...2 lines deleted...]
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
@@ -10236,99 +10598,105 @@
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32"/>
-      <c r="C32"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C32">
+        <v>-2657000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32"/>
       <c r="F32"/>
       <c r="G32">
-        <v>798000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>11241000.0</v>
+        <v>-1322000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32">
-        <v>17619000.0</v>
+        <v>798000.0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>27040000.0</v>
+        <v>11241000.0</v>
       </c>
       <c r="N32"/>
       <c r="O32">
-        <v>41133000.0</v>
+        <v>17619000.0</v>
       </c>
       <c r="P32"/>
       <c r="Q32">
-        <v>35077000.0</v>
+        <v>27040000.0</v>
       </c>
       <c r="R32"/>
       <c r="S32">
-        <v>62196000.0</v>
+        <v>41133000.0</v>
       </c>
       <c r="T32"/>
       <c r="U32">
+        <v>35077000.0</v>
+      </c>
+      <c r="V32"/>
+      <c r="W32">
+        <v>62196000.0</v>
+      </c>
+      <c r="X32"/>
+      <c r="Y32">
         <v>4484000.0</v>
       </c>
-      <c r="V32"/>
-[...2 lines deleted...]
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
@@ -10370,323 +10738,339 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:114">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>2943000.0</v>
+      </c>
+      <c r="C33">
+        <v>2943000.0</v>
+      </c>
+      <c r="D33">
         <v>3881000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
+        <v>3881000.0</v>
+      </c>
+      <c r="F33">
         <v>3776000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>3776000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>3214000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
+        <v>3214000.0</v>
+      </c>
+      <c r="J33">
         <v>4847000.0</v>
       </c>
-      <c r="G33">
+      <c r="K33">
         <v>4847000.0</v>
       </c>
-      <c r="H33">
-[...2 lines deleted...]
-      <c r="I33">
+      <c r="L33">
         <v>2237000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
+        <v>2237000.0</v>
+      </c>
+      <c r="N33">
         <v>2195000.0</v>
       </c>
-      <c r="K33">
+      <c r="O33">
         <v>2195000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>147000.0</v>
       </c>
       <c r="P33"/>
       <c r="Q33">
-        <v>518000.0</v>
+        <v>2799152.0</v>
       </c>
       <c r="R33">
-        <v>490616.0</v>
+        <v>146630.0</v>
       </c>
       <c r="S33">
-        <v>480000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="T33"/>
       <c r="U33">
-        <v>766000.0</v>
+        <v>715744.0</v>
       </c>
       <c r="V33">
-        <v>870614.0</v>
+        <v>480000.0</v>
       </c>
       <c r="W33">
-        <v>664000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="X33"/>
       <c r="Y33">
+        <v>954709.0</v>
+      </c>
+      <c r="Z33">
+        <v>870614.0</v>
+      </c>
+      <c r="AA33">
+        <v>664000.0</v>
+      </c>
+      <c r="AB33"/>
+      <c r="AC33">
         <v>580000.0</v>
       </c>
-      <c r="Z33">
-[...2 lines deleted...]
-      <c r="AA33">
+      <c r="AD33">
+        <v>6987.0</v>
+      </c>
+      <c r="AE33">
         <v>5516.56</v>
       </c>
-      <c r="AB33">
-[...8 lines deleted...]
-      <c r="AE33">
+      <c r="AF33">
+        <v>0.0</v>
+      </c>
+      <c r="AG33">
+        <v>15765.0</v>
+      </c>
+      <c r="AH33">
+        <v>0.0</v>
+      </c>
+      <c r="AI33">
         <v>18000.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>21000.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>28000.0</v>
       </c>
-      <c r="AJ33"/>
-[...2 lines deleted...]
-      <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
-      <c r="AV33">
-[...1 lines deleted...]
-      </c>
+      <c r="AV33"/>
       <c r="AW33"/>
-      <c r="AX33">
-[...1 lines deleted...]
-      </c>
+      <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33">
-        <v>262000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="BA33"/>
       <c r="BB33">
-        <v>163000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="BC33"/>
       <c r="BD33">
-        <v>150000.0</v>
+        <v>262000.0</v>
       </c>
       <c r="BE33"/>
       <c r="BF33">
-        <v>1020000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="BG33"/>
       <c r="BH33">
-        <v>1537000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="BI33"/>
       <c r="BJ33">
-        <v>1564000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="BK33"/>
       <c r="BL33">
-        <v>1763000.0</v>
+        <v>1537000.0</v>
       </c>
       <c r="BM33"/>
       <c r="BN33">
-        <v>1760000.0</v>
+        <v>1564000.0</v>
       </c>
       <c r="BO33"/>
       <c r="BP33">
-        <v>1776000.0</v>
+        <v>1763000.0</v>
       </c>
       <c r="BQ33"/>
       <c r="BR33">
-        <v>1949000.0</v>
+        <v>1760000.0</v>
       </c>
       <c r="BS33"/>
       <c r="BT33">
-        <v>1957000.0</v>
+        <v>1776000.0</v>
       </c>
       <c r="BU33"/>
       <c r="BV33">
-        <v>2287000.0</v>
+        <v>1949000.0</v>
       </c>
       <c r="BW33"/>
       <c r="BX33">
-        <v>2275000.0</v>
+        <v>1957000.0</v>
       </c>
       <c r="BY33"/>
       <c r="BZ33">
-        <v>2188000.0</v>
+        <v>2287000.0</v>
       </c>
       <c r="CA33"/>
       <c r="CB33">
-        <v>2202000.0</v>
+        <v>2275000.0</v>
       </c>
       <c r="CC33"/>
       <c r="CD33">
-        <v>2209000.0</v>
+        <v>2188000.0</v>
       </c>
       <c r="CE33"/>
       <c r="CF33">
-        <v>1808000.0</v>
+        <v>2202000.0</v>
       </c>
       <c r="CG33"/>
       <c r="CH33">
-        <v>1829000.0</v>
+        <v>2209000.0</v>
       </c>
       <c r="CI33"/>
       <c r="CJ33">
-        <v>1846000.0</v>
+        <v>1808000.0</v>
       </c>
       <c r="CK33"/>
       <c r="CL33">
-        <v>1886000.0</v>
+        <v>1829000.0</v>
       </c>
       <c r="CM33"/>
       <c r="CN33">
+        <v>1846000.0</v>
+      </c>
+      <c r="CO33"/>
+      <c r="CP33">
+        <v>1886000.0</v>
+      </c>
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>1897000.0</v>
       </c>
-      <c r="CO33"/>
-[...2 lines deleted...]
-      <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
       <c r="CU33"/>
       <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
       <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
+      <c r="DG33"/>
+      <c r="DH33"/>
+      <c r="DI33"/>
+      <c r="DJ33"/>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:114">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
-[...10 lines deleted...]
-      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
-      <c r="AI34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
+      <c r="AI34">
+        <v>0.0</v>
+      </c>
       <c r="AJ34"/>
-      <c r="AK34"/>
+      <c r="AK34">
+        <v>0.0</v>
+      </c>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
@@ -10716,501 +11100,519 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:114">
       <c r="A35" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      <c r="E35">
+        <v>62</v>
+      </c>
+      <c r="B35">
+        <v>234000.0</v>
+      </c>
+      <c r="C35">
+        <v>234000.0</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35">
+        <v>0.0</v>
+      </c>
+      <c r="H35">
         <v>37000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
+        <v>37000.0</v>
+      </c>
+      <c r="J35">
         <v>109000.0</v>
       </c>
-      <c r="G35">
+      <c r="K35">
         <v>109000.0</v>
       </c>
-      <c r="H35">
-[...2 lines deleted...]
-      <c r="I35">
+      <c r="L35">
         <v>183000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
+        <v>183000.0</v>
+      </c>
+      <c r="N35">
         <v>243000.0</v>
       </c>
-      <c r="K35">
+      <c r="O35">
         <v>243000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>4406000.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35">
-        <v>304000.0</v>
+        <v>4424000.0</v>
       </c>
       <c r="R35">
-        <v>288918.0</v>
+        <v>4406000.0</v>
       </c>
       <c r="S35">
-        <v>290000.0</v>
+        <v>4406000.0</v>
       </c>
       <c r="T35"/>
       <c r="U35">
-        <v>308000.0</v>
+        <v>420050.0</v>
       </c>
       <c r="V35">
-        <v>538889.0</v>
+        <v>290000.0</v>
       </c>
       <c r="W35">
-        <v>411000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35">
+        <v>383877.0</v>
+      </c>
+      <c r="Z35">
+        <v>538889.0</v>
+      </c>
+      <c r="AA35">
+        <v>411000.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35">
         <v>277000.0</v>
       </c>
-      <c r="Z35">
-[...2 lines deleted...]
-      <c r="AA35">
+      <c r="AD35">
+        <v>3944178.0</v>
+      </c>
+      <c r="AE35">
         <v>3113704.0</v>
       </c>
-      <c r="AB35">
-[...8 lines deleted...]
-      <c r="AE35">
+      <c r="AF35">
+        <v>0.0</v>
+      </c>
+      <c r="AG35">
+        <v>522877.0</v>
+      </c>
+      <c r="AH35">
+        <v>0.0</v>
+      </c>
+      <c r="AI35">
         <v>3009000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>2000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>1438000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AN35">
         <v>697000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>355000.0</v>
       </c>
       <c r="AO35"/>
       <c r="AP35">
-        <v>247000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="AQ35"/>
       <c r="AR35">
-        <v>2424000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="AS35"/>
       <c r="AT35">
-        <v>255000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="AU35"/>
       <c r="AV35">
-        <v>3000.0</v>
+        <v>2424000.0</v>
       </c>
       <c r="AW35"/>
       <c r="AX35">
-        <v>124000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="AY35"/>
       <c r="AZ35">
-        <v>94000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BA35"/>
       <c r="BB35">
-        <v>88000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="BC35"/>
       <c r="BD35">
-        <v>176000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="BE35"/>
       <c r="BF35">
-        <v>341000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="BG35"/>
       <c r="BH35">
-        <v>100000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="BI35"/>
       <c r="BJ35">
-        <v>100000.0</v>
+        <v>341000.0</v>
       </c>
       <c r="BK35"/>
       <c r="BL35">
         <v>100000.0</v>
       </c>
       <c r="BM35"/>
       <c r="BN35">
         <v>100000.0</v>
       </c>
       <c r="BO35"/>
       <c r="BP35">
         <v>100000.0</v>
       </c>
       <c r="BQ35"/>
       <c r="BR35">
         <v>100000.0</v>
       </c>
       <c r="BS35"/>
       <c r="BT35">
         <v>100000.0</v>
       </c>
       <c r="BU35"/>
       <c r="BV35">
         <v>100000.0</v>
       </c>
       <c r="BW35"/>
       <c r="BX35">
-        <v>563000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BY35"/>
       <c r="BZ35">
-        <v>325000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="CA35"/>
-      <c r="CB35"/>
+      <c r="CB35">
+        <v>563000.0</v>
+      </c>
       <c r="CC35"/>
       <c r="CD35">
-        <v>322000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35">
-        <v>142000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35">
-        <v>247000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
-      <c r="CP35"/>
+      <c r="CP35">
+        <v>247000.0</v>
+      </c>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
+      <c r="DG35"/>
+      <c r="DH35"/>
+      <c r="DI35"/>
+      <c r="DJ35"/>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:114">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36">
         <v>130000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>120000.0</v>
       </c>
       <c r="T36"/>
       <c r="U36">
-        <v>453000.0</v>
+        <v>1381.0</v>
       </c>
       <c r="V36">
-        <v>432684.0</v>
+        <v>23000.0</v>
       </c>
       <c r="W36">
-        <v>330000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="X36"/>
       <c r="Y36">
+        <v>272998.0</v>
+      </c>
+      <c r="Z36">
+        <v>432684.0</v>
+      </c>
+      <c r="AA36">
+        <v>330000.0</v>
+      </c>
+      <c r="AB36"/>
+      <c r="AC36">
         <v>217000.0</v>
       </c>
-      <c r="Z36">
-[...10 lines deleted...]
-      </c>
       <c r="AD36">
         <v>0.0</v>
       </c>
       <c r="AE36">
         <v>0.0</v>
       </c>
-      <c r="AF36"/>
+      <c r="AF36">
+        <v>0.0</v>
+      </c>
       <c r="AG36">
         <v>0.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36"/>
+      <c r="AH36">
+        <v>0.0</v>
+      </c>
+      <c r="AI36">
+        <v>0.0</v>
+      </c>
       <c r="AJ36"/>
-      <c r="AK36"/>
+      <c r="AK36">
+        <v>0.0</v>
+      </c>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
-      <c r="AV36">
-[...1 lines deleted...]
-      </c>
+      <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
-[...1 lines deleted...]
-      </c>
+      <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36">
-        <v>78000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="BA36"/>
       <c r="BB36">
-        <v>389000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="BC36"/>
       <c r="BD36">
-        <v>241000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="BE36"/>
       <c r="BF36">
-        <v>1020000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="BG36"/>
-      <c r="BH36"/>
+      <c r="BH36">
+        <v>241000.0</v>
+      </c>
       <c r="BI36"/>
       <c r="BJ36">
-        <v>-188000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="BK36"/>
-      <c r="BL36">
-[...1 lines deleted...]
-      </c>
+      <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36">
-        <v>-25000.0</v>
+        <v>-188000.0</v>
       </c>
       <c r="BO36"/>
       <c r="BP36">
         <v>0.0</v>
       </c>
       <c r="BQ36"/>
       <c r="BR36">
-        <v>-588000.0</v>
+        <v>-25000.0</v>
       </c>
       <c r="BS36"/>
-      <c r="BT36"/>
+      <c r="BT36">
+        <v>0.0</v>
+      </c>
       <c r="BU36"/>
       <c r="BV36">
-        <v>-508000.0</v>
+        <v>-588000.0</v>
       </c>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36">
-        <v>-941000.0</v>
+        <v>-508000.0</v>
       </c>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36">
-        <v>-771000.0</v>
+        <v>-941000.0</v>
       </c>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36">
-        <v>-996000.0</v>
+        <v>-771000.0</v>
       </c>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36">
+        <v>-996000.0</v>
+      </c>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36">
         <v>-7000.0</v>
       </c>
-      <c r="CM36"/>
-[...4 lines deleted...]
-      <c r="CP36"/>
       <c r="CQ36"/>
-      <c r="CR36"/>
+      <c r="CR36">
+        <v>0.0</v>
+      </c>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
+      <c r="DG36"/>
+      <c r="DH36"/>
+      <c r="DI36"/>
+      <c r="DJ36"/>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:114">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...10 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-      <c r="AI37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
-      <c r="AK37"/>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
@@ -11240,713 +11642,745 @@
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:114">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38">
         <v>97000.0</v>
       </c>
-      <c r="R38">
+      <c r="V38">
         <v>97000.0</v>
       </c>
-      <c r="S38">
+      <c r="W38">
         <v>120000.0</v>
       </c>
-      <c r="T38">
+      <c r="X38">
         <v>120000.0</v>
       </c>
-      <c r="U38">
+      <c r="Y38">
         <v>453000.0</v>
       </c>
-      <c r="V38">
+      <c r="Z38">
         <v>453000.0</v>
       </c>
-      <c r="W38">
+      <c r="AA38">
         <v>434000.0</v>
       </c>
-      <c r="X38">
+      <c r="AB38">
         <v>434000.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC38">
         <v>217000.0</v>
       </c>
       <c r="AD38">
-        <v>0.0</v>
+        <v>217000.0</v>
       </c>
       <c r="AE38">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AF38"/>
+        <v>217000.0</v>
+      </c>
+      <c r="AF38">
+        <v>0.0</v>
+      </c>
       <c r="AG38">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AI38"/>
+        <v>217000.0</v>
+      </c>
+      <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38">
+        <v>0.0</v>
+      </c>
       <c r="AJ38"/>
-      <c r="AK38"/>
+      <c r="AK38">
+        <v>0.0</v>
+      </c>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
-      <c r="BN38">
-[...1 lines deleted...]
-      </c>
+      <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
-      <c r="BR38"/>
+      <c r="BR38">
+        <v>0.0</v>
+      </c>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
-      <c r="BV38">
-[...1 lines deleted...]
-      </c>
+      <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
-      <c r="BZ38"/>
+      <c r="BZ38">
+        <v>0.0</v>
+      </c>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
-[...1 lines deleted...]
-      </c>
+      <c r="CH38"/>
       <c r="CI38"/>
-      <c r="CJ38">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38">
         <v>0.0</v>
       </c>
       <c r="CM38"/>
       <c r="CN38">
         <v>0.0</v>
       </c>
       <c r="CO38"/>
-      <c r="CP38"/>
+      <c r="CP38">
+        <v>0.0</v>
+      </c>
       <c r="CQ38"/>
-      <c r="CR38"/>
+      <c r="CR38">
+        <v>0.0</v>
+      </c>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:114">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>285000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
+        <v>893665.0</v>
+      </c>
+      <c r="E39">
         <v>517000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>92000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>92000.0</v>
       </c>
-      <c r="E39"/>
-[...6 lines deleted...]
-      <c r="H39"/>
+      <c r="H39">
+        <v>635829.0</v>
+      </c>
       <c r="I39"/>
       <c r="J39">
+        <v>102000.0</v>
+      </c>
+      <c r="K39">
+        <v>102000.0</v>
+      </c>
+      <c r="L39">
+        <v>691000.0</v>
+      </c>
+      <c r="M39"/>
+      <c r="N39">
         <v>170000.0</v>
       </c>
-      <c r="K39">
+      <c r="O39">
         <v>170000.0</v>
       </c>
-      <c r="L39"/>
-[...3 lines deleted...]
-      <c r="N39">
+      <c r="P39"/>
+      <c r="Q39">
+        <v>5758854.0</v>
+      </c>
+      <c r="R39">
+        <v>6476680.0</v>
+      </c>
+      <c r="S39">
         <v>1186000.0</v>
       </c>
-      <c r="O39">
-[...2 lines deleted...]
-      <c r="P39">
+      <c r="T39">
         <v>35000.0</v>
       </c>
-      <c r="Q39">
-[...5 lines deleted...]
-      <c r="S39">
+      <c r="U39">
+        <v>1111519.0</v>
+      </c>
+      <c r="V39">
+        <v>568000.0</v>
+      </c>
+      <c r="W39">
         <v>4352000.0</v>
       </c>
-      <c r="T39">
+      <c r="X39">
         <v>326000.0</v>
       </c>
-      <c r="U39">
-[...2 lines deleted...]
-      <c r="V39">
+      <c r="Y39">
+        <v>512762.0</v>
+      </c>
+      <c r="Z39">
         <v>1305000.0</v>
       </c>
-      <c r="W39">
+      <c r="AA39">
         <v>991000.0</v>
       </c>
-      <c r="X39"/>
-[...6 lines deleted...]
-      <c r="AA39">
+      <c r="AB39"/>
+      <c r="AC39">
+        <v>-278334.0</v>
+      </c>
+      <c r="AD39">
+        <v>313518.0</v>
+      </c>
+      <c r="AE39">
         <v>1268020.0</v>
       </c>
-      <c r="AB39">
+      <c r="AF39">
         <v>3091755.13</v>
       </c>
-      <c r="AC39">
-[...2 lines deleted...]
-      <c r="AD39">
+      <c r="AG39">
+        <v>304887.0</v>
+      </c>
+      <c r="AH39">
         <v>304775.28</v>
       </c>
-      <c r="AE39">
-[...2 lines deleted...]
-      <c r="AF39">
+      <c r="AI39">
+        <v>215107.0</v>
+      </c>
+      <c r="AJ39">
         <v>217000.0</v>
       </c>
-      <c r="AG39">
-[...3 lines deleted...]
-      <c r="AI39">
+      <c r="AK39">
+        <v>216681.0</v>
+      </c>
+      <c r="AL39"/>
+      <c r="AM39">
         <v>320000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AN39">
         <v>99000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="AO39"/>
       <c r="AP39">
-        <v>194000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="AQ39"/>
       <c r="AR39">
-        <v>269000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="AS39"/>
       <c r="AT39">
-        <v>50000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="AU39"/>
       <c r="AV39">
-        <v>8000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="AW39"/>
       <c r="AX39">
-        <v>7000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AY39"/>
       <c r="AZ39">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BA39"/>
       <c r="BB39">
         <v>7000.0</v>
       </c>
       <c r="BC39"/>
       <c r="BD39">
-        <v>16000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BE39"/>
-      <c r="BF39"/>
+      <c r="BF39">
+        <v>7000.0</v>
+      </c>
       <c r="BG39"/>
       <c r="BH39">
-        <v>153000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="BI39"/>
-      <c r="BJ39">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39">
-        <v>146000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="BM39"/>
       <c r="BN39">
-        <v>167000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="BO39"/>
       <c r="BP39">
-        <v>259000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="BQ39"/>
       <c r="BR39">
-        <v>358000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="BS39"/>
       <c r="BT39">
-        <v>606000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="BU39"/>
       <c r="BV39">
-        <v>345000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="BW39"/>
       <c r="BX39">
-        <v>216000.0</v>
+        <v>606000.0</v>
       </c>
       <c r="BY39"/>
       <c r="BZ39">
-        <v>310000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="CA39"/>
       <c r="CB39">
-        <v>194000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="CC39"/>
       <c r="CD39">
-        <v>1163000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="CE39"/>
       <c r="CF39">
-        <v>74000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="CG39"/>
       <c r="CH39">
-        <v>484000.0</v>
+        <v>1163000.0</v>
       </c>
       <c r="CI39"/>
       <c r="CJ39">
-        <v>55000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="CK39"/>
       <c r="CL39">
-        <v>135000.0</v>
+        <v>484000.0</v>
       </c>
       <c r="CM39"/>
       <c r="CN39">
+        <v>55000.0</v>
+      </c>
+      <c r="CO39"/>
+      <c r="CP39">
+        <v>135000.0</v>
+      </c>
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>214000.0</v>
       </c>
-      <c r="CO39"/>
-[...2 lines deleted...]
-      <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
+      <c r="DG39"/>
+      <c r="DH39"/>
+      <c r="DI39"/>
+      <c r="DJ39"/>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:114">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>3284000.0</v>
+      </c>
+      <c r="C40">
+        <v>-3000.0</v>
+      </c>
+      <c r="D40">
+        <v>2061125.0</v>
+      </c>
+      <c r="E40">
         <v>7290000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>1556000.0</v>
       </c>
-      <c r="D40">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="G40">
+        <v>1662000.0</v>
+      </c>
+      <c r="H40">
+        <v>1452000.0</v>
+      </c>
+      <c r="I40">
         <v>1310000.0</v>
       </c>
-      <c r="F40">
+      <c r="J40">
         <v>2126000.0</v>
       </c>
-      <c r="G40">
-[...5 lines deleted...]
-      <c r="I40">
+      <c r="K40">
+        <v>2264000.0</v>
+      </c>
+      <c r="L40">
         <v>822000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
+        <v>822000.0</v>
+      </c>
+      <c r="N40">
         <v>6541000.0</v>
       </c>
-      <c r="K40">
-[...2 lines deleted...]
-      <c r="L40">
+      <c r="O40">
+        <v>1579000.0</v>
+      </c>
+      <c r="P40">
         <v>9000.0</v>
       </c>
-      <c r="M40">
-[...2 lines deleted...]
-      <c r="N40">
+      <c r="Q40">
+        <v>850613.0</v>
+      </c>
+      <c r="R40">
+        <v>3132106.0</v>
+      </c>
+      <c r="S40">
         <v>3140000.0</v>
       </c>
-      <c r="O40">
-[...2 lines deleted...]
-      <c r="P40">
+      <c r="T40">
         <v>1365000.0</v>
       </c>
-      <c r="Q40">
-[...5 lines deleted...]
-      <c r="S40">
+      <c r="U40">
+        <v>3978788.0</v>
+      </c>
+      <c r="V40">
+        <v>2306588.0</v>
+      </c>
+      <c r="W40">
         <v>4419000.0</v>
       </c>
-      <c r="T40">
+      <c r="X40">
         <v>2125000.0</v>
       </c>
-      <c r="U40">
-[...2 lines deleted...]
-      <c r="V40">
+      <c r="Y40">
+        <v>2572479.0</v>
+      </c>
+      <c r="Z40">
         <v>82603.0</v>
       </c>
-      <c r="W40">
+      <c r="AA40">
         <v>2187000.0</v>
       </c>
-      <c r="X40">
+      <c r="AB40">
         <v>676000.0</v>
       </c>
-      <c r="Y40">
-[...5 lines deleted...]
-      <c r="AA40">
+      <c r="AC40">
+        <v>1461094.0</v>
+      </c>
+      <c r="AD40">
+        <v>2240955.0</v>
+      </c>
+      <c r="AE40">
         <v>1930797.0</v>
       </c>
-      <c r="AB40">
+      <c r="AF40">
         <v>1567249.2</v>
       </c>
-      <c r="AC40">
-[...8 lines deleted...]
-      <c r="AF40"/>
       <c r="AG40">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AH40"/>
+        <v>647684.0</v>
+      </c>
+      <c r="AH40">
+        <v>0.0</v>
+      </c>
       <c r="AI40">
+        <v>514000.0</v>
+      </c>
+      <c r="AJ40"/>
+      <c r="AK40">
+        <v>0.0</v>
+      </c>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>299000.0</v>
       </c>
-      <c r="AJ40">
-[...6 lines deleted...]
-      <c r="AM40"/>
       <c r="AN40">
-        <v>402000.0</v>
+        <v>51347.0</v>
       </c>
       <c r="AO40"/>
       <c r="AP40">
-        <v>436000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="AQ40"/>
       <c r="AR40">
-        <v>17000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="AS40"/>
       <c r="AT40">
+        <v>413071.0</v>
+      </c>
+      <c r="AU40"/>
+      <c r="AV40">
         <v>17000.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40">
-        <v>12000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40">
         <v>12000.0</v>
       </c>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40">
-        <v>75000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40">
-        <v>58000.0</v>
+        <v>-142769.0</v>
       </c>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40">
-        <v>70000.0</v>
+        <v>-132232.0</v>
       </c>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40">
-        <v>99000.0</v>
+        <v>-113860.0</v>
       </c>
       <c r="BS40"/>
-      <c r="BT40">
-[...1 lines deleted...]
-      </c>
+      <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40">
-        <v>272000.0</v>
+        <v>-111855.0</v>
       </c>
       <c r="BW40"/>
-      <c r="BX40"/>
+      <c r="BX40">
+        <v>0.0</v>
+      </c>
       <c r="BY40"/>
       <c r="BZ40">
-        <v>293000.0</v>
+        <v>-4260.0</v>
       </c>
       <c r="CA40"/>
-      <c r="CB40">
-[...1 lines deleted...]
-      </c>
+      <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40">
-        <v>279000.0</v>
+        <v>115880.0</v>
       </c>
       <c r="CE40"/>
       <c r="CF40">
-        <v>191000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="CG40"/>
       <c r="CH40">
-        <v>130000.0</v>
+        <v>76205.0</v>
       </c>
       <c r="CI40"/>
       <c r="CJ40">
-        <v>329000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="CK40"/>
       <c r="CL40">
-        <v>112000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="CM40"/>
       <c r="CN40">
+        <v>329000.0</v>
+      </c>
+      <c r="CO40"/>
+      <c r="CP40">
+        <v>112000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>409000.0</v>
       </c>
-      <c r="CO40"/>
-[...2 lines deleted...]
-      <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
+      <c r="DG40"/>
+      <c r="DH40"/>
+      <c r="DI40"/>
+      <c r="DJ40"/>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:114">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
-[...10 lines deleted...]
-      </c>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
       <c r="AC41">
         <v>0.0</v>
       </c>
       <c r="AD41">
         <v>0.0</v>
       </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
-      <c r="AF41"/>
+      <c r="AF41">
+        <v>0.0</v>
+      </c>
       <c r="AG41">
         <v>0.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41"/>
+      <c r="AH41">
+        <v>0.0</v>
+      </c>
+      <c r="AI41">
+        <v>0.0</v>
+      </c>
       <c r="AJ41"/>
-      <c r="AK41"/>
+      <c r="AK41">
+        <v>0.0</v>
+      </c>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
@@ -11976,345 +12410,359 @@
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:114">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>34663000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>31788000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
+        <v>31788000.0</v>
+      </c>
+      <c r="F42">
         <v>31666000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>31666000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>23035000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
+        <v>23035000.0</v>
+      </c>
+      <c r="J42">
         <v>22048000.0</v>
       </c>
-      <c r="G42">
+      <c r="K42">
         <v>22048000.0</v>
       </c>
-      <c r="H42">
-[...2 lines deleted...]
-      <c r="I42">
+      <c r="L42">
         <v>20807000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
+        <v>20807000.0</v>
+      </c>
+      <c r="N42">
         <v>14276000.0</v>
       </c>
-      <c r="K42">
-[...2 lines deleted...]
-      <c r="L42">
+      <c r="O42">
+        <v>14277022.0</v>
+      </c>
+      <c r="P42">
         <v>121456000.0</v>
       </c>
-      <c r="M42">
-[...2 lines deleted...]
-      <c r="N42">
+      <c r="Q42">
+        <v>14747861.0</v>
+      </c>
+      <c r="R42">
+        <v>15556805.0</v>
+      </c>
+      <c r="S42">
         <v>30090000.0</v>
       </c>
-      <c r="O42">
-[...2 lines deleted...]
-      <c r="P42">
+      <c r="T42">
         <v>133645000.0</v>
       </c>
-      <c r="Q42">
-[...2 lines deleted...]
-      <c r="R42">
+      <c r="U42">
+        <v>112061524.0</v>
+      </c>
+      <c r="V42">
         <v>119613000.0</v>
       </c>
-      <c r="S42">
+      <c r="W42">
         <v>119613000.0</v>
       </c>
-      <c r="T42">
+      <c r="X42">
         <v>24417000.0</v>
       </c>
-      <c r="U42">
-[...2 lines deleted...]
-      <c r="V42">
+      <c r="Y42">
+        <v>58975104.0</v>
+      </c>
+      <c r="Z42">
         <v>45716421.0</v>
       </c>
-      <c r="W42">
+      <c r="AA42">
         <v>34902000.0</v>
       </c>
-      <c r="X42">
+      <c r="AB42">
         <v>6000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AC42">
         <v>32397000.0</v>
       </c>
-      <c r="Z42">
-[...2 lines deleted...]
-      <c r="AA42">
+      <c r="AD42">
+        <v>42522459.0</v>
+      </c>
+      <c r="AE42">
         <v>33569055.0</v>
       </c>
-      <c r="AB42">
+      <c r="AF42">
         <v>6189000.0</v>
       </c>
-      <c r="AC42">
-[...2 lines deleted...]
-      <c r="AD42">
+      <c r="AG42">
+        <v>26631276.0</v>
+      </c>
+      <c r="AH42">
         <v>8987359.55</v>
       </c>
-      <c r="AE42">
+      <c r="AI42">
         <v>24339000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AJ42">
         <v>5670000.0</v>
       </c>
-      <c r="AG42">
-[...3 lines deleted...]
-      <c r="AI42">
+      <c r="AK42">
+        <v>2589000.0</v>
+      </c>
+      <c r="AL42"/>
+      <c r="AM42">
         <v>-10546000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AN42">
         <v>12689000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>4806000.0</v>
       </c>
       <c r="AO42"/>
       <c r="AP42">
-        <v>-3780000.0</v>
+        <v>11368000.0</v>
       </c>
       <c r="AQ42"/>
       <c r="AR42">
-        <v>-6176000.0</v>
+        <v>4806000.0</v>
       </c>
       <c r="AS42"/>
       <c r="AT42">
-        <v>14617000.0</v>
+        <v>-3780000.0</v>
       </c>
       <c r="AU42"/>
       <c r="AV42">
-        <v>14606000.0</v>
+        <v>-6176000.0</v>
       </c>
       <c r="AW42"/>
       <c r="AX42">
-        <v>14456000.0</v>
+        <v>14617000.0</v>
       </c>
       <c r="AY42"/>
       <c r="AZ42">
-        <v>14440000.0</v>
+        <v>14606000.0</v>
       </c>
       <c r="BA42"/>
       <c r="BB42">
-        <v>14372000.0</v>
+        <v>14456000.0</v>
       </c>
       <c r="BC42"/>
       <c r="BD42">
-        <v>14552000.0</v>
+        <v>14440000.0</v>
       </c>
       <c r="BE42"/>
       <c r="BF42">
-        <v>15303000.0</v>
+        <v>14372000.0</v>
       </c>
       <c r="BG42"/>
       <c r="BH42">
-        <v>15421000.0</v>
+        <v>14552000.0</v>
       </c>
       <c r="BI42"/>
       <c r="BJ42">
-        <v>15014000.0</v>
+        <v>15303000.0</v>
       </c>
       <c r="BK42"/>
       <c r="BL42">
-        <v>14775000.0</v>
+        <v>15421000.0</v>
       </c>
       <c r="BM42"/>
       <c r="BN42">
-        <v>14564000.0</v>
+        <v>15014000.0</v>
       </c>
       <c r="BO42"/>
       <c r="BP42">
-        <v>14344000.0</v>
+        <v>14775000.0</v>
       </c>
       <c r="BQ42"/>
       <c r="BR42">
-        <v>14384000.0</v>
+        <v>14564000.0</v>
       </c>
       <c r="BS42"/>
       <c r="BT42">
-        <v>14239000.0</v>
+        <v>14344000.0</v>
       </c>
       <c r="BU42"/>
       <c r="BV42">
-        <v>12383000.0</v>
+        <v>14384000.0</v>
       </c>
       <c r="BW42"/>
       <c r="BX42">
-        <v>11378000.0</v>
+        <v>14239000.0</v>
       </c>
       <c r="BY42"/>
       <c r="BZ42">
-        <v>10798000.0</v>
+        <v>12383000.0</v>
       </c>
       <c r="CA42"/>
       <c r="CB42">
-        <v>9415000.0</v>
+        <v>11378000.0</v>
       </c>
       <c r="CC42"/>
       <c r="CD42">
-        <v>9525000.0</v>
+        <v>10798000.0</v>
       </c>
       <c r="CE42"/>
       <c r="CF42">
-        <v>8055000.0</v>
+        <v>9415000.0</v>
       </c>
       <c r="CG42"/>
       <c r="CH42">
-        <v>7667000.0</v>
+        <v>9525000.0</v>
       </c>
       <c r="CI42"/>
       <c r="CJ42">
-        <v>6055000.0</v>
+        <v>8055000.0</v>
       </c>
       <c r="CK42"/>
       <c r="CL42">
-        <v>5764000.0</v>
+        <v>7667000.0</v>
       </c>
       <c r="CM42"/>
       <c r="CN42">
+        <v>6055000.0</v>
+      </c>
+      <c r="CO42"/>
+      <c r="CP42">
+        <v>5764000.0</v>
+      </c>
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>5715000.0</v>
       </c>
-      <c r="CO42"/>
-[...2 lines deleted...]
-      <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
       <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
+      <c r="DG42"/>
+      <c r="DH42"/>
+      <c r="DI42"/>
+      <c r="DJ42"/>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:114">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...10 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
-      <c r="AI43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
+      <c r="AI43">
+        <v>0.0</v>
+      </c>
       <c r="AJ43"/>
-      <c r="AK43"/>
+      <c r="AK43">
+        <v>0.0</v>
+      </c>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
@@ -12344,107 +12792,111 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:114">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...10 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
-      <c r="AK44"/>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
@@ -12474,501 +12926,523 @@
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:114">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C45">
+        <v>499000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45"/>
       <c r="F45"/>
       <c r="G45">
-        <v>293000.0</v>
+        <v>187000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>351000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45">
+        <v>293000.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45">
+        <v>351000.0</v>
+      </c>
+      <c r="N45"/>
+      <c r="O45">
         <v>389000.0</v>
       </c>
-      <c r="L45"/>
-[...2 lines deleted...]
-      <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45">
-[...1 lines deleted...]
-      </c>
+      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
-[...1 lines deleted...]
-      </c>
+      <c r="S45"/>
       <c r="T45"/>
       <c r="U45">
-        <v>313000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="V45"/>
-      <c r="W45"/>
+      <c r="W45">
+        <v>360000.0</v>
+      </c>
       <c r="X45"/>
       <c r="Y45">
+        <v>313000.0</v>
+      </c>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45">
         <v>363000.0</v>
       </c>
-      <c r="Z45">
-[...8 lines deleted...]
-      <c r="AC45">
+      <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
         <v>12000.0</v>
       </c>
-      <c r="AD45">
-[...6 lines deleted...]
-      <c r="AG45">
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45">
+        <v>0.0</v>
+      </c>
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>21000.0</v>
       </c>
-      <c r="AH45"/>
-[...2 lines deleted...]
-      <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
-      <c r="BL45">
-[...1 lines deleted...]
-      </c>
+      <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45">
-        <v>23000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45">
-        <v>21000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45">
-        <v>24000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45">
-        <v>7000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45">
-        <v>11000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45">
-        <v>26000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
-      <c r="CR45"/>
+      <c r="CR45">
+        <v>26000.0</v>
+      </c>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
+      <c r="DG45"/>
+      <c r="DH45"/>
+      <c r="DI45"/>
+      <c r="DJ45"/>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:114">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>499000.0</v>
+      </c>
+      <c r="C46">
+        <v>499000.0</v>
+      </c>
+      <c r="D46">
         <v>150000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
+        <v>150000.0</v>
+      </c>
+      <c r="F46">
         <v>187000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>187000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>245000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
+        <v>245000.0</v>
+      </c>
+      <c r="J46">
         <v>293000.0</v>
       </c>
-      <c r="G46">
+      <c r="K46">
         <v>293000.0</v>
       </c>
-      <c r="H46">
-[...2 lines deleted...]
-      <c r="I46">
+      <c r="L46">
         <v>351000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
+        <v>351000.0</v>
+      </c>
+      <c r="N46">
         <v>389000.0</v>
       </c>
-      <c r="K46">
+      <c r="O46">
         <v>389000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="P46"/>
       <c r="Q46">
-        <v>420000.0</v>
+        <v>12962.0</v>
       </c>
       <c r="R46">
-        <v>358422.0</v>
+        <v>16955.0</v>
       </c>
       <c r="S46">
-        <v>360000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="T46"/>
       <c r="U46">
-        <v>313000.0</v>
+        <v>580333.0</v>
       </c>
       <c r="V46">
-        <v>437929.0</v>
+        <v>360000.0</v>
       </c>
       <c r="W46">
-        <v>334000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="X46"/>
       <c r="Y46">
-        <v>363000.0</v>
+        <v>390109.0</v>
       </c>
       <c r="Z46">
-        <v>7000.0</v>
+        <v>437929.0</v>
       </c>
       <c r="AA46">
-        <v>5516.56</v>
+        <v>334000.0</v>
       </c>
       <c r="AB46"/>
       <c r="AC46">
-        <v>12000.0</v>
-[...1 lines deleted...]
-      <c r="AD46"/>
+        <v>363000.0</v>
+      </c>
+      <c r="AD46">
+        <v>6987.0</v>
+      </c>
       <c r="AE46">
-        <v>18000.0</v>
+        <v>5516.56</v>
       </c>
       <c r="AF46"/>
       <c r="AG46">
-        <v>21000.0</v>
+        <v>15765.0</v>
       </c>
       <c r="AH46"/>
       <c r="AI46">
+        <v>18000.0</v>
+      </c>
+      <c r="AJ46"/>
+      <c r="AK46">
+        <v>21000.0</v>
+      </c>
+      <c r="AL46"/>
+      <c r="AM46">
         <v>28000.0</v>
       </c>
-      <c r="AJ46"/>
-[...2 lines deleted...]
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
-      <c r="BJ46">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ46"/>
       <c r="BK46"/>
-      <c r="BL46">
-[...1 lines deleted...]
-      </c>
+      <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46">
-        <v>1000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="BO46"/>
       <c r="BP46">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BQ46"/>
       <c r="BR46">
-        <v>3000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BS46"/>
       <c r="BT46">
-        <v>23000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BU46"/>
       <c r="BV46">
-        <v>26000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BW46"/>
       <c r="BX46">
-        <v>21000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="BY46"/>
       <c r="BZ46">
-        <v>21000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="CA46"/>
       <c r="CB46">
-        <v>24000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="CC46"/>
       <c r="CD46">
-        <v>19000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="CE46"/>
       <c r="CF46">
-        <v>7000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="CG46"/>
       <c r="CH46">
-        <v>4000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="CI46"/>
       <c r="CJ46">
-        <v>11000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="CK46"/>
       <c r="CL46">
-        <v>24000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="CM46"/>
       <c r="CN46">
+        <v>11000.0</v>
+      </c>
+      <c r="CO46"/>
+      <c r="CP46">
+        <v>24000.0</v>
+      </c>
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>26000.0</v>
       </c>
-      <c r="CO46"/>
-[...2 lines deleted...]
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
+      <c r="DG46"/>
+      <c r="DH46"/>
+      <c r="DI46"/>
+      <c r="DJ46"/>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:114">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>389000.0</v>
       </c>
-      <c r="L47">
+      <c r="P47">
         <v>389000.0</v>
       </c>
-      <c r="M47">
+      <c r="Q47">
         <v>13000.0</v>
       </c>
-      <c r="N47">
+      <c r="R47">
         <v>13000.0</v>
       </c>
-      <c r="O47">
+      <c r="S47">
         <v>17000.0</v>
       </c>
-      <c r="P47">
+      <c r="T47">
         <v>17000.0</v>
       </c>
-      <c r="Q47">
+      <c r="U47">
         <v>421000.0</v>
       </c>
-      <c r="R47">
+      <c r="V47">
         <v>421000.0</v>
       </c>
-      <c r="S47">
+      <c r="W47">
         <v>360000.0</v>
       </c>
-      <c r="T47">
+      <c r="X47">
         <v>360000.0</v>
       </c>
-      <c r="U47">
+      <c r="Y47">
         <v>313000.0</v>
       </c>
-      <c r="V47">
+      <c r="Z47">
         <v>313000.0</v>
       </c>
-      <c r="W47">
+      <c r="AA47">
         <v>439000.0</v>
       </c>
-      <c r="X47">
+      <c r="AB47">
         <v>439000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AC47">
         <v>363000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AD47">
         <v>363000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AE47">
         <v>6000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AF47">
         <v>6000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AG47">
         <v>12000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AH47">
         <v>16853.93</v>
       </c>
-      <c r="AE47">
+      <c r="AI47">
         <v>18000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AJ47">
         <v>18000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AK47">
         <v>46413.55</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AL47"/>
+      <c r="AM47">
         <v>35000.0</v>
       </c>
-      <c r="AJ47"/>
-[...2 lines deleted...]
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
@@ -12996,345 +13470,361 @@
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:114">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-44412000.0</v>
+      </c>
+      <c r="C48">
+        <v>-163109000.0</v>
+      </c>
+      <c r="D48">
         <v>-31765000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
+        <v>-31765000.0</v>
+      </c>
+      <c r="F48">
         <v>-144831000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-144831000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-138271000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
+        <v>-138271000.0</v>
+      </c>
+      <c r="J48">
         <v>-133676000.0</v>
       </c>
-      <c r="G48">
+      <c r="K48">
         <v>-133676000.0</v>
       </c>
-      <c r="H48">
-[...2 lines deleted...]
-      <c r="I48">
+      <c r="L48">
         <v>-124880000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
+        <v>-124880000.0</v>
+      </c>
+      <c r="N48">
         <v>2434000.0</v>
       </c>
-      <c r="K48">
+      <c r="O48">
         <v>2434000.0</v>
       </c>
-      <c r="L48">
+      <c r="P48">
         <v>-116263000.0</v>
       </c>
-      <c r="M48">
-[...2 lines deleted...]
-      <c r="N48">
+      <c r="Q48">
+        <v>-112259290.0</v>
+      </c>
+      <c r="R48">
+        <v>-107791426.0</v>
+      </c>
+      <c r="S48">
         <v>-108063000.0</v>
       </c>
-      <c r="O48">
+      <c r="T48">
         <v>-108063000.0</v>
       </c>
-      <c r="P48">
-[...8 lines deleted...]
-      <c r="S48">
+      <c r="U48">
+        <v>-103494207.0</v>
+      </c>
+      <c r="V48">
         <v>-84646000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-84646000.0</v>
       </c>
-      <c r="U48">
-[...2 lines deleted...]
-      <c r="V48">
+      <c r="X48">
+        <v>-84646000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-58990061.0</v>
+      </c>
+      <c r="Z48">
         <v>-56571563.43</v>
       </c>
-      <c r="W48">
+      <c r="AA48">
         <v>-43146000.0</v>
       </c>
-      <c r="X48">
+      <c r="AB48">
         <v>-60044000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AC48">
         <v>-39453000.0</v>
       </c>
-      <c r="Z48">
-[...2 lines deleted...]
-      <c r="AA48">
+      <c r="AD48">
+        <v>-50542589.0</v>
+      </c>
+      <c r="AE48">
         <v>-39900490.4</v>
       </c>
-      <c r="AB48">
+      <c r="AF48">
         <v>-35766000.0</v>
       </c>
-      <c r="AC48">
-[...2 lines deleted...]
-      <c r="AD48">
+      <c r="AG48">
+        <v>-44263280.0</v>
+      </c>
+      <c r="AH48">
         <v>-47320224.72</v>
       </c>
-      <c r="AE48">
+      <c r="AI48">
         <v>-29755000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AJ48">
         <v>-29755000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AK48">
         <v>6849000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48">
+      <c r="AL48"/>
+      <c r="AM48">
         <v>11036000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AN48">
         <v>-14653000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>-7810000.0</v>
       </c>
       <c r="AO48"/>
       <c r="AP48">
-        <v>-3587000.0</v>
+        <v>-12239000.0</v>
       </c>
       <c r="AQ48"/>
       <c r="AR48">
-        <v>-1574000.0</v>
+        <v>-7810000.0</v>
       </c>
       <c r="AS48"/>
       <c r="AT48">
-        <v>-21426000.0</v>
+        <v>-3587000.0</v>
       </c>
       <c r="AU48"/>
       <c r="AV48">
-        <v>-21257000.0</v>
+        <v>-1574000.0</v>
       </c>
       <c r="AW48"/>
       <c r="AX48">
-        <v>-21143000.0</v>
+        <v>-21426000.0</v>
       </c>
       <c r="AY48"/>
       <c r="AZ48">
-        <v>-20788000.0</v>
+        <v>-21257000.0</v>
       </c>
       <c r="BA48"/>
       <c r="BB48">
-        <v>-20490000.0</v>
+        <v>-21143000.0</v>
       </c>
       <c r="BC48"/>
       <c r="BD48">
-        <v>-20500000.0</v>
+        <v>-20788000.0</v>
       </c>
       <c r="BE48"/>
       <c r="BF48">
-        <v>-21310000.0</v>
+        <v>-20490000.0</v>
       </c>
       <c r="BG48"/>
       <c r="BH48">
-        <v>-20642000.0</v>
+        <v>-20500000.0</v>
       </c>
       <c r="BI48"/>
       <c r="BJ48">
-        <v>-20408000.0</v>
+        <v>-21310000.0</v>
       </c>
       <c r="BK48"/>
       <c r="BL48">
-        <v>-20020000.0</v>
+        <v>-20642000.0</v>
       </c>
       <c r="BM48"/>
       <c r="BN48">
-        <v>-19678000.0</v>
+        <v>-20408000.0</v>
       </c>
       <c r="BO48"/>
       <c r="BP48">
-        <v>-19143000.0</v>
+        <v>-20020000.0</v>
       </c>
       <c r="BQ48"/>
       <c r="BR48">
-        <v>-18119000.0</v>
+        <v>-19678000.0</v>
       </c>
       <c r="BS48"/>
       <c r="BT48">
-        <v>-17303000.0</v>
+        <v>-19143000.0</v>
       </c>
       <c r="BU48"/>
       <c r="BV48">
-        <v>-15822000.0</v>
+        <v>-18119000.0</v>
       </c>
       <c r="BW48"/>
       <c r="BX48">
-        <v>-14703000.0</v>
+        <v>-17303000.0</v>
       </c>
       <c r="BY48"/>
       <c r="BZ48">
-        <v>-13653000.0</v>
+        <v>-15822000.0</v>
       </c>
       <c r="CA48"/>
       <c r="CB48">
-        <v>-12546000.0</v>
+        <v>-14703000.0</v>
       </c>
       <c r="CC48"/>
       <c r="CD48">
-        <v>-11513000.0</v>
+        <v>-13653000.0</v>
       </c>
       <c r="CE48"/>
       <c r="CF48">
-        <v>-10797000.0</v>
+        <v>-12546000.0</v>
       </c>
       <c r="CG48"/>
       <c r="CH48">
-        <v>-10125000.0</v>
+        <v>-11513000.0</v>
       </c>
       <c r="CI48"/>
       <c r="CJ48">
-        <v>-9499000.0</v>
+        <v>-10797000.0</v>
       </c>
       <c r="CK48"/>
       <c r="CL48">
-        <v>-8162000.0</v>
+        <v>-10125000.0</v>
       </c>
       <c r="CM48"/>
       <c r="CN48">
+        <v>-9499000.0</v>
+      </c>
+      <c r="CO48"/>
+      <c r="CP48">
+        <v>-8162000.0</v>
+      </c>
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>-6904000.0</v>
       </c>
-      <c r="CO48"/>
-[...2 lines deleted...]
-      <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
       <c r="CU48"/>
       <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
       <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
+      <c r="DG48"/>
+      <c r="DH48"/>
+      <c r="DI48"/>
+      <c r="DJ48"/>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:114">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...10 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
-      <c r="AI49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
-      <c r="AK49"/>
+      <c r="AK49">
+        <v>0.0</v>
+      </c>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
@@ -13364,111 +13854,115 @@
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:114">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
-[...1 lines deleted...]
-      </c>
+      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50">
-        <v>252000.0</v>
+        <v>359000.0</v>
       </c>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50">
+        <v>252000.0</v>
+      </c>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>247000.0</v>
       </c>
-      <c r="Z50">
-[...10 lines deleted...]
-      </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
-      <c r="AF50"/>
+      <c r="AF50">
+        <v>0.0</v>
+      </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
-      <c r="AH50"/>
-      <c r="AI50"/>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
       <c r="AJ50"/>
-      <c r="AK50"/>
+      <c r="AK50">
+        <v>0.0</v>
+      </c>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
@@ -13498,653 +13992,681 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:114">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>456000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>107000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
+        <v>107000.0</v>
+      </c>
+      <c r="F51">
         <v>106000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>106000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>179000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
+        <v>179000.0</v>
+      </c>
+      <c r="J51">
         <v>247000.0</v>
       </c>
-      <c r="G51">
+      <c r="K51">
         <v>247000.0</v>
       </c>
-      <c r="H51">
-[...2 lines deleted...]
-      <c r="I51">
+      <c r="L51">
         <v>353000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
+        <v>353000.0</v>
+      </c>
+      <c r="N51">
         <v>122000.0</v>
       </c>
-      <c r="K51">
-[...5 lines deleted...]
-      <c r="O51"/>
+      <c r="O51">
+        <v>365000.0</v>
+      </c>
       <c r="P51"/>
-      <c r="Q51">
-[...7 lines deleted...]
-      </c>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
       <c r="T51"/>
       <c r="U51">
-        <v>882000.0</v>
+        <v>1148231.0</v>
       </c>
       <c r="V51">
-        <v>816856.0</v>
+        <v>555000.0</v>
       </c>
       <c r="W51">
-        <v>623000.0</v>
+        <v>555000.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51">
+        <v>1099286.0</v>
+      </c>
+      <c r="Z51">
+        <v>816856.0</v>
+      </c>
+      <c r="AA51">
+        <v>623000.0</v>
+      </c>
+      <c r="AB51"/>
+      <c r="AC51">
         <v>611000.0</v>
       </c>
-      <c r="Z51">
-[...2 lines deleted...]
-      <c r="AA51">
+      <c r="AD51">
+        <v>309463.0</v>
+      </c>
+      <c r="AE51">
         <v>244304.0</v>
       </c>
-      <c r="AB51">
-[...9 lines deleted...]
-      <c r="AF51"/>
+      <c r="AF51">
+        <v>0.0</v>
+      </c>
       <c r="AG51">
-        <v>0.0</v>
+        <v>835552.0</v>
       </c>
       <c r="AH51"/>
       <c r="AI51">
+        <v>234000.0</v>
+      </c>
+      <c r="AJ51"/>
+      <c r="AK51">
+        <v>13897435.0</v>
+      </c>
+      <c r="AL51"/>
+      <c r="AM51">
         <v>225000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AN51">
         <v>220000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="AO51"/>
       <c r="AP51">
-        <v>206000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="AQ51"/>
       <c r="AR51">
-        <v>2276000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AS51"/>
       <c r="AT51">
-        <v>230000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="AU51"/>
       <c r="AV51">
+        <v>2276000.0</v>
+      </c>
+      <c r="AW51"/>
+      <c r="AX51">
+        <v>230000.0</v>
+      </c>
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>3000.0</v>
       </c>
-      <c r="AW51"/>
-[...2 lines deleted...]
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-      <c r="BH51">
-[...1 lines deleted...]
-      </c>
+      <c r="BH51"/>
       <c r="BI51"/>
-      <c r="BJ51">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51">
-        <v>53000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="BM51"/>
       <c r="BN51">
-        <v>52000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="BO51"/>
       <c r="BP51">
-        <v>75000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="BQ51"/>
       <c r="BR51">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="BS51"/>
       <c r="BT51">
-        <v>80000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="BU51"/>
       <c r="BV51">
-        <v>72000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="BW51"/>
-      <c r="BX51"/>
+      <c r="BX51">
+        <v>80000.0</v>
+      </c>
       <c r="BY51"/>
       <c r="BZ51">
-        <v>77000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51">
-        <v>101000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51"/>
+      <c r="CH51">
+        <v>101000.0</v>
+      </c>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
-      <c r="CL51">
-[...1 lines deleted...]
-      </c>
+      <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
-      <c r="CP51"/>
+      <c r="CP51">
+        <v>69000.0</v>
+      </c>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
+      <c r="DG51"/>
+      <c r="DH51"/>
+      <c r="DI51"/>
+      <c r="DJ51"/>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:114">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>222000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>107000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
+        <v>107000.0</v>
+      </c>
+      <c r="F52">
         <v>212000.0</v>
       </c>
-      <c r="D52">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="G52">
+        <v>106000.0</v>
+      </c>
+      <c r="H52">
+        <v>142000.0</v>
+      </c>
+      <c r="I52">
         <v>284000.0</v>
       </c>
-      <c r="F52">
+      <c r="J52">
         <v>276000.0</v>
       </c>
-      <c r="G52">
-[...2 lines deleted...]
-      <c r="H52">
+      <c r="K52">
         <v>138000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>170000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
+        <v>170000.0</v>
+      </c>
+      <c r="N52">
         <v>122000.0</v>
       </c>
-      <c r="K52">
+      <c r="O52">
         <v>122000.0</v>
       </c>
-      <c r="L52"/>
-[...2 lines deleted...]
-      <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
-[...7 lines deleted...]
-      </c>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
       <c r="T52"/>
       <c r="U52">
-        <v>574000.0</v>
+        <v>959954.0</v>
       </c>
       <c r="V52">
-        <v>277967.0</v>
+        <v>2307411.0</v>
       </c>
       <c r="W52">
-        <v>212000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="X52"/>
       <c r="Y52">
-        <v>334000.0</v>
+        <v>715407.0</v>
       </c>
       <c r="Z52">
-        <v>310000.0</v>
+        <v>277967.0</v>
       </c>
       <c r="AA52">
+        <v>212000.0</v>
+      </c>
+      <c r="AB52"/>
+      <c r="AC52">
+        <v>475529.0</v>
+      </c>
+      <c r="AD52">
+        <v>309463.0</v>
+      </c>
+      <c r="AE52">
         <v>244304.0</v>
       </c>
-      <c r="AB52">
-[...8 lines deleted...]
-      <c r="AE52">
+      <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
+        <v>312675.0</v>
+      </c>
+      <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>234000.0</v>
       </c>
-      <c r="AF52"/>
-[...4 lines deleted...]
-      <c r="AI52">
+      <c r="AJ52"/>
+      <c r="AK52">
+        <v>0.0</v>
+      </c>
+      <c r="AL52"/>
+      <c r="AM52">
         <v>225000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AN52">
         <v>220000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="AO52"/>
       <c r="AP52">
-        <v>206000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="AQ52"/>
       <c r="AR52">
-        <v>2276000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AS52"/>
       <c r="AT52">
+        <v>206000.0</v>
+      </c>
+      <c r="AU52"/>
+      <c r="AV52">
+        <v>2276000.0</v>
+      </c>
+      <c r="AW52"/>
+      <c r="AX52">
         <v>230000.0</v>
       </c>
-      <c r="AU52"/>
-[...2 lines deleted...]
-      <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
-[...1 lines deleted...]
-      </c>
+      <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52">
-        <v>53000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="BM52"/>
       <c r="BN52">
-        <v>52000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="BO52"/>
       <c r="BP52">
-        <v>75000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="BQ52"/>
       <c r="BR52">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="BS52"/>
       <c r="BT52">
-        <v>80000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="BU52"/>
       <c r="BV52">
-        <v>72000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="BW52"/>
-      <c r="BX52"/>
+      <c r="BX52">
+        <v>80000.0</v>
+      </c>
       <c r="BY52"/>
       <c r="BZ52">
-        <v>77000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52">
-        <v>101000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52"/>
+      <c r="CH52">
+        <v>101000.0</v>
+      </c>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
-      <c r="CL52">
-[...1 lines deleted...]
-      </c>
+      <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
-      <c r="CP52"/>
+      <c r="CP52">
+        <v>69000.0</v>
+      </c>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
+      <c r="DG52"/>
+      <c r="DH52"/>
+      <c r="DI52"/>
+      <c r="DJ52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:114">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
-[...10 lines deleted...]
-      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
       <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53">
+        <v>0.0</v>
+      </c>
+      <c r="AF53">
+        <v>0.0</v>
+      </c>
+      <c r="AG53">
         <v>1.0E+18</v>
       </c>
-      <c r="AD53">
-[...2 lines deleted...]
-      <c r="AE53">
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>659756.49</v>
       </c>
-      <c r="AF53"/>
-[...4 lines deleted...]
-      <c r="AI53">
+      <c r="AJ53"/>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53"/>
+      <c r="AM53">
         <v>267000.0</v>
       </c>
-      <c r="AJ53"/>
-[...2 lines deleted...]
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
+      <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
-[...1 lines deleted...]
-      </c>
+      <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53">
         <v>15000.0</v>
       </c>
       <c r="AW53"/>
       <c r="AX53">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AY53"/>
       <c r="AZ53">
-        <v>78000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="BA53"/>
       <c r="BB53">
-        <v>422000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="BC53"/>
       <c r="BD53">
+        <v>78000.0</v>
+      </c>
+      <c r="BE53"/>
+      <c r="BF53">
+        <v>422000.0</v>
+      </c>
+      <c r="BG53"/>
+      <c r="BH53">
         <v>241000.0</v>
       </c>
-      <c r="BE53"/>
-[...2 lines deleted...]
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
         <v>400000.0</v>
       </c>
-      <c r="CK53"/>
-      <c r="CL53">
+      <c r="CO53"/>
+      <c r="CP53">
         <v>536000.0</v>
       </c>
-      <c r="CM53"/>
-[...2 lines deleted...]
-      <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:114">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...10 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-      <c r="AI54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
-      <c r="AK54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
@@ -14174,1041 +14696,1093 @@
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:114">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>11495000.0</v>
+      </c>
+      <c r="C55">
+        <v>11495000.0</v>
+      </c>
+      <c r="D55">
         <v>16597000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
+        <v>16597000.0</v>
+      </c>
+      <c r="F55">
         <v>11284000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>11284000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>10964000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
+        <v>10964000.0</v>
+      </c>
+      <c r="J55">
         <v>12184000.0</v>
       </c>
-      <c r="G55">
+      <c r="K55">
         <v>12184000.0</v>
       </c>
-      <c r="H55">
-[...2 lines deleted...]
-      <c r="I55">
+      <c r="L55">
         <v>17418000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
+        <v>17418000.0</v>
+      </c>
+      <c r="N55">
         <v>26477000.0</v>
       </c>
-      <c r="K55">
+      <c r="O55">
         <v>26477000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>48826000.0</v>
       </c>
       <c r="P55"/>
       <c r="Q55">
-        <v>41929000.0</v>
+        <v>35026804.0</v>
       </c>
       <c r="R55">
-        <v>70547991.0</v>
+        <v>48703295.0</v>
       </c>
       <c r="S55">
-        <v>70656000.0</v>
+        <v>48826000.0</v>
       </c>
       <c r="T55"/>
       <c r="U55">
-        <v>10492000.0</v>
+        <v>57935255.0</v>
       </c>
       <c r="V55">
-        <v>2370587.0</v>
+        <v>70656000.0</v>
       </c>
       <c r="W55">
-        <v>1808000.0</v>
+        <v>70656000.0</v>
       </c>
       <c r="X55"/>
       <c r="Y55">
+        <v>13076774.0</v>
+      </c>
+      <c r="Z55">
+        <v>2370587.0</v>
+      </c>
+      <c r="AA55">
+        <v>1808000.0</v>
+      </c>
+      <c r="AB55"/>
+      <c r="AC55">
         <v>2097000.0</v>
       </c>
-      <c r="Z55">
-[...2 lines deleted...]
-      <c r="AA55">
+      <c r="AD55">
+        <v>6908052.0</v>
+      </c>
+      <c r="AE55">
         <v>5453513.0</v>
       </c>
-      <c r="AB55">
+      <c r="AF55">
         <v>77450605.18</v>
       </c>
-      <c r="AC55">
-[...2 lines deleted...]
-      <c r="AD55">
+      <c r="AG55">
+        <v>1724969.0</v>
+      </c>
+      <c r="AH55">
         <v>1844101.12</v>
       </c>
-      <c r="AE55">
+      <c r="AI55">
         <v>1831000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AJ55">
         <v>1831000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AK55">
         <v>2358000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AL55"/>
+      <c r="AM55">
         <v>5051000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AN55">
         <v>8380000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>7127000.0</v>
       </c>
       <c r="AO55"/>
       <c r="AP55">
-        <v>2460000.0</v>
+        <v>9250000.0</v>
       </c>
       <c r="AQ55"/>
       <c r="AR55">
-        <v>3834000.0</v>
+        <v>7127000.0</v>
       </c>
       <c r="AS55"/>
       <c r="AT55">
-        <v>126000.0</v>
+        <v>2460000.0</v>
       </c>
       <c r="AU55"/>
       <c r="AV55">
-        <v>97000.0</v>
+        <v>3834000.0</v>
       </c>
       <c r="AW55"/>
       <c r="AX55">
-        <v>96000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AY55"/>
       <c r="AZ55">
-        <v>393000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="BA55"/>
       <c r="BB55">
-        <v>625000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="BC55"/>
       <c r="BD55">
-        <v>871000.0</v>
+        <v>393000.0</v>
       </c>
       <c r="BE55"/>
       <c r="BF55">
-        <v>1020000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="BG55"/>
       <c r="BH55">
-        <v>1846000.0</v>
+        <v>871000.0</v>
       </c>
       <c r="BI55"/>
       <c r="BJ55">
-        <v>1730000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="BK55"/>
       <c r="BL55">
-        <v>1990000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="BM55"/>
       <c r="BN55">
-        <v>1981000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="BO55"/>
       <c r="BP55">
-        <v>2234000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="BQ55"/>
       <c r="BR55">
-        <v>2902000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="BS55"/>
       <c r="BT55">
-        <v>3857000.0</v>
+        <v>2234000.0</v>
       </c>
       <c r="BU55"/>
       <c r="BV55">
-        <v>3160000.0</v>
+        <v>2902000.0</v>
       </c>
       <c r="BW55"/>
       <c r="BX55">
-        <v>3119000.0</v>
+        <v>3857000.0</v>
       </c>
       <c r="BY55"/>
       <c r="BZ55">
-        <v>3443000.0</v>
+        <v>3160000.0</v>
       </c>
       <c r="CA55"/>
       <c r="CB55">
-        <v>2970000.0</v>
+        <v>3119000.0</v>
       </c>
       <c r="CC55"/>
       <c r="CD55">
-        <v>4144000.0</v>
+        <v>3443000.0</v>
       </c>
       <c r="CE55"/>
       <c r="CF55">
-        <v>3027000.0</v>
+        <v>2970000.0</v>
       </c>
       <c r="CG55"/>
       <c r="CH55">
-        <v>3309000.0</v>
+        <v>4144000.0</v>
       </c>
       <c r="CI55"/>
       <c r="CJ55">
-        <v>2344000.0</v>
+        <v>3027000.0</v>
       </c>
       <c r="CK55"/>
       <c r="CL55">
-        <v>2564000.0</v>
+        <v>3309000.0</v>
       </c>
       <c r="CM55"/>
       <c r="CN55">
+        <v>2344000.0</v>
+      </c>
+      <c r="CO55"/>
+      <c r="CP55">
+        <v>2564000.0</v>
+      </c>
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>2816000.0</v>
       </c>
-      <c r="CO55"/>
-[...2 lines deleted...]
-      <c r="CR55"/>
       <c r="CS55"/>
       <c r="CT55"/>
       <c r="CU55"/>
       <c r="CV55"/>
       <c r="CW55"/>
       <c r="CX55"/>
       <c r="CY55"/>
       <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
       <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
+      <c r="DG55"/>
+      <c r="DH55"/>
+      <c r="DI55"/>
+      <c r="DJ55"/>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:114">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>8552000.0</v>
+      </c>
+      <c r="C56">
+        <v>8552000.0</v>
+      </c>
+      <c r="D56">
         <v>12716000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
+        <v>12716000.0</v>
+      </c>
+      <c r="F56">
         <v>7508000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>7508000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>7750000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
+        <v>7750000.0</v>
+      </c>
+      <c r="J56">
         <v>7337000.0</v>
       </c>
-      <c r="G56">
+      <c r="K56">
         <v>7337000.0</v>
       </c>
-      <c r="H56">
-[...2 lines deleted...]
-      <c r="I56">
+      <c r="L56">
         <v>15181000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
+        <v>15181000.0</v>
+      </c>
+      <c r="N56">
         <v>24282000.0</v>
       </c>
-      <c r="K56">
+      <c r="O56">
         <v>24282000.0</v>
       </c>
-      <c r="L56">
+      <c r="P56">
         <v>24282000.0</v>
       </c>
-      <c r="M56">
-[...2 lines deleted...]
-      <c r="N56">
+      <c r="Q56">
+        <v>32227652.0</v>
+      </c>
+      <c r="R56">
+        <v>48556665.0</v>
+      </c>
+      <c r="S56">
         <v>48679000.0</v>
       </c>
-      <c r="O56">
+      <c r="T56">
         <v>48679000.0</v>
       </c>
-      <c r="P56">
-[...8 lines deleted...]
-      <c r="S56">
+      <c r="U56">
+        <v>57219511.0</v>
+      </c>
+      <c r="V56">
         <v>70176000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>70176000.0</v>
       </c>
-      <c r="U56">
-[...2 lines deleted...]
-      <c r="V56">
+      <c r="X56">
+        <v>70176000.0</v>
+      </c>
+      <c r="Y56">
+        <v>12122064.0</v>
+      </c>
+      <c r="Z56">
         <v>1499973.0</v>
       </c>
-      <c r="W56">
+      <c r="AA56">
         <v>1144000.0</v>
       </c>
-      <c r="X56">
+      <c r="AB56">
         <v>1505000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AC56">
         <v>1517000.0</v>
       </c>
-      <c r="Z56">
-[...2 lines deleted...]
-      <c r="AA56">
+      <c r="AD56">
+        <v>6901064.0</v>
+      </c>
+      <c r="AE56">
         <v>5447997.0</v>
       </c>
-      <c r="AB56">
+      <c r="AF56">
         <v>77365118.87</v>
       </c>
-      <c r="AC56">
-[...2 lines deleted...]
-      <c r="AD56">
+      <c r="AG56">
+        <v>1709204.0</v>
+      </c>
+      <c r="AH56">
         <v>1827247.19</v>
       </c>
-      <c r="AE56">
+      <c r="AI56">
         <v>1813000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AJ56">
         <v>1813000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AK56">
         <v>2337000.0</v>
       </c>
-      <c r="AH56"/>
-      <c r="AI56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>5023000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AN56">
         <v>8380000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>7127000.0</v>
       </c>
       <c r="AO56"/>
       <c r="AP56">
-        <v>2460000.0</v>
+        <v>9250000.0</v>
       </c>
       <c r="AQ56"/>
       <c r="AR56">
-        <v>3834000.0</v>
+        <v>7127000.0</v>
       </c>
       <c r="AS56"/>
       <c r="AT56">
-        <v>126000.0</v>
+        <v>2460000.0</v>
       </c>
       <c r="AU56"/>
       <c r="AV56">
-        <v>25000.0</v>
+        <v>3834000.0</v>
       </c>
       <c r="AW56"/>
       <c r="AX56">
-        <v>27000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AY56"/>
       <c r="AZ56">
-        <v>131000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="BA56"/>
       <c r="BB56">
-        <v>462000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BC56"/>
       <c r="BD56">
-        <v>721000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="BE56"/>
-      <c r="BF56"/>
+      <c r="BF56">
+        <v>462000.0</v>
+      </c>
       <c r="BG56"/>
       <c r="BH56">
-        <v>309000.0</v>
+        <v>721000.0</v>
       </c>
       <c r="BI56"/>
-      <c r="BJ56">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56">
-        <v>227000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="BM56"/>
       <c r="BN56">
-        <v>221000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="BO56"/>
       <c r="BP56">
-        <v>458000.0</v>
+        <v>227000.0</v>
       </c>
       <c r="BQ56"/>
       <c r="BR56">
-        <v>953000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="BS56"/>
       <c r="BT56">
-        <v>1900000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="BU56"/>
       <c r="BV56">
-        <v>873000.0</v>
+        <v>953000.0</v>
       </c>
       <c r="BW56"/>
       <c r="BX56">
-        <v>844000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="BY56"/>
       <c r="BZ56">
-        <v>1255000.0</v>
+        <v>873000.0</v>
       </c>
       <c r="CA56"/>
       <c r="CB56">
-        <v>768000.0</v>
+        <v>844000.0</v>
       </c>
       <c r="CC56"/>
       <c r="CD56">
-        <v>1935000.0</v>
+        <v>1255000.0</v>
       </c>
       <c r="CE56"/>
       <c r="CF56">
-        <v>1219000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="CG56"/>
       <c r="CH56">
-        <v>1480000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="CI56"/>
       <c r="CJ56">
-        <v>498000.0</v>
+        <v>1219000.0</v>
       </c>
       <c r="CK56"/>
       <c r="CL56">
-        <v>678000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="CM56"/>
       <c r="CN56">
+        <v>498000.0</v>
+      </c>
+      <c r="CO56"/>
+      <c r="CP56">
+        <v>678000.0</v>
+      </c>
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>919000.0</v>
       </c>
-      <c r="CO56"/>
-[...2 lines deleted...]
-      <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
       <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
       <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
+      <c r="DG56"/>
+      <c r="DH56"/>
+      <c r="DI56"/>
+      <c r="DJ56"/>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:114">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>11209000.0</v>
+      </c>
+      <c r="C57">
+        <v>11209000.0</v>
+      </c>
+      <c r="D57">
         <v>7397000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
+        <v>7397000.0</v>
+      </c>
+      <c r="F57">
         <v>7348000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>7348000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>9072000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
+        <v>9072000.0</v>
+      </c>
+      <c r="J57">
         <v>6539000.0</v>
       </c>
-      <c r="G57">
+      <c r="K57">
         <v>6539000.0</v>
       </c>
-      <c r="H57">
-[...2 lines deleted...]
-      <c r="I57">
+      <c r="L57">
         <v>3940000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
+        <v>3940000.0</v>
+      </c>
+      <c r="N57">
         <v>6663000.0</v>
       </c>
-      <c r="K57">
+      <c r="O57">
         <v>6663000.0</v>
       </c>
-      <c r="L57">
+      <c r="P57">
         <v>6663000.0</v>
       </c>
-      <c r="M57">
-[...2 lines deleted...]
-      <c r="N57">
+      <c r="Q57">
+        <v>5263244.0</v>
+      </c>
+      <c r="R57">
+        <v>7527035.0</v>
+      </c>
+      <c r="S57">
         <v>7546000.0</v>
       </c>
-      <c r="O57">
+      <c r="T57">
         <v>7546000.0</v>
       </c>
-      <c r="P57">
-[...8 lines deleted...]
-      <c r="S57">
+      <c r="U57">
+        <v>8751983.0</v>
+      </c>
+      <c r="V57">
         <v>7980000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>7980000.0</v>
       </c>
-      <c r="U57">
-[...2 lines deleted...]
-      <c r="V57">
+      <c r="X57">
+        <v>7980000.0</v>
+      </c>
+      <c r="Y57">
+        <v>6533401.0</v>
+      </c>
+      <c r="Z57">
         <v>7312372.0</v>
       </c>
-      <c r="W57">
+      <c r="AA57">
         <v>5577000.0</v>
       </c>
-      <c r="X57">
+      <c r="AB57">
         <v>7351000.0</v>
       </c>
-      <c r="Y57">
-[...5 lines deleted...]
-      <c r="AA57">
+      <c r="AC57">
+        <v>6101382.0</v>
+      </c>
+      <c r="AD57">
+        <v>6389948.0</v>
+      </c>
+      <c r="AE57">
         <v>5044500.0</v>
       </c>
-      <c r="AB57">
+      <c r="AF57">
         <v>71594792.34</v>
       </c>
-      <c r="AC57">
-[...2 lines deleted...]
-      <c r="AD57">
+      <c r="AG57">
+        <v>5427152.0</v>
+      </c>
+      <c r="AH57">
         <v>5801966.29</v>
       </c>
-      <c r="AE57">
+      <c r="AI57">
         <v>3514000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AJ57">
         <v>3514000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AK57">
         <v>2297000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AL57"/>
+      <c r="AM57">
         <v>1737000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AN57">
         <v>909000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>757000.0</v>
       </c>
       <c r="AO57"/>
       <c r="AP57">
-        <v>683000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="AQ57"/>
       <c r="AR57">
-        <v>2441000.0</v>
+        <v>757000.0</v>
       </c>
       <c r="AS57"/>
       <c r="AT57">
-        <v>272000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="AU57"/>
       <c r="AV57">
-        <v>82000.0</v>
+        <v>2441000.0</v>
       </c>
       <c r="AW57"/>
       <c r="AX57">
-        <v>136000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="AY57"/>
       <c r="AZ57">
-        <v>94000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="BA57"/>
       <c r="BB57">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="BC57"/>
       <c r="BD57">
-        <v>176000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="BE57"/>
       <c r="BF57">
-        <v>416000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BG57"/>
       <c r="BH57">
-        <v>357000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="BI57"/>
       <c r="BJ57">
-        <v>417000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="BK57"/>
       <c r="BL57">
-        <v>529000.0</v>
+        <v>357000.0</v>
       </c>
       <c r="BM57"/>
       <c r="BN57">
-        <v>541000.0</v>
+        <v>417000.0</v>
       </c>
       <c r="BO57"/>
       <c r="BP57">
-        <v>501000.0</v>
+        <v>529000.0</v>
       </c>
       <c r="BQ57"/>
       <c r="BR57">
-        <v>362000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="BS57"/>
       <c r="BT57">
-        <v>497000.0</v>
+        <v>501000.0</v>
       </c>
       <c r="BU57"/>
       <c r="BV57">
-        <v>632000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="BW57"/>
       <c r="BX57">
-        <v>563000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="BY57"/>
       <c r="BZ57">
-        <v>618000.0</v>
+        <v>632000.0</v>
       </c>
       <c r="CA57"/>
       <c r="CB57">
-        <v>461000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="CC57"/>
       <c r="CD57">
-        <v>601000.0</v>
+        <v>618000.0</v>
       </c>
       <c r="CE57"/>
       <c r="CF57">
-        <v>191000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="CG57"/>
       <c r="CH57">
-        <v>282000.0</v>
+        <v>601000.0</v>
       </c>
       <c r="CI57"/>
       <c r="CJ57">
-        <v>329000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="CK57"/>
       <c r="CL57">
-        <v>359000.0</v>
+        <v>282000.0</v>
       </c>
       <c r="CM57"/>
       <c r="CN57">
+        <v>329000.0</v>
+      </c>
+      <c r="CO57"/>
+      <c r="CP57">
+        <v>359000.0</v>
+      </c>
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>409000.0</v>
       </c>
-      <c r="CO57"/>
-[...2 lines deleted...]
-      <c r="CR57"/>
       <c r="CS57"/>
       <c r="CT57"/>
       <c r="CU57"/>
       <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
       <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
       <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
+      <c r="DG57"/>
+      <c r="DH57"/>
+      <c r="DI57"/>
+      <c r="DJ57"/>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:114">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>11443000.0</v>
+      </c>
+      <c r="C58">
+        <v>11443000.0</v>
+      </c>
+      <c r="D58">
         <v>7397000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
+        <v>7397000.0</v>
+      </c>
+      <c r="F58">
         <v>7348000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>7348000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>9109000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
+        <v>9109000.0</v>
+      </c>
+      <c r="J58">
         <v>6648000.0</v>
       </c>
-      <c r="G58">
+      <c r="K58">
         <v>6648000.0</v>
       </c>
-      <c r="H58">
-[...2 lines deleted...]
-      <c r="I58">
+      <c r="L58">
         <v>4123000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
+        <v>4123000.0</v>
+      </c>
+      <c r="N58">
         <v>6906000.0</v>
       </c>
-      <c r="K58">
+      <c r="O58">
         <v>6906000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>7546000.0</v>
       </c>
       <c r="P58"/>
       <c r="Q58">
-        <v>6638000.0</v>
+        <v>5263244.0</v>
       </c>
       <c r="R58">
-        <v>8254630.0</v>
+        <v>7527035.0</v>
       </c>
       <c r="S58">
-        <v>8270000.0</v>
+        <v>7546000.0</v>
       </c>
       <c r="T58"/>
       <c r="U58">
-        <v>5550000.0</v>
+        <v>9172034.0</v>
       </c>
       <c r="V58">
-        <v>7851261.0</v>
+        <v>8270000.0</v>
       </c>
       <c r="W58">
-        <v>5988000.0</v>
+        <v>8270000.0</v>
       </c>
       <c r="X58"/>
       <c r="Y58">
+        <v>6917279.0</v>
+      </c>
+      <c r="Z58">
+        <v>7851261.0</v>
+      </c>
+      <c r="AA58">
+        <v>5988000.0</v>
+      </c>
+      <c r="AB58"/>
+      <c r="AC58">
         <v>5091000.0</v>
       </c>
-      <c r="Z58">
-[...2 lines deleted...]
-      <c r="AA58">
+      <c r="AD58">
+        <v>6389948.0</v>
+      </c>
+      <c r="AE58">
         <v>5044500.0</v>
       </c>
-      <c r="AB58">
+      <c r="AF58">
         <v>71594792.34</v>
       </c>
-      <c r="AC58">
-[...2 lines deleted...]
-      <c r="AD58">
+      <c r="AG58">
+        <v>5950029.0</v>
+      </c>
+      <c r="AH58">
         <v>6360955.06</v>
       </c>
-      <c r="AE58">
+      <c r="AI58">
         <v>3514000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AJ58">
         <v>3514000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AK58">
         <v>2299000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AL58"/>
+      <c r="AM58">
         <v>1737000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AN58">
         <v>909000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>757000.0</v>
       </c>
       <c r="AO58"/>
       <c r="AP58">
-        <v>683000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="AQ58"/>
       <c r="AR58">
-        <v>2441000.0</v>
+        <v>757000.0</v>
       </c>
       <c r="AS58"/>
       <c r="AT58">
-        <v>272000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="AU58"/>
       <c r="AV58">
-        <v>85000.0</v>
+        <v>2441000.0</v>
       </c>
       <c r="AW58"/>
       <c r="AX58">
-        <v>136000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="AY58"/>
       <c r="AZ58">
-        <v>94000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="BA58"/>
       <c r="BB58">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="BC58"/>
       <c r="BD58">
-        <v>176000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="BE58"/>
       <c r="BF58">
-        <v>416000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BG58"/>
       <c r="BH58">
-        <v>457000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="BI58"/>
       <c r="BJ58">
-        <v>517000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="BK58"/>
       <c r="BL58">
-        <v>629000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="BM58"/>
       <c r="BN58">
-        <v>641000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="BO58"/>
       <c r="BP58">
-        <v>601000.0</v>
+        <v>629000.0</v>
       </c>
       <c r="BQ58"/>
       <c r="BR58">
-        <v>462000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="BS58"/>
       <c r="BT58">
-        <v>597000.0</v>
+        <v>601000.0</v>
       </c>
       <c r="BU58"/>
       <c r="BV58">
-        <v>732000.0</v>
+        <v>462000.0</v>
       </c>
       <c r="BW58"/>
       <c r="BX58">
-        <v>563000.0</v>
+        <v>597000.0</v>
       </c>
       <c r="BY58"/>
       <c r="BZ58">
-        <v>618000.0</v>
+        <v>732000.0</v>
       </c>
       <c r="CA58"/>
       <c r="CB58">
-        <v>461000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="CC58"/>
       <c r="CD58">
-        <v>601000.0</v>
+        <v>618000.0</v>
       </c>
       <c r="CE58"/>
       <c r="CF58">
-        <v>191000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="CG58"/>
       <c r="CH58">
-        <v>282000.0</v>
+        <v>601000.0</v>
       </c>
       <c r="CI58"/>
       <c r="CJ58">
-        <v>329000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="CK58"/>
       <c r="CL58">
-        <v>359000.0</v>
+        <v>282000.0</v>
       </c>
       <c r="CM58"/>
       <c r="CN58">
+        <v>329000.0</v>
+      </c>
+      <c r="CO58"/>
+      <c r="CP58">
+        <v>359000.0</v>
+      </c>
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>409000.0</v>
       </c>
-      <c r="CO58"/>
-[...2 lines deleted...]
-      <c r="CR58"/>
       <c r="CS58"/>
       <c r="CT58"/>
       <c r="CU58"/>
       <c r="CV58"/>
       <c r="CW58"/>
       <c r="CX58"/>
       <c r="CY58"/>
       <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
       <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
+      <c r="DG58"/>
+      <c r="DH58"/>
+      <c r="DI58"/>
+      <c r="DJ58"/>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:114">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...10 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-      <c r="AI59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
-      <c r="AK59"/>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
@@ -15238,337 +15812,353 @@
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:114">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>52000.0</v>
+      </c>
+      <c r="C60">
+        <v>52000.0</v>
+      </c>
+      <c r="D60">
         <v>9200000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
+        <v>9200000.0</v>
+      </c>
+      <c r="F60">
         <v>3936000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>3936000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>1855000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
+        <v>1855000.0</v>
+      </c>
+      <c r="J60">
         <v>5536000.0</v>
       </c>
-      <c r="G60">
+      <c r="K60">
         <v>5536000.0</v>
       </c>
-      <c r="H60">
-[...2 lines deleted...]
-      <c r="I60">
+      <c r="L60">
         <v>13295000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
+        <v>13295000.0</v>
+      </c>
+      <c r="N60">
         <v>19571000.0</v>
       </c>
-      <c r="K60">
+      <c r="O60">
         <v>19571000.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>41280000.0</v>
       </c>
       <c r="P60"/>
       <c r="Q60">
-        <v>35291000.0</v>
+        <v>29763559.0</v>
       </c>
       <c r="R60">
-        <v>62293361.0</v>
+        <v>41176258.0</v>
       </c>
       <c r="S60">
-        <v>45709000.0</v>
+        <v>41280000.0</v>
       </c>
       <c r="T60"/>
       <c r="U60">
-        <v>4942000.0</v>
+        <v>48763221.0</v>
       </c>
       <c r="V60">
-        <v>-5480673.41</v>
+        <v>45709000.0</v>
       </c>
       <c r="W60">
-        <v>-4180000.0</v>
+        <v>45709000.0</v>
       </c>
       <c r="X60"/>
       <c r="Y60">
+        <v>6159494.0</v>
+      </c>
+      <c r="Z60">
+        <v>-5480673.41</v>
+      </c>
+      <c r="AA60">
+        <v>-4180000.0</v>
+      </c>
+      <c r="AB60"/>
+      <c r="AC60">
         <v>-2994000.0</v>
       </c>
-      <c r="Z60">
-[...2 lines deleted...]
-      <c r="AA60">
+      <c r="AD60">
+        <v>518103.0</v>
+      </c>
+      <c r="AE60">
         <v>409013.0</v>
       </c>
-      <c r="AB60">
+      <c r="AF60">
         <v>5855812.83</v>
       </c>
-      <c r="AC60">
-[...2 lines deleted...]
-      <c r="AD60">
+      <c r="AG60">
+        <v>-4225059.0</v>
+      </c>
+      <c r="AH60">
         <v>-4516853.93</v>
       </c>
-      <c r="AE60">
+      <c r="AI60">
         <v>-1683000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AJ60">
         <v>-1683000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AK60">
         <v>59000.0</v>
       </c>
-      <c r="AH60"/>
-      <c r="AI60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>3314000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AN60">
         <v>7471000.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>6370000.0</v>
       </c>
       <c r="AO60"/>
       <c r="AP60">
-        <v>1777000.0</v>
+        <v>8504000.0</v>
       </c>
       <c r="AQ60"/>
       <c r="AR60">
-        <v>1393000.0</v>
+        <v>6370000.0</v>
       </c>
       <c r="AS60"/>
       <c r="AT60">
-        <v>-146000.0</v>
+        <v>1777000.0</v>
       </c>
       <c r="AU60"/>
       <c r="AV60">
-        <v>12000.0</v>
+        <v>1393000.0</v>
       </c>
       <c r="AW60"/>
       <c r="AX60">
-        <v>-40000.0</v>
+        <v>-146000.0</v>
       </c>
       <c r="AY60"/>
       <c r="AZ60">
-        <v>299000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="BA60"/>
       <c r="BB60">
-        <v>525000.0</v>
+        <v>-40000.0</v>
       </c>
       <c r="BC60"/>
       <c r="BD60">
-        <v>695000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="BE60"/>
       <c r="BF60">
-        <v>604000.0</v>
+        <v>525000.0</v>
       </c>
       <c r="BG60"/>
       <c r="BH60">
-        <v>1389000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="BI60"/>
       <c r="BJ60">
-        <v>1213000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="BK60"/>
       <c r="BL60">
-        <v>1361000.0</v>
+        <v>1389000.0</v>
       </c>
       <c r="BM60"/>
       <c r="BN60">
-        <v>1340000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="BO60"/>
       <c r="BP60">
-        <v>1633000.0</v>
+        <v>1361000.0</v>
       </c>
       <c r="BQ60"/>
       <c r="BR60">
-        <v>2440000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="BS60"/>
       <c r="BT60">
-        <v>3260000.0</v>
+        <v>1633000.0</v>
       </c>
       <c r="BU60"/>
       <c r="BV60">
-        <v>2428000.0</v>
+        <v>2440000.0</v>
       </c>
       <c r="BW60"/>
       <c r="BX60">
-        <v>2556000.0</v>
+        <v>3260000.0</v>
       </c>
       <c r="BY60"/>
       <c r="BZ60">
-        <v>2825000.0</v>
+        <v>2428000.0</v>
       </c>
       <c r="CA60"/>
       <c r="CB60">
-        <v>2509000.0</v>
+        <v>2556000.0</v>
       </c>
       <c r="CC60"/>
       <c r="CD60">
-        <v>3543000.0</v>
+        <v>2825000.0</v>
       </c>
       <c r="CE60"/>
       <c r="CF60">
-        <v>2836000.0</v>
+        <v>2509000.0</v>
       </c>
       <c r="CG60"/>
       <c r="CH60">
-        <v>3027000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="CI60"/>
       <c r="CJ60">
-        <v>2015000.0</v>
+        <v>2836000.0</v>
       </c>
       <c r="CK60"/>
       <c r="CL60">
-        <v>2205000.0</v>
+        <v>3027000.0</v>
       </c>
       <c r="CM60"/>
       <c r="CN60">
+        <v>2015000.0</v>
+      </c>
+      <c r="CO60"/>
+      <c r="CP60">
+        <v>2205000.0</v>
+      </c>
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>2407000.0</v>
       </c>
-      <c r="CO60"/>
-[...2 lines deleted...]
-      <c r="CR60"/>
       <c r="CS60"/>
       <c r="CT60"/>
       <c r="CU60"/>
       <c r="CV60"/>
       <c r="CW60"/>
       <c r="CX60"/>
       <c r="CY60"/>
       <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
       <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
+      <c r="DG60"/>
+      <c r="DH60"/>
+      <c r="DI60"/>
+      <c r="DJ60"/>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:114">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...10 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
-      <c r="AK61"/>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
@@ -15598,107 +16188,111 @@
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:114">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...10 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
-      <c r="AI62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
+      <c r="AI62">
+        <v>0.0</v>
+      </c>
       <c r="AJ62"/>
-      <c r="AK62"/>
+      <c r="AK62">
+        <v>0.0</v>
+      </c>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
@@ -15728,84 +16322,88 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15846,2918 +16444,3042 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>175</v>
+      </c>
+      <c r="B2">
+        <v>234000.0</v>
+      </c>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>51000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>141000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>89764.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>250044.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>0.0</v>
+        <v>16000.0</v>
       </c>
       <c r="J2">
-        <v>0.0</v>
+        <v>10677.0</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
+        <v>8791.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
-      <c r="M2"/>
+      <c r="M2">
+        <v>0.0</v>
+      </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2">
+        <v>282051.0</v>
+      </c>
+      <c r="R2">
         <v>11000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>209000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>45000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
+      <c r="AC2"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>234000.0</v>
+      </c>
+      <c r="C3">
         <v>124000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>51000.0</v>
+        <v>121344.0</v>
       </c>
       <c r="E3">
-        <v>141000.0</v>
+        <v>62682.0</v>
       </c>
       <c r="F3">
-        <v>89764.0</v>
+        <v>190197.0</v>
       </c>
       <c r="G3">
-        <v>198000.0</v>
+        <v>122101.0</v>
       </c>
       <c r="H3">
-        <v>12609.0</v>
+        <v>253790.0</v>
       </c>
       <c r="I3">
+        <v>15972.0</v>
+      </c>
+      <c r="J3">
         <v>11000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8000.0</v>
       </c>
-      <c r="K3"/>
       <c r="L3">
+        <v>8614000.0</v>
+      </c>
+      <c r="M3">
         <v>-794000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-195000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-489000.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3">
+        <v>212491.0</v>
+      </c>
+      <c r="R3">
         <v>238000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>300000.0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>59612.0</v>
+      </c>
+      <c r="U3">
         <v>133000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>33000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>32000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AB3">
         <v>1000.0</v>
       </c>
+      <c r="AC3">
+        <v>1000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B5">
+        <v>-21284000.0</v>
+      </c>
+      <c r="C5">
         <v>-16740000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>-15390000.0</v>
+        <v>-21781272.0</v>
       </c>
       <c r="E5">
-        <v>-26481000.0</v>
+        <v>-18915386.0</v>
       </c>
       <c r="F5">
-        <v>-28016764.0</v>
+        <v>-35720786.0</v>
       </c>
       <c r="G5">
-        <v>-7773000.0</v>
+        <v>-38109705.0</v>
       </c>
       <c r="H5">
-        <v>-7824057.96</v>
+        <v>-9963202.0</v>
       </c>
       <c r="I5">
+        <v>-9910859.0</v>
+      </c>
+      <c r="J5">
         <v>-8246000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7288000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12761670.54</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2762000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-286000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-458000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-448702.02</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3031000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-754000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1541000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-2549612.0</v>
+      </c>
+      <c r="U5">
         <v>-2286000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2213000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1497000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1984000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2369000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2410000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2351000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-554000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>-21050000.0</v>
+      </c>
+      <c r="C6">
         <v>-16616000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>-15339000.0</v>
+        <v>-21659928.0</v>
       </c>
       <c r="E6">
-        <v>-26340000.0</v>
+        <v>-18852704.0</v>
       </c>
       <c r="F6">
-        <v>-27927000.0</v>
+        <v>-35530589.0</v>
       </c>
       <c r="G6">
-        <v>-7575000.0</v>
+        <v>-37987604.0</v>
       </c>
       <c r="H6">
-        <v>-7811448.96</v>
+        <v>-9709412.0</v>
       </c>
       <c r="I6">
+        <v>-9894887.0</v>
+      </c>
+      <c r="J6">
         <v>-8235000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7280000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12761670.54</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3556000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-283000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-653000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-448702.02</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3031000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-516000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1241000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2490000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2153000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2180000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1477000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1952000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2348000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2390000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2326000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-553000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-271000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>182</v>
+      </c>
+      <c r="B9">
+        <v>-234000.0</v>
+      </c>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-51000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-141000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-89764.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-250044.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
-        <v>0.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
+        <v>-10677.0</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
+        <v>-8791.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
         <v>3000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-195000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-127313.38</v>
       </c>
-      <c r="P9"/>
       <c r="Q9">
+        <v>-94711.0</v>
+      </c>
+      <c r="R9">
         <v>45000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>72000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>40000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>196000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>76000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>54000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>-18431000.0</v>
+      </c>
+      <c r="C10">
         <v>-16746000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
-        <v>-15397000.0</v>
+        <v>-21793912.0</v>
       </c>
       <c r="E10">
-        <v>-26657000.0</v>
+        <v>-18923990.0</v>
       </c>
       <c r="F10">
-        <v>-28338000.0</v>
+        <v>-35958197.0</v>
       </c>
       <c r="G10">
-        <v>-7846000.0</v>
+        <v>-38546665.0</v>
       </c>
       <c r="H10">
-        <v>-7832727.12</v>
+        <v>-10056771.0</v>
       </c>
       <c r="I10">
+        <v>-9921840.0</v>
+      </c>
+      <c r="J10">
         <v>-8255000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7297000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-12788337.61</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3570000.0</v>
       </c>
-      <c r="M10">
-[...1 lines deleted...]
-      </c>
       <c r="N10">
+        <v>-272155.0</v>
+      </c>
+      <c r="O10">
         <v>-653000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-448702.02</v>
       </c>
-      <c r="P10"/>
       <c r="Q10">
+        <v>-1132417.0</v>
+      </c>
+      <c r="R10">
         <v>-758000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1510000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2586000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2294000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2223000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1502000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1992000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2371000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2414000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2351000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-554000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>184</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-4883000.0</v>
       </c>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
+        <v>567536.0</v>
+      </c>
+      <c r="E11">
         <v>811000.0</v>
       </c>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
       <c r="F11">
-        <v>-2207000.0</v>
+        <v>-4370505.0</v>
       </c>
       <c r="G11">
-        <v>-540000.0</v>
+        <v>-3002064.0</v>
       </c>
       <c r="H11">
-        <v>-1533603.68</v>
+        <v>-692156.0</v>
       </c>
       <c r="I11">
+        <v>-1942640.0</v>
+      </c>
+      <c r="J11">
         <v>-1485000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-89000.0</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
       <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
         <v>-60000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>195000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>759222.46</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4678046.67</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-28000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-81000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-169000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-118000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-82000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-114000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-30000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-65000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-89000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-83000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>234478.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>245003.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B12">
+        <v>18000.0</v>
+      </c>
+      <c r="C12">
         <v>6000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
+        <v>12640.0</v>
+      </c>
+      <c r="E12">
+        <v>8603.0</v>
+      </c>
+      <c r="F12">
+        <v>237410.0</v>
+      </c>
+      <c r="G12">
+        <v>435278.0</v>
+      </c>
+      <c r="H12">
+        <v>93569.0</v>
+      </c>
+      <c r="I12">
+        <v>11979.0</v>
+      </c>
+      <c r="J12">
+        <v>8736.0</v>
+      </c>
+      <c r="K12">
+        <v>9889.0</v>
+      </c>
+      <c r="L12">
+        <v>26667.06</v>
+      </c>
+      <c r="M12">
+        <v>14354.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>4960.0</v>
+      </c>
+      <c r="R12">
+        <v>4000.0</v>
+      </c>
+      <c r="S12">
+        <v>3000.0</v>
+      </c>
+      <c r="T12">
+        <v>5000.0</v>
+      </c>
+      <c r="U12">
+        <v>8000.0</v>
+      </c>
+      <c r="V12">
         <v>10000.0</v>
       </c>
-      <c r="D12">
-[...38 lines deleted...]
-      <c r="Q12">
+      <c r="W12">
+        <v>5000.0</v>
+      </c>
+      <c r="X12">
+        <v>8000.0</v>
+      </c>
+      <c r="Y12">
+        <v>2000.0</v>
+      </c>
+      <c r="Z12">
         <v>4000.0</v>
       </c>
-      <c r="R12">
-[...23 lines deleted...]
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B13">
+        <v>19000.0</v>
+      </c>
+      <c r="C13">
         <v>814000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1154000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>32000.0</v>
       </c>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
       <c r="F13">
+        <v>0.0</v>
+      </c>
+      <c r="G13">
         <v>8000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="I13">
         <v>9000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
       <c r="K13">
+        <v>9000.0</v>
+      </c>
+      <c r="L13">
         <v>18000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>-18431000.0</v>
+      </c>
+      <c r="C15">
         <v>-11863000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>-15397000.0</v>
+        <v>-22361449.0</v>
       </c>
       <c r="E15">
-        <v>-23417000.0</v>
+        <v>-18923990.0</v>
       </c>
       <c r="F15">
-        <v>-26131000.0</v>
+        <v>-31587692.0</v>
       </c>
       <c r="G15">
-        <v>-7306000.0</v>
+        <v>-35544601.0</v>
       </c>
       <c r="H15">
-        <v>-6299123.44</v>
+        <v>-9364615.0</v>
       </c>
       <c r="I15">
+        <v>-7979200.0</v>
+      </c>
+      <c r="J15">
         <v>-6770000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7208000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-12788337.61</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3510000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-280000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-848000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1207924.48</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-4678046.67</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-730000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1429000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2417000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2176000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2141000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1388000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1962000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2306000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2325000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2268000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-554000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-15397000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-23417000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-26131000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-9323000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-7934000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-8593000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-7208000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-8632000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-19572311.57</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B17">
+        <v>-18431000.0</v>
+      </c>
+      <c r="C17">
         <v>-11863000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17691000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-15397000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-23417000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-26131000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7306000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6299123.44</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6770000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7208000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-417458118.87</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-19572311.57</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>1000.0</v>
+      </c>
+      <c r="C18">
         <v>808000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1144000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-176000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-312000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-72000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9456.96</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000.0</v>
       </c>
       <c r="J18">
         <v>-9000.0</v>
       </c>
-      <c r="K18"/>
+      <c r="K18">
+        <v>-9000.0</v>
+      </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>-21284000.0</v>
+      </c>
+      <c r="C21">
         <v>-15794000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>-14586000.0</v>
+        <v>-22731801.0</v>
       </c>
       <c r="E21">
-        <v>-27374000.0</v>
+        <v>-17927215.0</v>
       </c>
       <c r="F21">
-        <v>-28026000.0</v>
+        <v>-36925374.0</v>
       </c>
       <c r="G21">
-        <v>-7773000.0</v>
+        <v>-38122268.0</v>
       </c>
       <c r="H21">
-        <v>-7824058.24</v>
+        <v>-9963202.0</v>
       </c>
       <c r="I21">
+        <v>-9910859.0</v>
+      </c>
+      <c r="J21">
         <v>-8246000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-7288000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-12761670.54</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2762000.0</v>
       </c>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
       <c r="N21">
+        <v>-254845.0</v>
+      </c>
+      <c r="O21">
         <v>-458000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-448702.02</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3031000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-754000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1541000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2549000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2286000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2213000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1497000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1984000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2369000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2410000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2351000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-554000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>21284000.0</v>
+      </c>
+      <c r="C23">
         <v>15794000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>14586000.0</v>
+        <v>22731801.0</v>
       </c>
       <c r="E23">
-        <v>27374000.0</v>
+        <v>17927215.0</v>
       </c>
       <c r="F23">
-        <v>28026000.0</v>
+        <v>36925374.0</v>
       </c>
       <c r="G23">
-        <v>7774000.0</v>
+        <v>38122268.0</v>
       </c>
       <c r="H23">
-        <v>7823270.0</v>
+        <v>9964484.0</v>
       </c>
       <c r="I23">
+        <v>9909861.0</v>
+      </c>
+      <c r="J23">
         <v>8246000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7288000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12761670.54</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2762000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>286000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>458000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>321388.65</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3031000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>801000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1606000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2350000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2707000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2282000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1565000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>544000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2317000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2415000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2434000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>488000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>199000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B25">
+        <v>234000.0</v>
+      </c>
+      <c r="C25">
         <v>124000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>96000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>51000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>141000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>91000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>198000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12609.28</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B26">
+        <v>10279000.0</v>
+      </c>
+      <c r="C26">
         <v>5229000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>12955000.0</v>
+        <v>10254843.0</v>
       </c>
       <c r="E26">
-        <v>13208000.0</v>
+        <v>15922601.0</v>
       </c>
       <c r="F26">
-        <v>5993000.0</v>
+        <v>17816553.0</v>
       </c>
       <c r="G26">
-        <v>2910000.0</v>
+        <v>8151957.0</v>
       </c>
       <c r="H26">
-        <v>4342320.0</v>
+        <v>3729952.0</v>
       </c>
       <c r="I26">
+        <v>5500486.0</v>
+      </c>
+      <c r="J26">
         <v>4672000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2956000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9314212.06</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>794000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>80000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>412000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>737000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>826000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>745000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>457000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>326000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>580000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
+      <c r="C28"/>
       <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
         <v>1631000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>13214000.0</v>
+        <v>1153327.0</v>
       </c>
       <c r="G28">
+        <v>17974297.0</v>
+      </c>
+      <c r="H28">
         <v>6207000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4417000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>71997509.17</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33628793.35</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>112537655.46</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10506807.49</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>286000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>458000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>321388.65</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>719000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1176000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1526000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1672000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>1286000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
+      <c r="AC28"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>-4883000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>449000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>-3240000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2207000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-540000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1533603.68</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1485000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-89000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-60000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>21050000.0</v>
+      </c>
+      <c r="C30">
         <v>15794000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>14586000.0</v>
+        <v>22731801.0</v>
       </c>
       <c r="E30">
-        <v>27374000.0</v>
+        <v>17927215.0</v>
       </c>
       <c r="F30">
-        <v>28026000.0</v>
+        <v>36925374.0</v>
       </c>
       <c r="G30">
-        <v>7774000.0</v>
+        <v>38122268.0</v>
       </c>
       <c r="H30">
-        <v>7823270.0</v>
+        <v>9502979.0</v>
       </c>
       <c r="I30">
+        <v>9909861.0</v>
+      </c>
+      <c r="J30">
         <v>8246000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7288000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12761670.54</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2762000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>286000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>458000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>321388.65</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3031000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>790000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1586000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2326000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2498000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2242000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1520000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>544000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2317000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2415000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2434000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>488000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>199000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B31">
+        <v>2853000.0</v>
+      </c>
+      <c r="C31">
         <v>-952000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>-811000.0</v>
+        <v>937889.0</v>
       </c>
       <c r="E31">
-        <v>717000.0</v>
+        <v>-996775.0</v>
       </c>
       <c r="F31">
-        <v>-312000.0</v>
+        <v>967176.0</v>
       </c>
       <c r="G31">
-        <v>-73000.0</v>
+        <v>-424396.0</v>
       </c>
       <c r="H31">
-        <v>-8668.88</v>
+        <v>-93569.0</v>
       </c>
       <c r="I31">
-        <v>-9000.0</v>
+        <v>-12643.9</v>
       </c>
       <c r="J31">
         <v>-9000.0</v>
       </c>
       <c r="K31">
+        <v>-9000.0</v>
+      </c>
+      <c r="L31">
         <v>-18000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-808000.0</v>
       </c>
-      <c r="M31">
-[...1 lines deleted...]
-      </c>
       <c r="N31">
+        <v>-17310.0</v>
+      </c>
+      <c r="O31">
         <v>-195000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31">
+        <v>-1132417.0</v>
+      </c>
+      <c r="R31">
         <v>-4000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>31000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-37000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-8000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>157000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>8000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
         <v>3000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>-127313.38</v>
       </c>
-      <c r="P32"/>
       <c r="Q32">
+        <v>187339.0</v>
+      </c>
+      <c r="R32">
         <v>56000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>92000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>64000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>405000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>116000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>99000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD32"/>
+  <dimension ref="A1:DH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="G1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>4</v>
       </c>
       <c r="N1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>5</v>
       </c>
       <c r="R1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="S1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="T1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>6</v>
       </c>
       <c r="V1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="W1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="X1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AA1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AB1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>8</v>
       </c>
       <c r="AD1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AE1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AF1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>9</v>
       </c>
       <c r="AH1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AI1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
-      <c r="AK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AM1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>11</v>
       </c>
       <c r="AO1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AQ1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>12</v>
       </c>
       <c r="AS1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AU1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>13</v>
       </c>
       <c r="AW1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AY1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>14</v>
       </c>
       <c r="BA1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BC1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>15</v>
       </c>
       <c r="BE1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BF1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BG1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>16</v>
       </c>
       <c r="BI1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BJ1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BK1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>17</v>
       </c>
       <c r="BM1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BN1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BO1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>18</v>
       </c>
       <c r="BQ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BR1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BS1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>19</v>
       </c>
       <c r="BU1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BV1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BW1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>20</v>
       </c>
       <c r="BY1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CA1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>21</v>
       </c>
       <c r="CC1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CD1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CE1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>22</v>
       </c>
       <c r="CG1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CH1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CI1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>23</v>
       </c>
       <c r="CK1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CL1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CM1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CP1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CQ1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>25</v>
       </c>
       <c r="CS1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CT1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CU1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>26</v>
       </c>
       <c r="CW1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CX1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CY1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>27</v>
       </c>
       <c r="DA1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="DB1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="DC1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DD1" t="s">
-        <v>170</v>
+        <v>28</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>174</v>
       </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>146000.0</v>
+      </c>
+      <c r="C2">
         <v>88000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
+        <v>88000.0</v>
+      </c>
+      <c r="E2">
         <v>61000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>126000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
+        <v>126000.0</v>
+      </c>
+      <c r="H2">
         <v>41000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>41000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
+        <v>-51919.0</v>
+      </c>
+      <c r="K2">
         <v>-41000.0</v>
       </c>
-      <c r="H2">
+      <c r="L2">
         <v>46000.0</v>
       </c>
-      <c r="I2">
-[...7 lines deleted...]
-      <c r="M2"/>
+      <c r="M2">
+        <v>56537.0</v>
+      </c>
       <c r="N2"/>
       <c r="O2">
-        <v>77769.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-55837.0</v>
+      </c>
+      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2">
-        <v>44074.0</v>
+        <v>77769.0</v>
       </c>
       <c r="T2">
-        <v>245469.0</v>
+        <v>45701.0</v>
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2">
-        <v>1293.67</v>
+        <v>44074.0</v>
       </c>
       <c r="X2">
-        <v>7768.55</v>
-[...6 lines deleted...]
-      </c>
+        <v>245469.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
       <c r="AA2">
-        <v>0.0</v>
+        <v>260028.0</v>
       </c>
       <c r="AB2">
-        <v>0.0</v>
+        <v>7768.0</v>
       </c>
       <c r="AC2">
         <v>0.0</v>
       </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
       <c r="AE2">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AF2"/>
+        <v>8250.0</v>
+      </c>
+      <c r="AF2">
+        <v>0.0</v>
+      </c>
       <c r="AG2">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AI2"/>
+        <v>5956.0</v>
+      </c>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
+        <v>4861.0</v>
+      </c>
       <c r="AJ2"/>
-      <c r="AK2"/>
+      <c r="AK2">
+        <v>0.0</v>
+      </c>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2">
         <v>5500.0</v>
       </c>
-      <c r="BI2">
+      <c r="BM2">
         <v>2750.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BN2">
         <v>5500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BO2">
         <v>2750.0</v>
       </c>
-      <c r="BL2">
+      <c r="BP2">
         <v>10000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BQ2">
         <v>5000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BR2">
         <v>10000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BS2">
         <v>5000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BT2">
         <v>12000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BU2">
         <v>6000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BV2">
         <v>12000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BW2">
         <v>6000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BX2">
         <v>104500.0</v>
       </c>
-      <c r="BU2">
+      <c r="BY2">
         <v>52250.0</v>
       </c>
-      <c r="BV2">
+      <c r="BZ2">
         <v>104500.0</v>
       </c>
-      <c r="BW2">
+      <c r="CA2">
         <v>52250.0</v>
       </c>
-      <c r="BX2">
+      <c r="CB2">
         <v>20000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CC2">
         <v>10000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CD2">
         <v>20000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CE2">
         <v>10000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CF2">
         <v>22500.0</v>
       </c>
-      <c r="CC2">
+      <c r="CG2">
         <v>11250.0</v>
       </c>
-      <c r="CD2">
+      <c r="CH2">
         <v>22500.0</v>
       </c>
-      <c r="CE2">
+      <c r="CI2">
         <v>11250.0</v>
       </c>
-      <c r="CF2">
+      <c r="CJ2">
         <v>11250.0</v>
       </c>
-      <c r="CG2"/>
-[...2 lines deleted...]
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
+      <c r="DE2"/>
+      <c r="DF2"/>
+      <c r="DG2"/>
+      <c r="DH2"/>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>146000.0</v>
+      </c>
+      <c r="C3">
         <v>88000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>88000.0</v>
+      </c>
+      <c r="E3">
         <v>61000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>126000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
+        <v>126000.0</v>
+      </c>
+      <c r="H3">
         <v>41000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>41000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
+        <v>69647.0</v>
+      </c>
+      <c r="K3">
         <v>55000.0</v>
       </c>
-      <c r="H3">
+      <c r="L3">
         <v>46000.0</v>
       </c>
-      <c r="I3">
-[...7 lines deleted...]
-      <c r="M3"/>
+      <c r="M3">
+        <v>56537.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3">
-        <v>77769.0</v>
+        <v>6069.0</v>
       </c>
       <c r="P3">
-        <v>45701.0</v>
+        <v>2500.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3">
-        <v>44074.0</v>
+        <v>77769.0</v>
       </c>
       <c r="T3">
-        <v>245469.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>45701.0</v>
+      </c>
+      <c r="U3"/>
       <c r="V3"/>
       <c r="W3">
-        <v>99000.0</v>
+        <v>44074.0</v>
       </c>
       <c r="X3">
-        <v>49500.0</v>
+        <v>245469.0</v>
       </c>
       <c r="Y3">
         <v>99000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3">
-        <v>6304.64</v>
+        <v>125475.0</v>
       </c>
       <c r="AB3">
-        <v>3152.32</v>
+        <v>125404.0</v>
       </c>
       <c r="AC3">
-        <v>6304.64</v>
+        <v>99000.0</v>
       </c>
       <c r="AD3"/>
       <c r="AE3">
+        <v>8282.8</v>
+      </c>
+      <c r="AF3">
+        <v>3152.32</v>
+      </c>
+      <c r="AG3">
+        <v>6304.0</v>
+      </c>
+      <c r="AH3"/>
+      <c r="AI3">
         <v>5500.0</v>
       </c>
-      <c r="AF3">
+      <c r="AJ3">
         <v>2750.0</v>
       </c>
-      <c r="AG3">
+      <c r="AK3">
         <v>5500.0</v>
       </c>
-      <c r="AH3">
+      <c r="AL3">
         <v>4000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AM3">
         <v>2000.0</v>
       </c>
-      <c r="AJ3">
-[...4 lines deleted...]
-      <c r="AM3"/>
       <c r="AN3">
+        <v>2356000.0</v>
+      </c>
+      <c r="AO3"/>
+      <c r="AP3"/>
+      <c r="AQ3"/>
+      <c r="AR3">
+        <v>1951000.0</v>
+      </c>
+      <c r="AS3">
+        <v>-198500.0</v>
+      </c>
+      <c r="AT3">
         <v>-397000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AU3">
         <v>-198500.0</v>
       </c>
-      <c r="AP3">
-[...5 lines deleted...]
-      <c r="AR3">
+      <c r="AV3">
         <v>1500.0</v>
       </c>
-      <c r="AS3">
+      <c r="AW3">
         <v>750.0</v>
       </c>
-      <c r="AT3">
+      <c r="AX3">
         <v>1500.0</v>
       </c>
-      <c r="AU3">
+      <c r="AY3">
         <v>750.0</v>
       </c>
-      <c r="AV3">
+      <c r="AZ3">
         <v>-97500.0</v>
       </c>
-      <c r="AW3">
+      <c r="BA3">
         <v>-48750.0</v>
       </c>
-      <c r="AX3">
+      <c r="BB3">
         <v>-97500.0</v>
       </c>
-      <c r="AY3">
+      <c r="BC3">
         <v>-48750.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BD3">
         <v>-244500.0</v>
       </c>
-      <c r="BA3">
+      <c r="BE3">
         <v>-122250.0</v>
       </c>
-      <c r="BB3">
+      <c r="BF3">
         <v>-244500.0</v>
       </c>
-      <c r="BC3">
+      <c r="BG3">
         <v>-122250.0</v>
       </c>
-      <c r="BD3">
+      <c r="BH3">
         <v>-122250.0</v>
       </c>
-      <c r="BE3"/>
-[...2 lines deleted...]
-      <c r="BH3">
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3">
         <v>119000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BM3">
         <v>59500.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BN3">
         <v>119000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BO3">
         <v>59500.0</v>
       </c>
-      <c r="BL3">
+      <c r="BP3">
         <v>150000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BQ3">
         <v>75000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BR3">
         <v>150000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BS3">
         <v>75000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BT3">
         <v>29500.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BU3">
         <v>14750.0</v>
       </c>
-      <c r="BR3">
+      <c r="BV3">
         <v>29500.0</v>
       </c>
-      <c r="BS3">
+      <c r="BW3">
         <v>14750.0</v>
       </c>
-      <c r="BT3">
+      <c r="BX3">
         <v>66500.0</v>
       </c>
-      <c r="BU3">
+      <c r="BY3">
         <v>33250.0</v>
       </c>
-      <c r="BV3">
+      <c r="BZ3">
         <v>66500.0</v>
       </c>
-      <c r="BW3">
+      <c r="CA3">
         <v>33250.0</v>
       </c>
-      <c r="BX3">
+      <c r="CB3">
         <v>16500.0</v>
       </c>
-      <c r="BY3">
+      <c r="CC3">
         <v>8250.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CD3">
         <v>16500.0</v>
       </c>
-      <c r="CA3">
+      <c r="CE3">
         <v>8250.0</v>
       </c>
-      <c r="CB3">
+      <c r="CF3">
         <v>10000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CG3">
         <v>5000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CH3">
         <v>10000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CI3">
         <v>5000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CJ3">
         <v>16000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CK3">
         <v>8000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CL3">
         <v>16000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CM3">
         <v>8000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CN3">
         <v>10500.0</v>
       </c>
-      <c r="CK3">
+      <c r="CO3">
         <v>5250.0</v>
       </c>
-      <c r="CL3">
+      <c r="CP3">
         <v>10500.0</v>
       </c>
-      <c r="CM3">
+      <c r="CQ3">
         <v>5250.0</v>
       </c>
-      <c r="CN3">
+      <c r="CR3">
         <v>10250.0</v>
       </c>
-      <c r="CO3">
+      <c r="CS3">
         <v>5000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CT3">
         <v>10000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CU3">
         <v>5000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CV3">
         <v>11250.0</v>
       </c>
-      <c r="CS3">
+      <c r="CW3">
         <v>6250.0</v>
       </c>
-      <c r="CT3">
+      <c r="CX3">
         <v>12500.0</v>
       </c>
-      <c r="CU3">
+      <c r="CY3">
         <v>6250.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>250.0</v>
       </c>
       <c r="CZ3">
         <v>500.0</v>
       </c>
       <c r="DA3">
         <v>250.0</v>
       </c>
       <c r="DB3">
         <v>500.0</v>
       </c>
       <c r="DC3">
         <v>250.0</v>
       </c>
       <c r="DD3">
+        <v>500.0</v>
+      </c>
+      <c r="DE3">
         <v>250.0</v>
       </c>
+      <c r="DF3">
+        <v>500.0</v>
+      </c>
+      <c r="DG3">
+        <v>250.0</v>
+      </c>
+      <c r="DH3">
+        <v>250.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...10 lines deleted...]
-      </c>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
-      <c r="AK4"/>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
@@ -18785,743 +19507,773 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B5">
+        <v>-12328000.0</v>
+      </c>
+      <c r="C5">
         <v>-5632000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
+        <v>-5632000.0</v>
+      </c>
+      <c r="E5">
         <v>-8760000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-15960000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
+        <v>-15960000.0</v>
+      </c>
+      <c r="H5">
         <v>-8620000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-8620000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
+        <v>-10905590.0</v>
+      </c>
+      <c r="K5">
         <v>-8612000.0</v>
       </c>
-      <c r="H5">
+      <c r="L5">
         <v>-10877000.0</v>
       </c>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5">
+      <c r="M5">
+        <v>-13368594.0</v>
+      </c>
+      <c r="N5">
         <v>-5036500.0</v>
       </c>
-      <c r="K5">
-[...5 lines deleted...]
-      <c r="M5">
+      <c r="O5">
+        <v>-5478184.0</v>
+      </c>
+      <c r="P5">
+        <v>-5204030.0</v>
+      </c>
+      <c r="Q5">
         <v>-5177413.0</v>
       </c>
-      <c r="N5">
+      <c r="R5">
         <v>-5201886.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5">
+      <c r="S5">
+        <v>-21217085.0</v>
+      </c>
+      <c r="T5">
         <v>-25381071.0</v>
       </c>
-      <c r="Q5">
+      <c r="U5">
         <v>-12522869.0</v>
       </c>
-      <c r="R5">
+      <c r="V5">
         <v>-12664589.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="W5">
+        <v>-5108850.0</v>
+      </c>
+      <c r="X5">
         <v>-4783509.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>-1943250.0</v>
       </c>
       <c r="Y5">
         <v>-3886500.0</v>
       </c>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
+        <v>-4925845.0</v>
+      </c>
+      <c r="AB5">
+        <v>-4923090.0</v>
+      </c>
+      <c r="AC5">
+        <v>-3886500.0</v>
+      </c>
+      <c r="AD5">
         <v>-25567533.23</v>
       </c>
-      <c r="AA5">
-[...2 lines deleted...]
-      <c r="AB5">
+      <c r="AE5">
+        <v>-5139475.8</v>
+      </c>
+      <c r="AF5">
         <v>-1956014.56</v>
       </c>
-      <c r="AC5">
-[...2 lines deleted...]
-      <c r="AD5">
+      <c r="AG5">
+        <v>-3912028.0</v>
+      </c>
+      <c r="AH5">
         <v>-2188500.0</v>
       </c>
-      <c r="AE5">
+      <c r="AI5">
         <v>-4123000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AJ5">
         <v>-2061500.0</v>
       </c>
-      <c r="AG5">
+      <c r="AK5">
         <v>-4123000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AL5">
         <v>-3644000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AM5">
         <v>-1822000.0</v>
       </c>
-      <c r="AJ5">
-[...2 lines deleted...]
-      <c r="AK5">
+      <c r="AN5">
+        <v>-6329500.0</v>
+      </c>
+      <c r="AO5">
         <v>-2153500.0</v>
       </c>
-      <c r="AL5">
+      <c r="AP5">
         <v>-2153500.0</v>
       </c>
-      <c r="AM5">
+      <c r="AQ5">
         <v>-2153500.0</v>
       </c>
-      <c r="AN5">
+      <c r="AR5">
+        <v>-3729000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-690500.0</v>
+      </c>
+      <c r="AT5">
         <v>-1381000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AU5">
         <v>-690500.0</v>
       </c>
-      <c r="AP5">
-[...5 lines deleted...]
-      <c r="AR5">
+      <c r="AV5">
         <v>-143000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AW5">
         <v>-71500.0</v>
       </c>
-      <c r="AT5">
+      <c r="AX5">
         <v>-143000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AY5">
         <v>-71500.0</v>
       </c>
-      <c r="AV5">
+      <c r="AZ5">
         <v>-229000.0</v>
       </c>
-      <c r="AW5">
+      <c r="BA5">
         <v>-114500.0</v>
       </c>
-      <c r="AX5">
+      <c r="BB5">
         <v>-229000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BC5">
         <v>-114500.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BD5">
         <v>-144500.0</v>
       </c>
-      <c r="BA5">
+      <c r="BE5">
         <v>-72250.0</v>
       </c>
-      <c r="BB5">
+      <c r="BF5">
         <v>-144500.0</v>
       </c>
-      <c r="BC5">
+      <c r="BG5">
         <v>-72250.0</v>
       </c>
-      <c r="BD5">
+      <c r="BH5">
         <v>-72250.0</v>
       </c>
-      <c r="BE5">
+      <c r="BI5">
         <v>-757750.0</v>
       </c>
-      <c r="BF5">
+      <c r="BJ5">
         <v>-757750.0</v>
       </c>
-      <c r="BG5">
+      <c r="BK5">
         <v>-757750.0</v>
       </c>
-      <c r="BH5">
+      <c r="BL5">
         <v>-377000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BM5">
         <v>-188500.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BN5">
         <v>-377000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BO5">
         <v>-188500.0</v>
       </c>
-      <c r="BL5">
+      <c r="BP5">
         <v>-770500.0</v>
       </c>
-      <c r="BM5">
+      <c r="BQ5">
         <v>-385250.0</v>
       </c>
-      <c r="BN5">
+      <c r="BR5">
         <v>-770500.0</v>
       </c>
-      <c r="BO5">
+      <c r="BS5">
         <v>-385250.0</v>
       </c>
-      <c r="BP5">
+      <c r="BT5">
         <v>-1274500.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BU5">
         <v>-637250.0</v>
       </c>
-      <c r="BR5">
+      <c r="BV5">
         <v>-1274500.0</v>
       </c>
-      <c r="BS5">
+      <c r="BW5">
         <v>-637250.0</v>
       </c>
-      <c r="BT5">
+      <c r="BX5">
         <v>-1143000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BY5">
         <v>-571500.0</v>
       </c>
-      <c r="BV5">
+      <c r="BZ5">
         <v>-1143000.0</v>
       </c>
-      <c r="BW5">
+      <c r="CA5">
         <v>-571500.0</v>
       </c>
-      <c r="BX5">
+      <c r="CB5">
         <v>-1106500.0</v>
       </c>
-      <c r="BY5">
+      <c r="CC5">
         <v>-553250.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CD5">
         <v>-1106500.0</v>
       </c>
-      <c r="CA5">
+      <c r="CE5">
         <v>-553250.0</v>
       </c>
-      <c r="CB5">
+      <c r="CF5">
         <v>-748500.0</v>
       </c>
-      <c r="CC5">
+      <c r="CG5">
         <v>-374250.0</v>
       </c>
-      <c r="CD5">
+      <c r="CH5">
         <v>-748500.0</v>
       </c>
-      <c r="CE5">
+      <c r="CI5">
         <v>-374250.0</v>
       </c>
-      <c r="CF5">
+      <c r="CJ5">
         <v>-992000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CK5">
         <v>-496000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CL5">
         <v>-992000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CM5">
         <v>-496000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CN5">
         <v>-1184500.0</v>
       </c>
-      <c r="CK5">
+      <c r="CO5">
         <v>-592250.0</v>
       </c>
-      <c r="CL5">
+      <c r="CP5">
         <v>-1184500.0</v>
       </c>
-      <c r="CM5">
+      <c r="CQ5">
         <v>-592250.0</v>
       </c>
-      <c r="CN5">
+      <c r="CR5">
         <v>-1194750.0</v>
       </c>
-      <c r="CO5">
+      <c r="CS5">
         <v>-602500.0</v>
       </c>
-      <c r="CP5">
+      <c r="CT5">
         <v>-1205000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CU5">
         <v>-602500.0</v>
       </c>
-      <c r="CR5">
+      <c r="CV5">
         <v>-1190250.0</v>
       </c>
-      <c r="CS5">
+      <c r="CW5">
         <v>-587750.0</v>
       </c>
-      <c r="CT5">
+      <c r="CX5">
         <v>-1175500.0</v>
       </c>
-      <c r="CU5">
+      <c r="CY5">
         <v>-587750.0</v>
       </c>
-      <c r="CV5">
+      <c r="CZ5">
         <v>-277000.0</v>
       </c>
-      <c r="CW5">
+      <c r="DA5">
         <v>-138500.0</v>
       </c>
-      <c r="CX5">
+      <c r="DB5">
         <v>-277000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DC5">
         <v>-138500.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DD5">
         <v>-136000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DE5">
         <v>-68000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DF5">
         <v>-136000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DG5">
         <v>-68000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DH5">
         <v>-68000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>-12182000.0</v>
+      </c>
+      <c r="C6">
         <v>-5544000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
+        <v>-5544000.0</v>
+      </c>
+      <c r="E6">
         <v>-8699000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-15834000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
+        <v>-15834000.0</v>
+      </c>
+      <c r="H6">
         <v>-8579000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-8579000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
+        <v>-10835943.0</v>
+      </c>
+      <c r="K6">
         <v>-8557000.0</v>
       </c>
-      <c r="H6">
+      <c r="L6">
         <v>-10831000.0</v>
       </c>
-      <c r="I6">
-[...7 lines deleted...]
-      <c r="M6"/>
+      <c r="M6">
+        <v>-13312057.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6">
-        <v>-17377236.0</v>
+        <v>-5472115.0</v>
       </c>
       <c r="P6">
-        <v>-25335370.0</v>
+        <v>-5201530.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6">
-        <v>-5064780.0</v>
+        <v>-21139316.0</v>
       </c>
       <c r="T6">
-        <v>-4538040.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-25335370.0</v>
+      </c>
+      <c r="U6"/>
       <c r="V6"/>
       <c r="W6">
-        <v>-3787500.0</v>
+        <v>-5064776.0</v>
       </c>
       <c r="X6">
-        <v>-1893750.0</v>
+        <v>-4538040.0</v>
       </c>
       <c r="Y6">
         <v>-3787500.0</v>
       </c>
       <c r="Z6"/>
       <c r="AA6">
-        <v>-3905724.48</v>
+        <v>-4800370.0</v>
       </c>
       <c r="AB6">
-        <v>-1952862.24</v>
+        <v>-4797686.0</v>
       </c>
       <c r="AC6">
-        <v>-3905724.48</v>
+        <v>-3787500.0</v>
       </c>
       <c r="AD6"/>
       <c r="AE6">
+        <v>-5131193.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1952862.24</v>
+      </c>
+      <c r="AG6">
+        <v>-3905724.0</v>
+      </c>
+      <c r="AH6"/>
+      <c r="AI6">
         <v>-4117500.0</v>
       </c>
-      <c r="AF6">
+      <c r="AJ6">
         <v>-2058750.0</v>
       </c>
-      <c r="AG6">
+      <c r="AK6">
         <v>-4117500.0</v>
       </c>
-      <c r="AH6">
+      <c r="AL6">
         <v>-3640000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AM6">
         <v>-1820000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AN6">
         <v>-3973500.0</v>
       </c>
-      <c r="AK6">
+      <c r="AO6">
         <v>-2153500.0</v>
       </c>
-      <c r="AL6">
+      <c r="AP6">
         <v>-4307000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AQ6">
         <v>-2153500.0</v>
       </c>
-      <c r="AN6">
+      <c r="AR6">
         <v>-1778000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AS6">
         <v>-889000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AT6">
         <v>-1778000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AU6">
         <v>-889000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AV6">
         <v>-141500.0</v>
       </c>
-      <c r="AS6">
+      <c r="AW6">
         <v>-70750.0</v>
       </c>
-      <c r="AT6">
+      <c r="AX6">
         <v>-141500.0</v>
       </c>
-      <c r="AU6">
+      <c r="AY6">
         <v>-70750.0</v>
       </c>
-      <c r="AV6">
+      <c r="AZ6">
         <v>-326500.0</v>
       </c>
-      <c r="AW6">
+      <c r="BA6">
         <v>-163250.0</v>
       </c>
-      <c r="AX6">
+      <c r="BB6">
         <v>-326500.0</v>
       </c>
-      <c r="AY6">
+      <c r="BC6">
         <v>-163250.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BD6">
         <v>-389000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BE6">
         <v>-194500.0</v>
       </c>
-      <c r="BB6">
+      <c r="BF6">
         <v>-389000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BG6">
         <v>-194500.0</v>
       </c>
-      <c r="BD6">
+      <c r="BH6">
         <v>-1515500.0</v>
       </c>
-      <c r="BE6">
+      <c r="BI6">
         <v>-757750.0</v>
       </c>
-      <c r="BF6">
+      <c r="BJ6">
         <v>-1515500.0</v>
       </c>
-      <c r="BG6">
+      <c r="BK6">
         <v>-757750.0</v>
       </c>
-      <c r="BH6">
+      <c r="BL6">
         <v>-258000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BM6">
         <v>-129000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BN6">
         <v>-258000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BO6">
         <v>-129000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BP6">
         <v>-620500.0</v>
       </c>
-      <c r="BM6">
+      <c r="BQ6">
         <v>-310250.0</v>
       </c>
-      <c r="BN6">
+      <c r="BR6">
         <v>-620500.0</v>
       </c>
-      <c r="BO6">
+      <c r="BS6">
         <v>-310250.0</v>
       </c>
-      <c r="BP6">
+      <c r="BT6">
         <v>-1245000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BU6">
         <v>-622500.0</v>
       </c>
-      <c r="BR6">
+      <c r="BV6">
         <v>-1245000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BW6">
         <v>-622500.0</v>
       </c>
-      <c r="BT6">
+      <c r="BX6">
         <v>-1076500.0</v>
       </c>
-      <c r="BU6">
+      <c r="BY6">
         <v>-538250.0</v>
       </c>
-      <c r="BV6">
+      <c r="BZ6">
         <v>-1076500.0</v>
       </c>
-      <c r="BW6">
+      <c r="CA6">
         <v>-538250.0</v>
       </c>
-      <c r="BX6">
+      <c r="CB6">
         <v>-1090000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CC6">
         <v>-545000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CD6">
         <v>-1090000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CE6">
         <v>-545000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CF6">
         <v>-738500.0</v>
       </c>
-      <c r="CC6">
+      <c r="CG6">
         <v>-369250.0</v>
       </c>
-      <c r="CD6">
+      <c r="CH6">
         <v>-738500.0</v>
       </c>
-      <c r="CE6">
+      <c r="CI6">
         <v>-369250.0</v>
       </c>
-      <c r="CF6">
+      <c r="CJ6">
         <v>-976000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CK6">
         <v>-488000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CL6">
         <v>-976000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CM6">
         <v>-488000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CN6">
         <v>-1174000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CO6">
         <v>-587000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CP6">
         <v>-1174000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CQ6">
         <v>-587000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CR6">
         <v>-1184500.0</v>
       </c>
-      <c r="CO6">
+      <c r="CS6">
         <v>-597500.0</v>
       </c>
-      <c r="CP6">
+      <c r="CT6">
         <v>-1195000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CU6">
         <v>-597500.0</v>
       </c>
-      <c r="CR6">
+      <c r="CV6">
         <v>-1179000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CW6">
         <v>-581500.0</v>
       </c>
-      <c r="CT6">
+      <c r="CX6">
         <v>-1163000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CY6">
         <v>-581500.0</v>
       </c>
-      <c r="CV6">
+      <c r="CZ6">
         <v>-276500.0</v>
       </c>
-      <c r="CW6">
+      <c r="DA6">
         <v>-138250.0</v>
       </c>
-      <c r="CX6">
+      <c r="DB6">
         <v>-276500.0</v>
       </c>
-      <c r="CY6">
+      <c r="DC6">
         <v>-138250.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DD6">
         <v>-135500.0</v>
       </c>
-      <c r="DA6">
+      <c r="DE6">
         <v>-67750.0</v>
       </c>
-      <c r="DB6">
+      <c r="DF6">
         <v>-135500.0</v>
       </c>
-      <c r="DC6">
+      <c r="DG6">
         <v>-67750.0</v>
       </c>
-      <c r="DD6">
+      <c r="DH6">
         <v>-67750.0</v>
       </c>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
-[...10 lines deleted...]
-      </c>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
@@ -19549,111 +20301,115 @@
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
-[...10 lines deleted...]
-      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
-      <c r="AK8"/>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
@@ -19681,1175 +20437,1219 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>-146000.0</v>
+      </c>
+      <c r="C9">
         <v>-88000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
+        <v>-88000.0</v>
+      </c>
+      <c r="E9">
         <v>-61000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-126000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
+        <v>-126000.0</v>
+      </c>
+      <c r="H9">
         <v>-41000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-41000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
+        <v>-55000.0</v>
+      </c>
+      <c r="K9">
         <v>41000.0</v>
       </c>
-      <c r="H9">
+      <c r="L9">
         <v>-46000.0</v>
       </c>
-      <c r="I9">
-[...7 lines deleted...]
-      <c r="M9"/>
+      <c r="M9">
+        <v>-56537.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9">
-        <v>-77769.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>55837.0</v>
+      </c>
+      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9">
-        <v>-44074.0</v>
+        <v>-77769.0</v>
       </c>
       <c r="T9">
-        <v>-245469.0</v>
+        <v>-45701.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
-        <v>-1293.67</v>
+        <v>-44074.0</v>
       </c>
       <c r="X9">
-        <v>-7768.55</v>
-[...6 lines deleted...]
-      </c>
+        <v>-245469.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9">
-        <v>0.0</v>
+        <v>-260028.0</v>
       </c>
       <c r="AB9">
-        <v>0.0</v>
+        <v>-7768.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AF9"/>
+        <v>-8250.0</v>
+      </c>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AI9"/>
+        <v>-5956.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>-4861.0</v>
+      </c>
       <c r="AJ9"/>
-      <c r="AK9"/>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-      <c r="AR9">
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9">
         <v>1500.0</v>
       </c>
-      <c r="AS9">
+      <c r="AW9">
         <v>750.0</v>
       </c>
-      <c r="AT9">
+      <c r="AX9">
         <v>1500.0</v>
       </c>
-      <c r="AU9">
+      <c r="AY9">
         <v>750.0</v>
       </c>
-      <c r="AV9">
+      <c r="AZ9">
         <v>750.0</v>
       </c>
-      <c r="AW9"/>
-[...2 lines deleted...]
-      <c r="AZ9">
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-41000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BE9">
         <v>-20500.0</v>
       </c>
-      <c r="BB9">
+      <c r="BF9">
         <v>-41000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BG9">
         <v>-20500.0</v>
       </c>
-      <c r="BD9">
+      <c r="BH9">
         <v>-20500.0</v>
       </c>
-      <c r="BE9"/>
-[...2 lines deleted...]
-      <c r="BH9">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9">
         <v>22500.0</v>
       </c>
-      <c r="BI9">
+      <c r="BM9">
         <v>11250.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BN9">
         <v>22500.0</v>
       </c>
-      <c r="BK9">
+      <c r="BO9">
         <v>11250.0</v>
       </c>
-      <c r="BL9">
+      <c r="BP9">
         <v>36000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BQ9">
         <v>18000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BR9">
         <v>36000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BS9">
         <v>18000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BT9">
         <v>20000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BU9">
         <v>10000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BV9">
         <v>20000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BW9">
         <v>10000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BX9">
         <v>98000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BY9">
         <v>49000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BZ9">
         <v>98000.0</v>
       </c>
-      <c r="BW9">
+      <c r="CA9">
         <v>49000.0</v>
       </c>
-      <c r="BX9">
+      <c r="CB9">
         <v>38000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CC9">
         <v>19000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CD9">
         <v>38000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CE9">
         <v>19000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CF9">
         <v>27000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CG9">
         <v>13500.0</v>
       </c>
-      <c r="CD9">
+      <c r="CH9">
         <v>27000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CI9">
         <v>13500.0</v>
       </c>
-      <c r="CF9">
+      <c r="CJ9">
         <v>13500.0</v>
       </c>
-      <c r="CG9"/>
-[...2 lines deleted...]
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>-12799000.0</v>
+      </c>
+      <c r="C10">
         <v>-5632000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
+        <v>-5632000.0</v>
+      </c>
+      <c r="E10">
         <v>-8766000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-15960000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
+        <v>-15960000.0</v>
+      </c>
+      <c r="H10">
         <v>-8625000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-8625000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
+        <v>-10911922.0</v>
+      </c>
+      <c r="K10">
         <v>-8617000.0</v>
       </c>
-      <c r="H10">
+      <c r="L10">
         <v>-10884000.0</v>
       </c>
-      <c r="I10">
-[...7 lines deleted...]
-      <c r="M10"/>
+      <c r="M10">
+        <v>-13377197.0</v>
+      </c>
       <c r="N10"/>
       <c r="O10">
-        <v>-17480001.0</v>
+        <v>-5478184.0</v>
       </c>
       <c r="P10">
-        <v>-23677074.0</v>
+        <v>-4832140.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10">
-        <v>-4953960.0</v>
+        <v>-17480000.0</v>
       </c>
       <c r="T10">
-        <v>-5201443.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-23677074.0</v>
+      </c>
+      <c r="U10"/>
       <c r="V10"/>
       <c r="W10">
-        <v>-3923000.0</v>
+        <v>-4953960.0</v>
       </c>
       <c r="X10">
-        <v>-1961500.0</v>
+        <v>-5201443.0</v>
       </c>
       <c r="Y10">
         <v>-3923000.0</v>
       </c>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
+        <v>-4972106.0</v>
+      </c>
+      <c r="AB10">
+        <v>-4969326.0</v>
+      </c>
+      <c r="AC10">
+        <v>-3923000.0</v>
+      </c>
+      <c r="AD10">
         <v>-25603152.56</v>
       </c>
-      <c r="AA10">
-[...2 lines deleted...]
-      <c r="AB10">
+      <c r="AE10">
+        <v>-5145170.0</v>
+      </c>
+      <c r="AF10">
         <v>-1958181.78</v>
       </c>
-      <c r="AC10">
-[...2 lines deleted...]
-      <c r="AD10">
+      <c r="AG10">
+        <v>-3916363.0</v>
+      </c>
+      <c r="AH10">
         <v>-2191000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AI10">
         <v>-4127500.0</v>
       </c>
-      <c r="AF10">
+      <c r="AJ10">
         <v>-2063750.0</v>
       </c>
-      <c r="AG10">
+      <c r="AK10">
         <v>-4127500.0</v>
       </c>
-      <c r="AH10">
+      <c r="AL10">
         <v>-3648500.0</v>
       </c>
-      <c r="AI10">
+      <c r="AM10">
         <v>-1824250.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AN10">
         <v>-3982250.0</v>
       </c>
-      <c r="AK10">
+      <c r="AO10">
         <v>-2158000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AP10">
         <v>-4316000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AQ10">
         <v>-2158000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AR10">
         <v>-1785000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AS10">
         <v>-892500.0</v>
       </c>
-      <c r="AP10">
+      <c r="AT10">
         <v>-1785000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AU10">
         <v>-892500.0</v>
       </c>
-      <c r="AR10">
+      <c r="AV10">
         <v>-141500.0</v>
       </c>
-      <c r="AS10">
+      <c r="AW10">
         <v>-70750.0</v>
       </c>
-      <c r="AT10">
+      <c r="AX10">
         <v>-141500.0</v>
       </c>
-      <c r="AU10">
+      <c r="AY10">
         <v>-70750.0</v>
       </c>
-      <c r="AV10">
+      <c r="AZ10">
         <v>-326500.0</v>
       </c>
-      <c r="AW10">
+      <c r="BA10">
         <v>-163250.0</v>
       </c>
-      <c r="AX10">
+      <c r="BB10">
         <v>-326500.0</v>
       </c>
-      <c r="AY10">
+      <c r="BC10">
         <v>-163250.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BD10">
         <v>-144500.0</v>
       </c>
-      <c r="BA10">
+      <c r="BE10">
         <v>-72250.0</v>
       </c>
-      <c r="BB10">
+      <c r="BF10">
         <v>-144500.0</v>
       </c>
-      <c r="BC10">
+      <c r="BG10">
         <v>-72250.0</v>
       </c>
-      <c r="BD10">
+      <c r="BH10">
         <v>-72250.0</v>
       </c>
-      <c r="BE10"/>
-[...2 lines deleted...]
-      <c r="BH10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10">
         <v>-379000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BM10">
         <v>-189500.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BN10">
         <v>-379000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BO10">
         <v>-189500.0</v>
       </c>
-      <c r="BL10">
+      <c r="BP10">
         <v>-755000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BQ10">
         <v>-377500.0</v>
       </c>
-      <c r="BN10">
+      <c r="BR10">
         <v>-755000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BS10">
         <v>-377500.0</v>
       </c>
-      <c r="BP10">
+      <c r="BT10">
         <v>-1293000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BU10">
         <v>-646500.0</v>
       </c>
-      <c r="BR10">
+      <c r="BV10">
         <v>-1293000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BW10">
         <v>-646500.0</v>
       </c>
-      <c r="BT10">
+      <c r="BX10">
         <v>-1147000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BY10">
         <v>-573500.0</v>
       </c>
-      <c r="BV10">
+      <c r="BZ10">
         <v>-1147000.0</v>
       </c>
-      <c r="BW10">
+      <c r="CA10">
         <v>-573500.0</v>
       </c>
-      <c r="BX10">
+      <c r="CB10">
         <v>-1111500.0</v>
       </c>
-      <c r="BY10">
+      <c r="CC10">
         <v>-555750.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CD10">
         <v>-1111500.0</v>
       </c>
-      <c r="CA10">
+      <c r="CE10">
         <v>-555750.0</v>
       </c>
-      <c r="CB10">
+      <c r="CF10">
         <v>-751000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CG10">
         <v>-375500.0</v>
       </c>
-      <c r="CD10">
+      <c r="CH10">
         <v>-751000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CI10">
         <v>-375500.0</v>
       </c>
-      <c r="CF10">
+      <c r="CJ10">
         <v>-996000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CK10">
         <v>-498000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CL10">
         <v>-996000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CM10">
         <v>-498000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CN10">
         <v>-1185500.0</v>
       </c>
-      <c r="CK10">
+      <c r="CO10">
         <v>-592750.0</v>
       </c>
-      <c r="CL10">
+      <c r="CP10">
         <v>-1185500.0</v>
       </c>
-      <c r="CM10">
+      <c r="CQ10">
         <v>-592750.0</v>
       </c>
-      <c r="CN10">
-[...2 lines deleted...]
-      <c r="CO10">
+      <c r="CR10">
+        <v>-1207000.0</v>
+      </c>
+      <c r="CS10">
         <v>-603500.0</v>
       </c>
-      <c r="CP10">
+      <c r="CT10">
         <v>-1207000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CU10">
         <v>-603500.0</v>
       </c>
-      <c r="CR10">
+      <c r="CV10">
         <v>-1191250.0</v>
       </c>
-      <c r="CS10">
+      <c r="CW10">
         <v>-587750.0</v>
       </c>
-      <c r="CT10">
+      <c r="CX10">
         <v>-1175500.0</v>
       </c>
-      <c r="CU10">
+      <c r="CY10">
         <v>-587750.0</v>
       </c>
-      <c r="CV10">
+      <c r="CZ10">
         <v>-277000.0</v>
       </c>
-      <c r="CW10">
+      <c r="DA10">
         <v>-138500.0</v>
       </c>
-      <c r="CX10">
+      <c r="DB10">
         <v>-277000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DC10">
         <v>-138500.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DD10">
         <v>-136000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DE10">
         <v>-68000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DF10">
         <v>-136000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DG10">
         <v>-68000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DH10">
         <v>-68000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>-1557000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-6652000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
+        <v>-6652000.0</v>
+      </c>
+      <c r="H11">
         <v>449000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>449000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>-1.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>-1620000.0</v>
       </c>
-      <c r="N11">
+      <c r="R11">
         <v>-1620000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="S11"/>
+      <c r="T11">
         <v>-2244575.0</v>
       </c>
-      <c r="Q11">
+      <c r="U11">
         <v>-1103500.0</v>
       </c>
-      <c r="R11">
+      <c r="V11">
         <v>-1103500.0</v>
       </c>
-      <c r="S11">
-[...2 lines deleted...]
-      <c r="T11">
+      <c r="W11">
+        <v>-346078.0</v>
+      </c>
+      <c r="X11">
         <v>-645774.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>-135000.0</v>
       </c>
       <c r="Y11">
         <v>-270000.0</v>
       </c>
       <c r="Z11">
+        <v>-327896.0</v>
+      </c>
+      <c r="AA11">
+        <v>-342204.0</v>
+      </c>
+      <c r="AB11">
+        <v>-342013.0</v>
+      </c>
+      <c r="AC11">
+        <v>-270000.0</v>
+      </c>
+      <c r="AD11">
         <v>-729500.0</v>
       </c>
-      <c r="AA11">
-[...2 lines deleted...]
-      <c r="AB11">
+      <c r="AE11">
+        <v>-1007395.0</v>
+      </c>
+      <c r="AF11">
         <v>-383400.92</v>
       </c>
-      <c r="AC11">
-[...2 lines deleted...]
-      <c r="AD11">
+      <c r="AG11">
+        <v>-766801.0</v>
+      </c>
+      <c r="AH11">
         <v>-742500.0</v>
       </c>
-      <c r="AE11">
+      <c r="AI11">
         <v>-742500.0</v>
       </c>
-      <c r="AF11">
+      <c r="AJ11">
         <v>-371250.0</v>
       </c>
-      <c r="AG11">
+      <c r="AK11">
         <v>-742500.0</v>
       </c>
-      <c r="AH11">
+      <c r="AL11">
         <v>-44500.0</v>
       </c>
-      <c r="AI11">
+      <c r="AM11">
         <v>-22250.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AN11">
         <v>-22250.0</v>
       </c>
-      <c r="AK11"/>
-[...2 lines deleted...]
-      <c r="AN11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-30000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AS11">
         <v>-15000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AT11">
         <v>-30000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AU11">
         <v>-15000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AV11">
         <v>-1500.0</v>
       </c>
-      <c r="AS11">
+      <c r="AW11">
         <v>-750.0</v>
       </c>
-      <c r="AT11">
+      <c r="AX11">
         <v>-1500.0</v>
       </c>
-      <c r="AU11">
+      <c r="AY11">
         <v>-750.0</v>
       </c>
-      <c r="AV11">
+      <c r="AZ11">
         <v>97500.0</v>
       </c>
-      <c r="AW11">
+      <c r="BA11">
         <v>48750.0</v>
       </c>
-      <c r="AX11">
+      <c r="BB11">
         <v>97500.0</v>
       </c>
-      <c r="AY11">
+      <c r="BC11">
         <v>48750.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BD11">
         <v>244500.0</v>
       </c>
-      <c r="BA11">
+      <c r="BE11">
         <v>122250.0</v>
       </c>
-      <c r="BB11">
+      <c r="BF11">
         <v>244500.0</v>
       </c>
-      <c r="BC11">
+      <c r="BG11">
         <v>122250.0</v>
       </c>
-      <c r="BD11">
+      <c r="BH11">
         <v>1515500.0</v>
       </c>
-      <c r="BE11">
+      <c r="BI11">
         <v>757750.0</v>
       </c>
-      <c r="BF11">
+      <c r="BJ11">
         <v>1515500.0</v>
       </c>
-      <c r="BG11">
+      <c r="BK11">
         <v>757750.0</v>
       </c>
-      <c r="BH11">
+      <c r="BL11">
         <v>-14000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BM11">
         <v>-7000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BN11">
         <v>-14000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BO11">
         <v>-7000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BP11">
         <v>-40500.0</v>
       </c>
-      <c r="BM11">
+      <c r="BQ11">
         <v>-20250.0</v>
       </c>
-      <c r="BN11">
+      <c r="BR11">
         <v>-40500.0</v>
       </c>
-      <c r="BO11">
+      <c r="BS11">
         <v>-20250.0</v>
       </c>
-      <c r="BP11">
+      <c r="BT11">
         <v>-84500.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BU11">
         <v>-42250.0</v>
       </c>
-      <c r="BR11">
+      <c r="BV11">
         <v>-84500.0</v>
       </c>
-      <c r="BS11">
+      <c r="BW11">
         <v>-42250.0</v>
       </c>
-      <c r="BT11">
+      <c r="BX11">
         <v>-59000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BY11">
         <v>-29500.0</v>
       </c>
-      <c r="BV11">
+      <c r="BZ11">
         <v>-59000.0</v>
       </c>
-      <c r="BW11">
+      <c r="CA11">
         <v>-29500.0</v>
       </c>
-      <c r="BX11">
+      <c r="CB11">
         <v>-41000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CC11">
         <v>-20500.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CD11">
         <v>-41000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CE11">
         <v>-20500.0</v>
       </c>
-      <c r="CB11">
+      <c r="CF11">
         <v>-57000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CG11">
         <v>-28500.0</v>
       </c>
-      <c r="CD11">
+      <c r="CH11">
         <v>-57000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CI11">
         <v>-28500.0</v>
       </c>
-      <c r="CF11">
+      <c r="CJ11">
         <v>-15000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CK11">
         <v>-7500.0</v>
       </c>
-      <c r="CH11">
+      <c r="CL11">
         <v>-15000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CM11">
         <v>-7500.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CN11">
         <v>-32500.0</v>
       </c>
-      <c r="CK11">
+      <c r="CO11">
         <v>-16250.0</v>
       </c>
-      <c r="CL11">
+      <c r="CP11">
         <v>-32500.0</v>
       </c>
-      <c r="CM11">
+      <c r="CQ11">
         <v>-16250.0</v>
       </c>
-      <c r="CN11">
+      <c r="CR11">
         <v>-38500.0</v>
       </c>
-      <c r="CO11">
+      <c r="CS11">
         <v>-22250.0</v>
       </c>
-      <c r="CP11">
+      <c r="CT11">
         <v>-44500.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CU11">
         <v>-22250.0</v>
       </c>
-      <c r="CR11">
+      <c r="CV11">
         <v>-43000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CW11">
         <v>-20750.0</v>
       </c>
-      <c r="CT11">
+      <c r="CX11">
         <v>-41500.0</v>
       </c>
-      <c r="CU11">
+      <c r="CY11">
         <v>-20750.0</v>
       </c>
-      <c r="CV11">
+      <c r="CZ11">
         <v>-20750.0</v>
       </c>
-      <c r="CW11"/>
-[...2 lines deleted...]
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B12">
+        <v>18000.0</v>
+      </c>
+      <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
+        <v>6000.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12">
         <v>5000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>5000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
+        <v>6331.0</v>
+      </c>
+      <c r="K12">
         <v>5000.0</v>
       </c>
-      <c r="H12">
+      <c r="L12">
         <v>7000.0</v>
       </c>
-      <c r="I12">
-[...7 lines deleted...]
-      <c r="M12"/>
+      <c r="M12">
+        <v>8603.0</v>
+      </c>
       <c r="N12"/>
       <c r="O12">
-        <v>24997.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
-        <v>2500.0</v>
+        <v>24997.0</v>
       </c>
       <c r="T12">
-        <v>85599.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>318601.0</v>
+      </c>
+      <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
-        <v>36500.0</v>
+        <v>6296.0</v>
       </c>
       <c r="X12">
-        <v>18250.0</v>
+        <v>85599.0</v>
       </c>
       <c r="Y12">
         <v>36500.0</v>
       </c>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
+        <v>6468.0</v>
+      </c>
+      <c r="AB12">
+        <v>6473.0</v>
+      </c>
+      <c r="AC12">
+        <v>36500.0</v>
+      </c>
+      <c r="AD12">
         <v>35619.26</v>
       </c>
-      <c r="AA12">
-[...2 lines deleted...]
-      <c r="AB12">
+      <c r="AE12">
+        <v>5500.0</v>
+      </c>
+      <c r="AF12">
         <v>2364.24</v>
       </c>
-      <c r="AC12">
-[...2 lines deleted...]
-      <c r="AD12">
+      <c r="AG12">
+        <v>4963.0</v>
+      </c>
+      <c r="AH12">
         <v>2500.0</v>
       </c>
-      <c r="AE12">
-[...2 lines deleted...]
-      <c r="AF12">
+      <c r="AI12">
+        <v>3889.0</v>
+      </c>
+      <c r="AJ12">
         <v>2250.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>6750.0</v>
       </c>
       <c r="AK12">
         <v>4500.0</v>
       </c>
       <c r="AL12">
-        <v>9000.0</v>
+        <v>4500.0</v>
       </c>
       <c r="AM12">
+        <v>2250.0</v>
+      </c>
+      <c r="AN12">
+        <v>6750.0</v>
+      </c>
+      <c r="AO12">
         <v>4500.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
+        <v>11250.0</v>
+      </c>
+      <c r="AQ12">
+        <v>4500.0</v>
+      </c>
+      <c r="AR12">
         <v>7000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AS12">
         <v>3500.0</v>
       </c>
-      <c r="AP12">
+      <c r="AT12">
         <v>7000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AU12">
         <v>3500.0</v>
       </c>
-      <c r="AR12">
+      <c r="AV12">
         <v>3500.0</v>
       </c>
-      <c r="AS12"/>
-[...2 lines deleted...]
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12">
         <v>2000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BM12">
         <v>1000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BN12">
         <v>2000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BO12">
         <v>1000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BP12">
         <v>1500.0</v>
       </c>
-      <c r="BM12">
+      <c r="BQ12">
         <v>750.0</v>
       </c>
-      <c r="BN12">
+      <c r="BR12">
         <v>1500.0</v>
       </c>
-      <c r="BO12">
+      <c r="BS12">
         <v>750.0</v>
       </c>
-      <c r="BP12">
+      <c r="BT12">
         <v>2500.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BU12">
         <v>1250.0</v>
       </c>
-      <c r="BR12">
+      <c r="BV12">
         <v>2500.0</v>
       </c>
-      <c r="BS12">
+      <c r="BW12">
         <v>1250.0</v>
       </c>
-      <c r="BT12">
+      <c r="BX12">
         <v>4000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BY12">
         <v>2000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BZ12">
         <v>4000.0</v>
       </c>
-      <c r="BW12">
+      <c r="CA12">
         <v>2000.0</v>
       </c>
-      <c r="BX12">
+      <c r="CB12">
         <v>5000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CC12">
         <v>2500.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CD12">
         <v>5000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CE12">
         <v>2500.0</v>
       </c>
-      <c r="CB12">
+      <c r="CF12">
         <v>2500.0</v>
       </c>
-      <c r="CC12">
+      <c r="CG12">
         <v>1250.0</v>
       </c>
-      <c r="CD12">
+      <c r="CH12">
         <v>2500.0</v>
       </c>
-      <c r="CE12">
+      <c r="CI12">
         <v>1250.0</v>
       </c>
-      <c r="CF12">
+      <c r="CJ12">
         <v>4000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CK12">
         <v>2000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CL12">
         <v>4000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CM12">
         <v>2000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CN12">
         <v>1000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CO12">
         <v>500.0</v>
       </c>
-      <c r="CL12">
+      <c r="CP12">
         <v>1000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CQ12">
         <v>500.0</v>
       </c>
-      <c r="CN12">
+      <c r="CR12">
         <v>1500.0</v>
       </c>
-      <c r="CO12">
+      <c r="CS12">
         <v>1000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CT12">
         <v>2000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CU12">
         <v>1000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CV12">
         <v>1000.0</v>
       </c>
-      <c r="CS12"/>
-[...2 lines deleted...]
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
-[...1 lines deleted...]
-      </c>
+      <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
-[...1 lines deleted...]
-      </c>
+      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13">
-        <v>5000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="Z13"/>
       <c r="AA13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13">
         <v>5000.0</v>
       </c>
       <c r="AD13"/>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>4000.0</v>
+      </c>
       <c r="AF13"/>
-      <c r="AG13"/>
+      <c r="AG13">
+        <v>5000.0</v>
+      </c>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
@@ -20881,111 +21681,115 @@
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
-[...10 lines deleted...]
-      </c>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
-      <c r="AF14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14"/>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
       <c r="AJ14"/>
-      <c r="AK14"/>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
@@ -21013,451 +21817,469 @@
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>-12799000.0</v>
+      </c>
+      <c r="C15">
         <v>-5632000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
+        <v>-5632000.0</v>
+      </c>
+      <c r="E15">
         <v>-7209000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9308000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
+        <v>-9308000.0</v>
+      </c>
+      <c r="H15">
         <v>-9074000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-9074000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
+        <v>-10911922.0</v>
+      </c>
+      <c r="K15">
         <v>-8617000.0</v>
       </c>
-      <c r="H15">
+      <c r="L15">
         <v>-10884000.0</v>
       </c>
-      <c r="I15">
-[...7 lines deleted...]
-      <c r="M15"/>
+      <c r="M15">
+        <v>-13377197.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15">
-        <v>-17480001.0</v>
+        <v>-5478184.0</v>
       </c>
       <c r="P15">
-        <v>-21432498.0</v>
+        <v>-3208230.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
-        <v>-4953960.0</v>
+        <v>-17480000.0</v>
       </c>
       <c r="T15">
-        <v>-4555668.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-21432498.0</v>
+      </c>
+      <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
-        <v>-3653000.0</v>
+        <v>-4953960.0</v>
       </c>
       <c r="X15">
-        <v>-1826500.0</v>
+        <v>-4555668.0</v>
       </c>
       <c r="Y15">
         <v>-3653000.0</v>
       </c>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>-4629902.0</v>
+      </c>
+      <c r="AB15">
+        <v>-4627313.0</v>
+      </c>
+      <c r="AC15">
+        <v>-3653000.0</v>
+      </c>
+      <c r="AD15">
         <v>-15209440.99</v>
       </c>
-      <c r="AA15">
-[...2 lines deleted...]
-      <c r="AB15">
+      <c r="AE15">
+        <v>-4137775.0</v>
+      </c>
+      <c r="AF15">
         <v>-1574780.86</v>
       </c>
-      <c r="AC15">
-[...2 lines deleted...]
-      <c r="AD15">
+      <c r="AG15">
+        <v>-3149561.0</v>
+      </c>
+      <c r="AH15">
         <v>-1448500.0</v>
       </c>
-      <c r="AE15">
+      <c r="AI15">
         <v>-3385000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AJ15">
         <v>-1692500.0</v>
       </c>
-      <c r="AG15">
+      <c r="AK15">
         <v>-3385000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AL15">
         <v>-3604000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AM15">
         <v>-1802000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AN15">
         <v>-3960000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AO15">
         <v>-2158000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AP15">
         <v>-4316000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AQ15">
         <v>-2158000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AR15">
         <v>-1755000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AS15">
         <v>-877500.0</v>
       </c>
-      <c r="AP15">
+      <c r="AT15">
         <v>-1755000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AU15">
         <v>-877500.0</v>
       </c>
-      <c r="AR15">
+      <c r="AV15">
         <v>-140000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AW15">
         <v>-70000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AX15">
         <v>-140000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AY15">
         <v>-70000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AZ15">
         <v>-424000.0</v>
       </c>
-      <c r="AW15">
+      <c r="BA15">
         <v>-212000.0</v>
       </c>
-      <c r="AX15">
+      <c r="BB15">
         <v>-424000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BC15">
         <v>-212000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BD15">
         <v>-389000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BE15">
         <v>-194500.0</v>
       </c>
-      <c r="BB15">
+      <c r="BF15">
         <v>-389000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BG15">
         <v>-194500.0</v>
       </c>
-      <c r="BD15">
+      <c r="BH15">
         <v>-1515500.0</v>
       </c>
-      <c r="BE15">
+      <c r="BI15">
         <v>-757750.0</v>
       </c>
-      <c r="BF15">
+      <c r="BJ15">
         <v>-1515500.0</v>
       </c>
-      <c r="BG15">
+      <c r="BK15">
         <v>-757750.0</v>
       </c>
-      <c r="BH15">
+      <c r="BL15">
         <v>-365000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BM15">
         <v>-182500.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BN15">
         <v>-365000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BO15">
         <v>-182500.0</v>
       </c>
-      <c r="BL15">
+      <c r="BP15">
         <v>-714500.0</v>
       </c>
-      <c r="BM15">
+      <c r="BQ15">
         <v>-357250.0</v>
       </c>
-      <c r="BN15">
+      <c r="BR15">
         <v>-714500.0</v>
       </c>
-      <c r="BO15">
+      <c r="BS15">
         <v>-357250.0</v>
       </c>
-      <c r="BP15">
+      <c r="BT15">
         <v>-1208500.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BU15">
         <v>-604250.0</v>
       </c>
-      <c r="BR15">
+      <c r="BV15">
         <v>-1208500.0</v>
       </c>
-      <c r="BS15">
+      <c r="BW15">
         <v>-604250.0</v>
       </c>
-      <c r="BT15">
+      <c r="BX15">
         <v>-1088000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BY15">
         <v>-544000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BZ15">
         <v>-1088000.0</v>
       </c>
-      <c r="BW15">
+      <c r="CA15">
         <v>-544000.0</v>
       </c>
-      <c r="BX15">
+      <c r="CB15">
         <v>-1070500.0</v>
       </c>
-      <c r="BY15">
+      <c r="CC15">
         <v>-535250.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CD15">
         <v>-1070500.0</v>
       </c>
-      <c r="CA15">
+      <c r="CE15">
         <v>-535250.0</v>
       </c>
-      <c r="CB15">
+      <c r="CF15">
         <v>-694000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CG15">
         <v>-347000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CH15">
         <v>-694000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CI15">
         <v>-347000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CJ15">
         <v>-981000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CK15">
         <v>-490500.0</v>
       </c>
-      <c r="CH15">
+      <c r="CL15">
         <v>-981000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CM15">
         <v>-490500.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CN15">
         <v>-1153000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CO15">
         <v>-576500.0</v>
       </c>
-      <c r="CL15">
+      <c r="CP15">
         <v>-1153000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CQ15">
         <v>-576500.0</v>
       </c>
-      <c r="CN15">
+      <c r="CR15">
         <v>-1157750.0</v>
       </c>
-      <c r="CO15">
+      <c r="CS15">
         <v>-581250.0</v>
       </c>
-      <c r="CP15">
+      <c r="CT15">
         <v>-1162500.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CU15">
         <v>-581250.0</v>
       </c>
-      <c r="CR15">
+      <c r="CV15">
         <v>-1148250.0</v>
       </c>
-      <c r="CS15">
+      <c r="CW15">
         <v>-567000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CX15">
         <v>-1134000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CY15">
         <v>-567000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CZ15">
         <v>-277000.0</v>
       </c>
-      <c r="CW15">
+      <c r="DA15">
         <v>-138500.0</v>
       </c>
-      <c r="CX15">
+      <c r="DB15">
         <v>-277000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DC15">
         <v>-138500.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DD15">
         <v>-136000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DE15">
         <v>-68000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DF15">
         <v>-136000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DG15">
         <v>-68000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DH15">
         <v>-68000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-5442000.0</v>
       </c>
-      <c r="J16">
+      <c r="N16">
         <v>-5442000.0</v>
       </c>
-      <c r="K16">
+      <c r="O16">
         <v>-2256500.0</v>
       </c>
-      <c r="L16">
+      <c r="P16">
         <v>-2256500.0</v>
       </c>
-      <c r="M16">
+      <c r="Q16">
         <v>-3186727.0</v>
       </c>
-      <c r="N16">
+      <c r="R16">
         <v>-3211234.0</v>
       </c>
-      <c r="O16">
+      <c r="S16">
         <v>-6293500.0</v>
       </c>
-      <c r="P16">
+      <c r="T16">
         <v>-6293500.0</v>
       </c>
-      <c r="Q16">
+      <c r="U16">
         <v>-10379956.0</v>
       </c>
-      <c r="R16">
+      <c r="V16">
         <v>-10521856.0</v>
       </c>
-      <c r="S16">
+      <c r="W16">
         <v>-1967000.0</v>
       </c>
-      <c r="T16">
+      <c r="X16">
         <v>-1967000.0</v>
       </c>
-      <c r="U16">
+      <c r="Y16">
         <v>-2219940.0</v>
       </c>
-      <c r="V16">
+      <c r="Z16">
         <v>-2394084.0</v>
       </c>
-      <c r="W16">
+      <c r="AA16">
         <v>-1843500.0</v>
       </c>
-      <c r="X16">
+      <c r="AB16">
         <v>-1843500.0</v>
       </c>
-      <c r="Y16">
+      <c r="AC16">
         <v>-2090000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AD16">
         <v>-1067500.0</v>
       </c>
-      <c r="AA16">
+      <c r="AE16">
         <v>-3860000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AF16">
         <v>-2710674.16</v>
       </c>
-      <c r="AC16">
+      <c r="AG16">
         <v>-2897000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AH16">
         <v>-1448500.0</v>
       </c>
-      <c r="AE16">
+      <c r="AI16">
         <v>-6571498.54</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-7208000.0</v>
       </c>
-      <c r="AH16"/>
-[...2 lines deleted...]
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
@@ -21485,111 +22307,115 @@
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-19176986.31</v>
       </c>
-      <c r="X17">
+      <c r="AB17">
         <v>-27459366.82</v>
       </c>
-      <c r="Y17">
+      <c r="AC17">
         <v>-12198748.98</v>
       </c>
-      <c r="Z17">
+      <c r="AD17">
         <v>-15209440.99</v>
       </c>
-      <c r="AA17">
+      <c r="AE17">
         <v>-5757672.7</v>
       </c>
-      <c r="AB17">
+      <c r="AF17">
         <v>-2710674.16</v>
       </c>
-      <c r="AC17">
+      <c r="AG17">
         <v>-13100351.34</v>
       </c>
-      <c r="AD17">
+      <c r="AH17">
         <v>-1448500.0</v>
       </c>
-      <c r="AE17">
-[...3 lines deleted...]
-      <c r="AG17">
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>-7208000.0</v>
       </c>
-      <c r="AH17"/>
-[...2 lines deleted...]
-      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
@@ -21617,54 +22443,58 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -21729,105 +22559,109 @@
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
-[...10 lines deleted...]
-      </c>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
-      <c r="AD19"/>
+      <c r="AD19">
+        <v>0.0</v>
+      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
@@ -21857,111 +22691,115 @@
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...10 lines deleted...]
-      </c>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
-      <c r="AI20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
@@ -21989,423 +22827,441 @@
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>-12328000.0</v>
+      </c>
+      <c r="C21">
         <v>-8956000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>-8956000.0</v>
+      </c>
+      <c r="E21">
         <v>-9193000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-12886000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
+        <v>-12886000.0</v>
+      </c>
+      <c r="H21">
         <v>-6233000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-6233000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
+        <v>-14880585.0</v>
+      </c>
+      <c r="K21">
         <v>-11751000.0</v>
       </c>
-      <c r="H21">
+      <c r="L21">
         <v>-10040000.0</v>
       </c>
-      <c r="I21">
-[...7 lines deleted...]
-      <c r="M21"/>
+      <c r="M21">
+        <v>-12339862.0</v>
+      </c>
       <c r="N21"/>
       <c r="O21">
-        <v>-21217090.0</v>
+        <v>-5518242.0</v>
       </c>
       <c r="P21">
-        <v>-25381070.0</v>
+        <v>-5204040.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21">
-        <v>-5108850.0</v>
+        <v>-21217085.0</v>
       </c>
       <c r="T21">
-        <v>-4783510.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-25381071.0</v>
+      </c>
+      <c r="U21"/>
       <c r="V21"/>
       <c r="W21">
-        <v>-3886500.0</v>
+        <v>-5108850.0</v>
       </c>
       <c r="X21">
-        <v>-1943250.0</v>
+        <v>-4783510.0</v>
       </c>
       <c r="Y21">
         <v>-3886500.0</v>
       </c>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
+        <v>-4925845.0</v>
+      </c>
+      <c r="AB21">
+        <v>-4923091.0</v>
+      </c>
+      <c r="AC21">
+        <v>-3886500.0</v>
+      </c>
+      <c r="AD21">
         <v>-25567533.23</v>
       </c>
-      <c r="AA21">
-[...2 lines deleted...]
-      <c r="AB21">
+      <c r="AE21">
+        <v>-5139476.5</v>
+      </c>
+      <c r="AF21">
         <v>-1956014.56</v>
       </c>
-      <c r="AC21">
-[...2 lines deleted...]
-      <c r="AD21">
+      <c r="AG21">
+        <v>-3912029.0</v>
+      </c>
+      <c r="AH21">
         <v>-2188500.0</v>
       </c>
-      <c r="AE21">
+      <c r="AI21">
         <v>-4123000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AJ21">
         <v>-2061500.0</v>
       </c>
-      <c r="AG21">
+      <c r="AK21">
         <v>-4123000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AL21">
         <v>-3644000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AM21">
         <v>-1822000.0</v>
       </c>
-      <c r="AJ21">
-[...2 lines deleted...]
-      <c r="AK21">
+      <c r="AN21">
+        <v>-2356000.0</v>
+      </c>
+      <c r="AO21">
         <v>-2153500.0</v>
       </c>
-      <c r="AL21">
-[...2 lines deleted...]
-      <c r="AM21">
+      <c r="AP21">
+        <v>-1951000.0</v>
+      </c>
+      <c r="AQ21">
         <v>-2153500.0</v>
       </c>
-      <c r="AN21">
+      <c r="AR21">
         <v>-1381000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AS21">
         <v>-690500.0</v>
       </c>
-      <c r="AP21">
+      <c r="AT21">
         <v>-1381000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AU21">
         <v>-690500.0</v>
       </c>
-      <c r="AR21">
+      <c r="AV21">
         <v>-143000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AW21">
         <v>-71500.0</v>
       </c>
-      <c r="AT21">
+      <c r="AX21">
         <v>-143000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AY21">
         <v>-71500.0</v>
       </c>
-      <c r="AV21">
+      <c r="AZ21">
         <v>-229000.0</v>
       </c>
-      <c r="AW21">
+      <c r="BA21">
         <v>-114500.0</v>
       </c>
-      <c r="AX21">
+      <c r="BB21">
         <v>-229000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BC21">
         <v>-114500.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BD21">
         <v>-144500.0</v>
       </c>
-      <c r="BA21">
+      <c r="BE21">
         <v>-72250.0</v>
       </c>
-      <c r="BB21">
+      <c r="BF21">
         <v>-144500.0</v>
       </c>
-      <c r="BC21">
+      <c r="BG21">
         <v>-72250.0</v>
       </c>
-      <c r="BD21">
+      <c r="BH21">
         <v>-1515500.0</v>
       </c>
-      <c r="BE21">
+      <c r="BI21">
         <v>-757750.0</v>
       </c>
-      <c r="BF21">
+      <c r="BJ21">
         <v>-1515500.0</v>
       </c>
-      <c r="BG21">
+      <c r="BK21">
         <v>-757750.0</v>
       </c>
-      <c r="BH21">
+      <c r="BL21">
         <v>-377000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BM21">
         <v>-188500.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BN21">
         <v>-377000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BO21">
         <v>-188500.0</v>
       </c>
-      <c r="BL21">
+      <c r="BP21">
         <v>-770500.0</v>
       </c>
-      <c r="BM21">
+      <c r="BQ21">
         <v>-385250.0</v>
       </c>
-      <c r="BN21">
+      <c r="BR21">
         <v>-770500.0</v>
       </c>
-      <c r="BO21">
+      <c r="BS21">
         <v>-385250.0</v>
       </c>
-      <c r="BP21">
+      <c r="BT21">
         <v>-1274500.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BU21">
         <v>-637250.0</v>
       </c>
-      <c r="BR21">
+      <c r="BV21">
         <v>-1274500.0</v>
       </c>
-      <c r="BS21">
+      <c r="BW21">
         <v>-637250.0</v>
       </c>
-      <c r="BT21">
+      <c r="BX21">
         <v>-1143000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BY21">
         <v>-571500.0</v>
       </c>
-      <c r="BV21">
+      <c r="BZ21">
         <v>-1143000.0</v>
       </c>
-      <c r="BW21">
+      <c r="CA21">
         <v>-571500.0</v>
       </c>
-      <c r="BX21">
+      <c r="CB21">
         <v>-1106500.0</v>
       </c>
-      <c r="BY21">
+      <c r="CC21">
         <v>-553250.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CD21">
         <v>-1106500.0</v>
       </c>
-      <c r="CA21">
+      <c r="CE21">
         <v>-553250.0</v>
       </c>
-      <c r="CB21">
+      <c r="CF21">
         <v>-748500.0</v>
       </c>
-      <c r="CC21">
+      <c r="CG21">
         <v>-374250.0</v>
       </c>
-      <c r="CD21">
+      <c r="CH21">
         <v>-748500.0</v>
       </c>
-      <c r="CE21">
+      <c r="CI21">
         <v>-374250.0</v>
       </c>
-      <c r="CF21">
+      <c r="CJ21">
         <v>-992000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CK21">
         <v>-496000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CL21">
         <v>-992000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CM21">
         <v>-496000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CN21">
         <v>-1184500.0</v>
       </c>
-      <c r="CK21">
+      <c r="CO21">
         <v>-592250.0</v>
       </c>
-      <c r="CL21">
+      <c r="CP21">
         <v>-1184500.0</v>
       </c>
-      <c r="CM21">
+      <c r="CQ21">
         <v>-592250.0</v>
       </c>
-      <c r="CN21">
-[...2 lines deleted...]
-      <c r="CO21">
+      <c r="CR21">
+        <v>-1205000.0</v>
+      </c>
+      <c r="CS21">
         <v>-602500.0</v>
       </c>
-      <c r="CP21">
+      <c r="CT21">
         <v>-1205000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CU21">
         <v>-602500.0</v>
       </c>
-      <c r="CR21">
+      <c r="CV21">
         <v>-1190250.0</v>
       </c>
-      <c r="CS21">
+      <c r="CW21">
         <v>-587750.0</v>
       </c>
-      <c r="CT21">
+      <c r="CX21">
         <v>-1175500.0</v>
       </c>
-      <c r="CU21">
+      <c r="CY21">
         <v>-587750.0</v>
       </c>
-      <c r="CV21">
+      <c r="CZ21">
         <v>-277000.0</v>
       </c>
-      <c r="CW21">
+      <c r="DA21">
         <v>-138500.0</v>
       </c>
-      <c r="CX21">
+      <c r="DB21">
         <v>-277000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DC21">
         <v>-138500.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DD21">
         <v>-136000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DE21">
         <v>-68000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DF21">
         <v>-136000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DG21">
         <v>-68000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DH21">
         <v>-68000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
-[...10 lines deleted...]
-      </c>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
@@ -22433,417 +23289,435 @@
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>12328000.0</v>
+      </c>
+      <c r="C23">
         <v>8956000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
+        <v>8956000.0</v>
+      </c>
+      <c r="E23">
         <v>9193000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>12886000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
+        <v>12886000.0</v>
+      </c>
+      <c r="H23">
         <v>6233000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>6233000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
+        <v>14880585.0</v>
+      </c>
+      <c r="K23">
         <v>11751000.0</v>
       </c>
-      <c r="H23">
+      <c r="L23">
         <v>10040000.0</v>
       </c>
-      <c r="I23">
-[...7 lines deleted...]
-      <c r="M23"/>
+      <c r="M23">
+        <v>12339862.0</v>
+      </c>
       <c r="N23"/>
       <c r="O23">
-        <v>21217085.0</v>
+        <v>5518242.0</v>
       </c>
       <c r="P23">
-        <v>25381071.0</v>
+        <v>2252990.0</v>
       </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23">
-        <v>5108850.0</v>
+        <v>21217085.0</v>
       </c>
       <c r="T23">
-        <v>4783514.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25381071.0</v>
+      </c>
+      <c r="U23"/>
       <c r="V23"/>
       <c r="W23">
-        <v>3887000.0</v>
+        <v>5108850.0</v>
       </c>
       <c r="X23">
-        <v>1943500.0</v>
+        <v>4783514.0</v>
       </c>
       <c r="Y23">
         <v>3887000.0</v>
       </c>
-      <c r="Z23">
-[...1 lines deleted...]
-      </c>
+      <c r="Z23"/>
       <c r="AA23">
-        <v>3911634.0</v>
+        <v>4891382.0</v>
       </c>
       <c r="AB23">
+        <v>4758237.0</v>
+      </c>
+      <c r="AC23">
+        <v>3887000.0</v>
+      </c>
+      <c r="AD23">
+        <v>0.0</v>
+      </c>
+      <c r="AE23">
+        <v>5138957.0</v>
+      </c>
+      <c r="AF23">
         <v>1955817.0</v>
       </c>
-      <c r="AC23">
-[...5 lines deleted...]
-      <c r="AE23">
+      <c r="AG23">
+        <v>1928000.0</v>
+      </c>
+      <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
         <v>4123000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AJ23">
         <v>2061500.0</v>
       </c>
-      <c r="AG23">
-[...5 lines deleted...]
-      <c r="AI23">
+      <c r="AK23">
+        <v>1934500.0</v>
+      </c>
+      <c r="AL23">
+        <v>1057000.0</v>
+      </c>
+      <c r="AM23">
         <v>1822000.0</v>
       </c>
-      <c r="AJ23">
-[...2 lines deleted...]
-      <c r="AK23">
+      <c r="AN23">
+        <v>2356000.0</v>
+      </c>
+      <c r="AO23">
         <v>2153500.0</v>
       </c>
-      <c r="AL23">
+      <c r="AP23">
         <v>4307000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AQ23">
         <v>2153500.0</v>
       </c>
-      <c r="AN23">
+      <c r="AR23">
+        <v>1951000.0</v>
+      </c>
+      <c r="AS23">
+        <v>690500.0</v>
+      </c>
+      <c r="AT23">
         <v>1381000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AU23">
         <v>690500.0</v>
       </c>
-      <c r="AP23">
-[...5 lines deleted...]
-      <c r="AR23">
+      <c r="AV23">
         <v>143000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AW23">
         <v>71500.0</v>
       </c>
-      <c r="AT23">
+      <c r="AX23">
         <v>143000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AY23">
         <v>71500.0</v>
       </c>
-      <c r="AV23">
+      <c r="AZ23">
         <v>229000.0</v>
       </c>
-      <c r="AW23">
+      <c r="BA23">
         <v>114500.0</v>
       </c>
-      <c r="AX23">
+      <c r="BB23">
         <v>229000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BC23">
         <v>114500.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BD23">
         <v>144500.0</v>
       </c>
-      <c r="BA23">
+      <c r="BE23">
         <v>72250.0</v>
       </c>
-      <c r="BB23">
+      <c r="BF23">
         <v>144500.0</v>
       </c>
-      <c r="BC23">
+      <c r="BG23">
         <v>72250.0</v>
       </c>
-      <c r="BD23">
+      <c r="BH23">
         <v>1515500.0</v>
       </c>
-      <c r="BE23">
+      <c r="BI23">
         <v>757750.0</v>
       </c>
-      <c r="BF23">
+      <c r="BJ23">
         <v>1515500.0</v>
       </c>
-      <c r="BG23">
+      <c r="BK23">
         <v>757750.0</v>
       </c>
-      <c r="BH23">
+      <c r="BL23">
         <v>400500.0</v>
       </c>
-      <c r="BI23">
+      <c r="BM23">
         <v>200250.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BN23">
         <v>400500.0</v>
       </c>
-      <c r="BK23">
+      <c r="BO23">
         <v>200250.0</v>
       </c>
-      <c r="BL23">
+      <c r="BP23">
         <v>803000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BQ23">
         <v>401500.0</v>
       </c>
-      <c r="BN23">
+      <c r="BR23">
         <v>803000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BS23">
         <v>401500.0</v>
       </c>
-      <c r="BP23">
+      <c r="BT23">
         <v>1175000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BU23">
         <v>587500.0</v>
       </c>
-      <c r="BR23">
+      <c r="BV23">
         <v>1175000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BW23">
         <v>587500.0</v>
       </c>
-      <c r="BT23">
+      <c r="BX23">
         <v>1353500.0</v>
       </c>
-      <c r="BU23">
+      <c r="BY23">
         <v>676750.0</v>
       </c>
-      <c r="BV23">
+      <c r="BZ23">
         <v>1353500.0</v>
       </c>
-      <c r="BW23">
+      <c r="CA23">
         <v>676750.0</v>
       </c>
-      <c r="BX23">
+      <c r="CB23">
         <v>1141000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CC23">
         <v>570500.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CD23">
         <v>1141000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CE23">
         <v>570500.0</v>
       </c>
-      <c r="CB23">
+      <c r="CF23">
         <v>782500.0</v>
       </c>
-      <c r="CC23">
+      <c r="CG23">
         <v>391250.0</v>
       </c>
-      <c r="CD23">
+      <c r="CH23">
         <v>782500.0</v>
       </c>
-      <c r="CE23">
+      <c r="CI23">
         <v>391250.0</v>
       </c>
-      <c r="CF23">
+      <c r="CJ23">
         <v>272000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CK23">
         <v>136000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CL23">
         <v>272000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CM23">
         <v>136000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CN23">
         <v>1158500.0</v>
       </c>
-      <c r="CK23">
+      <c r="CO23">
         <v>579250.0</v>
       </c>
-      <c r="CL23">
+      <c r="CP23">
         <v>1158500.0</v>
       </c>
-      <c r="CM23">
+      <c r="CQ23">
         <v>579250.0</v>
       </c>
-      <c r="CN23">
-[...2 lines deleted...]
-      <c r="CO23">
+      <c r="CR23">
+        <v>1207500.0</v>
+      </c>
+      <c r="CS23">
         <v>603750.0</v>
       </c>
-      <c r="CP23">
+      <c r="CT23">
         <v>1207500.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CU23">
         <v>603750.0</v>
       </c>
-      <c r="CR23">
+      <c r="CV23">
         <v>1212250.0</v>
       </c>
-      <c r="CS23">
+      <c r="CW23">
         <v>608500.0</v>
       </c>
-      <c r="CT23">
+      <c r="CX23">
         <v>1217000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CY23">
         <v>608500.0</v>
       </c>
-      <c r="CV23">
+      <c r="CZ23">
         <v>244000.0</v>
       </c>
-      <c r="CW23">
+      <c r="DA23">
         <v>122000.0</v>
       </c>
-      <c r="CX23">
+      <c r="DB23">
         <v>244000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DC23">
         <v>122000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DD23">
         <v>99500.0</v>
       </c>
-      <c r="DA23">
+      <c r="DE23">
         <v>49750.0</v>
       </c>
-      <c r="DB23">
+      <c r="DF23">
         <v>99500.0</v>
       </c>
-      <c r="DC23">
+      <c r="DG23">
         <v>49750.0</v>
       </c>
-      <c r="DD23">
+      <c r="DH23">
         <v>49750.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
-[...10 lines deleted...]
-      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
-      <c r="AD24"/>
+      <c r="AD24">
+        <v>0.0</v>
+      </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
@@ -22873,79 +23747,83 @@
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
+      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25"/>
+      <c r="W25">
+        <v>11500.0</v>
+      </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
@@ -22987,719 +23865,745 @@
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B26">
+        <v>7036000.0</v>
+      </c>
+      <c r="C26">
         <v>3243000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>3243000.0</v>
+      </c>
+      <c r="E26">
         <v>2653000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>5152000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
+        <v>5152000.0</v>
+      </c>
+      <c r="H26">
         <v>4826000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>4826000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
+        <v>4162410.0</v>
+      </c>
+      <c r="K26">
         <v>3287000.0</v>
       </c>
-      <c r="H26">
+      <c r="L26">
         <v>5492000.0</v>
       </c>
-      <c r="I26">
-[...7 lines deleted...]
-      <c r="M26"/>
+      <c r="M26">
+        <v>6750052.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26">
-        <v>6047938.0</v>
+        <v>9059094.0</v>
       </c>
       <c r="P26">
-        <v>5101545.0</v>
+        <v>3725700.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
-        <v>957043.0</v>
+        <v>6047938.0</v>
       </c>
       <c r="T26">
-        <v>1766124.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2802250.0</v>
+      </c>
+      <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
-        <v>1455000.0</v>
+        <v>469040.0</v>
       </c>
       <c r="X26">
-        <v>727500.0</v>
+        <v>1766124.0</v>
       </c>
       <c r="Y26">
         <v>1455000.0</v>
       </c>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>1844102.0</v>
+      </c>
+      <c r="AB26">
+        <v>1843071.0</v>
+      </c>
+      <c r="AC26">
+        <v>1455000.0</v>
+      </c>
+      <c r="AD26">
         <v>13186264.78</v>
       </c>
-      <c r="AA26">
+      <c r="AE26">
+        <v>2852388.0</v>
+      </c>
+      <c r="AF26">
+        <v>1085580.0</v>
+      </c>
+      <c r="AG26">
         <v>2171160.0</v>
       </c>
-      <c r="AB26">
-[...5 lines deleted...]
-      <c r="AD26">
+      <c r="AH26">
         <v>1146000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AI26">
         <v>2336000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AJ26">
         <v>1168000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AK26">
         <v>2336000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AL26">
         <v>1478000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AM26">
         <v>739000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AN26">
         <v>2310750.0</v>
       </c>
-      <c r="AK26">
+      <c r="AO26">
         <v>1571750.0</v>
       </c>
-      <c r="AL26">
+      <c r="AP26">
         <v>3143500.0</v>
       </c>
-      <c r="AM26">
+      <c r="AQ26">
         <v>1571750.0</v>
       </c>
-      <c r="AN26">
+      <c r="AR26">
         <v>397000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AS26">
         <v>198500.0</v>
       </c>
-      <c r="AP26">
+      <c r="AT26">
         <v>397000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AU26">
         <v>198500.0</v>
       </c>
-      <c r="AR26">
+      <c r="AV26">
         <v>198500.0</v>
       </c>
-      <c r="AS26"/>
-[...2 lines deleted...]
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26">
         <v>40000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BM26">
         <v>20000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BN26">
         <v>40000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BO26">
         <v>20000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BP26">
         <v>206000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BQ26">
         <v>103000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BR26">
         <v>206000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BS26">
         <v>103000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BT26">
         <v>368500.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BU26">
         <v>184250.0</v>
       </c>
-      <c r="BR26">
+      <c r="BV26">
         <v>368500.0</v>
       </c>
-      <c r="BS26">
+      <c r="BW26">
         <v>184250.0</v>
       </c>
-      <c r="BT26">
+      <c r="BX26">
         <v>413000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BY26">
         <v>206500.0</v>
       </c>
-      <c r="BV26">
+      <c r="BZ26">
         <v>413000.0</v>
       </c>
-      <c r="BW26">
+      <c r="CA26">
         <v>206500.0</v>
       </c>
-      <c r="BX26">
+      <c r="CB26">
         <v>372500.0</v>
       </c>
-      <c r="BY26">
+      <c r="CC26">
         <v>186250.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CD26">
         <v>372500.0</v>
       </c>
-      <c r="CA26">
+      <c r="CE26">
         <v>186250.0</v>
       </c>
-      <c r="CB26">
+      <c r="CF26">
         <v>228500.0</v>
       </c>
-      <c r="CC26">
+      <c r="CG26">
         <v>114250.0</v>
       </c>
-      <c r="CD26">
+      <c r="CH26">
         <v>228500.0</v>
       </c>
-      <c r="CE26">
+      <c r="CI26">
         <v>114250.0</v>
       </c>
-      <c r="CF26">
+      <c r="CJ26">
         <v>163000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CK26">
         <v>81500.0</v>
       </c>
-      <c r="CH26">
+      <c r="CL26">
         <v>163000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CM26">
         <v>81500.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CN26">
         <v>290000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CO26">
         <v>145000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CP26">
         <v>290000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CQ26">
         <v>145000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CR26">
         <v>145000.0</v>
       </c>
-      <c r="CO26"/>
-[...2 lines deleted...]
-      <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
-[...1 lines deleted...]
-      </c>
+      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27"/>
+      <c r="W27">
+        <v>2523232.0</v>
+      </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27">
         <v>750.0</v>
       </c>
-      <c r="AT27">
+      <c r="AX27">
         <v>750.0</v>
       </c>
-      <c r="AU27">
+      <c r="AY27">
         <v>750.0</v>
       </c>
-      <c r="AV27">
+      <c r="AZ27">
         <v>750.0</v>
       </c>
-      <c r="AW27">
+      <c r="BA27">
         <v>48750.0</v>
       </c>
-      <c r="AX27">
+      <c r="BB27">
         <v>48750.0</v>
       </c>
-      <c r="AY27">
+      <c r="BC27">
         <v>48750.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BD27">
         <v>48750.0</v>
       </c>
-      <c r="BA27"/>
-[...2 lines deleted...]
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27">
         <v>93000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BN27">
         <v>93000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BO27">
         <v>93000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BP27">
         <v>93000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BQ27">
         <v>207500.0</v>
       </c>
-      <c r="BN27">
+      <c r="BR27">
         <v>207500.0</v>
       </c>
-      <c r="BO27">
+      <c r="BS27">
         <v>207500.0</v>
       </c>
-      <c r="BP27">
+      <c r="BT27">
         <v>207500.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BU27">
         <v>214000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BV27">
         <v>214000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BW27">
         <v>214000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BX27">
         <v>214000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BY27">
         <v>258250.0</v>
       </c>
-      <c r="BV27">
+      <c r="BZ27">
         <v>258250.0</v>
       </c>
-      <c r="BW27">
+      <c r="CA27">
         <v>258250.0</v>
       </c>
-      <c r="BX27">
+      <c r="CB27">
         <v>258250.0</v>
       </c>
-      <c r="BY27"/>
-[...2 lines deleted...]
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27">
         <v>93500.0</v>
       </c>
-      <c r="CL27">
+      <c r="CP27">
         <v>93500.0</v>
       </c>
-      <c r="CM27">
+      <c r="CQ27">
         <v>93500.0</v>
       </c>
-      <c r="CN27">
+      <c r="CR27">
         <v>93500.0</v>
       </c>
-      <c r="CO27"/>
-[...2 lines deleted...]
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
-[...1 lines deleted...]
-      </c>
+      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28">
+        <v>1584500.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>11453139.07</v>
       </c>
-      <c r="X28">
+      <c r="AB28">
         <v>16399654.38</v>
       </c>
-      <c r="Y28">
+      <c r="AC28">
         <v>9930410.1</v>
       </c>
-      <c r="Z28">
+      <c r="AD28">
         <v>12381268.55</v>
       </c>
-      <c r="AA28">
+      <c r="AE28">
         <v>2349309.45</v>
       </c>
-      <c r="AB28">
+      <c r="AF28">
         <v>1106039.33</v>
       </c>
-      <c r="AC28">
+      <c r="AG28">
         <v>26102231.58</v>
       </c>
-      <c r="AD28">
+      <c r="AH28">
         <v>1042500.0</v>
       </c>
-      <c r="AE28">
-[...3 lines deleted...]
-      <c r="AG28">
+      <c r="AI28">
+        <v>0.0</v>
+      </c>
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>9868000.0</v>
       </c>
-      <c r="AH28"/>
-[...2 lines deleted...]
-      <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
-      <c r="AR28">
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28">
         <v>143000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AW28">
         <v>71500.0</v>
       </c>
-      <c r="AT28">
+      <c r="AX28">
         <v>143000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AY28">
         <v>71500.0</v>
       </c>
-      <c r="AV28">
+      <c r="AZ28">
         <v>229000.0</v>
       </c>
-      <c r="AW28">
+      <c r="BA28">
         <v>114500.0</v>
       </c>
-      <c r="AX28">
+      <c r="BB28">
         <v>229000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BC28">
         <v>114500.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BD28">
         <v>103500.0</v>
       </c>
-      <c r="BA28">
+      <c r="BE28">
         <v>51750.0</v>
       </c>
-      <c r="BB28">
+      <c r="BF28">
         <v>103500.0</v>
       </c>
-      <c r="BC28">
+      <c r="BG28">
         <v>51750.0</v>
       </c>
-      <c r="BD28">
+      <c r="BH28">
         <v>51750.0</v>
       </c>
-      <c r="BE28"/>
-[...2 lines deleted...]
-      <c r="BH28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28">
         <v>359500.0</v>
       </c>
-      <c r="BI28">
+      <c r="BM28">
         <v>179750.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BN28">
         <v>359500.0</v>
       </c>
-      <c r="BK28">
+      <c r="BO28">
         <v>179750.0</v>
       </c>
-      <c r="BL28">
+      <c r="BP28">
         <v>588000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BQ28">
         <v>294000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BR28">
         <v>588000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BS28">
         <v>294000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BT28">
         <v>763000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BU28">
         <v>381500.0</v>
       </c>
-      <c r="BR28">
+      <c r="BV28">
         <v>763000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BW28">
         <v>381500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BX28">
         <v>836000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BY28">
         <v>418000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BZ28">
         <v>836000.0</v>
       </c>
-      <c r="BW28">
+      <c r="CA28">
         <v>418000.0</v>
       </c>
-      <c r="BX28">
+      <c r="CB28">
         <v>418000.0</v>
       </c>
-      <c r="BY28"/>
-[...2 lines deleted...]
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28">
         <v>643000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CO28">
         <v>321500.0</v>
       </c>
-      <c r="CL28">
+      <c r="CP28">
         <v>643000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CQ28">
         <v>321500.0</v>
       </c>
-      <c r="CN28">
+      <c r="CR28">
         <v>321500.0</v>
       </c>
-      <c r="CO28"/>
-[...2 lines deleted...]
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28"/>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
-[...1 lines deleted...]
-      </c>
+      <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
-[...1 lines deleted...]
-      </c>
+      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29">
-        <v>-1459000.0</v>
+        <v>-513000.0</v>
       </c>
       <c r="Z29"/>
-      <c r="AA29"/>
+      <c r="AA29">
+        <v>-27000.0</v>
+      </c>
       <c r="AB29"/>
       <c r="AC29">
-        <v>-1485000.0</v>
+        <v>-1459000.0</v>
       </c>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-      <c r="AG29"/>
+      <c r="AG29">
+        <v>-1485000.0</v>
+      </c>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
@@ -23731,872 +24635,906 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>12182000.0</v>
+      </c>
+      <c r="C30">
         <v>8868000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
+        <v>8868000.0</v>
+      </c>
+      <c r="E30">
         <v>9132000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>12760000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
+        <v>12760000.0</v>
+      </c>
+      <c r="H30">
         <v>6192000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>6192000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
+        <v>14932504.0</v>
+      </c>
+      <c r="K30">
         <v>11792000.0</v>
       </c>
-      <c r="H30">
+      <c r="L30">
         <v>9994000.0</v>
       </c>
-      <c r="I30">
-[...7 lines deleted...]
-      <c r="M30"/>
+      <c r="M30">
+        <v>12283325.0</v>
+      </c>
       <c r="N30"/>
       <c r="O30">
-        <v>21139316.0</v>
+        <v>5574080.0</v>
       </c>
       <c r="P30">
-        <v>25335370.0</v>
+        <v>2252990.0</v>
       </c>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30">
-        <v>5064776.0</v>
+        <v>21139316.0</v>
       </c>
       <c r="T30">
-        <v>4538045.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25335370.0</v>
+      </c>
+      <c r="U30"/>
       <c r="V30"/>
       <c r="W30">
+        <v>5064776.0</v>
+      </c>
+      <c r="X30">
+        <v>4538045.0</v>
+      </c>
+      <c r="Y30">
+        <v>5342000.0</v>
+      </c>
+      <c r="Z30"/>
+      <c r="AA30">
+        <v>4631354.0</v>
+      </c>
+      <c r="AB30">
+        <v>4750468.0</v>
+      </c>
+      <c r="AC30">
         <v>2432000.0</v>
       </c>
-      <c r="X30">
-[...5 lines deleted...]
-      <c r="Z30">
+      <c r="AD30">
         <v>25567533.23</v>
       </c>
-      <c r="AA30">
-[...2 lines deleted...]
-      <c r="AB30">
+      <c r="AE30">
+        <v>2286569.0</v>
+      </c>
+      <c r="AF30">
         <v>870237.0</v>
       </c>
-      <c r="AC30">
-[...2 lines deleted...]
-      <c r="AD30">
+      <c r="AG30">
+        <v>1928000.0</v>
+      </c>
+      <c r="AH30">
         <v>2188500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AI30">
         <v>1787000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AJ30">
         <v>893500.0</v>
       </c>
-      <c r="AG30">
-[...5 lines deleted...]
-      <c r="AI30">
+      <c r="AK30">
+        <v>1934500.0</v>
+      </c>
+      <c r="AL30">
+        <v>1057000.0</v>
+      </c>
+      <c r="AM30">
         <v>1083000.0</v>
       </c>
-      <c r="AJ30">
-[...2 lines deleted...]
-      <c r="AK30">
+      <c r="AN30">
+        <v>2356000.0</v>
+      </c>
+      <c r="AO30">
         <v>581750.0</v>
       </c>
-      <c r="AL30">
+      <c r="AP30">
         <v>1163500.0</v>
       </c>
-      <c r="AM30">
+      <c r="AQ30">
         <v>581750.0</v>
       </c>
-      <c r="AN30">
-[...2 lines deleted...]
-      <c r="AO30">
+      <c r="AR30">
+        <v>1951000.0</v>
+      </c>
+      <c r="AS30">
         <v>446500.0</v>
       </c>
-      <c r="AP30">
-[...2 lines deleted...]
-      <c r="AQ30">
+      <c r="AT30">
+        <v>1869000.0</v>
+      </c>
+      <c r="AU30">
         <v>446500.0</v>
       </c>
-      <c r="AR30">
+      <c r="AV30">
         <v>143000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AW30">
         <v>72250.0</v>
       </c>
-      <c r="AT30">
+      <c r="AX30">
         <v>143000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AY30">
         <v>72250.0</v>
       </c>
-      <c r="AV30">
+      <c r="AZ30">
         <v>229000.0</v>
       </c>
-      <c r="AW30">
+      <c r="BA30">
         <v>65750.0</v>
       </c>
-      <c r="AX30">
+      <c r="BB30">
         <v>229000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BC30">
         <v>65750.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BD30">
         <v>144500.0</v>
       </c>
-      <c r="BA30">
+      <c r="BE30">
         <v>-51750.0</v>
       </c>
-      <c r="BB30">
+      <c r="BF30">
         <v>144500.0</v>
       </c>
-      <c r="BC30">
+      <c r="BG30">
         <v>-51750.0</v>
       </c>
-      <c r="BD30">
+      <c r="BH30">
         <v>-1515500.0</v>
       </c>
-      <c r="BE30">
+      <c r="BI30">
         <v>-757750.0</v>
       </c>
-      <c r="BF30">
+      <c r="BJ30">
         <v>-1515500.0</v>
       </c>
-      <c r="BG30">
+      <c r="BK30">
         <v>-757750.0</v>
       </c>
-      <c r="BH30">
+      <c r="BL30">
         <v>395000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BM30">
         <v>106750.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BN30">
         <v>395000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BO30">
         <v>106750.0</v>
       </c>
-      <c r="BL30">
+      <c r="BP30">
         <v>793000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BQ30">
         <v>189500.0</v>
       </c>
-      <c r="BN30">
+      <c r="BR30">
         <v>793000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BS30">
         <v>189500.0</v>
       </c>
-      <c r="BP30">
+      <c r="BT30">
         <v>1163000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BU30">
         <v>351750.0</v>
       </c>
-      <c r="BR30">
+      <c r="BV30">
         <v>1163000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BW30">
         <v>351750.0</v>
       </c>
-      <c r="BT30">
+      <c r="BX30">
         <v>1249000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BY30">
         <v>366250.0</v>
       </c>
-      <c r="BV30">
+      <c r="BZ30">
         <v>1249000.0</v>
       </c>
-      <c r="BW30">
+      <c r="CA30">
         <v>366250.0</v>
       </c>
-      <c r="BX30">
+      <c r="CB30">
         <v>1121000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CC30">
         <v>535000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CD30">
         <v>1121000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CE30">
         <v>535000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CF30">
         <v>760000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CG30">
         <v>364250.0</v>
       </c>
-      <c r="CD30">
+      <c r="CH30">
         <v>760000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CI30">
         <v>364250.0</v>
       </c>
-      <c r="CF30">
+      <c r="CJ30">
         <v>272000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CK30">
         <v>116750.0</v>
       </c>
-      <c r="CH30">
+      <c r="CL30">
         <v>272000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CM30">
         <v>116750.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CN30">
         <v>1158500.0</v>
       </c>
-      <c r="CK30">
+      <c r="CO30">
         <v>560000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CP30">
         <v>1158500.0</v>
       </c>
-      <c r="CM30">
+      <c r="CQ30">
         <v>560000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CR30">
         <v>1137750.0</v>
       </c>
-      <c r="CO30">
+      <c r="CS30">
         <v>577750.0</v>
       </c>
-      <c r="CP30">
-[...2 lines deleted...]
-      <c r="CQ30">
+      <c r="CT30">
+        <v>1277250.0</v>
+      </c>
+      <c r="CU30">
         <v>577750.0</v>
       </c>
-      <c r="CR30">
-[...2 lines deleted...]
-      <c r="CS30">
+      <c r="CV30">
+        <v>1254500.0</v>
+      </c>
+      <c r="CW30">
         <v>589750.0</v>
       </c>
-      <c r="CT30">
+      <c r="CX30">
         <v>1179500.0</v>
       </c>
-      <c r="CU30">
+      <c r="CY30">
         <v>589750.0</v>
       </c>
-      <c r="CV30">
+      <c r="CZ30">
         <v>244000.0</v>
       </c>
-      <c r="CW30">
+      <c r="DA30">
         <v>116500.0</v>
       </c>
-      <c r="CX30">
+      <c r="DB30">
         <v>244000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DC30">
         <v>116500.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DD30">
         <v>99500.0</v>
       </c>
-      <c r="DA30">
+      <c r="DE30">
         <v>49250.0</v>
       </c>
-      <c r="DB30">
+      <c r="DF30">
         <v>99500.0</v>
       </c>
-      <c r="DC30">
+      <c r="DG30">
         <v>49250.0</v>
       </c>
-      <c r="DD30">
+      <c r="DH30">
         <v>49250.0</v>
       </c>
     </row>
-    <row r="31" spans="1:108">
+    <row r="31" spans="1:112">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B31">
+        <v>-471000.0</v>
+      </c>
+      <c r="C31">
         <v>3324000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
+        <v>3324000.0</v>
+      </c>
+      <c r="E31">
         <v>427000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3074000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
+        <v>-3074000.0</v>
+      </c>
+      <c r="H31">
         <v>-2392000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-2392000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
+        <v>3968662.0</v>
+      </c>
+      <c r="K31">
         <v>3134000.0</v>
       </c>
-      <c r="H31">
+      <c r="L31">
         <v>-844000.0</v>
       </c>
-      <c r="I31">
-[...7 lines deleted...]
-      <c r="M31"/>
+      <c r="M31">
+        <v>-1037335.0</v>
+      </c>
       <c r="N31"/>
       <c r="O31">
-        <v>3737084.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>40057.0</v>
+      </c>
+      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31">
-        <v>154889.0</v>
+        <v>3737084.0</v>
       </c>
       <c r="T31">
-        <v>-417933.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1703997.0</v>
+      </c>
+      <c r="U31"/>
       <c r="V31"/>
       <c r="W31">
-        <v>-36500.0</v>
+        <v>154890.0</v>
       </c>
       <c r="X31">
-        <v>-18250.0</v>
+        <v>-417933.0</v>
       </c>
       <c r="Y31">
         <v>-36500.0</v>
       </c>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
+        <v>-46261.0</v>
+      </c>
+      <c r="AB31">
+        <v>-46235.0</v>
+      </c>
+      <c r="AC31">
+        <v>-36500.0</v>
+      </c>
+      <c r="AD31">
         <v>-35619.26</v>
       </c>
-      <c r="AA31">
-[...2 lines deleted...]
-      <c r="AB31">
+      <c r="AE31">
+        <v>-5694.0</v>
+      </c>
+      <c r="AF31">
         <v>-2167.22</v>
       </c>
-      <c r="AC31">
-[...2 lines deleted...]
-      <c r="AD31">
+      <c r="AG31">
+        <v>-4334.0</v>
+      </c>
+      <c r="AH31">
         <v>-2500.0</v>
       </c>
-      <c r="AE31">
+      <c r="AI31">
         <v>-4500.0</v>
       </c>
-      <c r="AF31">
+      <c r="AJ31">
         <v>-2250.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>-6750.0</v>
       </c>
       <c r="AK31">
         <v>-4500.0</v>
       </c>
       <c r="AL31">
-        <v>-9000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AM31">
+        <v>-2250.0</v>
+      </c>
+      <c r="AN31">
+        <v>95500.0</v>
+      </c>
+      <c r="AO31">
         <v>-4500.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
+        <v>-104500.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-4500.0</v>
+      </c>
+      <c r="AR31">
+        <v>-104500.0</v>
+      </c>
+      <c r="AS31">
+        <v>-202000.0</v>
+      </c>
+      <c r="AT31">
         <v>-404000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AU31">
         <v>-202000.0</v>
       </c>
-      <c r="AP31">
-[...5 lines deleted...]
-      <c r="AR31">
+      <c r="AV31">
         <v>1500.0</v>
       </c>
-      <c r="AS31">
+      <c r="AW31">
         <v>750.0</v>
       </c>
-      <c r="AT31">
+      <c r="AX31">
         <v>1500.0</v>
       </c>
-      <c r="AU31">
+      <c r="AY31">
         <v>750.0</v>
       </c>
-      <c r="AV31">
+      <c r="AZ31">
         <v>-97500.0</v>
       </c>
-      <c r="AW31">
+      <c r="BA31">
         <v>-48750.0</v>
       </c>
-      <c r="AX31">
+      <c r="BB31">
         <v>-97500.0</v>
       </c>
-      <c r="AY31">
+      <c r="BC31">
         <v>-48750.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BD31">
         <v>-48750.0</v>
       </c>
-      <c r="BA31"/>
-[...2 lines deleted...]
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31">
         <v>-2000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BM31">
         <v>-1000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BN31">
         <v>-2000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BO31">
         <v>-1000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BP31">
         <v>15500.0</v>
       </c>
-      <c r="BM31">
+      <c r="BQ31">
         <v>7750.0</v>
       </c>
-      <c r="BN31">
+      <c r="BR31">
         <v>15500.0</v>
       </c>
-      <c r="BO31">
+      <c r="BS31">
         <v>7750.0</v>
       </c>
-      <c r="BP31">
+      <c r="BT31">
         <v>-18500.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BU31">
         <v>-9250.0</v>
       </c>
-      <c r="BR31">
+      <c r="BV31">
         <v>-18500.0</v>
       </c>
-      <c r="BS31">
+      <c r="BW31">
         <v>-9250.0</v>
       </c>
-      <c r="BT31">
+      <c r="BX31">
         <v>-4000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BY31">
         <v>-2000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BZ31">
         <v>-4000.0</v>
       </c>
-      <c r="BW31">
+      <c r="CA31">
         <v>-2000.0</v>
       </c>
-      <c r="BX31">
+      <c r="CB31">
         <v>-5000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CC31">
         <v>-2500.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CD31">
         <v>-5000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CE31">
         <v>-2500.0</v>
       </c>
-      <c r="CB31">
+      <c r="CF31">
         <v>-2500.0</v>
       </c>
-      <c r="CC31">
+      <c r="CG31">
         <v>-1250.0</v>
       </c>
-      <c r="CD31">
+      <c r="CH31">
         <v>-2500.0</v>
       </c>
-      <c r="CE31">
+      <c r="CI31">
         <v>-1250.0</v>
       </c>
-      <c r="CF31">
+      <c r="CJ31">
         <v>-4000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CK31">
         <v>-2000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CL31">
         <v>-4000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CM31">
         <v>-2000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CN31">
         <v>-1000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CO31">
         <v>-500.0</v>
       </c>
-      <c r="CL31">
+      <c r="CP31">
         <v>-1000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CQ31">
         <v>-500.0</v>
       </c>
-      <c r="CN31">
-[...2 lines deleted...]
-      <c r="CO31">
+      <c r="CR31">
+        <v>-2000.0</v>
+      </c>
+      <c r="CS31">
         <v>-1000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CT31">
         <v>-2000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CU31">
         <v>-1000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CV31">
         <v>-1000.0</v>
       </c>
-      <c r="CS31"/>
-[...2 lines deleted...]
-      <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
     </row>
-    <row r="32" spans="1:108">
+    <row r="32" spans="1:112">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-      <c r="W32">
-[...10 lines deleted...]
-      </c>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
         <v>0.0</v>
       </c>
-      <c r="AF32"/>
+      <c r="AF32">
+        <v>0.0</v>
+      </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
-      <c r="AH32"/>
-      <c r="AI32"/>
+      <c r="AH32">
+        <v>0.0</v>
+      </c>
+      <c r="AI32">
+        <v>0.0</v>
+      </c>
       <c r="AJ32"/>
-      <c r="AK32"/>
+      <c r="AK32">
+        <v>0.0</v>
+      </c>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-      <c r="AR32">
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32">
         <v>1500.0</v>
       </c>
-      <c r="AS32">
+      <c r="AW32">
         <v>750.0</v>
       </c>
-      <c r="AT32">
+      <c r="AX32">
         <v>1500.0</v>
       </c>
-      <c r="AU32">
+      <c r="AY32">
         <v>750.0</v>
       </c>
-      <c r="AV32">
+      <c r="AZ32">
         <v>750.0</v>
       </c>
-      <c r="AW32"/>
-[...2 lines deleted...]
-      <c r="AZ32">
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32">
         <v>-41000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BE32">
         <v>-20500.0</v>
       </c>
-      <c r="BB32">
+      <c r="BF32">
         <v>-41000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BG32">
         <v>-20500.0</v>
       </c>
-      <c r="BD32">
+      <c r="BH32">
         <v>-20500.0</v>
       </c>
-      <c r="BE32"/>
-[...2 lines deleted...]
-      <c r="BH32">
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32">
         <v>28000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BM32">
         <v>14000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BN32">
         <v>28000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BO32">
         <v>14000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BP32">
         <v>46000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BQ32">
         <v>23000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BR32">
         <v>46000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BS32">
         <v>23000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BT32">
         <v>32000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BU32">
         <v>16000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BV32">
         <v>32000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BW32">
         <v>16000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BX32">
         <v>202500.0</v>
       </c>
-      <c r="BU32">
+      <c r="BY32">
         <v>101250.0</v>
       </c>
-      <c r="BV32">
+      <c r="BZ32">
         <v>202500.0</v>
       </c>
-      <c r="BW32">
+      <c r="CA32">
         <v>101250.0</v>
       </c>
-      <c r="BX32">
+      <c r="CB32">
         <v>58000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CC32">
         <v>29000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CD32">
         <v>58000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CE32">
         <v>29000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CF32">
         <v>49500.0</v>
       </c>
-      <c r="CC32">
+      <c r="CG32">
         <v>24750.0</v>
       </c>
-      <c r="CD32">
+      <c r="CH32">
         <v>49500.0</v>
       </c>
-      <c r="CE32">
+      <c r="CI32">
         <v>24750.0</v>
       </c>
-      <c r="CF32">
+      <c r="CJ32">
         <v>24750.0</v>
       </c>
-      <c r="CG32"/>
-[...2 lines deleted...]
-      <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -24637,2801 +25575,2899 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B2">
+        <v>3724000.0</v>
+      </c>
+      <c r="C2">
         <v>945323.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14340922.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34389816.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48857670.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>148874.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4131982.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
+        <v>64879.0</v>
+      </c>
+      <c r="J2">
         <v>4380370.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10687109.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2391018.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>62913.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30961.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70096.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31712.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22495.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>671784.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>499791.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>841184.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>671000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>790000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>879000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1099000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1277000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2007000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>563000.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AC2"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B3">
+        <v>21000</v>
+      </c>
+      <c r="C3">
         <v>15181</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
         <v>16307</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1887</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2983</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1.31</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>968.6</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38463</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1692659.26</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>205900.47</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
         <v>66986</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>111000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>711</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12191</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11401</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>71000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>50000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>80000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>131000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>313000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>271000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>128000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B6">
+        <v>286000.0</v>
+      </c>
+      <c r="C6">
         <v>2030487.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-13404750.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19616852.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17586200.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>48262682.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3974099.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>5235487.0</v>
+      </c>
+      <c r="J6">
         <v>-4331426.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5954221.1</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6488956.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2137288.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>58158.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-26913.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-38022.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>38532.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8021.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-651020.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>88379.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-323710.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>937972.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-910000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-762000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-626000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-178000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>171000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-406000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>563000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B7">
+        <v>3062000.0</v>
+      </c>
+      <c r="C7">
         <v>-441097.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1251922.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-948886.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-573006.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-215694.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>223591.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
+        <v>1939907.0</v>
+      </c>
+      <c r="J7">
         <v>1776427.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>951660.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-93050.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>205065.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>89436.0</v>
       </c>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
       <c r="O7">
+        <v>35515.0</v>
+      </c>
+      <c r="P7">
         <v>-217117.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>111046.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-121348.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>296630.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-219021.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>685.93</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>916025.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-237000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-336000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>59000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-62000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>135000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>27000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-39000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B9">
+        <v>-692000.0</v>
+      </c>
+      <c r="C9">
         <v>-1111534.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1142715.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-127170.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>317266.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-342851.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-99373.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
+        <v>-179867.0</v>
+      </c>
+      <c r="J9">
         <v>38828.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>690896.26</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-158184.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-93304.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-41352.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>-5572.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6325.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>132289.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16837.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1848.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>877186.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>156000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-428000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>466777.0</v>
       </c>
-      <c r="G10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
-      <c r="M10"/>
+      <c r="M10">
+        <v>0.0</v>
+      </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10">
-        <v>-10000.0</v>
+        <v>27664.0</v>
       </c>
       <c r="R10">
+        <v>-9364.0</v>
+      </c>
+      <c r="S10">
         <v>-22000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13000.0</v>
       </c>
-      <c r="T10">
-[...1 lines deleted...]
-      </c>
       <c r="U10">
+        <v>-15188.0</v>
+      </c>
+      <c r="V10">
         <v>-4000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1355000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-685000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1145000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>436000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>144000.0</v>
       </c>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
       <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
         <v>866000.0</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-3105000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2287000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1989000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1373000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-1311000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1135000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3212000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1135394.08</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1349000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-773000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1409000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>136000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2358000.0</v>
       </c>
       <c r="J13">
         <v>2358000.0</v>
       </c>
       <c r="K13">
+        <v>2358000.0</v>
+      </c>
+      <c r="L13">
         <v>63000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1711915.46</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B14">
+        <v>234000.0</v>
+      </c>
+      <c r="C14">
         <v>99087.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>75970.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>41574.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>104519.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>65932.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>194772.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>15987.0</v>
+      </c>
+      <c r="J14">
         <v>10677.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8791.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>386893.32</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47062.98</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>212491.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>231752.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>315661.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>59612.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>127261.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>134184.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>20000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AB14">
         <v>1000.0</v>
       </c>
+      <c r="AC14">
+        <v>1000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B16">
+        <v>4010000.0</v>
+      </c>
+      <c r="C16">
         <v>2975811.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>936172.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14772963.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>31271469.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48411556.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>157882.0</v>
       </c>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
       <c r="I16">
+        <v>5300369.0</v>
+      </c>
+      <c r="J16">
         <v>48943.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4732888.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8879975.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2200201.0</v>
       </c>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
       <c r="N16">
+        <v>62158.0</v>
+      </c>
+      <c r="O16">
         <v>4048.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>32073.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>70245.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30517.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20764.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>588170.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>517473.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>937972.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-120000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>117000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>473000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1099000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2178000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>157000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>563000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B18">
+        <v>-12868000.0</v>
+      </c>
+      <c r="C18">
         <v>-1234594.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12422679.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15990049.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16147956.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8758722.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5294641.0</v>
       </c>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
       <c r="I18">
+        <v>-4597958.0</v>
+      </c>
+      <c r="J18">
         <v>-5681653.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5653922.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5696743.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2313142.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-97128.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-227891.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-881912.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-474849.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-535424.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-959801.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2150513.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1975281.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1195070.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1791000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1574000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1651000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2587000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2506000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-798000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-438000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B19">
+        <v>3064000.0</v>
+      </c>
+      <c r="C19">
         <v>-71000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1253000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3996000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>130000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-123000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3000.0</v>
       </c>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
       <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
         <v>-1000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-252000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10494486.99</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1276582.99</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B20">
+        <v>10059000.0</v>
+      </c>
+      <c r="C20">
         <v>4571000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>24000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>82712566.61</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1931347.35</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>11426000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B21">
+        <v>-196000.0</v>
+      </c>
+      <c r="C21">
         <v>-141000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-119000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-55000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-152000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680000.0</v>
       </c>
       <c r="H21">
         <v>1680000.0</v>
       </c>
       <c r="I21">
         <v>1680000.0</v>
       </c>
       <c r="J21">
+        <v>1680000.0</v>
+      </c>
+      <c r="K21">
         <v>709000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10235000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14436565.27</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>-18431000.0</v>
+      </c>
+      <c r="C22">
         <v>-9479604.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-13999848.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12551557.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17358460.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-19165762.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7260254.0</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
+        <v>-7927511.0</v>
+      </c>
+      <c r="J22">
         <v>-6571810.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7920984.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-8924550.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3411272.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-272155.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-644211.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-298795.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1115775.6</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-708474.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1504496.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2431495.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2084676.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2257366.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1388000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1962000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2306000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2325000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2268000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-554000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B23">
+        <v>-196000.0</v>
+      </c>
+      <c r="C23">
         <v>28328.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-94171.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-44835.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-112673.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-203449.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-156016.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7913111.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1198000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1162000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-750604.9</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4381000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>156000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>67000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1520000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>562000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>603000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>459000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2309000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1747000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1423000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1653000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2035000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>488000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1281000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4727000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>392000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1001000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B24">
+        <v>3064000.0</v>
+      </c>
+      <c r="C24">
         <v>10447.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-200212.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1076057.4</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>112673.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="G24">
         <v>152000.0</v>
       </c>
       <c r="H24">
         <v>152000.0</v>
       </c>
       <c r="I24">
-        <v>0.0</v>
+        <v>152000.0</v>
       </c>
       <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
         <v>-217000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24">
         <v>241753.06</v>
       </c>
-      <c r="M24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24">
-        <v>-155083.0</v>
+        <v>-88789.0</v>
       </c>
       <c r="P24">
+        <v>-146272.0</v>
+      </c>
+      <c r="Q24">
         <v>258000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>10000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>57000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
+        <v>537.0</v>
+      </c>
+      <c r="V24">
         <v>-175000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>206000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-294000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>950000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1128000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2050000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B25">
+        <v>2288000.0</v>
+      </c>
+      <c r="C25">
         <v>8602203.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2753121.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2531180.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1695298.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10558688.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1550231.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>1373655.0</v>
+      </c>
+      <c r="J25">
         <v>-895978.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1345072.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3320859.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>85589.0</v>
+        <v>893063.0</v>
       </c>
       <c r="N25">
+        <v>85590.0</v>
+      </c>
+      <c r="O25">
         <v>380805.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
-        <v>384374.0</v>
+        <v>-366000.0</v>
       </c>
       <c r="Q25">
+        <v>384376.0</v>
+      </c>
+      <c r="R25">
         <v>62649.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-67597.7</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>441102.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>-6360.0</v>
+      </c>
+      <c r="V25">
         <v>23485.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-115000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>742000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>655000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-89000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-85000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1659.89</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>1473000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8569000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1198000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>453000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2638000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7569892.42</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B27">
+        <v>1141000.0</v>
+      </c>
+      <c r="C27">
         <v>1429000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1734000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-1410000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5173000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5096000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1300676.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>801949.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>732462.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1253547.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4758589.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>510521.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>34628.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>33936.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>133523.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>-140583.13</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>174516.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13714.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B28">
+        <v>10006000.0</v>
+      </c>
+      <c r="C28">
         <v>3599900.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>31654.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-44835.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-17049.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>54121521.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1307759.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
-        <v>1162928.3</v>
+        <v>10083262.0</v>
       </c>
       <c r="J28">
+        <v>1162928.0</v>
+      </c>
+      <c r="K28">
         <v>1276939.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12558679.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4570920.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>150022.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>66098.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1571520.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>558476.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>585118.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>484345.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2322791.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1673529.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1475642.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1653000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2035000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>488000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1281000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4727000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>392000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1001000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B29">
+        <v>-12847000.0</v>
+      </c>
+      <c r="C29">
         <v>-1219411.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-12422679.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15990049.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-16131648.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8756835.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5291658.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
+        <v>-4597956.0</v>
+      </c>
+      <c r="J29">
         <v>-5680684.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5615458.9</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5696741.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2313144.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-97129.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-227890.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-881912.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-407862.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-535421.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-959801.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2149801.2</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1963090.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1183669.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1720000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1524000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1571000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2456000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2193000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-527000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-310000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B30">
+        <v>3043000.0</v>
+      </c>
+      <c r="C30">
         <v>-56735.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-991566.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3257519.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>96365.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-93247.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2981.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-788.08</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-970.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-276926.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-252000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65620.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1923.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>133182.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-655489.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-102120.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-41627.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-116773.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-70755.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-120955.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-112374.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-53000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-394000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>870000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>997000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2363000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-271000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-128000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE30"/>
+  <dimension ref="A1:DI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:113">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="E1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="H1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="T1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="U1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="X1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Y1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AB1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AC1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AF1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AG1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>9</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AJ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AK1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL1" t="s">
         <v>10</v>
       </c>
-      <c r="AL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AN1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>11</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AR1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>12</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AV1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>13</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AZ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>14</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BD1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>15</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BH1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>16</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BL1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>17</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BP1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>18</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BT1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>19</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BX1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>20</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CB1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>21</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CF1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>22</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CJ1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>23</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CN1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>24</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CR1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>25</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CV1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>26</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CZ1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>27</v>
       </c>
       <c r="DB1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="DC1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="DD1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DE1" t="s">
-        <v>170</v>
+        <v>28</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>174</v>
       </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:113">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B2">
+        <v>7251000.0</v>
+      </c>
+      <c r="C2">
         <v>3724000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
+        <v>3724000.0</v>
+      </c>
+      <c r="E2">
         <v>1130000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>902971.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>934581.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
+        <v>934581.0</v>
+      </c>
+      <c r="I2">
         <v>6597000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>5220564.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>14306231.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
+        <v>14306231.0</v>
+      </c>
+      <c r="M2">
         <v>26543000.0</v>
       </c>
-      <c r="J2">
+      <c r="N2">
         <v>21637720.0</v>
       </c>
-      <c r="K2">
+      <c r="O2">
         <v>26543000.0</v>
       </c>
-      <c r="L2">
+      <c r="P2">
         <v>43927576.0</v>
       </c>
-      <c r="M2"/>
-[...6 lines deleted...]
-      </c>
       <c r="Q2">
-        <v>8896320.0</v>
+        <v>52026730.0</v>
       </c>
       <c r="R2"/>
       <c r="S2">
+        <v>53330877.0</v>
+      </c>
+      <c r="T2">
+        <v>65910228.0</v>
+      </c>
+      <c r="U2">
+        <v>8896320.0</v>
+      </c>
+      <c r="V2"/>
+      <c r="W2">
         <v>6055500.0</v>
       </c>
-      <c r="T2">
+      <c r="X2">
         <v>202686.0</v>
       </c>
-      <c r="U2">
+      <c r="Y2">
         <v>566351.0</v>
       </c>
-      <c r="V2">
+      <c r="Z2">
         <v>441159.0</v>
       </c>
-      <c r="W2">
+      <c r="AA2">
         <v>566351.0</v>
       </c>
-      <c r="X2">
+      <c r="AB2">
         <v>4184303.0</v>
       </c>
-      <c r="Y2">
-[...2 lines deleted...]
-      <c r="Z2">
+      <c r="AC2">
         <v>68734.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
+        <v>68734.0</v>
+      </c>
+      <c r="AE2">
         <v>1044994.0</v>
       </c>
-      <c r="AB2">
-[...2 lines deleted...]
-      <c r="AC2">
+      <c r="AF2">
+        <v>64919.0</v>
+      </c>
+      <c r="AG2">
         <v>12609.0</v>
       </c>
-      <c r="AD2">
+      <c r="AH2">
         <v>1966058.0</v>
       </c>
-      <c r="AE2">
+      <c r="AI2">
         <v>12000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AJ2">
         <v>1175750.0</v>
       </c>
-      <c r="AG2">
+      <c r="AK2">
         <v>1175750.0</v>
       </c>
-      <c r="AH2">
+      <c r="AL2">
         <v>1175750.0</v>
       </c>
-      <c r="AI2">
+      <c r="AM2">
         <v>2225750.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AN2">
         <v>2225750.0</v>
       </c>
-      <c r="AK2">
+      <c r="AO2">
         <v>566500.0</v>
       </c>
-      <c r="AL2">
+      <c r="AP2">
         <v>566500.0</v>
       </c>
-      <c r="AM2">
+      <c r="AQ2">
         <v>566500.0</v>
       </c>
-      <c r="AN2">
+      <c r="AR2">
         <v>566500.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>593750.0</v>
       </c>
       <c r="AS2">
         <v>593750.0</v>
       </c>
       <c r="AT2">
+        <v>593750.0</v>
+      </c>
+      <c r="AU2">
+        <v>593750.0</v>
+      </c>
+      <c r="AV2">
+        <v>593750.0</v>
+      </c>
+      <c r="AW2">
+        <v>593750.0</v>
+      </c>
+      <c r="AX2">
         <v>14250.0</v>
       </c>
-      <c r="AU2">
+      <c r="AY2">
         <v>14250.0</v>
       </c>
-      <c r="AV2">
+      <c r="AZ2">
         <v>14250.0</v>
       </c>
-      <c r="AW2">
+      <c r="BA2">
         <v>33000.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>8250.0</v>
       </c>
       <c r="BB2">
         <v>8250.0</v>
       </c>
       <c r="BC2">
-        <v>8250.0</v>
+        <v>33000.0</v>
       </c>
       <c r="BD2">
         <v>8250.0</v>
       </c>
       <c r="BE2">
+        <v>8250.0</v>
+      </c>
+      <c r="BF2">
+        <v>8250.0</v>
+      </c>
+      <c r="BG2">
+        <v>8250.0</v>
+      </c>
+      <c r="BH2">
+        <v>8250.0</v>
+      </c>
+      <c r="BI2">
         <v>30000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BJ2">
         <v>7500.0</v>
       </c>
-      <c r="BG2">
+      <c r="BK2">
         <v>30000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BL2">
         <v>7500.0</v>
       </c>
-      <c r="BI2">
+      <c r="BM2">
         <v>-27000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BN2">
         <v>-6750.0</v>
       </c>
-      <c r="BK2">
+      <c r="BO2">
         <v>-27000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BP2">
         <v>-6750.0</v>
       </c>
-      <c r="BM2">
+      <c r="BQ2">
         <v>537000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BR2">
         <v>134250.0</v>
       </c>
-      <c r="BO2">
+      <c r="BS2">
         <v>537000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BT2">
         <v>134250.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BU2">
         <v>435000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BV2">
         <v>108750.0</v>
       </c>
-      <c r="BS2">
+      <c r="BW2">
         <v>435000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BX2">
         <v>108750.0</v>
       </c>
-      <c r="BU2">
+      <c r="BY2">
         <v>864000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BZ2">
         <v>216000.0</v>
       </c>
-      <c r="BW2">
+      <c r="CA2">
         <v>864000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CB2">
         <v>216000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CC2">
         <v>671000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CD2">
         <v>167750.0</v>
       </c>
-      <c r="CA2">
+      <c r="CE2">
         <v>671000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CF2">
         <v>167750.0</v>
       </c>
-      <c r="CC2">
+      <c r="CG2">
         <v>790000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CH2">
         <v>197500.0</v>
       </c>
-      <c r="CE2">
+      <c r="CI2">
         <v>790000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CJ2">
         <v>197500.0</v>
       </c>
-      <c r="CG2">
+      <c r="CK2">
         <v>879000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CL2">
         <v>219750.0</v>
       </c>
-      <c r="CI2">
+      <c r="CM2">
         <v>879000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CN2">
         <v>219750.0</v>
       </c>
-      <c r="CK2">
+      <c r="CO2">
         <v>1099000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CP2">
         <v>274750.0</v>
       </c>
-      <c r="CM2">
+      <c r="CQ2">
         <v>1099000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CR2">
         <v>274750.0</v>
       </c>
-      <c r="CO2">
+      <c r="CS2">
         <v>1277000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CT2">
         <v>319250.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CU2">
         <v>1277000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CV2">
         <v>319250.0</v>
       </c>
-      <c r="CS2">
+      <c r="CW2">
         <v>2007000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CX2">
         <v>501750.0</v>
       </c>
-      <c r="CU2">
+      <c r="CY2">
         <v>2007000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CZ2">
         <v>501750.0</v>
       </c>
-      <c r="CW2">
+      <c r="DA2">
         <v>563000.0</v>
       </c>
-      <c r="CX2">
+      <c r="DB2">
         <v>140750.0</v>
       </c>
-      <c r="CY2">
+      <c r="DC2">
         <v>563000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DD2">
         <v>140750.0</v>
       </c>
-      <c r="DA2">
+      <c r="DE2">
         <v>140750.0</v>
       </c>
-      <c r="DB2">
+      <c r="DF2">
         <v>62500.0</v>
       </c>
-      <c r="DC2">
+      <c r="DG2">
         <v>62500.0</v>
       </c>
-      <c r="DD2">
+      <c r="DH2">
         <v>62500.0</v>
       </c>
-      <c r="DE2">
+      <c r="DI2">
         <v>62500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:113">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B3">
+        <v>15000</v>
+      </c>
+      <c r="C3">
         <v>5999</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>5999</v>
+      </c>
+      <c r="E3">
         <v>4999</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3995</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11060</v>
       </c>
-      <c r="F3">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
-        <v>0</v>
+        <v>11060</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>501</v>
+      </c>
+      <c r="R3">
         <v>845</v>
       </c>
-      <c r="O3">
+      <c r="S3">
         <v>874</v>
       </c>
-      <c r="P3">
-[...5 lines deleted...]
-      <c r="R3">
+      <c r="T3">
+        <v>20835</v>
+      </c>
+      <c r="U3">
+        <v>93</v>
+      </c>
+      <c r="V3">
         <v>135</v>
       </c>
-      <c r="S3">
+      <c r="W3">
         <v>207</v>
       </c>
-      <c r="T3">
-[...2 lines deleted...]
-      <c r="U3">
+      <c r="X3">
+        <v>2517</v>
+      </c>
+      <c r="Y3">
         <v>3776.46</v>
       </c>
-      <c r="V3">
+      <c r="Z3">
         <v>2945</v>
       </c>
-      <c r="W3">
+      <c r="AA3">
         <v>2000</v>
       </c>
-      <c r="X3">
+      <c r="AB3">
         <v>3.16</v>
       </c>
-      <c r="Y3">
+      <c r="AC3">
         <v>750</v>
       </c>
-      <c r="Z3">
+      <c r="AD3">
         <v>1.81</v>
       </c>
-      <c r="AA3">
+      <c r="AE3">
         <v>0</v>
       </c>
-      <c r="AB3">
+      <c r="AF3">
         <v>1.21</v>
       </c>
-      <c r="AC3">
+      <c r="AG3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AH3">
         <v>993</v>
       </c>
-      <c r="AE3">
+      <c r="AI3">
         <v>500</v>
       </c>
-      <c r="AF3">
+      <c r="AJ3">
         <v>3.71</v>
       </c>
-      <c r="AG3">
+      <c r="AK3">
         <v>250</v>
       </c>
-      <c r="AH3">
+      <c r="AL3">
         <v>44670</v>
       </c>
-      <c r="AI3">
+      <c r="AM3">
         <v>4.21</v>
       </c>
-      <c r="AJ3">
+      <c r="AN3">
         <v>8750</v>
       </c>
-      <c r="AK3">
+      <c r="AO3">
         <v>8750</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
@@ -27447,252 +28483,264 @@
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
         <v>21500</v>
       </c>
-      <c r="BJ3">
+      <c r="BN3">
         <v>10750</v>
       </c>
-      <c r="BK3">
+      <c r="BO3">
         <v>21500</v>
       </c>
-      <c r="BL3">
+      <c r="BP3">
         <v>10750</v>
       </c>
-      <c r="BM3">
+      <c r="BQ3">
         <v>55500</v>
       </c>
-      <c r="BN3">
+      <c r="BR3">
         <v>27750</v>
       </c>
-      <c r="BO3">
+      <c r="BS3">
         <v>55500</v>
       </c>
-      <c r="BP3">
+      <c r="BT3">
         <v>27750</v>
       </c>
-      <c r="BQ3">
+      <c r="BU3">
         <v>35500</v>
       </c>
-      <c r="BR3">
+      <c r="BV3">
         <v>17750</v>
       </c>
-      <c r="BS3">
+      <c r="BW3">
         <v>35500</v>
       </c>
-      <c r="BT3">
+      <c r="BX3">
         <v>17750</v>
       </c>
-      <c r="BU3">
+      <c r="BY3">
         <v>52500</v>
       </c>
-      <c r="BV3">
+      <c r="BZ3">
         <v>26250</v>
       </c>
-      <c r="BW3">
+      <c r="CA3">
         <v>52500</v>
       </c>
-      <c r="BX3">
+      <c r="CB3">
         <v>26250</v>
       </c>
-      <c r="BY3">
+      <c r="CC3">
         <v>53500</v>
       </c>
-      <c r="BZ3">
+      <c r="CD3">
         <v>26750</v>
       </c>
-      <c r="CA3">
+      <c r="CE3">
         <v>53500</v>
       </c>
-      <c r="CB3">
+      <c r="CF3">
         <v>26750</v>
       </c>
-      <c r="CC3">
+      <c r="CG3">
         <v>35500</v>
       </c>
-      <c r="CD3">
+      <c r="CH3">
         <v>17750</v>
       </c>
-      <c r="CE3">
+      <c r="CI3">
         <v>35500</v>
       </c>
-      <c r="CF3">
+      <c r="CJ3">
         <v>17750</v>
       </c>
-      <c r="CG3">
+      <c r="CK3">
         <v>25000</v>
       </c>
-      <c r="CH3">
+      <c r="CL3">
         <v>12500</v>
       </c>
-      <c r="CI3">
+      <c r="CM3">
         <v>25000</v>
       </c>
-      <c r="CJ3">
+      <c r="CN3">
         <v>12500</v>
       </c>
-      <c r="CK3">
+      <c r="CO3">
         <v>40000</v>
       </c>
-      <c r="CL3">
+      <c r="CP3">
         <v>20000</v>
       </c>
-      <c r="CM3">
+      <c r="CQ3">
         <v>40000</v>
       </c>
-      <c r="CN3">
+      <c r="CR3">
         <v>20000</v>
       </c>
-      <c r="CO3">
+      <c r="CS3">
         <v>65500</v>
       </c>
-      <c r="CP3">
+      <c r="CT3">
         <v>32750</v>
       </c>
-      <c r="CQ3">
+      <c r="CU3">
         <v>65500</v>
       </c>
-      <c r="CR3">
+      <c r="CV3">
         <v>32750</v>
       </c>
-      <c r="CS3">
+      <c r="CW3">
         <v>156500</v>
       </c>
-      <c r="CT3">
+      <c r="CX3">
         <v>78250</v>
       </c>
-      <c r="CU3">
+      <c r="CY3">
         <v>156500</v>
       </c>
-      <c r="CV3">
+      <c r="CZ3">
         <v>78250</v>
       </c>
-      <c r="CW3">
+      <c r="DA3">
         <v>135500</v>
       </c>
-      <c r="CX3">
+      <c r="DB3">
         <v>67750</v>
       </c>
-      <c r="CY3">
+      <c r="DC3">
         <v>135500</v>
       </c>
-      <c r="CZ3">
+      <c r="DD3">
         <v>67750</v>
       </c>
-      <c r="DA3">
+      <c r="DE3">
         <v>64000</v>
       </c>
-      <c r="DB3">
+      <c r="DF3">
         <v>32000</v>
       </c>
-      <c r="DC3">
+      <c r="DG3">
         <v>64000</v>
       </c>
-      <c r="DD3">
+      <c r="DH3">
         <v>32000</v>
       </c>
-      <c r="DE3">
+      <c r="DI3">
         <v>32000</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:113">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
-[...10 lines deleted...]
-      </c>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
-      <c r="AJ4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
@@ -27722,106 +28770,110 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:113">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
-[...10 lines deleted...]
-      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AE5"/>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
-      <c r="AJ5"/>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
@@ -27851,746 +28903,776 @@
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:113">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B6">
+        <v>-3241000.0</v>
+      </c>
+      <c r="C6">
         <v>3527000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
+        <v>3527000.0</v>
+      </c>
+      <c r="E6">
         <v>2594000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2072839.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-41870.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
+        <v>-41870.0</v>
+      </c>
+      <c r="I6">
         <v>-5414000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-4284392.1</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-9098296.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
+        <v>-9098296.0</v>
+      </c>
+      <c r="M6">
         <v>-8421000.0</v>
       </c>
-      <c r="J6">
+      <c r="N6">
         <v>-6864757.1</v>
       </c>
-      <c r="K6">
+      <c r="O6">
         <v>-4210500.0</v>
       </c>
-      <c r="L6">
+      <c r="P6">
         <v>-22064638.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="Q6">
+        <v>-52028060.0</v>
+      </c>
+      <c r="R6">
         <v>-5311390.0</v>
       </c>
-      <c r="O6">
+      <c r="S6">
         <v>-5330105.0</v>
       </c>
-      <c r="P6">
+      <c r="T6">
         <v>-12579351.0</v>
       </c>
-      <c r="Q6">
+      <c r="U6">
         <v>57013908.0</v>
       </c>
-      <c r="R6">
+      <c r="V6">
         <v>28001367.0</v>
       </c>
-      <c r="S6">
+      <c r="W6">
         <v>28255554.0</v>
       </c>
-      <c r="T6">
+      <c r="X6">
         <v>8693634.0</v>
       </c>
-      <c r="U6">
+      <c r="Y6">
         <v>-363665.0</v>
       </c>
-      <c r="V6">
+      <c r="Z6">
         <v>-283277.0</v>
       </c>
-      <c r="W6">
+      <c r="AA6">
         <v>-264290.0</v>
       </c>
-      <c r="X6">
+      <c r="AB6">
         <v>-3737557.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AC6">
         <v>4115604.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
+        <v>4115604.0</v>
+      </c>
+      <c r="AE6">
         <v>29200701.9</v>
       </c>
-      <c r="AB6">
-[...2 lines deleted...]
-      <c r="AC6">
+      <c r="AF6">
+        <v>22198.0</v>
+      </c>
+      <c r="AG6">
         <v>1032384.0</v>
       </c>
-      <c r="AD6">
+      <c r="AH6">
         <v>-1917114.0</v>
       </c>
-      <c r="AE6">
+      <c r="AI6">
         <v>-980000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AJ6">
         <v>2013713.0</v>
       </c>
-      <c r="AG6">
+      <c r="AK6">
         <v>-1163750.0</v>
       </c>
-      <c r="AH6">
+      <c r="AL6">
         <v>-1163750.0</v>
       </c>
-      <c r="AI6">
+      <c r="AM6">
         <v>-1050000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AN6">
         <v>-1050000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AO6">
         <v>1659250.0</v>
       </c>
-      <c r="AL6">
+      <c r="AP6">
         <v>1659250.0</v>
       </c>
-      <c r="AM6">
+      <c r="AQ6">
         <v>1659250.0</v>
       </c>
-      <c r="AN6">
+      <c r="AR6">
         <v>1659250.0</v>
       </c>
-      <c r="AO6">
+      <c r="AS6">
         <v>-27250.0</v>
       </c>
-      <c r="AP6">
+      <c r="AT6">
         <v>-27250.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AU6">
         <v>-27250.0</v>
       </c>
-      <c r="AR6">
+      <c r="AV6">
         <v>-27250.0</v>
       </c>
-      <c r="AS6">
+      <c r="AW6">
         <v>57000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AX6">
         <v>14250.0</v>
       </c>
-      <c r="AU6">
+      <c r="AY6">
         <v>57000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AZ6">
         <v>14250.0</v>
       </c>
-      <c r="AW6">
+      <c r="BA6">
         <v>-29000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BB6">
         <v>-7250.0</v>
       </c>
-      <c r="AY6">
+      <c r="BC6">
         <v>-29000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BD6">
         <v>-7250.0</v>
       </c>
-      <c r="BA6">
+      <c r="BE6">
         <v>33000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BF6">
         <v>8250.0</v>
       </c>
-      <c r="BC6">
+      <c r="BG6">
         <v>33000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BH6">
         <v>8250.0</v>
       </c>
-      <c r="BE6">
+      <c r="BI6">
         <v>-30000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BJ6">
         <v>-7500.0</v>
       </c>
-      <c r="BG6">
+      <c r="BK6">
         <v>-30000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BL6">
         <v>-7500.0</v>
       </c>
-      <c r="BI6">
+      <c r="BM6">
         <v>8000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BN6">
         <v>2000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BO6">
         <v>8000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BP6">
         <v>2000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BQ6">
         <v>-564000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BR6">
         <v>-141000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BS6">
         <v>-564000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BT6">
         <v>-141000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BU6">
         <v>102000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BV6">
         <v>25500.0</v>
       </c>
-      <c r="BS6">
+      <c r="BW6">
         <v>102000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BX6">
         <v>25500.0</v>
       </c>
-      <c r="BU6">
+      <c r="BY6">
         <v>-429000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BZ6">
         <v>-107250.0</v>
       </c>
-      <c r="BW6">
+      <c r="CA6">
         <v>-429000.0</v>
       </c>
-      <c r="BX6">
+      <c r="CB6">
         <v>-107250.0</v>
       </c>
-      <c r="BY6">
+      <c r="CC6">
         <v>-311000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CD6">
         <v>-77750.0</v>
       </c>
-      <c r="CA6">
+      <c r="CE6">
         <v>-311000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CF6">
         <v>-77750.0</v>
       </c>
-      <c r="CC6">
+      <c r="CG6">
         <v>-910000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CH6">
         <v>-227500.0</v>
       </c>
-      <c r="CE6">
+      <c r="CI6">
         <v>-910000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CJ6">
         <v>-227500.0</v>
       </c>
-      <c r="CG6">
+      <c r="CK6">
         <v>-762000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CL6">
         <v>-190500.0</v>
       </c>
-      <c r="CI6">
+      <c r="CM6">
         <v>-762000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CN6">
         <v>-190500.0</v>
       </c>
-      <c r="CK6">
+      <c r="CO6">
         <v>-626000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CP6">
         <v>-156500.0</v>
       </c>
-      <c r="CM6">
+      <c r="CQ6">
         <v>-626000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CR6">
         <v>-156500.0</v>
       </c>
-      <c r="CO6">
+      <c r="CS6">
         <v>-178000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CT6">
         <v>-44500.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CU6">
         <v>-178000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CV6">
         <v>-44500.0</v>
       </c>
-      <c r="CS6">
+      <c r="CW6">
         <v>171000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CX6">
         <v>42750.0</v>
       </c>
-      <c r="CU6">
+      <c r="CY6">
         <v>171000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CZ6">
         <v>42750.0</v>
       </c>
-      <c r="CW6">
+      <c r="DA6">
         <v>-406000.0</v>
       </c>
-      <c r="CX6">
+      <c r="DB6">
         <v>-101500.0</v>
       </c>
-      <c r="CY6">
+      <c r="DC6">
         <v>-406000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DD6">
         <v>-101500.0</v>
       </c>
-      <c r="DA6">
+      <c r="DE6">
         <v>563000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DF6">
         <v>78250.0</v>
       </c>
-      <c r="DC6">
+      <c r="DG6">
         <v>563000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DH6">
         <v>78250.0</v>
       </c>
-      <c r="DE6">
+      <c r="DI6">
         <v>78250.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:113">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B7">
+        <v>4758000.0</v>
+      </c>
+      <c r="C7">
         <v>-1696000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
+        <v>-1696000.0</v>
+      </c>
+      <c r="E7">
         <v>-2236000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1786765.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1330376.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
+        <v>1330376.0</v>
+      </c>
+      <c r="I7">
         <v>3606000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>2853623.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-4095614.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
+        <v>-4095614.0</v>
+      </c>
+      <c r="M7">
         <v>656000.0</v>
       </c>
-      <c r="J7">
-[...7 lines deleted...]
-      <c r="N7"/>
+      <c r="N7">
+        <v>534767.0</v>
+      </c>
       <c r="O7"/>
       <c r="P7">
-        <v>-118042.0</v>
+        <v>-1499097.6</v>
       </c>
       <c r="Q7">
-        <v>2646412.0</v>
+        <v>-229050.0</v>
       </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7">
-        <v>-2945428.0</v>
+        <v>-118042.0</v>
       </c>
       <c r="U7">
-        <v>676511.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2646412.0</v>
+      </c>
+      <c r="V7"/>
       <c r="W7"/>
       <c r="X7">
-        <v>-310222.8</v>
+        <v>-2945428.0</v>
       </c>
       <c r="Y7">
-        <v>56250.0</v>
+        <v>676511.0</v>
       </c>
       <c r="Z7">
-        <v>178849.0</v>
+        <v>526969.0</v>
       </c>
       <c r="AA7"/>
       <c r="AB7">
-        <v>1263111.0</v>
+        <v>-310222.8</v>
       </c>
       <c r="AC7">
-        <v>382809.0</v>
+        <v>178849.0</v>
       </c>
       <c r="AD7">
-        <v>1296902.0</v>
+        <v>178849.0</v>
       </c>
       <c r="AE7"/>
       <c r="AF7">
+        <v>1659427.0</v>
+      </c>
+      <c r="AG7">
+        <v>382809.0</v>
+      </c>
+      <c r="AH7">
+        <v>1296902.0</v>
+      </c>
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>532825.0</v>
       </c>
-      <c r="AG7">
+      <c r="AK7">
         <v>457500.0</v>
       </c>
-      <c r="AH7">
+      <c r="AL7">
         <v>516672.0</v>
       </c>
-      <c r="AI7">
+      <c r="AM7">
         <v>588702.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AN7">
         <v>216500.0</v>
       </c>
-      <c r="AK7">
+      <c r="AO7">
+        <v>-58000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-22500.0</v>
+      </c>
+      <c r="AQ7">
         <v>-45000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AR7">
         <v>-22500.0</v>
       </c>
-      <c r="AM7">
-[...5 lines deleted...]
-      <c r="AO7">
+      <c r="AS7">
+        <v>13000.0</v>
+      </c>
+      <c r="AT7">
+        <v>50000.0</v>
+      </c>
+      <c r="AU7">
         <v>100000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AV7">
         <v>50000.0</v>
       </c>
-      <c r="AQ7">
-[...5 lines deleted...]
-      <c r="AS7">
+      <c r="AW7">
         <v>46500.0</v>
       </c>
-      <c r="AT7">
+      <c r="AX7">
         <v>23250.0</v>
       </c>
-      <c r="AU7">
+      <c r="AY7">
         <v>46500.0</v>
       </c>
-      <c r="AV7">
+      <c r="AZ7">
         <v>23250.0</v>
       </c>
-      <c r="AW7">
+      <c r="BA7">
         <v>18000.0</v>
       </c>
-      <c r="AX7">
+      <c r="BB7">
         <v>9000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BC7">
         <v>18000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BD7">
         <v>9000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BE7">
         <v>-3500.0</v>
       </c>
-      <c r="BB7">
+      <c r="BF7">
         <v>-1750.0</v>
       </c>
-      <c r="BC7">
+      <c r="BG7">
         <v>-3500.0</v>
       </c>
-      <c r="BD7">
+      <c r="BH7">
         <v>-1750.0</v>
       </c>
-      <c r="BE7">
+      <c r="BI7">
         <v>-202500.0</v>
       </c>
-      <c r="BF7">
+      <c r="BJ7">
         <v>-101250.0</v>
       </c>
-      <c r="BG7">
+      <c r="BK7">
         <v>-202500.0</v>
       </c>
-      <c r="BH7">
+      <c r="BL7">
         <v>-101250.0</v>
       </c>
-      <c r="BI7">
+      <c r="BM7">
         <v>-62500.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BN7">
         <v>-31250.0</v>
       </c>
-      <c r="BK7">
+      <c r="BO7">
         <v>-62500.0</v>
       </c>
-      <c r="BL7">
+      <c r="BP7">
         <v>-31250.0</v>
       </c>
-      <c r="BM7">
+      <c r="BQ7">
         <v>141000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BR7">
         <v>70500.0</v>
       </c>
-      <c r="BO7">
+      <c r="BS7">
         <v>141000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BT7">
         <v>70500.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BU7">
         <v>66000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BV7">
         <v>33000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BW7">
         <v>66000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BX7">
         <v>33000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BY7">
         <v>10500.0</v>
       </c>
-      <c r="BV7">
+      <c r="BZ7">
         <v>5250.0</v>
       </c>
-      <c r="BW7">
+      <c r="CA7">
         <v>10500.0</v>
       </c>
-      <c r="BX7">
+      <c r="CB7">
         <v>5250.0</v>
       </c>
-      <c r="BY7">
+      <c r="CC7">
         <v>481500.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CD7">
         <v>240750.0</v>
       </c>
-      <c r="CA7">
+      <c r="CE7">
         <v>481500.0</v>
       </c>
-      <c r="CB7">
+      <c r="CF7">
         <v>240750.0</v>
       </c>
-      <c r="CC7">
+      <c r="CG7">
         <v>-118500.0</v>
       </c>
-      <c r="CD7">
+      <c r="CH7">
         <v>-59250.0</v>
       </c>
-      <c r="CE7">
+      <c r="CI7">
         <v>-118500.0</v>
       </c>
-      <c r="CF7">
+      <c r="CJ7">
         <v>-59250.0</v>
       </c>
-      <c r="CG7">
+      <c r="CK7">
         <v>-168000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CL7">
         <v>-84000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CM7">
         <v>-168000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CN7">
         <v>-84000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CO7">
         <v>29500.0</v>
       </c>
-      <c r="CL7">
+      <c r="CP7">
         <v>14750.0</v>
       </c>
-      <c r="CM7">
+      <c r="CQ7">
         <v>29500.0</v>
       </c>
-      <c r="CN7">
+      <c r="CR7">
         <v>14750.0</v>
       </c>
-      <c r="CO7">
+      <c r="CS7">
         <v>-31000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CT7">
         <v>-15500.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CU7">
         <v>-31000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CV7">
         <v>-15500.0</v>
       </c>
-      <c r="CS7">
+      <c r="CW7">
         <v>67500.0</v>
       </c>
-      <c r="CT7">
+      <c r="CX7">
         <v>33750.0</v>
       </c>
-      <c r="CU7">
+      <c r="CY7">
         <v>67500.0</v>
       </c>
-      <c r="CV7">
+      <c r="CZ7">
         <v>33750.0</v>
       </c>
-      <c r="CW7">
+      <c r="DA7">
         <v>13500.0</v>
       </c>
-      <c r="CX7">
+      <c r="DB7">
         <v>6750.0</v>
       </c>
-      <c r="CY7">
+      <c r="DC7">
         <v>13500.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DD7">
         <v>6750.0</v>
       </c>
-      <c r="DA7">
+      <c r="DE7">
         <v>-19500.0</v>
       </c>
-      <c r="DB7">
+      <c r="DF7">
         <v>-9750.0</v>
       </c>
-      <c r="DC7">
+      <c r="DG7">
         <v>-19500.0</v>
       </c>
-      <c r="DD7">
+      <c r="DH7">
         <v>-9750.0</v>
       </c>
-      <c r="DE7">
+      <c r="DI7">
         <v>-9750.0</v>
       </c>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:113">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
-[...10 lines deleted...]
-      </c>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
-      <c r="AJ8"/>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
@@ -28620,165 +29702,183 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:113">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B9">
+        <v>577000.0</v>
+      </c>
+      <c r="C9">
         <v>-1269000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
+        <v>-1269000.0</v>
+      </c>
+      <c r="E9">
         <v>-678000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-541783.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-563277.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
+        <v>-563277.0</v>
+      </c>
+      <c r="I9">
         <v>589000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>466107.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-1604931.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
+        <v>-1604931.0</v>
+      </c>
+      <c r="M9">
         <v>-3000.0</v>
       </c>
-      <c r="J9">
+      <c r="N9">
         <v>-2445.0</v>
       </c>
-      <c r="K9">
+      <c r="O9">
         <v>-502500.0</v>
       </c>
-      <c r="L9">
+      <c r="P9">
         <v>-126023.0</v>
       </c>
-      <c r="M9">
-[...2 lines deleted...]
-      <c r="N9">
+      <c r="Q9">
+        <v>2000.0</v>
+      </c>
+      <c r="R9">
         <v>-586301.0</v>
       </c>
-      <c r="O9">
+      <c r="S9">
         <v>-584741.0</v>
       </c>
-      <c r="P9">
+      <c r="T9">
         <v>1112376.0</v>
       </c>
-      <c r="Q9">
+      <c r="U9">
         <v>1909762.0</v>
       </c>
-      <c r="R9">
+      <c r="V9">
         <v>1277439.0</v>
       </c>
-      <c r="S9">
+      <c r="W9">
         <v>1209122.0</v>
       </c>
-      <c r="T9">
+      <c r="X9">
         <v>-2385053.0</v>
       </c>
-      <c r="U9">
+      <c r="Y9">
         <v>-129762.0</v>
       </c>
-      <c r="V9">
+      <c r="Z9">
         <v>-101078.3</v>
       </c>
-      <c r="W9">
+      <c r="AA9">
         <v>-145345.0</v>
       </c>
-      <c r="X9">
+      <c r="AB9">
         <v>3061.0</v>
       </c>
-      <c r="Y9">
-[...2 lines deleted...]
-      <c r="Z9">
+      <c r="AC9">
         <v>-777853.1</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
+        <v>-777853.1</v>
+      </c>
+      <c r="AE9">
         <v>-5164798.37</v>
       </c>
-      <c r="AB9">
-[...2 lines deleted...]
-      <c r="AC9">
+      <c r="AF9">
+        <v>811152.0</v>
+      </c>
+      <c r="AG9">
         <v>414325.84</v>
       </c>
-      <c r="AD9">
+      <c r="AH9">
         <v>49210.0</v>
       </c>
-      <c r="AE9">
+      <c r="AI9">
         <v>25000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AJ9">
         <v>-9722.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-355227.0</v>
       </c>
-      <c r="AI9">
+      <c r="AM9">
         <v>355227.0</v>
       </c>
-      <c r="AJ9"/>
-[...2 lines deleted...]
-      <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9"/>
+      <c r="AO9">
+        <v>-89500.0</v>
+      </c>
       <c r="AP9"/>
-      <c r="AQ9"/>
+      <c r="AQ9">
+        <v>13000.0</v>
+      </c>
       <c r="AR9"/>
-      <c r="AS9"/>
+      <c r="AS9">
+        <v>13000.0</v>
+      </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
@@ -28799,319 +29899,327 @@
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:113">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10">
-[...10 lines deleted...]
-      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
-      <c r="AE10"/>
+      <c r="AE10">
+        <v>0.0</v>
+      </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10"/>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
-      <c r="AJ10"/>
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10">
         <v>-5000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BN10">
         <v>-2500.0</v>
       </c>
-      <c r="BK10">
+      <c r="BO10">
         <v>-5000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BP10">
         <v>-2500.0</v>
       </c>
-      <c r="BM10">
+      <c r="BQ10">
         <v>-11000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BR10">
         <v>-5500.0</v>
       </c>
-      <c r="BO10">
+      <c r="BS10">
         <v>-11000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BT10">
         <v>-5500.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BU10">
         <v>6500.0</v>
       </c>
-      <c r="BR10">
+      <c r="BV10">
         <v>3250.0</v>
       </c>
-      <c r="BS10">
+      <c r="BW10">
         <v>6500.0</v>
       </c>
-      <c r="BT10">
+      <c r="BX10">
         <v>3250.0</v>
       </c>
-      <c r="BU10">
+      <c r="BY10">
         <v>-8000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BZ10">
         <v>-4000.0</v>
       </c>
-      <c r="BW10">
+      <c r="CA10">
         <v>-8000.0</v>
       </c>
-      <c r="BX10">
+      <c r="CB10">
         <v>-4000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CC10">
         <v>-2000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CD10">
         <v>-1000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CE10">
         <v>-2000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CF10">
         <v>-1000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CG10">
         <v>-500.0</v>
       </c>
-      <c r="CD10">
+      <c r="CH10">
         <v>-250.0</v>
       </c>
-      <c r="CE10">
+      <c r="CI10">
         <v>-500.0</v>
       </c>
-      <c r="CF10">
+      <c r="CJ10">
         <v>-250.0</v>
       </c>
-      <c r="CG10">
+      <c r="CK10">
         <v>-250.0</v>
       </c>
-      <c r="CH10"/>
-[...2 lines deleted...]
-      <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:113">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...5 lines deleted...]
-      <c r="L11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-677500.0</v>
       </c>
-      <c r="M11">
+      <c r="Q11">
         <v>-677500.0</v>
       </c>
-      <c r="N11">
+      <c r="R11">
         <v>257348.0</v>
       </c>
-      <c r="O11">
+      <c r="S11">
         <v>255623.0</v>
       </c>
-      <c r="P11">
+      <c r="T11">
         <v>-443000.0</v>
       </c>
-      <c r="Q11">
+      <c r="U11">
         <v>-443000.0</v>
       </c>
-      <c r="R11">
+      <c r="V11">
         <v>876279.0</v>
       </c>
-      <c r="S11">
+      <c r="W11">
         <v>860228.0</v>
       </c>
-      <c r="T11">
+      <c r="X11">
         <v>-222500.0</v>
       </c>
-      <c r="U11">
+      <c r="Y11">
         <v>-222500.0</v>
       </c>
-      <c r="V11">
+      <c r="Z11">
         <v>421298.0</v>
       </c>
-      <c r="W11">
+      <c r="AA11">
         <v>406798.0</v>
       </c>
-      <c r="X11">
+      <c r="AB11">
         <v>-153500.0</v>
       </c>
-      <c r="Y11">
+      <c r="AC11">
         <v>-153500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AD11">
         <v>487500.0</v>
       </c>
-      <c r="AA11">
+      <c r="AE11">
         <v>487500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AF11">
         <v>920332.67</v>
       </c>
-      <c r="AC11">
+      <c r="AG11">
         <v>433286.52</v>
       </c>
-      <c r="AD11">
+      <c r="AH11">
         <v>4406582.51</v>
       </c>
-      <c r="AE11">
+      <c r="AI11">
         <v>616000.0</v>
       </c>
-      <c r="AF11">
-[...3 lines deleted...]
-      <c r="AH11">
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11"/>
+      <c r="AL11">
         <v>866000.0</v>
       </c>
-      <c r="AI11"/>
-[...2 lines deleted...]
-      <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
@@ -29139,140 +30247,144 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:113">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>1240000.0</v>
       </c>
-      <c r="K12">
+      <c r="O12">
         <v>1240000.0</v>
       </c>
-      <c r="L12">
+      <c r="P12">
         <v>-2792500.0</v>
       </c>
-      <c r="M12">
+      <c r="Q12">
         <v>-2792500.0</v>
       </c>
-      <c r="N12">
+      <c r="R12">
         <v>-1071064.0</v>
       </c>
-      <c r="O12">
+      <c r="S12">
         <v>-1064696.0</v>
       </c>
-      <c r="P12">
+      <c r="T12">
         <v>1635500.0</v>
       </c>
-      <c r="Q12">
+      <c r="U12">
         <v>1635500.0</v>
       </c>
-      <c r="R12">
+      <c r="V12">
         <v>6690377.0</v>
       </c>
-      <c r="S12">
+      <c r="W12">
         <v>6733157.0</v>
       </c>
-      <c r="T12">
+      <c r="X12">
         <v>593000.0</v>
       </c>
-      <c r="U12">
+      <c r="Y12">
         <v>593000.0</v>
       </c>
-      <c r="V12">
+      <c r="Z12">
         <v>817028.0</v>
       </c>
-      <c r="W12">
+      <c r="AA12">
         <v>829686.0</v>
       </c>
-      <c r="X12">
+      <c r="AB12">
         <v>134000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AC12">
         <v>134000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AD12">
         <v>260500.0</v>
       </c>
-      <c r="AA12">
+      <c r="AE12">
         <v>260500.0</v>
       </c>
-      <c r="AB12">
+      <c r="AF12">
         <v>883042.03</v>
       </c>
-      <c r="AC12">
+      <c r="AG12">
         <v>415730.34</v>
       </c>
-      <c r="AD12">
+      <c r="AH12">
         <v>-2272221.04</v>
       </c>
-      <c r="AE12">
+      <c r="AI12">
         <v>-487500.0</v>
       </c>
-      <c r="AF12">
-[...3 lines deleted...]
-      <c r="AH12">
+      <c r="AJ12">
+        <v>0.0</v>
+      </c>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>1135000.0</v>
       </c>
-      <c r="AI12"/>
-[...2 lines deleted...]
-      <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
@@ -29300,134 +30412,138 @@
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:113">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>830500.0</v>
       </c>
-      <c r="K13">
+      <c r="O13">
         <v>830500.0</v>
       </c>
-      <c r="L13">
+      <c r="P13">
         <v>-156000.0</v>
       </c>
-      <c r="M13">
+      <c r="Q13">
         <v>-156000.0</v>
       </c>
-      <c r="N13">
+      <c r="R13">
         <v>-386500.0</v>
       </c>
-      <c r="O13">
+      <c r="S13">
         <v>-386500.0</v>
       </c>
-      <c r="P13">
+      <c r="T13">
         <v>-386500.0</v>
       </c>
-      <c r="Q13">
+      <c r="U13">
         <v>-386500.0</v>
       </c>
-      <c r="R13">
+      <c r="V13">
         <v>-704500.0</v>
       </c>
-      <c r="S13">
+      <c r="W13">
         <v>-704500.0</v>
       </c>
-      <c r="T13">
+      <c r="X13">
         <v>-704500.0</v>
       </c>
-      <c r="U13">
+      <c r="Y13">
         <v>-704500.0</v>
       </c>
-      <c r="V13">
+      <c r="Z13">
         <v>68000.0</v>
       </c>
-      <c r="W13">
+      <c r="AA13">
         <v>68000.0</v>
       </c>
-      <c r="X13">
+      <c r="AB13">
         <v>68000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AC13">
         <v>68000.0</v>
       </c>
-      <c r="Z13">
-[...10 lines deleted...]
-      </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>0.0</v>
+      </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
-      <c r="AG13"/>
-      <c r="AH13"/>
+      <c r="AG13">
+        <v>0.0</v>
+      </c>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
       <c r="AI13"/>
-      <c r="AJ13"/>
+      <c r="AJ13">
+        <v>0.0</v>
+      </c>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
@@ -29457,389 +30573,405 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:113">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B14">
+        <v>146000.0</v>
+      </c>
+      <c r="C14">
         <v>88000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>88000.0</v>
+      </c>
+      <c r="E14">
         <v>61000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>48744.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>49770.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
+        <v>49770.0</v>
+      </c>
+      <c r="I14">
         <v>41000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>32445.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
+        <v>43419.0</v>
+      </c>
+      <c r="L14">
         <v>43419.2</v>
       </c>
-      <c r="I14">
+      <c r="M14">
         <v>46000.0</v>
       </c>
-      <c r="J14">
+      <c r="N14">
         <v>37498.0</v>
       </c>
-      <c r="K14">
+      <c r="O14">
         <v>23000.0</v>
       </c>
-      <c r="L14">
+      <c r="P14">
         <v>4118.4</v>
       </c>
-      <c r="M14">
+      <c r="Q14">
         <v>2500.0</v>
       </c>
-      <c r="N14">
+      <c r="R14">
         <v>69146.0</v>
       </c>
-      <c r="O14">
+      <c r="S14">
         <v>69150.0</v>
       </c>
-      <c r="P14">
-[...5 lines deleted...]
-      <c r="R14">
+      <c r="T14">
+        <v>17980.0</v>
+      </c>
+      <c r="U14">
+        <v>18040.0</v>
+      </c>
+      <c r="V14">
         <v>29799.0</v>
       </c>
-      <c r="S14">
+      <c r="W14">
         <v>30629.0</v>
       </c>
-      <c r="T14">
-[...2 lines deleted...]
-      <c r="U14">
+      <c r="X14">
+        <v>14330.0</v>
+      </c>
+      <c r="Y14">
         <v>245469.0</v>
       </c>
-      <c r="V14">
+      <c r="Z14">
         <v>191208.0</v>
       </c>
-      <c r="W14">
+      <c r="AA14">
         <v>125885.0</v>
       </c>
-      <c r="X14">
+      <c r="AB14">
         <v>205113.0</v>
       </c>
-      <c r="Y14">
-[...2 lines deleted...]
-      <c r="Z14">
+      <c r="AC14">
         <v>6128.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
+        <v>6128.0</v>
+      </c>
+      <c r="AE14">
         <v>42743.12</v>
       </c>
-      <c r="AB14">
-[...2 lines deleted...]
-      <c r="AC14">
+      <c r="AF14">
+        <v>8247.8</v>
+      </c>
+      <c r="AG14">
         <v>3152.32</v>
       </c>
-      <c r="AD14">
+      <c r="AH14">
         <v>5957.0</v>
       </c>
-      <c r="AE14">
+      <c r="AI14">
         <v>3000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AJ14">
         <v>4861.0</v>
       </c>
-      <c r="AG14">
+      <c r="AK14">
         <v>2750.0</v>
       </c>
-      <c r="AH14">
+      <c r="AL14">
         <v>10211.0</v>
       </c>
-      <c r="AI14">
+      <c r="AM14">
         <v>2000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AN14">
         <v>2000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AO14">
         <v>2000.0</v>
       </c>
-      <c r="AL14"/>
-[...2 lines deleted...]
-      <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14">
         <v>119000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BN14">
         <v>59500.0</v>
       </c>
-      <c r="BK14">
+      <c r="BO14">
         <v>119000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BP14">
         <v>59500.0</v>
       </c>
-      <c r="BM14">
+      <c r="BQ14">
         <v>150000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BR14">
         <v>75000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BS14">
         <v>150000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BT14">
         <v>75000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BU14">
         <v>29500.0</v>
       </c>
-      <c r="BR14">
+      <c r="BV14">
         <v>14750.0</v>
       </c>
-      <c r="BS14">
+      <c r="BW14">
         <v>29500.0</v>
       </c>
-      <c r="BT14">
+      <c r="BX14">
         <v>14750.0</v>
       </c>
-      <c r="BU14">
+      <c r="BY14">
         <v>66500.0</v>
       </c>
-      <c r="BV14">
+      <c r="BZ14">
         <v>33250.0</v>
       </c>
-      <c r="BW14">
+      <c r="CA14">
         <v>66500.0</v>
       </c>
-      <c r="BX14">
+      <c r="CB14">
         <v>33250.0</v>
       </c>
-      <c r="BY14">
+      <c r="CC14">
         <v>16500.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CD14">
         <v>8250.0</v>
       </c>
-      <c r="CA14">
+      <c r="CE14">
         <v>16500.0</v>
       </c>
-      <c r="CB14">
+      <c r="CF14">
         <v>8250.0</v>
       </c>
-      <c r="CC14">
+      <c r="CG14">
         <v>10000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CH14">
         <v>5000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CI14">
         <v>10000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CJ14">
         <v>5000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CK14">
         <v>16000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CL14">
         <v>8000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CM14">
         <v>16000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CN14">
         <v>8000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CO14">
         <v>10500.0</v>
       </c>
-      <c r="CL14">
+      <c r="CP14">
         <v>5250.0</v>
       </c>
-      <c r="CM14">
+      <c r="CQ14">
         <v>10500.0</v>
       </c>
-      <c r="CN14">
+      <c r="CR14">
         <v>5250.0</v>
       </c>
-      <c r="CO14">
+      <c r="CS14">
         <v>10000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CT14">
         <v>5000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CU14">
         <v>10000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CV14">
         <v>5000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CW14">
         <v>12500.0</v>
       </c>
-      <c r="CT14">
+      <c r="CX14">
         <v>6250.0</v>
       </c>
-      <c r="CU14">
+      <c r="CY14">
         <v>12500.0</v>
       </c>
-      <c r="CV14">
+      <c r="CZ14">
         <v>6250.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>250.0</v>
       </c>
       <c r="DA14">
         <v>500.0</v>
       </c>
       <c r="DB14">
         <v>250.0</v>
       </c>
       <c r="DC14">
         <v>500.0</v>
       </c>
       <c r="DD14">
         <v>250.0</v>
       </c>
       <c r="DE14">
+        <v>500.0</v>
+      </c>
+      <c r="DF14">
         <v>250.0</v>
       </c>
+      <c r="DG14">
+        <v>500.0</v>
+      </c>
+      <c r="DH14">
+        <v>250.0</v>
+      </c>
+      <c r="DI14">
+        <v>250.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:113">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
-[...10 lines deleted...]
-      </c>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AE15"/>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
@@ -29869,429 +31001,447 @@
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:113">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B16">
+        <v>4010000.0</v>
+      </c>
+      <c r="C16">
         <v>7251000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
+        <v>7251000.0</v>
+      </c>
+      <c r="E16">
         <v>3724000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2975811.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
+        <v>892711.0</v>
+      </c>
+      <c r="H16">
         <v>892711.3</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>1183000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>936172.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>5207935.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
+        <v>5207935.0</v>
+      </c>
+      <c r="M16">
         <v>18122000.0</v>
       </c>
-      <c r="J16">
+      <c r="N16">
         <v>14772963.0</v>
       </c>
-      <c r="K16">
+      <c r="O16">
         <v>26543000.0</v>
       </c>
-      <c r="L16">
+      <c r="P16">
         <v>21862938.0</v>
       </c>
-      <c r="M16">
-[...6 lines deleted...]
-      </c>
       <c r="Q16">
-        <v>65910228.0</v>
+        <v>31271469.0</v>
       </c>
       <c r="R16">
-        <v>8896320.0</v>
+        <v>52026730.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
+        <v>53219350.0</v>
+      </c>
+      <c r="U16">
+        <v>65910228.0</v>
+      </c>
+      <c r="V16">
         <v>8896320.0</v>
       </c>
-      <c r="U16">
+      <c r="W16"/>
+      <c r="X16">
+        <v>8896320.0</v>
+      </c>
+      <c r="Y16">
         <v>202686.0</v>
       </c>
-      <c r="V16">
+      <c r="Z16">
         <v>157882.0</v>
       </c>
-      <c r="W16">
+      <c r="AA16">
         <v>4165000.0</v>
       </c>
-      <c r="X16">
+      <c r="AB16">
         <v>446746.0</v>
       </c>
-      <c r="Y16">
-[...2 lines deleted...]
-      <c r="Z16">
+      <c r="AC16">
         <v>4184339.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
+        <v>4184339.0</v>
+      </c>
+      <c r="AE16">
         <v>1041250.0</v>
       </c>
-      <c r="AB16">
-[...2 lines deleted...]
-      <c r="AC16">
+      <c r="AF16">
+        <v>87120.0</v>
+      </c>
+      <c r="AG16">
         <v>1044994.0</v>
       </c>
-      <c r="AD16">
+      <c r="AH16">
         <v>48943.0</v>
       </c>
-      <c r="AE16">
+      <c r="AI16">
         <v>12609.0</v>
       </c>
-      <c r="AF16">
+      <c r="AJ16">
         <v>2013713.0</v>
       </c>
-      <c r="AG16">
+      <c r="AK16">
         <v>12000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AL16">
         <v>12000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AM16">
         <v>1175750.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AN16">
         <v>1175750.0</v>
       </c>
-      <c r="AK16">
+      <c r="AO16">
         <v>2225750.0</v>
       </c>
-      <c r="AL16">
+      <c r="AP16">
         <v>2225750.0</v>
       </c>
-      <c r="AM16">
+      <c r="AQ16">
         <v>2225750.0</v>
       </c>
-      <c r="AN16">
+      <c r="AR16">
         <v>2225750.0</v>
       </c>
-      <c r="AO16">
+      <c r="AS16">
         <v>566500.0</v>
       </c>
-      <c r="AP16">
+      <c r="AT16">
         <v>566500.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AU16">
         <v>566500.0</v>
       </c>
-      <c r="AR16">
+      <c r="AV16">
         <v>566500.0</v>
       </c>
-      <c r="AS16">
+      <c r="AW16">
         <v>57000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AX16">
         <v>14250.0</v>
       </c>
-      <c r="AU16">
+      <c r="AY16">
         <v>57000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AZ16">
         <v>14250.0</v>
       </c>
-      <c r="AW16">
+      <c r="BA16">
         <v>4000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BB16">
         <v>1000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BC16">
         <v>4000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BD16">
         <v>1000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BE16">
         <v>33000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BF16">
         <v>8250.0</v>
       </c>
-      <c r="BC16">
+      <c r="BG16">
         <v>33000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BH16">
         <v>8250.0</v>
       </c>
-      <c r="BE16">
+      <c r="BI16">
         <v>8250.0</v>
       </c>
-      <c r="BF16">
+      <c r="BJ16">
         <v>30000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BK16">
         <v>7500.0</v>
       </c>
-      <c r="BH16">
+      <c r="BL16">
         <v>7500.0</v>
       </c>
-      <c r="BI16">
+      <c r="BM16">
         <v>-19000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BN16">
         <v>-4750.0</v>
       </c>
-      <c r="BK16">
+      <c r="BO16">
         <v>-19000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BP16">
         <v>-4750.0</v>
       </c>
-      <c r="BM16">
+      <c r="BQ16">
         <v>-27000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BR16">
         <v>-6750.0</v>
       </c>
-      <c r="BO16">
+      <c r="BS16">
         <v>-27000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BT16">
         <v>-6750.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BU16">
         <v>537000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BV16">
         <v>134250.0</v>
       </c>
-      <c r="BS16">
+      <c r="BW16">
         <v>537000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BX16">
         <v>134250.0</v>
       </c>
-      <c r="BU16">
+      <c r="BY16">
         <v>435000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BZ16">
         <v>108750.0</v>
       </c>
-      <c r="BW16">
+      <c r="CA16">
         <v>435000.0</v>
       </c>
-      <c r="BX16">
+      <c r="CB16">
         <v>108750.0</v>
       </c>
-      <c r="BY16">
+      <c r="CC16">
         <v>360000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CD16">
         <v>90000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CE16">
         <v>360000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CF16">
         <v>90000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CG16">
         <v>-120000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CH16">
         <v>-30000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CI16">
         <v>-120000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CJ16">
         <v>-30000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CK16">
         <v>117000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CL16">
         <v>29250.0</v>
       </c>
-      <c r="CI16">
+      <c r="CM16">
         <v>117000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CN16">
         <v>29250.0</v>
       </c>
-      <c r="CK16">
+      <c r="CO16">
         <v>473000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CP16">
         <v>118250.0</v>
       </c>
-      <c r="CM16">
+      <c r="CQ16">
         <v>473000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CR16">
         <v>118250.0</v>
       </c>
-      <c r="CO16">
+      <c r="CS16">
         <v>1099000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CT16">
         <v>274750.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CU16">
         <v>1099000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CV16">
         <v>274750.0</v>
       </c>
-      <c r="CS16">
+      <c r="CW16">
         <v>2178000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CX16">
         <v>544500.0</v>
       </c>
-      <c r="CU16">
+      <c r="CY16">
         <v>2178000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CZ16">
         <v>544500.0</v>
       </c>
-      <c r="CW16">
+      <c r="DA16">
         <v>157000.0</v>
       </c>
-      <c r="CX16">
+      <c r="DB16">
         <v>39250.0</v>
       </c>
-      <c r="CY16">
+      <c r="DC16">
         <v>157000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DD16">
         <v>39250.0</v>
       </c>
-      <c r="DA16">
+      <c r="DE16">
         <v>563000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DF16">
         <v>140750.0</v>
       </c>
-      <c r="DC16">
+      <c r="DG16">
         <v>563000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DH16">
         <v>140750.0</v>
       </c>
-      <c r="DE16">
+      <c r="DI16">
         <v>140750.0</v>
       </c>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:113">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
-[...10 lines deleted...]
-      </c>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
-      <c r="AE17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
-      <c r="AJ17"/>
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
@@ -30321,429 +31471,447 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:113">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B18">
+        <v>-6039000.0</v>
+      </c>
+      <c r="C18">
         <v>-6829000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
+        <v>-6829000.0</v>
+      </c>
+      <c r="E18">
         <v>-1931000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1543042.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>304943.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
+        <v>304943.0</v>
+      </c>
+      <c r="I18">
         <v>-4306000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-3407571.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-8993300.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
+        <v>-8993300.0</v>
+      </c>
+      <c r="M18">
         <v>-7702000.0</v>
       </c>
-      <c r="J18">
+      <c r="N18">
         <v>-6278631.0</v>
       </c>
-      <c r="K18"/>
-[...4 lines deleted...]
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
-        <v>-13073546.0</v>
+        <v>-9812499.0</v>
       </c>
       <c r="Q18">
-        <v>-5889327.0</v>
+        <v>-4580040.0</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18">
-        <v>-6379451.54</v>
+        <v>-13073550.0</v>
       </c>
       <c r="U18">
-        <v>-1891934.46</v>
-[...3 lines deleted...]
-      </c>
+        <v>-5762670.0</v>
+      </c>
+      <c r="V18"/>
       <c r="W18"/>
       <c r="X18">
-        <v>-3798191.0</v>
+        <v>-6379450.0</v>
       </c>
       <c r="Y18">
-        <v>-1332000.0</v>
+        <v>-1891934.46</v>
       </c>
       <c r="Z18">
-        <v>-1256750.0</v>
+        <v>-1473729.0</v>
       </c>
       <c r="AA18"/>
       <c r="AB18">
-        <v>-2150535.6</v>
+        <v>-3798191.0</v>
       </c>
       <c r="AC18">
-        <v>-896638.02</v>
+        <v>-1256750.0</v>
       </c>
       <c r="AD18">
-        <v>-2709489.3</v>
+        <v>-1256750.0</v>
       </c>
       <c r="AE18"/>
       <c r="AF18">
+        <v>-2825292.0</v>
+      </c>
+      <c r="AG18">
+        <v>-896638.02</v>
+      </c>
+      <c r="AH18">
+        <v>-2709489.3</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>-3177513.0</v>
       </c>
-      <c r="AG18">
+      <c r="AK18">
         <v>-1463250.0</v>
       </c>
-      <c r="AH18">
+      <c r="AL18">
         <v>-4210910.0</v>
       </c>
-      <c r="AI18">
+      <c r="AM18">
         <v>-2356240.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AN18">
         <v>-1286250.0</v>
       </c>
-      <c r="AK18">
+      <c r="AO18">
         <v>-2755000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AP18">
         <v>-1377500.0</v>
       </c>
-      <c r="AM18">
+      <c r="AQ18">
         <v>-2755000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AR18">
         <v>-1377500.0</v>
       </c>
-      <c r="AO18">
+      <c r="AS18">
         <v>-1089500.0</v>
       </c>
-      <c r="AP18">
+      <c r="AT18">
         <v>-544750.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AU18">
         <v>-1089500.0</v>
       </c>
-      <c r="AR18">
+      <c r="AV18">
         <v>-544750.0</v>
       </c>
-      <c r="AS18">
+      <c r="AW18">
         <v>-50500.0</v>
       </c>
-      <c r="AT18">
+      <c r="AX18">
         <v>-25250.0</v>
       </c>
-      <c r="AU18">
+      <c r="AY18">
         <v>-50500.0</v>
       </c>
-      <c r="AV18">
+      <c r="AZ18">
         <v>-25250.0</v>
       </c>
-      <c r="AW18">
+      <c r="BA18">
         <v>-115500.0</v>
       </c>
-      <c r="AX18">
+      <c r="BB18">
         <v>-57750.0</v>
       </c>
-      <c r="AY18">
+      <c r="BC18">
         <v>-115500.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BD18">
         <v>-57750.0</v>
       </c>
-      <c r="BA18">
+      <c r="BE18">
         <v>-426500.0</v>
       </c>
-      <c r="BB18">
+      <c r="BF18">
         <v>-213250.0</v>
       </c>
-      <c r="BC18">
+      <c r="BG18">
         <v>-426500.0</v>
       </c>
-      <c r="BD18">
+      <c r="BH18">
         <v>-213250.0</v>
       </c>
-      <c r="BE18">
+      <c r="BI18">
         <v>-425000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BJ18">
         <v>-212500.0</v>
       </c>
-      <c r="BG18">
+      <c r="BK18">
         <v>-425000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BL18">
         <v>-212500.0</v>
       </c>
-      <c r="BI18">
+      <c r="BM18">
         <v>-297500.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BN18">
         <v>-148750.0</v>
       </c>
-      <c r="BK18">
+      <c r="BO18">
         <v>-297500.0</v>
       </c>
-      <c r="BL18">
+      <c r="BP18">
         <v>-148750.0</v>
       </c>
-      <c r="BM18">
+      <c r="BQ18">
         <v>-516000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BR18">
         <v>-258000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BS18">
         <v>-516000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BT18">
         <v>-258000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BU18">
         <v>-1132000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BV18">
         <v>-566000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BW18">
         <v>-1132000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BX18">
         <v>-566000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BY18">
         <v>-1095500.0</v>
       </c>
-      <c r="BV18">
+      <c r="BZ18">
         <v>-547750.0</v>
       </c>
-      <c r="BW18">
+      <c r="CA18">
         <v>-1095500.0</v>
       </c>
-      <c r="BX18">
+      <c r="CB18">
         <v>-547750.0</v>
       </c>
-      <c r="BY18">
+      <c r="CC18">
         <v>-615000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CD18">
         <v>-307500.0</v>
       </c>
-      <c r="CA18">
+      <c r="CE18">
         <v>-615000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CF18">
         <v>-307500.0</v>
       </c>
-      <c r="CC18">
+      <c r="CG18">
         <v>-895500.0</v>
       </c>
-      <c r="CD18">
+      <c r="CH18">
         <v>-447750.0</v>
       </c>
-      <c r="CE18">
+      <c r="CI18">
         <v>-895500.0</v>
       </c>
-      <c r="CF18">
+      <c r="CJ18">
         <v>-447750.0</v>
       </c>
-      <c r="CG18">
+      <c r="CK18">
         <v>-787000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CL18">
         <v>-393500.0</v>
       </c>
-      <c r="CI18">
+      <c r="CM18">
         <v>-787000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CN18">
         <v>-393500.0</v>
       </c>
-      <c r="CK18">
+      <c r="CO18">
         <v>-825500.0</v>
       </c>
-      <c r="CL18">
+      <c r="CP18">
         <v>-412750.0</v>
       </c>
-      <c r="CM18">
+      <c r="CQ18">
         <v>-825500.0</v>
       </c>
-      <c r="CN18">
+      <c r="CR18">
         <v>-412750.0</v>
       </c>
-      <c r="CO18">
+      <c r="CS18">
         <v>-1293500.0</v>
       </c>
-      <c r="CP18">
+      <c r="CT18">
         <v>-646750.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CU18">
         <v>-1293500.0</v>
       </c>
-      <c r="CR18">
+      <c r="CV18">
         <v>-646750.0</v>
       </c>
-      <c r="CS18">
+      <c r="CW18">
         <v>-1253000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CX18">
         <v>-626500.0</v>
       </c>
-      <c r="CU18">
+      <c r="CY18">
         <v>-1253000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CZ18">
         <v>-626500.0</v>
       </c>
-      <c r="CW18">
+      <c r="DA18">
         <v>-399000.0</v>
       </c>
-      <c r="CX18">
+      <c r="DB18">
         <v>-199500.0</v>
       </c>
-      <c r="CY18">
+      <c r="DC18">
         <v>-399000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DD18">
         <v>-199500.0</v>
       </c>
-      <c r="DA18">
+      <c r="DE18">
         <v>-219000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DF18">
         <v>-109500.0</v>
       </c>
-      <c r="DC18">
+      <c r="DG18">
         <v>-219000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DH18">
         <v>-109500.0</v>
       </c>
-      <c r="DE18">
+      <c r="DI18">
         <v>-109500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:113">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-500.0</v>
       </c>
-      <c r="K19">
+      <c r="O19">
         <v>-500.0</v>
       </c>
-      <c r="L19">
+      <c r="P19">
         <v>-1337500.0</v>
       </c>
-      <c r="M19">
+      <c r="Q19">
         <v>-1337500.0</v>
       </c>
-      <c r="N19"/>
-[...2 lines deleted...]
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
-[...10 lines deleted...]
-      </c>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19"/>
+      <c r="AJ19">
+        <v>0.0</v>
+      </c>
+      <c r="AK19"/>
+      <c r="AL19">
         <v>-217000.0</v>
       </c>
-      <c r="AI19"/>
-[...2 lines deleted...]
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
@@ -30771,54 +31939,58 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:113">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -30884,140 +32056,144 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:113">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-27500.0</v>
       </c>
-      <c r="K21">
+      <c r="O21">
         <v>-27500.0</v>
       </c>
-      <c r="L21">
+      <c r="P21">
         <v>-27500.0</v>
       </c>
-      <c r="M21">
+      <c r="Q21">
         <v>-27500.0</v>
       </c>
-      <c r="N21">
+      <c r="R21">
         <v>-76000.0</v>
       </c>
-      <c r="O21">
+      <c r="S21">
         <v>-76000.0</v>
       </c>
-      <c r="P21">
+      <c r="T21">
         <v>-76000.0</v>
       </c>
-      <c r="Q21">
+      <c r="U21">
         <v>-76000.0</v>
       </c>
-      <c r="R21">
+      <c r="V21">
         <v>-61779.0</v>
       </c>
-      <c r="S21">
+      <c r="W21">
         <v>-61526.0</v>
       </c>
-      <c r="T21">
+      <c r="X21">
         <v>3500.0</v>
       </c>
-      <c r="U21">
+      <c r="Y21">
         <v>3500.0</v>
       </c>
-      <c r="V21">
+      <c r="Z21">
         <v>840000.0</v>
       </c>
-      <c r="W21">
+      <c r="AA21">
         <v>840000.0</v>
       </c>
-      <c r="X21">
+      <c r="AB21">
         <v>840000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AC21">
         <v>840000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AD21">
         <v>-199000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AE21">
         <v>-199000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AF21">
         <v>593666.78</v>
       </c>
-      <c r="AC21">
+      <c r="AG21">
         <v>279494.38</v>
       </c>
-      <c r="AD21">
-[...2 lines deleted...]
-      <c r="AE21">
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
         <v>199000.0</v>
       </c>
-      <c r="AF21">
-[...3 lines deleted...]
-      <c r="AH21">
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21"/>
+      <c r="AL21">
         <v>709000.0</v>
       </c>
-      <c r="AI21"/>
-[...2 lines deleted...]
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
@@ -31045,1351 +32221,1415 @@
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:113">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>-12799000.0</v>
+      </c>
+      <c r="C22">
         <v>-5632000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
+        <v>-5632000.0</v>
+      </c>
+      <c r="E22">
         <v>-7209000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-5760639.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3676706.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
+        <v>-3676706.0</v>
+      </c>
+      <c r="I22">
         <v>-9074000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-7180748.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-6802604.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
+        <v>-6802604.0</v>
+      </c>
+      <c r="M22">
         <v>-10884000.0</v>
       </c>
-      <c r="J22">
+      <c r="N22">
         <v>-8872582.0</v>
       </c>
-      <c r="K22">
+      <c r="O22">
         <v>-5442000.0</v>
       </c>
-      <c r="L22">
+      <c r="P22">
         <v>-3717267.0</v>
       </c>
-      <c r="M22">
-[...2 lines deleted...]
-      <c r="N22">
+      <c r="Q22">
+        <v>-2252990.0</v>
+      </c>
+      <c r="R22">
         <v>-3186727.0</v>
       </c>
-      <c r="O22">
+      <c r="S22">
         <v>-3211234.0</v>
       </c>
-      <c r="P22">
-[...5 lines deleted...]
-      <c r="R22">
+      <c r="T22">
+        <v>-8498690.0</v>
+      </c>
+      <c r="U22">
+        <v>-8527030.0</v>
+      </c>
+      <c r="V22">
         <v>-10379956.0</v>
       </c>
-      <c r="S22">
+      <c r="W22">
         <v>-10521856.0</v>
       </c>
-      <c r="T22">
-[...2 lines deleted...]
-      <c r="U22">
+      <c r="X22">
+        <v>-2451580.0</v>
+      </c>
+      <c r="Y22">
         <v>-4555668.0</v>
       </c>
-      <c r="V22">
+      <c r="Z22">
         <v>-3548644.1</v>
       </c>
-      <c r="W22">
+      <c r="AA22">
         <v>-2394084.0</v>
       </c>
-      <c r="X22">
+      <c r="AB22">
         <v>-3697161.0</v>
       </c>
-      <c r="Y22">
-[...2 lines deleted...]
-      <c r="Z22">
+      <c r="AC22">
         <v>-2180546.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
+        <v>-2180546.0</v>
+      </c>
+      <c r="AE22">
         <v>-15209440.99</v>
       </c>
-      <c r="AB22">
-[...2 lines deleted...]
-      <c r="AC22">
+      <c r="AF22">
+        <v>-5306872.0</v>
+      </c>
+      <c r="AG22">
         <v>-1574977.88</v>
       </c>
-      <c r="AD22">
+      <c r="AH22">
         <v>-2876609.0</v>
       </c>
-      <c r="AE22">
+      <c r="AI22">
         <v>-1448500.0</v>
       </c>
-      <c r="AF22">
+      <c r="AJ22">
         <v>-3765758.0</v>
       </c>
-      <c r="AG22">
+      <c r="AK22">
         <v>-1692500.0</v>
       </c>
-      <c r="AH22">
+      <c r="AL22">
         <v>-6512272.0</v>
       </c>
-      <c r="AI22">
+      <c r="AM22">
         <v>-3016565.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AN22">
         <v>-1802000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AO22">
         <v>-4316000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AP22">
         <v>-2158000.0</v>
       </c>
-      <c r="AM22">
-[...2 lines deleted...]
-      <c r="AN22">
+      <c r="AQ22">
+        <v>-2055500.0</v>
+      </c>
+      <c r="AR22">
         <v>-2158000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AS22">
+        <v>-876500.0</v>
+      </c>
+      <c r="AT22">
+        <v>-877500.0</v>
+      </c>
+      <c r="AU22">
         <v>-1755000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AV22">
         <v>-877500.0</v>
       </c>
-      <c r="AQ22">
-[...8 lines deleted...]
-      <c r="AT22">
+      <c r="AW22">
+        <v>-140000.0</v>
+      </c>
+      <c r="AX22">
         <v>-70750.0</v>
       </c>
-      <c r="AU22">
-[...2 lines deleted...]
-      <c r="AV22">
+      <c r="AY22">
+        <v>-140000.0</v>
+      </c>
+      <c r="AZ22">
         <v>-70750.0</v>
       </c>
-      <c r="AW22">
+      <c r="BA22">
         <v>-326500.0</v>
       </c>
-      <c r="AX22">
+      <c r="BB22">
         <v>-163250.0</v>
       </c>
-      <c r="AY22">
+      <c r="BC22">
         <v>-326500.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BD22">
         <v>-163250.0</v>
       </c>
-      <c r="BA22">
+      <c r="BE22">
         <v>-389000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BF22">
         <v>-194500.0</v>
       </c>
-      <c r="BC22">
+      <c r="BG22">
         <v>-389000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BH22">
         <v>-194500.0</v>
       </c>
-      <c r="BE22">
+      <c r="BI22">
         <v>-1515500.0</v>
       </c>
-      <c r="BF22">
+      <c r="BJ22">
         <v>-757750.0</v>
       </c>
-      <c r="BG22">
+      <c r="BK22">
         <v>-1515500.0</v>
       </c>
-      <c r="BH22">
+      <c r="BL22">
         <v>-757750.0</v>
       </c>
-      <c r="BI22">
+      <c r="BM22">
         <v>-365000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BN22">
         <v>-182500.0</v>
       </c>
-      <c r="BK22">
+      <c r="BO22">
         <v>-365000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BP22">
         <v>-182500.0</v>
       </c>
-      <c r="BM22">
+      <c r="BQ22">
         <v>-731500.0</v>
       </c>
-      <c r="BN22">
+      <c r="BR22">
         <v>-365750.0</v>
       </c>
-      <c r="BO22">
+      <c r="BS22">
         <v>-731500.0</v>
       </c>
-      <c r="BP22">
+      <c r="BT22">
         <v>-365750.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BU22">
         <v>-1192500.0</v>
       </c>
-      <c r="BR22">
+      <c r="BV22">
         <v>-596250.0</v>
       </c>
-      <c r="BS22">
+      <c r="BW22">
         <v>-1192500.0</v>
       </c>
-      <c r="BT22">
+      <c r="BX22">
         <v>-596250.0</v>
       </c>
-      <c r="BU22">
+      <c r="BY22">
         <v>-1088000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BZ22">
         <v>-544000.0</v>
       </c>
-      <c r="BW22">
+      <c r="CA22">
         <v>-1088000.0</v>
       </c>
-      <c r="BX22">
+      <c r="CB22">
         <v>-544000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CC22">
         <v>-1070500.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CD22">
         <v>-535250.0</v>
       </c>
-      <c r="CA22">
+      <c r="CE22">
         <v>-1070500.0</v>
       </c>
-      <c r="CB22">
+      <c r="CF22">
         <v>-535250.0</v>
       </c>
-      <c r="CC22">
+      <c r="CG22">
         <v>-694000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CH22">
         <v>-347000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CI22">
         <v>-694000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CJ22">
         <v>-347000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CK22">
         <v>-981000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CL22">
         <v>-490500.0</v>
       </c>
-      <c r="CI22">
+      <c r="CM22">
         <v>-981000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CN22">
         <v>-490500.0</v>
       </c>
-      <c r="CK22">
+      <c r="CO22">
         <v>-1153000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CP22">
         <v>-576500.0</v>
       </c>
-      <c r="CM22">
+      <c r="CQ22">
         <v>-1153000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CR22">
         <v>-576500.0</v>
       </c>
-      <c r="CO22">
+      <c r="CS22">
         <v>-1162500.0</v>
       </c>
-      <c r="CP22">
+      <c r="CT22">
         <v>-581250.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CU22">
         <v>-1162500.0</v>
       </c>
-      <c r="CR22">
+      <c r="CV22">
         <v>-581250.0</v>
       </c>
-      <c r="CS22">
+      <c r="CW22">
         <v>-1134000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CX22">
         <v>-567000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CY22">
         <v>-1134000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CZ22">
         <v>-567000.0</v>
       </c>
-      <c r="CW22">
+      <c r="DA22">
         <v>-277000.0</v>
       </c>
-      <c r="CX22">
+      <c r="DB22">
         <v>-138500.0</v>
       </c>
-      <c r="CY22">
+      <c r="DC22">
         <v>-277000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DD22">
         <v>-138500.0</v>
       </c>
-      <c r="DA22">
+      <c r="DE22">
         <v>-136000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DF22">
         <v>-68000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DG22">
         <v>-136000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DH22">
         <v>-68000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DI22">
         <v>-68000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:113">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B23">
+        <v>-148000.0</v>
+      </c>
+      <c r="C23">
         <v>-48000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
+        <v>-48000.0</v>
+      </c>
+      <c r="E23">
         <v>-72000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-57535.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-54510.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
+        <v>-54510.0</v>
+      </c>
+      <c r="I23">
         <v>-82000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-64891.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-29209.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
+        <v>-29209.0</v>
+      </c>
+      <c r="M23">
         <v>-55000.0</v>
       </c>
-      <c r="J23">
+      <c r="N23">
         <v>-44835.0</v>
       </c>
-      <c r="K23"/>
-      <c r="L23">
+      <c r="O23"/>
+      <c r="P23">
         <v>55000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>198552.0</v>
       </c>
-      <c r="O23">
+      <c r="S23">
         <v>198166.0</v>
       </c>
-      <c r="P23">
+      <c r="T23">
         <v>-274969.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="U23">
+        <v>-282041.0</v>
+      </c>
+      <c r="V23">
         <v>1327542.0</v>
       </c>
-      <c r="S23">
+      <c r="W23">
         <v>1371078.0</v>
       </c>
-      <c r="T23">
-[...2 lines deleted...]
-      <c r="U23">
+      <c r="X23">
+        <v>-153947.0</v>
+      </c>
+      <c r="Y23">
         <v>-3776.46</v>
       </c>
-      <c r="V23">
+      <c r="Z23">
         <v>-153947.0</v>
       </c>
-      <c r="W23">
+      <c r="AA23">
         <v>603500.0</v>
       </c>
-      <c r="X23">
+      <c r="AB23">
         <v>736500.0</v>
       </c>
-      <c r="Y23">
+      <c r="AC23">
         <v>368250.0</v>
       </c>
-      <c r="Z23">
+      <c r="AD23">
         <v>368250.0</v>
       </c>
-      <c r="AA23">
+      <c r="AE23">
         <v>46500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AF23">
         <v>2251150.0</v>
       </c>
-      <c r="AC23">
+      <c r="AG23">
         <v>2251150.0</v>
       </c>
-      <c r="AD23">
+      <c r="AH23">
         <v>2251150.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>299500.0</v>
       </c>
-      <c r="AG23">
+      <c r="AK23">
         <v>299500.0</v>
       </c>
-      <c r="AH23">
-[...2 lines deleted...]
-      <c r="AI23">
+      <c r="AL23">
+        <v>179810.0</v>
+      </c>
+      <c r="AM23">
+        <v>-896004.0</v>
+      </c>
+      <c r="AN23">
         <v>113250.0</v>
       </c>
-      <c r="AJ23">
-[...2 lines deleted...]
-      <c r="AK23">
+      <c r="AO23">
         <v>1975500.0</v>
       </c>
-      <c r="AL23">
+      <c r="AP23">
         <v>659500.0</v>
       </c>
-      <c r="AM23">
+      <c r="AQ23">
         <v>4118000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AR23">
         <v>659500.0</v>
       </c>
-      <c r="AO23">
+      <c r="AS23">
         <v>1002000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AT23">
         <v>501000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AU23">
         <v>1002000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AV23">
         <v>501000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AW23">
         <v>78000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AX23">
         <v>39000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AY23">
         <v>78000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AZ23">
         <v>39000.0</v>
       </c>
-      <c r="AW23">
+      <c r="BA23">
         <v>33500.0</v>
       </c>
-      <c r="AX23">
+      <c r="BB23">
         <v>16750.0</v>
       </c>
-      <c r="AY23">
+      <c r="BC23">
         <v>33500.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BD23">
         <v>16750.0</v>
       </c>
-      <c r="BA23">
+      <c r="BE23">
         <v>760000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BF23">
         <v>380000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BG23">
         <v>760000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BH23">
         <v>380000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BI23">
         <v>281000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BJ23">
         <v>140500.0</v>
       </c>
-      <c r="BG23">
+      <c r="BK23">
         <v>281000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BL23">
         <v>140500.0</v>
       </c>
-      <c r="BI23">
+      <c r="BM23">
         <v>301500.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BN23">
         <v>172750.0</v>
       </c>
-      <c r="BK23">
+      <c r="BO23">
         <v>301500.0</v>
       </c>
-      <c r="BL23">
+      <c r="BP23">
         <v>172750.0</v>
       </c>
-      <c r="BM23">
+      <c r="BQ23">
         <v>229500.0</v>
       </c>
-      <c r="BN23">
+      <c r="BR23">
         <v>169250.0</v>
       </c>
-      <c r="BO23">
+      <c r="BS23">
         <v>229500.0</v>
       </c>
-      <c r="BP23">
+      <c r="BT23">
         <v>169250.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BU23">
         <v>1154500.0</v>
       </c>
-      <c r="BR23">
+      <c r="BV23">
         <v>621750.0</v>
       </c>
-      <c r="BS23">
+      <c r="BW23">
         <v>1154500.0</v>
       </c>
-      <c r="BT23">
+      <c r="BX23">
         <v>621750.0</v>
       </c>
-      <c r="BU23">
+      <c r="BY23">
         <v>873500.0</v>
       </c>
-      <c r="BV23">
+      <c r="BZ23">
         <v>482500.0</v>
       </c>
-      <c r="BW23">
+      <c r="CA23">
         <v>873500.0</v>
       </c>
-      <c r="BX23">
+      <c r="CB23">
         <v>482500.0</v>
       </c>
-      <c r="BY23">
+      <c r="CC23">
         <v>711500.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CD23">
         <v>389000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CE23">
         <v>711500.0</v>
       </c>
-      <c r="CB23">
+      <c r="CF23">
         <v>389000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CG23">
         <v>826500.0</v>
       </c>
-      <c r="CD23">
+      <c r="CH23">
         <v>437000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CI23">
         <v>826500.0</v>
       </c>
-      <c r="CF23">
+      <c r="CJ23">
         <v>437000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CK23">
         <v>1017500.0</v>
       </c>
-      <c r="CH23">
+      <c r="CL23">
         <v>523750.0</v>
       </c>
-      <c r="CI23">
+      <c r="CM23">
         <v>1017500.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CN23">
         <v>523750.0</v>
       </c>
-      <c r="CK23">
+      <c r="CO23">
         <v>244000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CP23">
         <v>123000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CQ23">
         <v>244000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CR23">
         <v>123000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CS23">
         <v>640500.0</v>
       </c>
-      <c r="CP23">
+      <c r="CT23">
         <v>361250.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CU23">
         <v>640500.0</v>
       </c>
-      <c r="CR23">
+      <c r="CV23">
         <v>361250.0</v>
       </c>
-      <c r="CS23">
+      <c r="CW23">
         <v>2363500.0</v>
       </c>
-      <c r="CT23">
+      <c r="CX23">
         <v>1320000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CY23">
         <v>2363500.0</v>
       </c>
-      <c r="CV23">
+      <c r="CZ23">
         <v>1320000.0</v>
       </c>
-      <c r="CW23">
+      <c r="DA23">
         <v>196000.0</v>
       </c>
-      <c r="CX23">
+      <c r="DB23">
         <v>101000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DC23">
         <v>196000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DD23">
         <v>101000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DE23">
         <v>500500.0</v>
       </c>
-      <c r="DB23">
+      <c r="DF23">
         <v>187750.0</v>
       </c>
-      <c r="DC23">
+      <c r="DG23">
         <v>500500.0</v>
       </c>
-      <c r="DD23">
+      <c r="DH23">
         <v>187750.0</v>
       </c>
-      <c r="DE23">
+      <c r="DI23">
         <v>187750.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:113">
       <c r="A24" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>227</v>
+      </c>
+      <c r="B24">
+        <v>3064000.0</v>
+      </c>
       <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>-51999.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-41553.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>1000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>791.35</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-200517.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
+        <v>-200517.0</v>
+      </c>
+      <c r="M24">
         <v>2163000.0</v>
       </c>
-      <c r="J24">
+      <c r="N24">
         <v>1763265.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-2868877.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="Q24">
+        <v>-1335420.0</v>
+      </c>
+      <c r="R24">
         <v>76000.0</v>
       </c>
-      <c r="O24">
+      <c r="S24">
         <v>76000.0</v>
       </c>
-      <c r="P24">
+      <c r="T24">
         <v>76000.0</v>
       </c>
-      <c r="Q24">
+      <c r="U24">
         <v>76000.0</v>
       </c>
-      <c r="R24"/>
-[...3 lines deleted...]
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-1500.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>1500.0</v>
       </c>
-      <c r="Y24">
+      <c r="AC24">
         <v>750.0</v>
       </c>
-      <c r="Z24">
+      <c r="AD24">
         <v>750.0</v>
       </c>
-      <c r="AA24">
-[...11 lines deleted...]
-      <c r="AE24"/>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
       <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>250.0</v>
       </c>
-      <c r="AG24">
+      <c r="AK24">
         <v>250.0</v>
       </c>
-      <c r="AH24">
+      <c r="AL24">
         <v>250.0</v>
       </c>
-      <c r="AI24">
+      <c r="AM24">
         <v>63000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AN24">
         <v>63000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AO24">
         <v>63000.0</v>
       </c>
-      <c r="AL24"/>
-[...2 lines deleted...]
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AS24">
+        <v>32000.0</v>
+      </c>
+      <c r="AT24"/>
+      <c r="AU24">
+        <v>32000.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-500.0</v>
       </c>
-      <c r="AU24">
+      <c r="AY24">
         <v>-500.0</v>
       </c>
-      <c r="AV24">
+      <c r="AZ24">
         <v>-500.0</v>
       </c>
-      <c r="AW24">
+      <c r="BA24">
         <v>-45000.0</v>
       </c>
-      <c r="AX24">
+      <c r="BB24">
         <v>-56250.0</v>
       </c>
-      <c r="AY24">
+      <c r="BC24">
         <v>-45000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BD24">
         <v>-56250.0</v>
       </c>
-      <c r="BA24">
+      <c r="BE24">
         <v>-75000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BF24">
         <v>121000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BG24">
         <v>-75000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BH24">
         <v>121000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BI24">
         <v>129000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>129000.0</v>
       </c>
-      <c r="BH24"/>
-[...1 lines deleted...]
-      <c r="BJ24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>10750.0</v>
       </c>
-      <c r="BK24">
+      <c r="BO24">
         <v>10750.0</v>
       </c>
-      <c r="BL24">
+      <c r="BP24">
         <v>10750.0</v>
       </c>
-      <c r="BM24">
+      <c r="BQ24">
         <v>5000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BR24">
         <v>27750.0</v>
       </c>
-      <c r="BO24">
+      <c r="BS24">
         <v>5000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BT24">
         <v>27750.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BU24">
         <v>28500.0</v>
       </c>
-      <c r="BR24">
+      <c r="BV24">
         <v>17750.0</v>
       </c>
-      <c r="BS24">
+      <c r="BW24">
         <v>28500.0</v>
       </c>
-      <c r="BT24">
+      <c r="BX24">
         <v>17750.0</v>
       </c>
-      <c r="BU24">
+      <c r="BY24">
         <v>18000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BZ24">
         <v>26250.0</v>
       </c>
-      <c r="BW24">
+      <c r="CA24">
         <v>18000.0</v>
       </c>
-      <c r="BX24">
+      <c r="CB24">
         <v>26250.0</v>
       </c>
-      <c r="BY24">
+      <c r="CC24">
         <v>-87500.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CD24">
         <v>26750.0</v>
       </c>
-      <c r="CA24">
+      <c r="CE24">
         <v>-87500.0</v>
       </c>
-      <c r="CB24">
+      <c r="CF24">
         <v>26750.0</v>
       </c>
-      <c r="CC24">
+      <c r="CG24">
         <v>103000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CH24">
         <v>17750.0</v>
       </c>
-      <c r="CE24">
+      <c r="CI24">
         <v>103000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CJ24">
         <v>17750.0</v>
       </c>
-      <c r="CG24">
+      <c r="CK24">
         <v>-147000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CL24">
         <v>25000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CM24">
         <v>-147000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CN24">
         <v>25000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CO24">
         <v>475000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CP24">
         <v>20000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CQ24">
         <v>475000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CR24">
         <v>20000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CS24">
         <v>564000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CT24">
         <v>32750.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CU24">
         <v>564000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CV24">
         <v>32750.0</v>
       </c>
-      <c r="CS24">
+      <c r="CW24">
         <v>-1025000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CX24">
         <v>78250.0</v>
       </c>
-      <c r="CU24">
+      <c r="CY24">
         <v>-1025000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CZ24">
         <v>78250.0</v>
       </c>
-      <c r="CW24">
+      <c r="DA24">
         <v>78250.0</v>
       </c>
-      <c r="CX24">
+      <c r="DB24">
         <v>67750.0</v>
       </c>
-      <c r="CY24">
+      <c r="DC24">
         <v>67750.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DD24">
         <v>67750.0</v>
       </c>
-      <c r="DA24">
+      <c r="DE24">
         <v>67750.0</v>
       </c>
-      <c r="DB24">
+      <c r="DF24">
         <v>32000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DG24">
         <v>32000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DH24">
         <v>32000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DI24">
         <v>32000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:113">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B25">
+        <v>1871000.0</v>
+      </c>
+      <c r="C25">
         <v>417000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
+        <v>417000.0</v>
+      </c>
+      <c r="E25">
         <v>7458000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5959613.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2612563.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
+        <v>2612563.0</v>
+      </c>
+      <c r="I25">
         <v>1121000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>887107.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>1861499.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
+        <v>1861499.0</v>
+      </c>
+      <c r="M25">
         <v>2480000.0</v>
       </c>
-      <c r="J25">
+      <c r="N25">
         <v>2021682.0</v>
       </c>
-      <c r="K25"/>
-[...4 lines deleted...]
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25">
-        <v>3510720.0</v>
+        <v>-4600252.8</v>
       </c>
       <c r="Q25">
-        <v>11159446.0</v>
+        <v>-929810.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25">
-        <v>3951583.0</v>
+        <v>-5945833.0</v>
       </c>
       <c r="U25">
-        <v>2366230.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1396839.0</v>
+      </c>
+      <c r="V25"/>
       <c r="W25"/>
       <c r="X25">
-        <v>4081.0</v>
+        <v>-1797535.0</v>
       </c>
       <c r="Y25">
-        <v>141500.0</v>
+        <v>2366230.0</v>
       </c>
       <c r="Z25">
-        <v>738816.0</v>
+        <v>1359681.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
-        <v>619520.0</v>
+        <v>4081.0</v>
       </c>
       <c r="AC25">
-        <v>126289.0</v>
+        <v>738816.0</v>
       </c>
       <c r="AD25">
-        <v>-1134746.0</v>
+        <v>738816.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25">
+        <v>813902.0</v>
+      </c>
+      <c r="AG25">
+        <v>126289.0</v>
+      </c>
+      <c r="AH25">
+        <v>-1134746.0</v>
+      </c>
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>50559.0</v>
       </c>
-      <c r="AG25">
+      <c r="AK25">
         <v>-366250.0</v>
       </c>
-      <c r="AH25">
-[...5 lines deleted...]
-      <c r="AJ25">
+      <c r="AL25">
+        <v>1819150.0</v>
+      </c>
+      <c r="AM25">
+        <v>71619.0</v>
+      </c>
+      <c r="AN25">
         <v>52000.0</v>
       </c>
-      <c r="AK25">
-[...4 lines deleted...]
-      <c r="AN25"/>
       <c r="AO25">
-        <v>401500.0</v>
-[...1 lines deleted...]
-      <c r="AP25">
+        <v>1619000.0</v>
+      </c>
+      <c r="AP25"/>
+      <c r="AQ25">
+        <v>26000.0</v>
+      </c>
+      <c r="AR25"/>
+      <c r="AS25">
+        <v>-529000.0</v>
+      </c>
+      <c r="AT25">
         <v>200750.0</v>
       </c>
-      <c r="AQ25">
-[...2 lines deleted...]
-      <c r="AR25">
+      <c r="AU25">
+        <v>565500.0</v>
+      </c>
+      <c r="AV25">
         <v>200750.0</v>
       </c>
-      <c r="AS25">
-[...2 lines deleted...]
-      <c r="AT25">
+      <c r="AW25">
+        <v>43000.0</v>
+      </c>
+      <c r="AX25">
         <v>17000.0</v>
       </c>
-      <c r="AU25">
-[...2 lines deleted...]
-      <c r="AV25">
+      <c r="AY25">
+        <v>43000.0</v>
+      </c>
+      <c r="AZ25">
         <v>17000.0</v>
       </c>
-      <c r="AW25">
-[...2 lines deleted...]
-      <c r="AX25">
+      <c r="BA25">
+        <v>193000.0</v>
+      </c>
+      <c r="BB25">
         <v>91250.0</v>
       </c>
-      <c r="AY25">
-[...2 lines deleted...]
-      <c r="AZ25">
+      <c r="BC25">
+        <v>193000.0</v>
+      </c>
+      <c r="BD25">
         <v>91250.0</v>
       </c>
-      <c r="BA25">
-[...2 lines deleted...]
-      <c r="BB25">
+      <c r="BE25">
+        <v>-34000.0</v>
+      </c>
+      <c r="BF25">
         <v>-13500.0</v>
       </c>
-      <c r="BC25">
-[...2 lines deleted...]
-      <c r="BD25">
+      <c r="BG25">
+        <v>-34000.0</v>
+      </c>
+      <c r="BH25">
         <v>-13500.0</v>
       </c>
-      <c r="BE25">
+      <c r="BI25">
         <v>1293000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BJ25">
         <v>646500.0</v>
       </c>
-      <c r="BG25">
+      <c r="BK25">
         <v>1293000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BL25">
         <v>646500.0</v>
       </c>
-      <c r="BI25">
+      <c r="BM25">
         <v>32500.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BN25">
         <v>16250.0</v>
       </c>
-      <c r="BK25">
+      <c r="BO25">
         <v>32500.0</v>
       </c>
-      <c r="BL25">
+      <c r="BP25">
         <v>16250.0</v>
       </c>
-      <c r="BM25">
-[...2 lines deleted...]
-      <c r="BN25">
+      <c r="BQ25">
+        <v>-20000.0</v>
+      </c>
+      <c r="BR25">
         <v>14000.0</v>
       </c>
-      <c r="BO25">
-[...2 lines deleted...]
-      <c r="BP25">
+      <c r="BS25">
+        <v>-20000.0</v>
+      </c>
+      <c r="BT25">
         <v>14000.0</v>
       </c>
-      <c r="BQ25">
-[...2 lines deleted...]
-      <c r="BR25">
+      <c r="BU25">
+        <v>500.0</v>
+      </c>
+      <c r="BV25">
         <v>-21750.0</v>
       </c>
-      <c r="BS25">
-[...2 lines deleted...]
-      <c r="BT25">
+      <c r="BW25">
+        <v>500.0</v>
+      </c>
+      <c r="BX25">
         <v>-21750.0</v>
       </c>
-      <c r="BU25">
-[...2 lines deleted...]
-      <c r="BV25">
+      <c r="BY25">
+        <v>-32000.0</v>
+      </c>
+      <c r="BZ25">
         <v>-17750.0</v>
       </c>
-      <c r="BW25">
-[...2 lines deleted...]
-      <c r="BX25">
+      <c r="CA25">
+        <v>-32000.0</v>
+      </c>
+      <c r="CB25">
         <v>-17750.0</v>
       </c>
-      <c r="BY25">
+      <c r="CC25">
         <v>11000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CD25">
         <v>5500.0</v>
       </c>
-      <c r="CA25">
+      <c r="CE25">
         <v>11000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CF25">
         <v>5500.0</v>
       </c>
-      <c r="CC25">
+      <c r="CG25">
         <v>-57500.0</v>
       </c>
-      <c r="CD25">
+      <c r="CH25">
         <v>-28750.0</v>
       </c>
-      <c r="CE25">
+      <c r="CI25">
         <v>-57500.0</v>
       </c>
-      <c r="CF25">
+      <c r="CJ25">
         <v>-28750.0</v>
       </c>
-      <c r="CG25">
+      <c r="CK25">
         <v>371000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CL25">
         <v>185500.0</v>
       </c>
-      <c r="CI25">
+      <c r="CM25">
         <v>371000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CN25">
         <v>185500.0</v>
       </c>
-      <c r="CK25">
+      <c r="CO25">
         <v>327500.0</v>
       </c>
-      <c r="CL25">
+      <c r="CP25">
         <v>163750.0</v>
       </c>
-      <c r="CM25">
+      <c r="CQ25">
         <v>327500.0</v>
       </c>
-      <c r="CN25">
+      <c r="CR25">
         <v>163750.0</v>
       </c>
-      <c r="CO25">
+      <c r="CS25">
         <v>-44500.0</v>
       </c>
-      <c r="CP25">
+      <c r="CT25">
         <v>-22250.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CU25">
         <v>-44500.0</v>
       </c>
-      <c r="CR25">
+      <c r="CV25">
         <v>-22250.0</v>
       </c>
-      <c r="CS25">
+      <c r="CW25">
         <v>-42500.0</v>
       </c>
-      <c r="CT25">
+      <c r="CX25">
         <v>-21250.0</v>
       </c>
-      <c r="CU25">
+      <c r="CY25">
         <v>-42500.0</v>
       </c>
-      <c r="CV25">
+      <c r="CZ25">
         <v>-21250.0</v>
       </c>
-      <c r="CW25">
+      <c r="DA25">
         <v>-500.0</v>
       </c>
-      <c r="CX25">
+      <c r="DB25">
         <v>-250.0</v>
       </c>
-      <c r="CY25">
+      <c r="DC25">
         <v>-500.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DD25">
         <v>-250.0</v>
       </c>
-      <c r="DA25">
+      <c r="DE25">
         <v>-250.0</v>
       </c>
-      <c r="DB25"/>
-[...2 lines deleted...]
-      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:113">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26"/>
-      <c r="Q26"/>
+      <c r="P26">
+        <v>-402870.0</v>
+      </c>
+      <c r="Q26">
+        <v>-403370.0</v>
+      </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1473000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2000.0</v>
       </c>
-      <c r="Y26">
-[...2 lines deleted...]
-      <c r="Z26">
+      <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>8569000.0</v>
       </c>
-      <c r="AA26">
-[...2 lines deleted...]
-      <c r="AB26">
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>1675000.0</v>
       </c>
-      <c r="AC26">
-[...2 lines deleted...]
-      <c r="AD26">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>1198000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>1266426.53</v>
       </c>
-      <c r="AG26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26"/>
+      <c r="AO26">
+        <v>-20000.0</v>
+      </c>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
@@ -32414,105 +33654,121 @@
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:113">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>1429000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
-        <v>-1410000.0</v>
+        <v>1734000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27"/>
-      <c r="Q27"/>
+      <c r="P27">
+        <v>-1410000.0</v>
+      </c>
+      <c r="Q27">
+        <v>-1170180.0</v>
+      </c>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27"/>
-      <c r="U27"/>
+      <c r="T27">
+        <v>1491870.0</v>
+      </c>
+      <c r="U27">
+        <v>1496840.0</v>
+      </c>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27"/>
+      <c r="X27">
+        <v>803280.0</v>
+      </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27"/>
+      <c r="AQ27">
+        <v>303000.0</v>
+      </c>
       <c r="AR27"/>
-      <c r="AS27"/>
+      <c r="AS27">
+        <v>303000.0</v>
+      </c>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
@@ -32533,1029 +33789,1069 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:113">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B28">
+        <v>2646000.0</v>
+      </c>
+      <c r="C28">
         <v>7360000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
+        <v>7360000.0</v>
+      </c>
+      <c r="E28">
         <v>4574000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3655037.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-54510.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
+        <v>-54510.0</v>
+      </c>
+      <c r="I28">
         <v>77000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>60934.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-29209.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
+        <v>-29209.0</v>
+      </c>
+      <c r="M28">
         <v>-55000.0</v>
       </c>
-      <c r="J28">
+      <c r="N28">
         <v>-44835.0</v>
       </c>
-      <c r="K28">
+      <c r="O28">
         <v>-283500.0</v>
       </c>
-      <c r="L28">
-[...5 lines deleted...]
-      <c r="N28">
+      <c r="P28">
+        <v>-402870.0</v>
+      </c>
+      <c r="Q28">
+        <v>-403370.0</v>
+      </c>
+      <c r="R28">
         <v>122552.0</v>
       </c>
-      <c r="O28">
+      <c r="S28">
         <v>122166.0</v>
       </c>
-      <c r="P28">
+      <c r="T28">
         <v>-274969.0</v>
       </c>
-      <c r="Q28">
+      <c r="U28">
         <v>59774593.0</v>
       </c>
-      <c r="R28">
+      <c r="V28">
         <v>29404063.0</v>
       </c>
-      <c r="S28">
+      <c r="W28">
         <v>29840981.0</v>
       </c>
-      <c r="T28">
+      <c r="X28">
         <v>15253514.0</v>
       </c>
-      <c r="U28">
+      <c r="Y28">
         <v>1654019.0</v>
       </c>
-      <c r="V28">
+      <c r="Z28">
         <v>1288400.0</v>
       </c>
-      <c r="W28">
+      <c r="AA28">
         <v>838770.0</v>
       </c>
-      <c r="X28">
+      <c r="AB28">
         <v>2040.0</v>
       </c>
-      <c r="Y28">
-[...2 lines deleted...]
-      <c r="Z28">
+      <c r="AC28">
         <v>5442057.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
+        <v>5442057.0</v>
+      </c>
+      <c r="AE28">
         <v>38874903.6</v>
       </c>
-      <c r="AB28">
-[...2 lines deleted...]
-      <c r="AC28">
+      <c r="AF28">
+        <v>2850037.0</v>
+      </c>
+      <c r="AG28">
         <v>2251150.0</v>
       </c>
-      <c r="AD28">
+      <c r="AH28">
         <v>645617.0</v>
       </c>
-      <c r="AE28">
+      <c r="AI28">
         <v>312500.0</v>
       </c>
-      <c r="AF28">
+      <c r="AJ28">
         <v>557133.0</v>
       </c>
-      <c r="AG28">
+      <c r="AK28">
         <v>299500.0</v>
       </c>
-      <c r="AH28">
-[...5 lines deleted...]
-      <c r="AJ28">
+      <c r="AL28">
+        <v>286500.0</v>
+      </c>
+      <c r="AM28">
+        <v>480500.0</v>
+      </c>
+      <c r="AN28">
         <v>113250.0</v>
       </c>
-      <c r="AK28">
+      <c r="AO28">
         <v>1955500.0</v>
       </c>
-      <c r="AL28">
+      <c r="AP28">
         <v>659500.0</v>
       </c>
-      <c r="AM28">
+      <c r="AQ28">
         <v>4118000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AR28">
         <v>659500.0</v>
       </c>
-      <c r="AO28">
+      <c r="AS28">
         <v>1002000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AT28">
         <v>501000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AU28">
         <v>1002000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AV28">
         <v>501000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AW28">
         <v>78000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AX28">
         <v>39000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AY28">
         <v>78000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AZ28">
         <v>39000.0</v>
       </c>
-      <c r="AW28">
+      <c r="BA28">
         <v>33500.0</v>
       </c>
-      <c r="AX28">
+      <c r="BB28">
         <v>16750.0</v>
       </c>
-      <c r="AY28">
+      <c r="BC28">
         <v>33500.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BD28">
         <v>16750.0</v>
       </c>
-      <c r="BA28">
+      <c r="BE28">
         <v>760000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BF28">
         <v>380000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BG28">
         <v>760000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BH28">
         <v>380000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BI28">
         <v>281000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BJ28">
         <v>140500.0</v>
       </c>
-      <c r="BG28">
+      <c r="BK28">
         <v>281000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BL28">
         <v>140500.0</v>
       </c>
-      <c r="BI28">
+      <c r="BM28">
         <v>301500.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BN28">
         <v>172750.0</v>
       </c>
-      <c r="BK28">
+      <c r="BO28">
         <v>301500.0</v>
       </c>
-      <c r="BL28">
+      <c r="BP28">
         <v>172750.0</v>
       </c>
-      <c r="BM28">
+      <c r="BQ28">
         <v>229500.0</v>
       </c>
-      <c r="BN28">
+      <c r="BR28">
         <v>169250.0</v>
       </c>
-      <c r="BO28">
+      <c r="BS28">
         <v>229500.0</v>
       </c>
-      <c r="BP28">
+      <c r="BT28">
         <v>169250.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BU28">
         <v>1154500.0</v>
       </c>
-      <c r="BR28">
+      <c r="BV28">
         <v>621750.0</v>
       </c>
-      <c r="BS28">
+      <c r="BW28">
         <v>1154500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BX28">
         <v>621750.0</v>
       </c>
-      <c r="BU28">
+      <c r="BY28">
         <v>873500.0</v>
       </c>
-      <c r="BV28">
+      <c r="BZ28">
         <v>482500.0</v>
       </c>
-      <c r="BW28">
+      <c r="CA28">
         <v>873500.0</v>
       </c>
-      <c r="BX28">
+      <c r="CB28">
         <v>482500.0</v>
       </c>
-      <c r="BY28">
+      <c r="CC28">
         <v>711500.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CD28">
         <v>389000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CE28">
         <v>711500.0</v>
       </c>
-      <c r="CB28">
+      <c r="CF28">
         <v>389000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CG28">
         <v>826500.0</v>
       </c>
-      <c r="CD28">
+      <c r="CH28">
         <v>437000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CI28">
         <v>826500.0</v>
       </c>
-      <c r="CF28">
+      <c r="CJ28">
         <v>437000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CK28">
         <v>1017500.0</v>
       </c>
-      <c r="CH28">
+      <c r="CL28">
         <v>523750.0</v>
       </c>
-      <c r="CI28">
+      <c r="CM28">
         <v>1017500.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CN28">
         <v>523750.0</v>
       </c>
-      <c r="CK28">
+      <c r="CO28">
         <v>244000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CP28">
         <v>123000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CQ28">
         <v>244000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CR28">
         <v>123000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CS28">
         <v>640500.0</v>
       </c>
-      <c r="CP28">
+      <c r="CT28">
         <v>361250.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CU28">
         <v>640500.0</v>
       </c>
-      <c r="CR28">
+      <c r="CV28">
         <v>361250.0</v>
       </c>
-      <c r="CS28">
+      <c r="CW28">
         <v>2363500.0</v>
       </c>
-      <c r="CT28">
+      <c r="CX28">
         <v>1320000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CY28">
         <v>2363500.0</v>
       </c>
-      <c r="CV28">
+      <c r="CZ28">
         <v>1320000.0</v>
       </c>
-      <c r="CW28">
+      <c r="DA28">
         <v>196000.0</v>
       </c>
-      <c r="CX28">
+      <c r="DB28">
         <v>101000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DC28">
         <v>196000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DD28">
         <v>101000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DE28">
         <v>500500.0</v>
       </c>
-      <c r="DB28">
+      <c r="DF28">
         <v>187750.0</v>
       </c>
-      <c r="DC28">
+      <c r="DG28">
         <v>500500.0</v>
       </c>
-      <c r="DD28">
+      <c r="DH28">
         <v>187750.0</v>
       </c>
-      <c r="DE28">
+      <c r="DI28">
         <v>187750.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:113">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B29">
+        <v>-6024000.0</v>
+      </c>
+      <c r="C29">
         <v>-6823000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
+        <v>-6823000.0</v>
+      </c>
+      <c r="E29">
         <v>-1926000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1539047.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>316004.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
+        <v>316004.0</v>
+      </c>
+      <c r="I29">
         <v>-4306000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-3407571.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>-8993300.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
+        <v>-8993300.0</v>
+      </c>
+      <c r="M29">
         <v>-7702000.0</v>
       </c>
-      <c r="J29">
+      <c r="N29">
         <v>-6278631.0</v>
       </c>
-      <c r="K29">
+      <c r="O29">
         <v>-3851000.0</v>
       </c>
-      <c r="L29">
+      <c r="P29">
         <v>-9812499.0</v>
       </c>
-      <c r="M29">
-[...2 lines deleted...]
-      <c r="N29">
+      <c r="Q29">
+        <v>-4579530.0</v>
+      </c>
+      <c r="R29">
         <v>-4517598.0</v>
       </c>
-      <c r="O29">
+      <c r="S29">
         <v>-4535898.0</v>
       </c>
-      <c r="P29">
+      <c r="T29">
         <v>-13052715.0</v>
       </c>
-      <c r="Q29">
+      <c r="U29">
         <v>-5762577.0</v>
       </c>
-      <c r="R29">
+      <c r="V29">
         <v>-2210562.0</v>
       </c>
-      <c r="S29">
+      <c r="W29">
         <v>-2393221.0</v>
       </c>
-      <c r="T29">
+      <c r="X29">
         <v>-6376933.0</v>
       </c>
-      <c r="U29">
+      <c r="Y29">
         <v>-1888158.0</v>
       </c>
-      <c r="V29">
+      <c r="Z29">
         <v>-1470783.0</v>
       </c>
-      <c r="W29">
+      <c r="AA29">
         <v>-1109060.0</v>
       </c>
-      <c r="X29">
+      <c r="AB29">
         <v>-3798187.0</v>
       </c>
-      <c r="Y29">
-[...2 lines deleted...]
-      <c r="Z29">
+      <c r="AC29">
         <v>-1256751.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
+        <v>-1256751.0</v>
+      </c>
+      <c r="AE29">
         <v>-679000.0</v>
       </c>
-      <c r="AB29">
-[...2 lines deleted...]
-      <c r="AC29">
+      <c r="AF29">
+        <v>-2825290.0</v>
+      </c>
+      <c r="AG29">
         <v>-896638.02</v>
       </c>
-      <c r="AD29">
+      <c r="AH29">
         <v>-2708495.0</v>
       </c>
-      <c r="AE29">
+      <c r="AI29">
         <v>-1292000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AJ29">
         <v>-3177511.1</v>
       </c>
-      <c r="AG29">
+      <c r="AK29">
         <v>-1463000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AL29">
         <v>-4166239.0</v>
       </c>
-      <c r="AI29">
+      <c r="AM29">
         <v>-2356244.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AN29">
         <v>-1277500.0</v>
       </c>
-      <c r="AK29">
+      <c r="AO29">
         <v>-2755000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AP29">
         <v>-1377500.0</v>
       </c>
-      <c r="AM29">
-[...2 lines deleted...]
-      <c r="AN29">
+      <c r="AQ29">
+        <v>-1771500.0</v>
+      </c>
+      <c r="AR29">
         <v>-1377500.0</v>
       </c>
-      <c r="AO29">
+      <c r="AS29">
         <v>-1089500.0</v>
       </c>
-      <c r="AP29">
+      <c r="AT29">
         <v>-544750.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AU29">
         <v>-1089500.0</v>
       </c>
-      <c r="AR29">
+      <c r="AV29">
         <v>-544750.0</v>
       </c>
-      <c r="AS29">
+      <c r="AW29">
         <v>-50500.0</v>
       </c>
-      <c r="AT29">
+      <c r="AX29">
         <v>-25250.0</v>
       </c>
-      <c r="AU29">
+      <c r="AY29">
         <v>-50500.0</v>
       </c>
-      <c r="AV29">
+      <c r="AZ29">
         <v>-25250.0</v>
       </c>
-      <c r="AW29">
+      <c r="BA29">
         <v>-115500.0</v>
       </c>
-      <c r="AX29">
+      <c r="BB29">
         <v>-57750.0</v>
       </c>
-      <c r="AY29">
+      <c r="BC29">
         <v>-115500.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BD29">
         <v>-57750.0</v>
       </c>
-      <c r="BA29">
+      <c r="BE29">
         <v>-426500.0</v>
       </c>
-      <c r="BB29">
+      <c r="BF29">
         <v>-213250.0</v>
       </c>
-      <c r="BC29">
+      <c r="BG29">
         <v>-426500.0</v>
       </c>
-      <c r="BD29">
+      <c r="BH29">
         <v>-213250.0</v>
       </c>
-      <c r="BE29">
+      <c r="BI29">
         <v>-425000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BJ29">
         <v>-212500.0</v>
       </c>
-      <c r="BG29">
+      <c r="BK29">
         <v>-425000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BL29">
         <v>-212500.0</v>
       </c>
-      <c r="BI29">
+      <c r="BM29">
         <v>-276000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BN29">
         <v>-138000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BO29">
         <v>-276000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BP29">
         <v>-138000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BQ29">
         <v>-460500.0</v>
       </c>
-      <c r="BN29">
+      <c r="BR29">
         <v>-230250.0</v>
       </c>
-      <c r="BO29">
+      <c r="BS29">
         <v>-460500.0</v>
       </c>
-      <c r="BP29">
+      <c r="BT29">
         <v>-230250.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BU29">
         <v>-1096500.0</v>
       </c>
-      <c r="BR29">
+      <c r="BV29">
         <v>-548250.0</v>
       </c>
-      <c r="BS29">
+      <c r="BW29">
         <v>-1096500.0</v>
       </c>
-      <c r="BT29">
+      <c r="BX29">
         <v>-548250.0</v>
       </c>
-      <c r="BU29">
+      <c r="BY29">
         <v>-1043000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BZ29">
         <v>-521500.0</v>
       </c>
-      <c r="BW29">
+      <c r="CA29">
         <v>-1043000.0</v>
       </c>
-      <c r="BX29">
+      <c r="CB29">
         <v>-521500.0</v>
       </c>
-      <c r="BY29">
+      <c r="CC29">
         <v>-561500.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CD29">
         <v>-280750.0</v>
       </c>
-      <c r="CA29">
+      <c r="CE29">
         <v>-561500.0</v>
       </c>
-      <c r="CB29">
+      <c r="CF29">
         <v>-280750.0</v>
       </c>
-      <c r="CC29">
+      <c r="CG29">
         <v>-860000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CH29">
         <v>-430000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CI29">
         <v>-860000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CJ29">
         <v>-430000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CK29">
         <v>-762000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CL29">
         <v>-381000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CM29">
         <v>-762000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CN29">
         <v>-381000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CO29">
         <v>-785500.0</v>
       </c>
-      <c r="CL29">
+      <c r="CP29">
         <v>-392750.0</v>
       </c>
-      <c r="CM29">
+      <c r="CQ29">
         <v>-785500.0</v>
       </c>
-      <c r="CN29">
+      <c r="CR29">
         <v>-392750.0</v>
       </c>
-      <c r="CO29">
+      <c r="CS29">
         <v>-1228000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CT29">
         <v>-614000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CU29">
         <v>-1228000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CV29">
         <v>-614000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CW29">
         <v>-1096500.0</v>
       </c>
-      <c r="CT29">
+      <c r="CX29">
         <v>-548250.0</v>
       </c>
-      <c r="CU29">
+      <c r="CY29">
         <v>-1096500.0</v>
       </c>
-      <c r="CV29">
+      <c r="CZ29">
         <v>-548250.0</v>
       </c>
-      <c r="CW29">
+      <c r="DA29">
         <v>-263500.0</v>
       </c>
-      <c r="CX29">
+      <c r="DB29">
         <v>-131750.0</v>
       </c>
-      <c r="CY29">
+      <c r="DC29">
         <v>-263500.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DD29">
         <v>-131750.0</v>
       </c>
-      <c r="DA29">
+      <c r="DE29">
         <v>-155000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DF29">
         <v>-77500.0</v>
       </c>
-      <c r="DC29">
+      <c r="DG29">
         <v>-155000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DH29">
         <v>-77500.0</v>
       </c>
-      <c r="DE29">
+      <c r="DI29">
         <v>-77500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:113">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B30">
+        <v>163000.0</v>
+      </c>
+      <c r="C30">
         <v>2880000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
+        <v>2880000.0</v>
+      </c>
+      <c r="E30">
         <v>-57000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-45548.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-11060.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
+        <v>-11060.0</v>
+      </c>
+      <c r="I30">
         <v>-999000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-790562.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-200517.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
+        <v>-200517.0</v>
+      </c>
+      <c r="M30">
         <v>-513000.0</v>
       </c>
-      <c r="J30">
+      <c r="N30">
         <v>-418195.0</v>
       </c>
-      <c r="K30">
+      <c r="O30">
         <v>-500.0</v>
       </c>
-      <c r="L30">
+      <c r="P30">
         <v>-2868877.0</v>
       </c>
-      <c r="M30">
-[...2 lines deleted...]
-      <c r="N30">
+      <c r="Q30">
+        <v>-1335420.0</v>
+      </c>
+      <c r="R30">
         <v>75155.0</v>
       </c>
-      <c r="O30">
+      <c r="S30">
         <v>75126.0</v>
       </c>
-      <c r="P30">
-[...5 lines deleted...]
-      <c r="R30">
+      <c r="T30">
+        <v>-20831.0</v>
+      </c>
+      <c r="U30">
+        <v>-126750.0</v>
+      </c>
+      <c r="V30">
         <v>-60135.0</v>
       </c>
-      <c r="S30">
+      <c r="W30">
         <v>-60207.0</v>
       </c>
-      <c r="T30">
+      <c r="X30">
+        <v>-2518.0</v>
+      </c>
+      <c r="Y30">
         <v>-1000.0</v>
       </c>
-      <c r="U30">
-[...2 lines deleted...]
-      <c r="V30">
+      <c r="Z30">
         <v>-2941.0</v>
       </c>
-      <c r="W30">
+      <c r="AA30">
         <v>-2000.0</v>
       </c>
-      <c r="X30">
+      <c r="AB30">
         <v>-1500.0</v>
       </c>
-      <c r="Y30">
+      <c r="AC30">
         <v>-750.0</v>
       </c>
-      <c r="Z30">
+      <c r="AD30">
         <v>-750.0</v>
       </c>
-      <c r="AA30">
-[...2 lines deleted...]
-      <c r="AB30">
+      <c r="AE30">
+        <v>0.0</v>
+      </c>
+      <c r="AF30">
         <v>-263809.78</v>
       </c>
-      <c r="AC30">
+      <c r="AG30">
         <v>-263809.78</v>
       </c>
-      <c r="AD30">
+      <c r="AH30">
         <v>-992.0</v>
       </c>
-      <c r="AE30">
+      <c r="AI30">
         <v>-500.0</v>
       </c>
-      <c r="AF30">
+      <c r="AJ30">
         <v>-250.0</v>
       </c>
-      <c r="AG30">
+      <c r="AK30">
         <v>-250.0</v>
       </c>
-      <c r="AH30">
+      <c r="AL30">
         <v>-321656.0</v>
       </c>
-      <c r="AI30">
+      <c r="AM30">
         <v>-63000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AN30">
         <v>-63000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AO30">
         <v>-63000.0</v>
       </c>
-      <c r="AL30"/>
-[...2 lines deleted...]
-      <c r="AO30">
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30">
         <v>32000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AT30">
         <v>16000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AU30">
         <v>32000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AV30">
         <v>16000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AW30">
         <v>1000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AX30">
         <v>500.0</v>
       </c>
-      <c r="AU30">
+      <c r="AY30">
         <v>1000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AZ30">
         <v>500.0</v>
       </c>
-      <c r="AW30">
+      <c r="BA30">
         <v>67500.0</v>
       </c>
-      <c r="AX30">
+      <c r="BB30">
         <v>33750.0</v>
       </c>
-      <c r="AY30">
+      <c r="BC30">
         <v>67500.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BD30">
         <v>33750.0</v>
       </c>
-      <c r="BA30">
+      <c r="BE30">
         <v>-317000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BF30">
         <v>-158500.0</v>
       </c>
-      <c r="BC30">
+      <c r="BG30">
         <v>-317000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BH30">
         <v>-158500.0</v>
       </c>
-      <c r="BE30">
+      <c r="BI30">
         <v>129000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BJ30">
         <v>64500.0</v>
       </c>
-      <c r="BG30">
+      <c r="BK30">
         <v>129000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BL30">
         <v>64500.0</v>
       </c>
-      <c r="BI30">
+      <c r="BM30">
         <v>-21500.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BN30">
         <v>-10750.0</v>
       </c>
-      <c r="BK30">
+      <c r="BO30">
         <v>-21500.0</v>
       </c>
-      <c r="BL30">
+      <c r="BP30">
         <v>-10750.0</v>
       </c>
-      <c r="BM30">
+      <c r="BQ30">
         <v>-50500.0</v>
       </c>
-      <c r="BN30">
+      <c r="BR30">
         <v>-27750.0</v>
       </c>
-      <c r="BO30">
+      <c r="BS30">
         <v>-50500.0</v>
       </c>
-      <c r="BP30">
+      <c r="BT30">
         <v>-27750.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BU30">
         <v>-7000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BV30">
         <v>-17750.0</v>
       </c>
-      <c r="BS30">
+      <c r="BW30">
         <v>-7000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BX30">
         <v>-17750.0</v>
       </c>
-      <c r="BU30">
+      <c r="BY30">
         <v>-45000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BZ30">
         <v>-26250.0</v>
       </c>
-      <c r="BW30">
+      <c r="CA30">
         <v>-45000.0</v>
       </c>
-      <c r="BX30">
+      <c r="CB30">
         <v>-26250.0</v>
       </c>
-      <c r="BY30">
+      <c r="CC30">
         <v>-141000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CD30">
         <v>-70500.0</v>
       </c>
-      <c r="CA30">
+      <c r="CE30">
         <v>-141000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CF30">
         <v>-70500.0</v>
       </c>
-      <c r="CC30">
+      <c r="CG30">
         <v>-26500.0</v>
       </c>
-      <c r="CD30">
+      <c r="CH30">
         <v>33750.0</v>
       </c>
-      <c r="CE30">
+      <c r="CI30">
         <v>-26500.0</v>
       </c>
-      <c r="CF30">
+      <c r="CJ30">
         <v>33750.0</v>
       </c>
-      <c r="CG30">
+      <c r="CK30">
         <v>-197000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CL30">
         <v>-111000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CM30">
         <v>-197000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CN30">
         <v>-111000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CO30">
         <v>435000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CP30">
         <v>217500.0</v>
       </c>
-      <c r="CM30">
+      <c r="CQ30">
         <v>435000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CR30">
         <v>217500.0</v>
       </c>
-      <c r="CO30">
+      <c r="CS30">
         <v>498500.0</v>
       </c>
-      <c r="CP30">
+      <c r="CT30">
         <v>242250.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CU30">
         <v>498500.0</v>
       </c>
-      <c r="CR30">
+      <c r="CV30">
         <v>242250.0</v>
       </c>
-      <c r="CS30">
+      <c r="CW30">
         <v>-1181500.0</v>
       </c>
-      <c r="CT30">
+      <c r="CX30">
         <v>-590750.0</v>
       </c>
-      <c r="CU30">
+      <c r="CY30">
         <v>-1181500.0</v>
       </c>
-      <c r="CV30">
+      <c r="CZ30">
         <v>-590750.0</v>
       </c>
-      <c r="CW30">
+      <c r="DA30">
         <v>-135500.0</v>
       </c>
-      <c r="CX30">
+      <c r="DB30">
         <v>-67750.0</v>
       </c>
-      <c r="CY30">
+      <c r="DC30">
         <v>-135500.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DD30">
         <v>-67750.0</v>
       </c>
-      <c r="DA30">
+      <c r="DE30">
         <v>-64000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DF30">
         <v>-32000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DG30">
         <v>-64000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DH30">
         <v>-32000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DI30">
         <v>-32000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>