--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6534,54 +6534,54 @@
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
     </row>
     <row r="28" spans="1:67">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
         <v>-3823000.0</v>
       </c>
       <c r="C28">
         <v>605000.0</v>
       </c>
       <c r="D28">
         <v>3042000.0</v>
       </c>
       <c r="E28">
-        <v>-6791000.0</v>
+        <v>-292000.0</v>
       </c>
       <c r="F28">
-        <v>-5388000.0</v>
+        <v>1139000.0</v>
       </c>
       <c r="G28">
         <v>-2336000.0</v>
       </c>
       <c r="H28">
         <v>-4590000.0</v>
       </c>
       <c r="I28">
         <v>-6896000.0</v>
       </c>
       <c r="J28">
         <v>-5808000.0</v>
       </c>
       <c r="K28">
         <v>-5721000.0</v>
       </c>
       <c r="L28">
         <v>-13389000.0</v>
       </c>
       <c r="M28">
         <v>-7410000.0</v>
       </c>
       <c r="N28">
         <v>-9984000.0</v>
       </c>
@@ -7995,51 +7995,51 @@
       <c r="E39">
         <v>905000.0</v>
       </c>
       <c r="F39">
         <v>788000.0</v>
       </c>
       <c r="G39">
         <v>554000.0</v>
       </c>
       <c r="H39">
         <v>1078000.0</v>
       </c>
       <c r="I39">
         <v>2014000.0</v>
       </c>
       <c r="J39">
         <v>1369000.0</v>
       </c>
       <c r="K39">
         <v>2175000.0</v>
       </c>
       <c r="L39">
         <v>1017000.0</v>
       </c>
       <c r="M39">
-        <v>1426000.0</v>
+        <v>1411000.0</v>
       </c>
       <c r="N39">
         <v>4001000.0</v>
       </c>
       <c r="O39">
         <v>7309000.0</v>
       </c>
       <c r="P39">
         <v>7228000.0</v>
       </c>
       <c r="Q39">
         <v>7809000.0</v>
       </c>
       <c r="R39">
         <v>2233000.0</v>
       </c>
       <c r="S39">
         <v>2588000.0</v>
       </c>
       <c r="T39">
         <v>1345000.0</v>
       </c>
       <c r="U39">
         <v>2178000.0</v>
       </c>
@@ -11526,60 +11526,60 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>-15252000.0</v>
+        <v>-12610000.0</v>
       </c>
       <c r="D5">
-        <v>-16889000.0</v>
+        <v>-10153001.0</v>
       </c>
       <c r="E5">
         <v>60254000.0</v>
       </c>
       <c r="F5">
-        <v>-18116000.0</v>
+        <v>-14856000.0</v>
       </c>
       <c r="G5">
         <v>-37070000.0</v>
       </c>
       <c r="H5">
         <v>-50702000.0</v>
       </c>
       <c r="I5">
         <v>-34589000.0</v>
       </c>
       <c r="J5">
         <v>-38172000.0</v>
       </c>
       <c r="K5">
         <v>-31039000.0</v>
       </c>
       <c r="L5">
         <v>-18234000.0</v>
       </c>
       <c r="M5">
         <v>-30714000.0</v>
       </c>
       <c r="N5">
         <v>-6667000.0</v>
       </c>
@@ -11588,60 +11588,60 @@
       </c>
       <c r="P5">
         <v>-17792000.0</v>
       </c>
       <c r="Q5">
         <v>-12947000.0</v>
       </c>
       <c r="R5">
         <v>-18877000.0</v>
       </c>
       <c r="S5">
         <v>-20258000.0</v>
       </c>
       <c r="T5">
         <v>-9605000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
         <v>-14363000.0</v>
       </c>
       <c r="C6">
-        <v>-15156000.0</v>
+        <v>-12514000.0</v>
       </c>
       <c r="D6">
-        <v>-16793000.0</v>
+        <v>-10057001.0</v>
       </c>
       <c r="E6">
         <v>61901000.0</v>
       </c>
       <c r="F6">
-        <v>-16143000.0</v>
+        <v>-12883000.0</v>
       </c>
       <c r="G6">
         <v>-35217000.0</v>
       </c>
       <c r="H6">
         <v>-49034000.0</v>
       </c>
       <c r="I6">
         <v>-34014000.0</v>
       </c>
       <c r="J6">
         <v>-36428000.0</v>
       </c>
       <c r="K6">
         <v>-28987000.0</v>
       </c>
       <c r="L6">
         <v>-16250000.0</v>
       </c>
       <c r="M6">
         <v>-29848000.0</v>
       </c>
       <c r="N6">
         <v>-6074000.0</v>
       </c>
@@ -13421,74 +13421,76 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5"/>
+      <c r="F5">
+        <v>-2666000.0</v>
+      </c>
       <c r="G5">
-        <v>-2996000.0</v>
+        <v>-1870000.0</v>
       </c>
       <c r="H5">
-        <v>-3749000.0</v>
+        <v>-3353000.0</v>
       </c>
       <c r="I5">
-        <v>-4270000.0</v>
+        <v>-3614000.0</v>
       </c>
       <c r="J5">
-        <v>-4237000.0</v>
+        <v>-3773000.0</v>
       </c>
       <c r="K5">
         <v>-4510000.0</v>
       </c>
       <c r="L5">
         <v>-1376414.0</v>
       </c>
       <c r="M5">
-        <v>-3969000.0</v>
+        <v>-4410000.0</v>
       </c>
       <c r="N5">
-        <v>-5328000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="O5">
         <v>-7296000.0</v>
       </c>
       <c r="P5">
         <v>-4383000.0</v>
       </c>
       <c r="Q5">
         <v>74611000.0</v>
       </c>
       <c r="R5">
         <v>-4199000.0</v>
       </c>
       <c r="S5">
         <v>-7450000.0</v>
       </c>
       <c r="T5">
         <v>-7837000.0</v>
       </c>
       <c r="U5">
         <v>-9232000.0</v>
       </c>
       <c r="V5">
         <v>-8284000.0</v>
       </c>
@@ -13611,87 +13613,87 @@
       </c>
       <c r="BJ5">
         <v>-3535000.0</v>
       </c>
       <c r="BK5">
         <v>-2021000.0</v>
       </c>
       <c r="BL5">
         <v>-2605000.0</v>
       </c>
       <c r="BM5">
         <v>-3309000.0</v>
       </c>
       <c r="BN5">
         <v>-3433000.0</v>
       </c>
       <c r="BO5">
         <v>-3420000.0</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
-        <v>-3948000.0</v>
+        <v>-2556000.0</v>
       </c>
       <c r="C6">
         <v>-3772000.0</v>
       </c>
       <c r="D6">
         <v>-4436000.0</v>
       </c>
       <c r="E6">
         <v>-3489000.0</v>
       </c>
       <c r="F6">
-        <v>-2666000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="G6">
-        <v>-2972000.0</v>
+        <v>-1846000.0</v>
       </c>
       <c r="H6">
-        <v>-3725000.0</v>
+        <v>-3329000.0</v>
       </c>
       <c r="I6">
-        <v>-4246000.0</v>
+        <v>-3590000.0</v>
       </c>
       <c r="J6">
-        <v>-4213000.0</v>
+        <v>-3749000.0</v>
       </c>
       <c r="K6">
-        <v>-4283000.0</v>
+        <v>-4510000.0</v>
       </c>
       <c r="L6">
-        <v>-3309000.0</v>
+        <v>-1416000.0</v>
       </c>
       <c r="M6">
-        <v>-3920000.0</v>
+        <v>-4361000.0</v>
       </c>
       <c r="N6">
-        <v>-5281000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="O6">
         <v>-6954000.0</v>
       </c>
       <c r="P6">
         <v>-3959000.0</v>
       </c>
       <c r="Q6">
         <v>75072000.0</v>
       </c>
       <c r="R6">
         <v>-4158000.0</v>
       </c>
       <c r="S6">
         <v>-6989000.0</v>
       </c>
       <c r="T6">
         <v>-7354000.0</v>
       </c>
       <c r="U6">
         <v>-8653000.0</v>
       </c>
       <c r="V6">
         <v>-7834000.0</v>
       </c>
@@ -19662,51 +19664,51 @@
       <c r="N7">
         <v>785000.0</v>
       </c>
       <c r="O7">
         <v>208000.0</v>
       </c>
       <c r="P7">
         <v>344000.0</v>
       </c>
       <c r="Q7">
         <v>-1016000.0</v>
       </c>
       <c r="R7">
         <v>-926000.0</v>
       </c>
       <c r="S7">
         <v>-1719000.0</v>
       </c>
       <c r="T7">
         <v>3165000.0</v>
       </c>
       <c r="U7">
         <v>-11000.0</v>
       </c>
       <c r="V7">
-        <v>-1496000.0</v>
+        <v>-1232000.0</v>
       </c>
       <c r="W7">
         <v>1148000.0</v>
       </c>
       <c r="X7">
         <v>-292000.0</v>
       </c>
       <c r="Y7">
         <v>-637000.0</v>
       </c>
       <c r="Z7">
         <v>-976000.0</v>
       </c>
       <c r="AA7">
         <v>229000.0</v>
       </c>
       <c r="AB7">
         <v>-312000.0</v>
       </c>
       <c r="AC7">
         <v>413000.0</v>
       </c>
       <c r="AD7">
         <v>-3998000.0</v>
       </c>
@@ -20959,51 +20961,51 @@
       <c r="D18">
         <v>-2510000.0</v>
       </c>
       <c r="E18">
         <v>-2948000.0</v>
       </c>
       <c r="F18">
         <v>-3470000.0</v>
       </c>
       <c r="G18">
         <v>-2254000.0</v>
       </c>
       <c r="H18">
         <v>-2936000.0</v>
       </c>
       <c r="I18">
         <v>-4610000.0</v>
       </c>
       <c r="J18">
         <v>-2883000.0</v>
       </c>
       <c r="K18">
         <v>-3949000.0</v>
       </c>
       <c r="L18">
-        <v>-2960000.0</v>
+        <v>-2860000.0</v>
       </c>
       <c r="M18">
         <v>-5333000.0</v>
       </c>
       <c r="N18">
         <v>-5350000.0</v>
       </c>
       <c r="O18">
         <v>-5461000.0</v>
       </c>
       <c r="P18">
         <v>-5396000.0</v>
       </c>
       <c r="Q18">
         <v>-8815000.0</v>
       </c>
       <c r="R18">
         <v>-9023000.0</v>
       </c>
       <c r="S18">
         <v>-8032000.0</v>
       </c>
       <c r="T18">
         <v>-4127000.0</v>
       </c>
@@ -21614,62 +21616,64 @@
       <c r="F23">
         <v>-27000.0</v>
       </c>
       <c r="G23">
         <v>5884000.0</v>
       </c>
       <c r="H23">
         <v>30000.0</v>
       </c>
       <c r="I23">
         <v>5911000.0</v>
       </c>
       <c r="J23">
         <v>12014000.0</v>
       </c>
       <c r="K23">
         <v>-3651000.0</v>
       </c>
       <c r="L23">
         <v>8939000.0</v>
       </c>
       <c r="M23">
         <v>-3333000.0</v>
       </c>
       <c r="N23">
-        <v>11000.0</v>
+        <v>-22000.0</v>
       </c>
       <c r="O23">
         <v>-315000.0</v>
       </c>
       <c r="P23">
         <v>255000.0</v>
       </c>
       <c r="Q23">
         <v>-2083000.0</v>
       </c>
-      <c r="R23"/>
+      <c r="R23">
+        <v>-58000.0</v>
+      </c>
       <c r="S23">
         <v>5562000.0</v>
       </c>
       <c r="T23">
         <v>122000.0</v>
       </c>
       <c r="U23">
         <v>2000.0</v>
       </c>
       <c r="V23">
         <v>-55000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>154000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23">
         <v>132000.0</v>
       </c>
       <c r="AA23">
         <v>1000.0</v>
       </c>
       <c r="AB23">
         <v>317000.0</v>
@@ -21776,51 +21780,53 @@
         <v>14715000.0</v>
       </c>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" t="s">
         <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>2730000.0</v>
       </c>
       <c r="G24">
         <v>2730000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>-2730000.0</v>
       </c>
       <c r="K24">
         <v>100000.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>-100000.0</v>
+      </c>
       <c r="M24">
         <v>2723000.0</v>
       </c>
       <c r="N24">
         <v>500000.0</v>
       </c>
       <c r="O24">
         <v>2708000.0</v>
       </c>
       <c r="P24">
         <v>4600000.0</v>
       </c>
       <c r="Q24">
         <v>-531000.0</v>
       </c>
       <c r="R24">
         <v>-1156000.0</v>
       </c>
       <c r="S24">
         <v>-821000.0</v>
       </c>
       <c r="T24">
         <v>-6468000.0</v>
       </c>
       <c r="U24">
@@ -21920,51 +21926,51 @@
         <v>680000.0</v>
       </c>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24">
         <v>-8000.0</v>
       </c>
       <c r="BN24">
         <v>4000.0</v>
       </c>
       <c r="BO24"/>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>183</v>
       </c>
       <c r="B25">
-        <v>-1093000.0</v>
+        <v>-1307000.0</v>
       </c>
       <c r="C25">
         <v>595000.0</v>
       </c>
       <c r="D25">
         <v>1077000.0</v>
       </c>
       <c r="E25">
         <v>-148000.0</v>
       </c>
       <c r="F25">
         <v>-108000.0</v>
       </c>
       <c r="G25">
         <v>-1023000.0</v>
       </c>
       <c r="H25">
         <v>-120000.0</v>
       </c>
       <c r="I25">
         <v>-291000.0</v>
       </c>
       <c r="J25">
         <v>1111000.0</v>
       </c>
@@ -21980,51 +21986,51 @@
       <c r="N25">
         <v>1286000.0</v>
       </c>
       <c r="O25">
         <v>1793000.0</v>
       </c>
       <c r="P25">
         <v>43000.0</v>
       </c>
       <c r="Q25">
         <v>-79607000.0</v>
       </c>
       <c r="R25">
         <v>-537000.0</v>
       </c>
       <c r="S25">
         <v>44000.0</v>
       </c>
       <c r="T25">
         <v>-437000.0</v>
       </c>
       <c r="U25">
         <v>-236000.0</v>
       </c>
       <c r="V25">
-        <v>-795000.0</v>
+        <v>-1059000.0</v>
       </c>
       <c r="W25">
         <v>-23000.0</v>
       </c>
       <c r="X25">
         <v>-498000.0</v>
       </c>
       <c r="Y25">
         <v>-4029000.0</v>
       </c>
       <c r="Z25">
         <v>904000.0</v>
       </c>
       <c r="AA25">
         <v>-1754000.0</v>
       </c>
       <c r="AB25">
         <v>-168000.0</v>
       </c>
       <c r="AC25">
         <v>-2072000.0</v>
       </c>
       <c r="AD25">
         <v>2997000.0</v>
       </c>