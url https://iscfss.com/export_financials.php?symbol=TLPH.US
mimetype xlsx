--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3495,465 +3498,471 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO62"/>
+  <dimension ref="A1:BP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>387000.0</v>
+      </c>
+      <c r="C2">
         <v>927000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>544000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>526000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>835000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>326000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>670000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>396000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>808000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1274000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1336000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1026000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1212000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1398000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1256000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2003000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2715000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2121000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2228000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1941000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3235000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2737000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1998000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2395000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3248000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1720000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2649000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2334000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3698000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2070000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1775000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1804000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1424000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1246000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1028000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1687000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1558000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1351000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2857000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1561000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1701000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1597000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2685000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2431000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2869000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2798000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2185000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2341000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1248000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1298000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3941000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2235000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2858000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1197000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1135000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1530000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2626000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1847000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1309000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>543000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>602000.0</v>
       </c>
-      <c r="BM2"/>
       <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>917000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:68">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3979,52 +3988,53 @@
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
-    </row>
-    <row r="4" spans="1:67">
+      <c r="BP3"/>
+    </row>
+    <row r="4" spans="1:68">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4050,177 +4060,179 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
-    </row>
-    <row r="5" spans="1:67">
+      <c r="BP4"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-7000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
+      <c r="U5"/>
       <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-2000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-4000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AY5">
         <v>1000.0</v>
       </c>
       <c r="AZ5">
+        <v>1000.0</v>
+      </c>
+      <c r="BA5">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="BB5">
         <v>-1000.0</v>
       </c>
       <c r="BC5">
-        <v>1000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="BD5">
         <v>1000.0</v>
       </c>
       <c r="BE5">
+        <v>1000.0</v>
+      </c>
+      <c r="BF5">
         <v>-3000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>3000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:68">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4246,175 +4258,179 @@
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
-    </row>
-    <row r="7" spans="1:67">
+      <c r="BP6"/>
+    </row>
+    <row r="7" spans="1:68">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>51000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4660000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4588000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
-    </row>
-    <row r="8" spans="1:67">
+      <c r="BP7"/>
+    </row>
+    <row r="8" spans="1:68">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
+        <v>52000.0</v>
+      </c>
+      <c r="C8">
         <v>50000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>49000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>46000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="G8">
         <v>17000.0</v>
       </c>
       <c r="H8">
         <v>17000.0</v>
       </c>
       <c r="I8">
         <v>17000.0</v>
       </c>
       <c r="J8">
         <v>17000.0</v>
       </c>
       <c r="K8">
         <v>17000.0</v>
       </c>
       <c r="L8">
         <v>17000.0</v>
       </c>
       <c r="M8">
-        <v>11000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="N8">
         <v>11000.0</v>
       </c>
       <c r="O8">
+        <v>11000.0</v>
+      </c>
+      <c r="P8">
         <v>8000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
@@ -4422,52 +4438,53 @@
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
-    </row>
-    <row r="9" spans="1:67">
+      <c r="BP8"/>
+    </row>
+    <row r="9" spans="1:68">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4493,251 +4510,255 @@
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
-    </row>
-    <row r="10" spans="1:67">
+      <c r="BP9"/>
+    </row>
+    <row r="10" spans="1:68">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>742000.0</v>
+      </c>
+      <c r="C10">
         <v>3823000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5894000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3457000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6791000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5388000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8863000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11117000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13423000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12122000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5721000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13389000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7410000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13353000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15275000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12732000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15165000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21822000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7663000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13271000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26327000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>34363000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27274000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19973000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>21789000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>23886000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14684000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21949000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>65071000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>73312000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>87975000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>57566000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>33273000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>43603000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>52902000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>67936000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>62148000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>72332000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>80310000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>92462000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>97800000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>105429000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>107922000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>95042000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>35842000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>49144000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>60038000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>70241000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>77728000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>77587000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>88401000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>60795000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>21919000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>37079000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>47932000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3721000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7542000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4469000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7794000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1825000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>18760000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>33206000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3055000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7558000.0</v>
       </c>
-      <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>7150000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:68">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4763,653 +4784,663 @@
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-    </row>
-    <row r="12" spans="1:67">
+      <c r="BP11"/>
+    </row>
+    <row r="12" spans="1:68">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>17076000.0</v>
+      </c>
+      <c r="C12">
         <v>21108000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20381000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21289000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6791000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5388000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8863000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11117000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14023000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18584000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9381000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13389000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7410000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13353000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15770000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15926000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>22923000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>39349000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>46630000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>48699000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>55325000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>67345000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>42886000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43023000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43686000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>52725000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>66137000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>80400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>91546000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>90150000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>105715000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>63561000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>50122000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>51176000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>60469000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>67936000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>62148000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>72332000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>80310000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>92462000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>98800000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>107157000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>113464000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>104333000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>51195000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>64438000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>75350000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>85570000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>92349000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>92876000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>103663000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>75968000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>33874000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>48198000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>59763000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23375000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>31933000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>27571000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>35785000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>32020000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>37802000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>36238000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3682000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8082000.0</v>
       </c>
-      <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>12546000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:68">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
+        <v>52000.0</v>
+      </c>
+      <c r="C13">
         <v>50000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>49000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>46000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="G13">
         <v>17000.0</v>
       </c>
       <c r="H13">
         <v>17000.0</v>
       </c>
       <c r="I13">
         <v>17000.0</v>
       </c>
       <c r="J13">
         <v>17000.0</v>
       </c>
       <c r="K13">
         <v>17000.0</v>
       </c>
       <c r="L13">
         <v>17000.0</v>
       </c>
       <c r="M13">
-        <v>11000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="N13">
         <v>11000.0</v>
       </c>
       <c r="O13">
+        <v>11000.0</v>
+      </c>
+      <c r="P13">
         <v>8000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000.0</v>
       </c>
       <c r="R13">
         <v>147000.0</v>
       </c>
       <c r="S13">
+        <v>147000.0</v>
+      </c>
+      <c r="T13">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="U13">
         <v>119000.0</v>
       </c>
       <c r="V13">
+        <v>119000.0</v>
+      </c>
+      <c r="W13">
         <v>118000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>98000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="Z13">
         <v>80000.0</v>
       </c>
       <c r="AA13">
-        <v>79000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="AB13">
         <v>79000.0</v>
       </c>
       <c r="AC13">
         <v>79000.0</v>
       </c>
       <c r="AD13">
         <v>79000.0</v>
       </c>
       <c r="AE13">
+        <v>79000.0</v>
+      </c>
+      <c r="AF13">
         <v>78000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>61000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AI13">
         <v>51000.0</v>
       </c>
       <c r="AJ13">
+        <v>51000.0</v>
+      </c>
+      <c r="AK13">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="AL13">
         <v>45000.0</v>
       </c>
       <c r="AM13">
         <v>45000.0</v>
       </c>
       <c r="AN13">
         <v>45000.0</v>
       </c>
       <c r="AO13">
         <v>45000.0</v>
       </c>
       <c r="AP13">
         <v>45000.0</v>
       </c>
       <c r="AQ13">
         <v>45000.0</v>
       </c>
       <c r="AR13">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="AS13">
         <v>44000.0</v>
       </c>
       <c r="AT13">
         <v>44000.0</v>
       </c>
       <c r="AU13">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AV13">
         <v>43000.0</v>
       </c>
       <c r="AW13">
         <v>43000.0</v>
       </c>
       <c r="AX13">
         <v>43000.0</v>
       </c>
       <c r="AY13">
         <v>43000.0</v>
       </c>
       <c r="AZ13">
         <v>43000.0</v>
       </c>
       <c r="BA13">
-        <v>37000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="BB13">
         <v>37000.0</v>
       </c>
       <c r="BC13">
         <v>37000.0</v>
       </c>
       <c r="BD13">
-        <v>23000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="BE13">
         <v>23000.0</v>
       </c>
       <c r="BF13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="BG13">
         <v>22000.0</v>
       </c>
       <c r="BH13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="BI13">
         <v>21000.0</v>
       </c>
       <c r="BJ13">
         <v>21000.0</v>
       </c>
       <c r="BK13">
+        <v>21000.0</v>
+      </c>
+      <c r="BL13">
         <v>3000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>9000.0</v>
       </c>
-      <c r="BM13"/>
       <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:68">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
-        <v>42410711.0</v>
+        <v>75526900.0</v>
       </c>
       <c r="C14">
         <v>42410711.0</v>
       </c>
       <c r="D14">
+        <v>42410711.0</v>
+      </c>
+      <c r="E14">
         <v>41453382.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34530377.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26268209.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26238000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26212902.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26201650.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24721964.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18369000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16758322.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10924294.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10893954.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7466000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7377363.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7360453.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7281187.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6384400.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5961224.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5956002.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5662828.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4614500.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4395625.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4033093.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4002869.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3978650.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3973056.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3945124.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3939440.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3531150.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3000221.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2592078.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2546547.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2519550.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2318272.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2268974.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2267413.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2266700.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2265963.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2265612.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2264848.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2228400.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2252463.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2217164.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2221323.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2185450.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2213175.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2215508.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2159520.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2152200.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2073121.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1863138.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1856668.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1481450.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1131628.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1031362.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>980374.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>923805.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>972932.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>968745.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>537109.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>782848.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028587.0</v>
       </c>
       <c r="BM14">
         <v>1028587.0</v>
       </c>
       <c r="BN14">
         <v>1028587.0</v>
       </c>
       <c r="BO14">
         <v>1028587.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:67">
+      <c r="BP14">
+        <v>1028587.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:68">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5435,129 +5466,131 @@
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-    </row>
-    <row r="16" spans="1:67">
+      <c r="BP15"/>
+    </row>
+    <row r="16" spans="1:68">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1418000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>115000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>86000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-    </row>
-    <row r="17" spans="1:67">
+      <c r="BP16"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5583,52 +5616,53 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5654,52 +5688,53 @@
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
-    </row>
-    <row r="19" spans="1:67">
+      <c r="BP18"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5725,52 +5760,53 @@
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
-    </row>
-    <row r="20" spans="1:67">
+      <c r="BP19"/>
+    </row>
+    <row r="20" spans="1:68">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5796,52 +5832,53 @@
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
-    </row>
-    <row r="21" spans="1:67">
+      <c r="BP20"/>
+    </row>
+    <row r="21" spans="1:68">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
         <v>8819000.0</v>
       </c>
       <c r="C21">
         <v>8819000.0</v>
       </c>
       <c r="D21">
         <v>8819000.0</v>
       </c>
       <c r="E21">
         <v>8819000.0</v>
       </c>
       <c r="F21">
         <v>8819000.0</v>
       </c>
       <c r="G21">
         <v>8819000.0</v>
       </c>
       <c r="H21">
         <v>8819000.0</v>
       </c>
       <c r="I21">
@@ -5852,435 +5889,442 @@
       </c>
       <c r="K21">
         <v>8819000.0</v>
       </c>
       <c r="L21">
         <v>8819000.0</v>
       </c>
       <c r="M21">
         <v>8819000.0</v>
       </c>
       <c r="N21">
         <v>8819000.0</v>
       </c>
       <c r="O21">
         <v>8819000.0</v>
       </c>
       <c r="P21">
         <v>8819000.0</v>
       </c>
       <c r="Q21">
         <v>8819000.0</v>
       </c>
       <c r="R21">
         <v>8819000.0</v>
       </c>
-      <c r="S21"/>
+      <c r="S21">
+        <v>8819000.0</v>
+      </c>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
-    </row>
-    <row r="22" spans="1:67">
+      <c r="BP21"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>5000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>1178000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>874000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>901000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1045000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1111000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1556000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1363000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1419000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1626000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1982000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2639000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3099000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3295000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2980000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2844000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2403000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>854000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>856000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>663000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>666000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>956000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>969000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1580000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1852000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2154000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1384000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1328000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>910000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>466000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
-    </row>
-    <row r="23" spans="1:67">
+      <c r="BP22"/>
+    </row>
+    <row r="23" spans="1:68">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>26806000.0</v>
+      </c>
+      <c r="C23">
         <v>30155000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29719000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>30742000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16515000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14995000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18236000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21014000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>24856000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>28772000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20395000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23261000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17725000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26292000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47487000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>48310000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>56133000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>71971000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>77893000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>72263000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>79586000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>87347000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>66295000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66179000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>67400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>77339000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>91356000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>104978000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>115112000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>113444000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>120533000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>77744000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>64620000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>65813000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>75552000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>82743000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>78190000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>88444000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>99993000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>105998000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>113572000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>121225000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>127785000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>131560000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>63560000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>75592000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>86416000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>96442000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>100374000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>100417000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>110031000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>80661000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>40797000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>52985000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>64520000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>28151000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>36644000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>33990000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>40835000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>36703000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>40987000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>37958000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6830000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9786000.0</v>
       </c>
-      <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>14491000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:68">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
@@ -6306,52 +6350,53 @@
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-    </row>
-    <row r="25" spans="1:67">
+      <c r="BP24"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -6377,52 +6422,53 @@
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
-    </row>
-    <row r="26" spans="1:67">
+      <c r="BP25"/>
+    </row>
+    <row r="26" spans="1:68">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6448,52 +6494,53 @@
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-    </row>
-    <row r="27" spans="1:67">
+      <c r="BP26"/>
+    </row>
+    <row r="27" spans="1:68">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6519,297 +6566,303 @@
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-    </row>
-    <row r="28" spans="1:67">
+      <c r="BP27"/>
+    </row>
+    <row r="28" spans="1:68">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>-742000.0</v>
+      </c>
+      <c r="C28">
         <v>-3823000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>605000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3042000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-292000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1139000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2336000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4590000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6896000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5808000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5721000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-13389000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7410000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-9984000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5252000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-258000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-777000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5206000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10958000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7125000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>83199000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>73635000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1675000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>97016000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8570000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>97400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>107108000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>99955000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>57067000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>36361000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17695000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>48430000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>71684000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>60163000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>49782000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>35302000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>37980000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24832000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14226000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-607000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-8320000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-18489000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-23388000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-12860000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-12710000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-24003000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-35164000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-45372000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-53091000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-63095000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-74037000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-50276000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-9529000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-22874000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-31959000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13961000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>11793000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14709000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>11285000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7052000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-10027000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-29212000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8954000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1176000.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>2584000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:68">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>14406000.0</v>
+      </c>
+      <c r="C29">
         <v>18478000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17035000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19177000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6627000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5599000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8001000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9641000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12730000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16334000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14105000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18307000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10419000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17560000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>27177000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
@@ -6817,187 +6870,189 @@
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
-    </row>
-    <row r="30" spans="1:67">
+      <c r="BP29"/>
+    </row>
+    <row r="30" spans="1:68">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>11000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>309000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>512000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>364000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>184000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>160000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>153000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>104000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>658000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>635000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1128000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>195000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>567000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>432000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000.0</v>
       </c>
       <c r="AD30">
         <v>221000.0</v>
       </c>
       <c r="AE30">
+        <v>221000.0</v>
+      </c>
+      <c r="AF30">
         <v>49000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>187000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>773000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>772000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1533000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1343000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2070000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2708000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5833000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2009000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4185000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3206000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3286000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>17376000.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
-    </row>
-    <row r="31" spans="1:67">
+      <c r="BP30"/>
+    </row>
+    <row r="31" spans="1:68">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -7023,98 +7078,101 @@
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
-    </row>
-    <row r="32" spans="1:67">
+      <c r="BP31"/>
+    </row>
+    <row r="32" spans="1:68">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>13799000.0</v>
+      </c>
+      <c r="C32">
         <v>17311000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17091000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18711000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5066000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4187000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6770000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9433000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12763000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>16609000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7044000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>10848000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4616000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7891000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10796000.0</v>
       </c>
-      <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
@@ -7122,740 +7180,753 @@
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
-    </row>
-    <row r="33" spans="1:67">
+      <c r="BP32"/>
+    </row>
+    <row r="33" spans="1:68">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
         <v>8819000.0</v>
       </c>
       <c r="C33">
         <v>8819000.0</v>
       </c>
       <c r="D33">
         <v>8819000.0</v>
       </c>
       <c r="E33">
         <v>8819000.0</v>
       </c>
       <c r="F33">
         <v>8819000.0</v>
       </c>
       <c r="G33">
         <v>8819000.0</v>
       </c>
       <c r="H33">
         <v>8819000.0</v>
       </c>
       <c r="I33">
         <v>8819000.0</v>
       </c>
       <c r="J33">
         <v>8819000.0</v>
       </c>
       <c r="K33">
-        <v>8839000.0</v>
+        <v>8819000.0</v>
       </c>
       <c r="L33">
         <v>8839000.0</v>
       </c>
       <c r="M33">
+        <v>8839000.0</v>
+      </c>
+      <c r="N33">
         <v>8889000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>8938000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>22921000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>23770000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>24136000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>29160000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>27404000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>20510000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>20616000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>16032000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>19465000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>18383000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>18781000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>19294000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>19668000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>19309000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>18294000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>18099000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>12539000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11740000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>11659000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>12155000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>12139000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>11672000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>11421000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>10473000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10940000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>9076000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>8022000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>8431000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>8838000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>8968000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>10041000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>10175000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>10118000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>9801000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>7157000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6450000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>5471000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3662000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>5571000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2651000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2754000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2854000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2954000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2920000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2689000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2622000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1979000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>962000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1051000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1181000.0</v>
       </c>
-      <c r="BM33"/>
       <c r="BN33"/>
-      <c r="BO33">
+      <c r="BO33"/>
+      <c r="BP33">
         <v>1548000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:67">
+    <row r="34" spans="1:68">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34">
         <v>6499000.0</v>
       </c>
       <c r="C34">
         <v>6499000.0</v>
       </c>
       <c r="D34">
         <v>6499000.0</v>
       </c>
       <c r="E34">
         <v>6499000.0</v>
       </c>
       <c r="F34">
-        <v>6527000.0</v>
+        <v>6499000.0</v>
       </c>
       <c r="G34">
         <v>6527000.0</v>
       </c>
       <c r="H34">
         <v>6527000.0</v>
       </c>
       <c r="I34">
         <v>6527000.0</v>
       </c>
       <c r="J34">
+        <v>6527000.0</v>
+      </c>
+      <c r="K34">
         <v>6314000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>800000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>810000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>827000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
-    </row>
-    <row r="35" spans="1:67">
+      <c r="BP34"/>
+    </row>
+    <row r="35" spans="1:68">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>8212000.0</v>
+      </c>
+      <c r="C35">
         <v>7652000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8875000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8353000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7258000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7407000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7588001.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8611000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8852000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9094000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1778000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1380000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3086000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2587000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11903000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5119000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5301000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>93211000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>95277000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>98214000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>100387000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>99115000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>104410000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>107472000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>111102000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>116899000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>119163000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>121821000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>125246000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>102390000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>100352000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>101060000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>100373000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>99440000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>98401000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>98180000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>96253000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>95347000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>95139000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>87196000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>79047000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>80978000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>81892000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>83709000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>16863000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>19147000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>26029000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>26998000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>36085000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>30746000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>30004000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>15028000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>22635000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>16079000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>16342000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>16251000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>18323000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>14010000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>15522000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>8253000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>8795000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>198000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>59311000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1637000.0</v>
       </c>
-      <c r="BM35"/>
       <c r="BN35"/>
-      <c r="BO35">
+      <c r="BO35"/>
+      <c r="BP35">
         <v>61473000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:67">
+    <row r="36" spans="1:68">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
         <v>8819000.0</v>
       </c>
       <c r="C36">
         <v>8819000.0</v>
       </c>
       <c r="D36">
         <v>8819000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="E36">
         <v>8819000.0</v>
       </c>
+      <c r="F36"/>
       <c r="G36">
         <v>8819000.0</v>
       </c>
       <c r="H36">
+        <v>8819000.0</v>
+      </c>
+      <c r="I36">
         <v>8818999.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>8818999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="L36">
         <v>20000.0</v>
       </c>
       <c r="M36">
-        <v>70000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="N36">
         <v>70000.0</v>
       </c>
       <c r="O36">
+        <v>70000.0</v>
+      </c>
+      <c r="P36">
         <v>246000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>251000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>257000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>261000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7174000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="V36">
         <v>70000.0</v>
       </c>
       <c r="W36">
+        <v>70000.0</v>
+      </c>
+      <c r="X36">
         <v>656000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>720000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>784000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>902000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1188000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1335000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1370000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1429000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>736000.0</v>
       </c>
       <c r="AG36">
         <v>736000.0</v>
       </c>
       <c r="AH36">
-        <v>1088000.0</v>
+        <v>736000.0</v>
       </c>
       <c r="AI36">
         <v>1088000.0</v>
       </c>
       <c r="AJ36">
+        <v>1088000.0</v>
+      </c>
+      <c r="AK36">
         <v>385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000.0</v>
       </c>
       <c r="AL36">
         <v>228000.0</v>
       </c>
       <c r="AM36">
         <v>228000.0</v>
       </c>
       <c r="AN36">
         <v>228000.0</v>
       </c>
       <c r="AO36">
         <v>228000.0</v>
       </c>
       <c r="AP36">
         <v>228000.0</v>
       </c>
       <c r="AQ36">
         <v>228000.0</v>
       </c>
       <c r="AR36">
         <v>228000.0</v>
       </c>
       <c r="AS36">
+        <v>228000.0</v>
+      </c>
+      <c r="AT36">
         <v>326000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>329000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>300000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>334000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>337000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>290000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>292000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>250000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>252000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>255000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>269000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>330000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>337000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>375000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>383000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>393000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>309000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>247000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>251000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>255000.0</v>
       </c>
-      <c r="BM36"/>
       <c r="BN36"/>
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36">
         <v>268000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:67">
+    <row r="37" spans="1:68">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7881,69 +7952,70 @@
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
-    </row>
-    <row r="38" spans="1:67">
+      <c r="BP37"/>
+    </row>
+    <row r="38" spans="1:68">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
@@ -7956,450 +8028,457 @@
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
-    </row>
-    <row r="39" spans="1:67">
+      <c r="BP38"/>
+    </row>
+    <row r="39" spans="1:68">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>911000.0</v>
+      </c>
+      <c r="C39">
         <v>228000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>519000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>634000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>905000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>788000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>554000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1078000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2014000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1369000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2175000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1017000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1411000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4001000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7309000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7228000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7809000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2233000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2588000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1345000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2178000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1893000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1683000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1663000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2099000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1654000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1824000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2045000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2207000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2571000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1376000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1400000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1403000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1044000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>455000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>823000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>971000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1079000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>756000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1067000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1237000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1521000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1731000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>883000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2324000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>979000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>948000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1071000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>868000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1091000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>897000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1031000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1352000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2136000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2003000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1922000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1757000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3499000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2361000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2061000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1206000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>758000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2097000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>523000.0</v>
       </c>
-      <c r="BM39"/>
       <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>397000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:67">
+    <row r="40" spans="1:68">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>3801000.0</v>
+      </c>
+      <c r="C40">
         <v>3098000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3265000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2686000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1795000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1663000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1977000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2366000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2466000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2070000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3176000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2548000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3008000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4696000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5335000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4401000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4260000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4321000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6438000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5333000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3980000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3245000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5045000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4486000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4092000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4533000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5939000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>5220000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5192000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4492000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4855000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3947000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2886000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2563000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3905000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3901000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>4727000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>4906000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4957000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>4999000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3871000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3801000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>6560000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>6125000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2200000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3384000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4441000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2988000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3734000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2423000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4527000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3046000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2928000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3379000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4653000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2143000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2483000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2132000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2511000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1788000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1930000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>499000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>859000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>259000.0</v>
       </c>
-      <c r="BM40"/>
       <c r="BN40"/>
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>369000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:67">
+    <row r="41" spans="1:68">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -8425,251 +8504,255 @@
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
-    </row>
-    <row r="42" spans="1:67">
+      <c r="BP41"/>
+    </row>
+    <row r="42" spans="1:68">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>492742000.0</v>
+      </c>
+      <c r="C42">
         <v>492504000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>488506000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>486879000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>469919000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>465405000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>465213999.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>464984000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>464720000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>464497000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>458314000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>457999000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>448760000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>448212000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>447635000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>445564000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>444591000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>443838000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>437684000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>422527000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>421184000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>420011000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>382637000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>371624000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>360425000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>358670000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>356609000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>355330000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>352454000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>350570000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>349194000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>294613000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>270984000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>262531000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>261310000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>257627000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>243303000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>242214000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>240977000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>239906000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>238725000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>237580000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>236274000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>232579000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>231074000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>229873000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>225423000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>224021000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>221166000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>220103000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>218568000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>216380000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>158241000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>156676000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>155836000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>111154000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>110531000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>106740000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>106110000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>105623000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>104926000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>103704000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2668000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>67284000.0</v>
       </c>
-      <c r="BM42"/>
       <c r="BN42"/>
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>1224000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:67">
+    <row r="43" spans="1:68">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8695,52 +8778,53 @@
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
-    </row>
-    <row r="44" spans="1:67">
+      <c r="BP43"/>
+    </row>
+    <row r="44" spans="1:68">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8766,308 +8850,311 @@
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
-    </row>
-    <row r="45" spans="1:67">
+      <c r="BP44"/>
+    </row>
+    <row r="45" spans="1:68">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>0.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>49000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>25449000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>26204000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
-    </row>
-    <row r="46" spans="1:67">
+      <c r="BP45"/>
+    </row>
+    <row r="46" spans="1:68">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>0.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>49000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>13856000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>14700000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>15060000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>20080000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>20230000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>20229000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>20546000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>15962000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>18809000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>17663000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>17997000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>18392000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>18480000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>17974000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>16924000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>16670000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>11483000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>11004000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>10923000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>11067000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>11051000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>11287000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>11193000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>10245000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>10712000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>8848000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>7794000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>8203000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8610000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8740000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>9715000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>9846000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>9818000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>9467000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6820000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>6160000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5179000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3412000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2349000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2396000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2485000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2524000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2617000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2545000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2306000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2229000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1670000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>715000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>800000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>926000.0</v>
       </c>
-      <c r="BM46"/>
       <c r="BN46"/>
-      <c r="BO46">
+      <c r="BO46"/>
+      <c r="BP46">
         <v>1280000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:67">
+    <row r="47" spans="1:68">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -9093,251 +9180,255 @@
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
-    </row>
-    <row r="48" spans="1:67">
+      <c r="BP47"/>
+    </row>
+    <row r="48" spans="1:68">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>-478388000.0</v>
+      </c>
+      <c r="C48">
         <v>-474076000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-471520000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-467748000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-463312000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-459823000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-457230000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-455360000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-452007000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-448180000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-444226000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-439709000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-438352000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-433981000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-425829000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-418345000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-411595000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-482258000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-473584000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-465667000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-457292000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-447441000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-438485000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-429567000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-420637000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-414031000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-398106000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-383683000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-370952000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-358540000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-345019000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-332461000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-320003000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-309462000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-297870000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-287985000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-274972000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-261913000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-246362000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-236680000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-225278000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-214186000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-203205000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-192659000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-197728000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-188832000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-178806000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-164988000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-165659000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-155084000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-145453000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-163222000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-152236000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-134789000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-122027000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-111505000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-102923000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-95729000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-88664000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-82292000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-76530000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-71767000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-68563000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-65040000.0</v>
       </c>
-      <c r="BM48"/>
       <c r="BN48"/>
-      <c r="BO48">
+      <c r="BO48"/>
+      <c r="BP48">
         <v>-54219000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:67">
+    <row r="49" spans="1:68">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9363,674 +9454,681 @@
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
-    </row>
-    <row r="50" spans="1:67">
+      <c r="BP49"/>
+    </row>
+    <row r="50" spans="1:68">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>3318000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5363000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7886000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
-    </row>
-    <row r="51" spans="1:67">
+      <c r="BP50"/>
+    </row>
+    <row r="51" spans="1:68">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
+      <c r="C51"/>
       <c r="D51">
         <v>6499000.0</v>
       </c>
       <c r="E51">
         <v>6499000.0</v>
       </c>
       <c r="F51">
-        <v>6527000.0</v>
+        <v>6499000.0</v>
       </c>
       <c r="G51">
         <v>6527000.0</v>
       </c>
       <c r="H51">
         <v>6527000.0</v>
       </c>
       <c r="I51">
         <v>6527000.0</v>
       </c>
       <c r="J51">
+        <v>6527000.0</v>
+      </c>
+      <c r="K51">
         <v>6314000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>3369000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>10023000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>12474000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14388000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>16616000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>18621000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>20396000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>109526000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>107998000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>25599000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>116989000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>30359000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>121286000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>121792000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>121904000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>122138000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>109673000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>105670000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>105996000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>104957000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>103766000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>102684000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>103238000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>100128000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>97164000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>94536000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>91855000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>89480000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>86940000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>84534000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>82182000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>23132000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>25141000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>24874000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>24869000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>24637000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>14492000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>14364000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>10519000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>12390000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>14205000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>15973000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>17682000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>19335000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>19178000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>19079000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>8877000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>8733000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3994000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>12009000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>6382000.0</v>
       </c>
-      <c r="BM51"/>
       <c r="BN51"/>
-      <c r="BO51">
+      <c r="BO51"/>
+      <c r="BP51">
         <v>9734000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:67">
+    <row r="52" spans="1:68">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>3369000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7064000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9246000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11029000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9997000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9864000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9509000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9267000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9064000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9853000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>10076000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9943000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7940000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5952000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3562000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>759000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>10755000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9003000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>8749000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>8523000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>8390000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>8331000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>9725000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>7806000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>6160000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3676000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>9180000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>14299000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>9403000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>4659000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>59000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>9509000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>9291000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>6859000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>4510000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2208000.0</v>
       </c>
-      <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>8134000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>7895000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>7663000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>7443000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>7226000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>7013000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>5682000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>3804000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>681000.0</v>
       </c>
-      <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>3994000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>12009000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>5035000.0</v>
       </c>
-      <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>4726000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:67">
+    <row r="53" spans="1:68">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53">
+        <v>16334000.0</v>
+      </c>
+      <c r="C53">
         <v>17285000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>14487000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>17832000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>600000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6462000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
+        <v>0.0</v>
+      </c>
+      <c r="P53">
         <v>495000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3194000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>7758000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>17527000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>38967000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>35428000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>28998000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>32982000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>15612000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>23050000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>21897000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>28839000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>51453000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>58451000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>26475000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>16838000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>17740000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>5995000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>16849000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7573000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>7567000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>1000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1728000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>5542000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>9291000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>15353000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>15294000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>15312000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>15329000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>14621000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>15289000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>15262000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>15173000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>11955000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>11119000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>11831000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>19654000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>24391000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>23102000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>27991000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>30195000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>19042000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>3032000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>627000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>524000.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>5396000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:67">
+    <row r="54" spans="1:68">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10056,848 +10154,861 @@
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
-    </row>
-    <row r="55" spans="1:67">
+      <c r="BP54"/>
+    </row>
+    <row r="55" spans="1:68">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>26806000.0</v>
+      </c>
+      <c r="C55">
         <v>30155000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>29719000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>30742000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16515000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14995000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>18236000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>21014000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>24856000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>28772000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>20395000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>23261000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>17725000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>26292000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>47487000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>48310000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>56133000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>71971000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>77893000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>72263000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>79586000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>87347000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>66295000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>66179000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>67400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>77339000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>91356000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>104978000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>115112000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>113444000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>120533000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>77744000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>64620000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>65813000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>75552000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>82743000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>78190000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>88444000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>99993000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>105998000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>113572000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>121225000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>127785000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>131560000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>63560000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>75592000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>86416000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>96442000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>100374000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>100417000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>110031000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>80661000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>40797000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>52985000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>64520000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>28151000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>36644000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>33990000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>40835000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>36703000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>40987000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>37958000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>6830000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>9786000.0</v>
       </c>
-      <c r="BM55"/>
       <c r="BN55"/>
-      <c r="BO55">
+      <c r="BO55"/>
+      <c r="BP55">
         <v>14491000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:67">
+    <row r="56" spans="1:68">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>17987000.0</v>
+      </c>
+      <c r="C56">
         <v>21336000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>20900000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21923000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7696000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6176000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9417000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12195000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>16037000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>19953000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>11556000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>14422000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>8836000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>17354000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>24566000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>24540000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>31997000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>42811000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>50489000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>51753000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>58970000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>71315000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>46830000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>47796000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>48619000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>58045000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>71688000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>85669000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>96818000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>95345000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>107994000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>66004000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>52961000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>53658000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>63413000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>71071000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>66769000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>77971000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>89053000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>96922000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>105550000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>112794000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>118947000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>122592000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>53519000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>65417000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>76298000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>86641000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>93217000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>93967000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>104560000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>76999000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>35226000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>50334000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>61766000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>25297000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>33690000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>31070000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>38146000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>34081000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>39008000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>36996000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>5779000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>8605000.0</v>
       </c>
-      <c r="BM56"/>
       <c r="BN56"/>
-      <c r="BO56">
+      <c r="BO56"/>
+      <c r="BP56">
         <v>12943000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:67">
+    <row r="57" spans="1:68">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>4188000.0</v>
+      </c>
+      <c r="C57">
         <v>4025000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3809000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3212000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2630000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1989000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2647000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2762000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3274000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3344000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4512000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3574000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4220000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>9463000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13770000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>15650000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>17689000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>17033000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>18509000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>17070000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>15188000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>15544000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>17635000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>16560000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>16430000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>15721000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>13611000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>11431000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8285000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>18945000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>15928000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>14471000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>13213000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>13253000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>13660000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>14872000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>13561000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>12753000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>10191000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>15530000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>21027000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>16804000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>12780000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>7885000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>13306000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>15360000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>13731000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>10367000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>8740000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4608000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>6868000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>12428000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>12121000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>14983000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>14331000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>12227000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>10693000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>8949000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>7845000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>5095000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>3777000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>5802000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>13411000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>5896000.0</v>
       </c>
-      <c r="BM57"/>
       <c r="BN57"/>
-      <c r="BO57">
+      <c r="BO57"/>
+      <c r="BP57">
         <v>6012000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:67">
+    <row r="58" spans="1:68">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>12400000.0</v>
+      </c>
+      <c r="C58">
         <v>11677000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12684000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11565000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9888000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9396000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10235001.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11373000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12126000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>12438000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6290000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4954000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7306000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>12050000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>25673000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>20769000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>22990000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>110244000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>113786000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>115284000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>115575000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>114659000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>122045000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>124032000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>127532000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>132620000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>132774000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>133252000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>133531000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>121335000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>116280000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>115531000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>113586000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>112693000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>112061000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>113052000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>109814000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>108100000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>105330000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>102726000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>100074000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>97782000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>94672000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>91594000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>30169000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>34507000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>39760000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>37365000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>44825000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>35354000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>36872000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>27456000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>34756000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>31062000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>30673000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>28478000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>29016000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>22959000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>23367000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>13348000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>12572000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>6000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>72722000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>7533000.0</v>
       </c>
-      <c r="BM58"/>
       <c r="BN58"/>
-      <c r="BO58">
+      <c r="BO58"/>
+      <c r="BP58">
         <v>67485000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:67">
+    <row r="59" spans="1:68">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10923,251 +11034,255 @@
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
-    </row>
-    <row r="60" spans="1:67">
+      <c r="BP59"/>
+    </row>
+    <row r="60" spans="1:68">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>14406000.0</v>
+      </c>
+      <c r="C60">
         <v>18478000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>17035000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>19177000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6627000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5599000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8000999.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9641000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>12730000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>16334000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>14105000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>18307000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>10419000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>14242000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>21814000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>27541000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>33143000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-38273000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-35893000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-43021000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-35989000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-27312000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-55750000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-57853000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-60132000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-55281000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-41418000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-28274000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-18419000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-7891000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4253000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-37787000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-48966000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-46880000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-36509000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-30309000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-31624000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-19656000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-5337000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3272000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>13498000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>23443000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>33113000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>39966000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>33391000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>41085000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>46656000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>59077000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>55549000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>65063000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>73159000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>53205000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>6041000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>21923000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>33847000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-327000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>7628000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>11031000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>17468000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>23355000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>28415000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>31958000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-65892000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2253000.0</v>
       </c>
-      <c r="BM60"/>
       <c r="BN60"/>
-      <c r="BO60">
+      <c r="BO60"/>
+      <c r="BP60">
         <v>-52994000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:67">
+    <row r="61" spans="1:68">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11193,52 +11308,53 @@
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
-    </row>
-    <row r="62" spans="1:67">
+      <c r="BP61"/>
+    </row>
+    <row r="62" spans="1:68">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11264,50 +11380,51 @@
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
+      <c r="BP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11380,51 +11497,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>6718000.0</v>
       </c>
       <c r="D2">
         <v>5546000.0</v>
       </c>
       <c r="E2">
         <v>1647000.0</v>
       </c>
       <c r="F2">
         <v>3006000.0</v>
       </c>
       <c r="G2">
         <v>6032000.0</v>
       </c>
       <c r="H2">
         <v>6806000.0</v>
       </c>
       <c r="I2">
         <v>3976000.0</v>
       </c>
       <c r="J2">
         <v>10659000.0</v>
@@ -11438,51 +11555,51 @@
       <c r="M2">
         <v>24520000.0</v>
       </c>
       <c r="N2">
         <v>26292000.0</v>
       </c>
       <c r="O2">
         <v>605000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2">
         <v>479000.0</v>
       </c>
       <c r="R2">
         <v>481000.0</v>
       </c>
       <c r="S2">
         <v>383000.0</v>
       </c>
       <c r="T2">
         <v>216000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>96000.0</v>
       </c>
       <c r="D3">
         <v>96000.0</v>
       </c>
       <c r="E3">
         <v>1647000.0</v>
       </c>
       <c r="F3">
         <v>1973000.0</v>
       </c>
       <c r="G3">
         <v>1853000.0</v>
       </c>
       <c r="H3">
         <v>1668000.0</v>
       </c>
       <c r="I3">
         <v>575000.0</v>
       </c>
       <c r="J3">
         <v>1744000.0</v>
@@ -11498,75 +11615,75 @@
       </c>
       <c r="N3">
         <v>593000.0</v>
       </c>
       <c r="O3">
         <v>605000.0</v>
       </c>
       <c r="P3">
         <v>513000.0</v>
       </c>
       <c r="Q3">
         <v>479000.0</v>
       </c>
       <c r="R3">
         <v>481000.0</v>
       </c>
       <c r="S3">
         <v>383000.0</v>
       </c>
       <c r="T3">
         <v>216000.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-12610000.0</v>
       </c>
       <c r="D5">
         <v>-10153001.0</v>
       </c>
       <c r="E5">
         <v>60254000.0</v>
       </c>
       <c r="F5">
         <v>-14856000.0</v>
       </c>
       <c r="G5">
         <v>-37070000.0</v>
       </c>
       <c r="H5">
         <v>-50702000.0</v>
       </c>
       <c r="I5">
         <v>-34589000.0</v>
       </c>
       <c r="J5">
         <v>-38172000.0</v>
@@ -11582,51 +11699,51 @@
       </c>
       <c r="N5">
         <v>-6667000.0</v>
       </c>
       <c r="O5">
         <v>-29713000.0</v>
       </c>
       <c r="P5">
         <v>-17792000.0</v>
       </c>
       <c r="Q5">
         <v>-12947000.0</v>
       </c>
       <c r="R5">
         <v>-18877000.0</v>
       </c>
       <c r="S5">
         <v>-20258000.0</v>
       </c>
       <c r="T5">
         <v>-9605000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-14363000.0</v>
       </c>
       <c r="C6">
         <v>-12514000.0</v>
       </c>
       <c r="D6">
         <v>-10057001.0</v>
       </c>
       <c r="E6">
         <v>61901000.0</v>
       </c>
       <c r="F6">
         <v>-12883000.0</v>
       </c>
       <c r="G6">
         <v>-35217000.0</v>
       </c>
       <c r="H6">
         <v>-49034000.0</v>
       </c>
       <c r="I6">
         <v>-34014000.0</v>
       </c>
@@ -11644,99 +11761,99 @@
       </c>
       <c r="N6">
         <v>-6074000.0</v>
       </c>
       <c r="O6">
         <v>-29108000.0</v>
       </c>
       <c r="P6">
         <v>-17279000.0</v>
       </c>
       <c r="Q6">
         <v>-12468000.0</v>
       </c>
       <c r="R6">
         <v>-18396000.0</v>
       </c>
       <c r="S6">
         <v>-19875000.0</v>
       </c>
       <c r="T6">
         <v>-9389000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>28000.0</v>
       </c>
       <c r="C9">
         <v>-6718000.0</v>
       </c>
       <c r="D9">
         <v>-4895000.0</v>
       </c>
       <c r="E9">
         <v>-1647000.0</v>
       </c>
       <c r="F9">
         <v>-2628000.0</v>
       </c>
       <c r="G9">
         <v>-616000.0</v>
       </c>
       <c r="H9">
         <v>-4517000.0</v>
       </c>
       <c r="I9">
         <v>-1825000.0</v>
       </c>
@@ -11754,51 +11871,51 @@
       </c>
       <c r="N9">
         <v>3210000.0</v>
       </c>
       <c r="O9">
         <v>1789000.0</v>
       </c>
       <c r="P9">
         <v>1072000.0</v>
       </c>
       <c r="Q9">
         <v>-479000.0</v>
       </c>
       <c r="R9">
         <v>-481000.0</v>
       </c>
       <c r="S9">
         <v>-383000.0</v>
       </c>
       <c r="T9">
         <v>-216000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>-14363000.0</v>
       </c>
       <c r="C10">
         <v>-13004000.0</v>
       </c>
       <c r="D10">
         <v>-10287001.0</v>
       </c>
       <c r="E10">
         <v>59138000.0</v>
       </c>
       <c r="F10">
         <v>-17147000.0</v>
       </c>
       <c r="G10">
         <v>-40375000.0</v>
       </c>
       <c r="H10">
         <v>-53237000.0</v>
       </c>
       <c r="I10">
         <v>-47147000.0</v>
       </c>
@@ -11816,93 +11933,93 @@
       </c>
       <c r="N10">
         <v>-23426000.0</v>
       </c>
       <c r="O10">
         <v>-33363000.0</v>
       </c>
       <c r="P10">
         <v>-20101000.0</v>
       </c>
       <c r="Q10">
         <v>-14344000.0</v>
       </c>
       <c r="R10">
         <v>-20119000.0</v>
       </c>
       <c r="S10">
         <v>-20662000.0</v>
       </c>
       <c r="T10">
         <v>-9630000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>14846000.0</v>
       </c>
       <c r="E11">
         <v>13000.0</v>
       </c>
       <c r="F11">
         <v>5000.0</v>
       </c>
       <c r="G11">
         <v>4000.0</v>
       </c>
       <c r="H11">
         <v>3000.0</v>
       </c>
       <c r="I11">
         <v>2000.0</v>
       </c>
       <c r="J11">
         <v>-701000.0</v>
       </c>
       <c r="K11">
         <v>-34000.0</v>
       </c>
       <c r="L11">
         <v>760000.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>394000.0</v>
       </c>
       <c r="D12">
         <v>134000.0</v>
       </c>
       <c r="E12">
         <v>1116000.0</v>
       </c>
       <c r="F12">
         <v>2291000.0</v>
       </c>
       <c r="G12">
         <v>3305000.0</v>
       </c>
       <c r="H12">
         <v>2535000.0</v>
       </c>
       <c r="I12">
         <v>12558000.0</v>
       </c>
@@ -11920,111 +12037,111 @@
       </c>
       <c r="N12">
         <v>16759000.0</v>
       </c>
       <c r="O12">
         <v>3650000.0</v>
       </c>
       <c r="P12">
         <v>2309000.0</v>
       </c>
       <c r="Q12">
         <v>1397000.0</v>
       </c>
       <c r="R12">
         <v>1242000.0</v>
       </c>
       <c r="S12">
         <v>404000.0</v>
       </c>
       <c r="T12">
         <v>25000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13">
         <v>436000.0</v>
       </c>
       <c r="C13">
         <v>679000.0</v>
       </c>
       <c r="D13">
         <v>6736000.0</v>
       </c>
       <c r="E13">
         <v>1502000.0</v>
       </c>
       <c r="F13">
         <v>3162000.0</v>
       </c>
       <c r="G13">
         <v>3893000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>-14290000.0</v>
       </c>
       <c r="C15">
         <v>-13004000.0</v>
       </c>
       <c r="D15">
         <v>-18397000.0</v>
       </c>
       <c r="E15">
         <v>42515000.0</v>
       </c>
       <c r="F15">
         <v>-35099000.0</v>
       </c>
       <c r="G15">
         <v>-40379000.0</v>
       </c>
       <c r="H15">
         <v>-53240000.0</v>
       </c>
       <c r="I15">
         <v>-47149000.0</v>
       </c>
@@ -12042,195 +12159,195 @@
       </c>
       <c r="N15">
         <v>-23426000.0</v>
       </c>
       <c r="O15">
         <v>-33363000.0</v>
       </c>
       <c r="P15">
         <v>-20101000.0</v>
       </c>
       <c r="Q15">
         <v>-14344000.0</v>
       </c>
       <c r="R15">
         <v>-20119000.0</v>
       </c>
       <c r="S15">
         <v>-20662000.0</v>
       </c>
       <c r="T15">
         <v>-9630000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
         <v>-14363000.0</v>
       </c>
       <c r="C17">
         <v>-13004000.0</v>
       </c>
       <c r="D17">
         <v>-10287000.0</v>
       </c>
       <c r="E17">
         <v>59125000.0</v>
       </c>
       <c r="F17">
         <v>-35099000.0</v>
       </c>
       <c r="G17">
         <v>-40379000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>436000.0</v>
       </c>
       <c r="C18">
         <v>285000.0</v>
       </c>
       <c r="D18">
         <v>6602000.0</v>
       </c>
       <c r="E18">
         <v>386000.0</v>
       </c>
       <c r="F18">
         <v>871000.0</v>
       </c>
       <c r="G18">
         <v>588000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-13484000.0</v>
       </c>
       <c r="C21">
         <v>-15252000.0</v>
       </c>
       <c r="D21">
         <v>-16889000.0</v>
       </c>
       <c r="E21">
         <v>-20352000.0</v>
       </c>
       <c r="F21">
         <v>-18116000.0</v>
       </c>
       <c r="G21">
         <v>-40963000.0</v>
       </c>
       <c r="H21">
         <v>-54205000.0</v>
       </c>
       <c r="I21">
         <v>-35727000.0</v>
       </c>
@@ -12248,75 +12365,75 @@
       </c>
       <c r="N21">
         <v>-6667000.0</v>
       </c>
       <c r="O21">
         <v>-29713000.0</v>
       </c>
       <c r="P21">
         <v>-19352000.0</v>
       </c>
       <c r="Q21">
         <v>-12186000.0</v>
       </c>
       <c r="R21">
         <v>-19031000.0</v>
       </c>
       <c r="S21">
         <v>-20690000.0</v>
       </c>
       <c r="T21">
         <v>-10291000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>13512000.0</v>
       </c>
       <c r="C23">
         <v>15252000.0</v>
       </c>
       <c r="D23">
         <v>17540000.0</v>
       </c>
       <c r="E23">
         <v>20352000.0</v>
       </c>
       <c r="F23">
         <v>18494000.0</v>
       </c>
       <c r="G23">
         <v>46379000.0</v>
       </c>
       <c r="H23">
         <v>56494000.0</v>
       </c>
       <c r="I23">
         <v>37878000.0</v>
       </c>
@@ -12334,109 +12451,109 @@
       </c>
       <c r="N23">
         <v>51442000.0</v>
       </c>
       <c r="O23">
         <v>32107000.0</v>
       </c>
       <c r="P23">
         <v>20424000.0</v>
       </c>
       <c r="Q23">
         <v>12186000.0</v>
       </c>
       <c r="R23">
         <v>19031000.0</v>
       </c>
       <c r="S23">
         <v>20690000.0</v>
       </c>
       <c r="T23">
         <v>10291000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>311000.0</v>
       </c>
       <c r="E25">
         <v>1647000.0</v>
       </c>
       <c r="F25">
         <v>1973000.0</v>
       </c>
       <c r="G25">
         <v>1853000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>6033000.0</v>
       </c>
       <c r="C26">
         <v>6718000.0</v>
       </c>
       <c r="D26">
         <v>5546000.0</v>
       </c>
       <c r="E26">
         <v>1694000.0</v>
       </c>
       <c r="F26">
         <v>2435000.0</v>
       </c>
       <c r="G26">
         <v>4017000.0</v>
       </c>
       <c r="H26">
         <v>4661000.0</v>
       </c>
       <c r="I26">
         <v>13137000.0</v>
       </c>
@@ -12454,79 +12571,79 @@
       </c>
       <c r="N26">
         <v>26292000.0</v>
       </c>
       <c r="O26">
         <v>24908000.0</v>
       </c>
       <c r="P26">
         <v>13624000.0</v>
       </c>
       <c r="Q26">
         <v>8193000.0</v>
       </c>
       <c r="R26">
         <v>15502000.0</v>
       </c>
       <c r="S26">
         <v>18325000.0</v>
       </c>
       <c r="T26">
         <v>8209000.0</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>1100000.0</v>
       </c>
       <c r="I27">
         <v>500000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>7479000.0</v>
       </c>
       <c r="C28">
         <v>8534000.0</v>
       </c>
       <c r="D28">
         <v>11994000.0</v>
       </c>
       <c r="E28">
         <v>17011000.0</v>
       </c>
       <c r="F28">
         <v>30935000.0</v>
       </c>
       <c r="G28">
         <v>36330000.0</v>
       </c>
       <c r="H28">
         <v>43927000.0</v>
       </c>
       <c r="I28">
         <v>20265000.0</v>
       </c>
@@ -12534,83 +12651,83 @@
       <c r="K28">
         <v>15597000.0</v>
       </c>
       <c r="L28">
         <v>14203000.0</v>
       </c>
       <c r="M28">
         <v>18346000.0</v>
       </c>
       <c r="N28">
         <v>9877000.0</v>
       </c>
       <c r="O28">
         <v>7199000.0</v>
       </c>
       <c r="P28">
         <v>6800000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>13000.0</v>
       </c>
       <c r="F29">
         <v>5000.0</v>
       </c>
       <c r="G29">
         <v>4000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>13512000.0</v>
       </c>
       <c r="C30">
         <v>8534000.0</v>
       </c>
       <c r="D30">
         <v>11994000.0</v>
       </c>
       <c r="E30">
         <v>18705000.0</v>
       </c>
       <c r="F30">
         <v>15488000.0</v>
       </c>
       <c r="G30">
         <v>40347000.0</v>
       </c>
       <c r="H30">
         <v>49688000.0</v>
       </c>
       <c r="I30">
         <v>33902000.0</v>
       </c>
@@ -12628,51 +12745,51 @@
       </c>
       <c r="N30">
         <v>25150000.0</v>
       </c>
       <c r="O30">
         <v>32107000.0</v>
       </c>
       <c r="P30">
         <v>20424000.0</v>
       </c>
       <c r="Q30">
         <v>11707000.0</v>
       </c>
       <c r="R30">
         <v>18550000.0</v>
       </c>
       <c r="S30">
         <v>20307000.0</v>
       </c>
       <c r="T30">
         <v>10075000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
         <v>-879000.0</v>
       </c>
       <c r="C31">
         <v>2248000.0</v>
       </c>
       <c r="D31">
         <v>6601999.0</v>
       </c>
       <c r="E31">
         <v>79490000.0</v>
       </c>
       <c r="F31">
         <v>969000.0</v>
       </c>
       <c r="G31">
         <v>588000.0</v>
       </c>
       <c r="H31">
         <v>968000.0</v>
       </c>
       <c r="I31">
         <v>-11420000.0</v>
       </c>
@@ -12690,51 +12807,51 @@
       </c>
       <c r="N31">
         <v>-16759000.0</v>
       </c>
       <c r="O31">
         <v>-3650000.0</v>
       </c>
       <c r="P31">
         <v>-749000.0</v>
       </c>
       <c r="Q31">
         <v>-2158000.0</v>
       </c>
       <c r="R31">
         <v>-1088000.0</v>
       </c>
       <c r="S31">
         <v>28000.0</v>
       </c>
       <c r="T31">
         <v>661000.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
         <v>28000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>651000.0</v>
       </c>
       <c r="E32">
         <v>1771000.0</v>
       </c>
       <c r="F32">
         <v>378000.0</v>
       </c>
       <c r="G32">
         <v>5416000.0</v>
       </c>
       <c r="H32">
         <v>2289000.0</v>
       </c>
       <c r="I32">
         <v>2151000.0</v>
       </c>
@@ -12763,632 +12880,637 @@
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO32"/>
+  <dimension ref="A1:BP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>1169000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1323000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2053000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1909000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1433000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1769000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1178000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1552000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1046999.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>362000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>424000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>876000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>41000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1234000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>680500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040000.0</v>
       </c>
       <c r="V2">
         <v>1040000.0</v>
       </c>
       <c r="W2">
+        <v>1040000.0</v>
+      </c>
+      <c r="X2">
         <v>2136000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1851000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1370000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1511000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2681000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3206000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2973000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2607000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3942000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4517000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4027000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4627000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4638000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5942000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>8444000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11044000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9495000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7196000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9256000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7770000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5249000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5393000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7310000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6306000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7281000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5244000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7284000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4711000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4318000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6548000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6108000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9318000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
-    </row>
-    <row r="3" spans="1:67">
+      <c r="BP2"/>
+    </row>
+    <row r="3" spans="1:68">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>2916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="H3">
         <v>24000.0</v>
       </c>
       <c r="I3">
         <v>24000.0</v>
       </c>
       <c r="J3">
         <v>24000.0</v>
       </c>
       <c r="K3">
+        <v>24000.0</v>
+      </c>
+      <c r="L3">
         <v>96000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-39586.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>49000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>47000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>342000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>424000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>461000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>41000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>461000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>483000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>579000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>450000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000.0</v>
       </c>
       <c r="Y3">
         <v>492000.0</v>
       </c>
       <c r="Z3">
+        <v>492000.0</v>
+      </c>
+      <c r="AA3">
         <v>487000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>515000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>419000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>406000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>328000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>140000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>142000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>144000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>149000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>356000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>440000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>468000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>480000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>507000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>516000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>517000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>512000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>482000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>505000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>509000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>488000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>397000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>151000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>156000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>162000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>154000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>151000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>147000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>141000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>138000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>131000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>172000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>164000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>165000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>116000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>115000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>117000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>120000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000.0</v>
       </c>
       <c r="BN3">
         <v>120000.0</v>
       </c>
       <c r="BO3">
+        <v>120000.0</v>
+      </c>
+      <c r="BP3">
         <v>118000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:68">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13412,452 +13534,457 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
-    </row>
-    <row r="5" spans="1:67">
+      <c r="BP4"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-2666000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1870000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3353000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3614000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3773000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4510000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1376414.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4410000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>183000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7296000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4383000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>74611000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4199000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7450000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7837000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9232000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8284000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9244000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8106000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5730000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-15005000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-14992000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11903000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12905000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11691000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10977000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9016000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6958000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8133000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7807000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8861000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9941000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-12219000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7138000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7975000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8322000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8522000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7536000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7105000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-8121000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-10646000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-11779000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5069000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-12260000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-8541000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19983000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-8310000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-17044000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-12308000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-9396000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-8009000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6596000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6471000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-5792000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5405000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-4619000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3535000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2021000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2605000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3309000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3433000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3420000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:68">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-3364000.0</v>
+      </c>
+      <c r="C6">
         <v>-2556000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3772000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4436000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3489000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>250000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1846000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3329000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3590000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3749000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4510000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1416000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4361000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>230000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6954000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3959000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>75072000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4158000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6989000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7354000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8653000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7834000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8862000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7614000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5238000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14518000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-14477000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-11484000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-12499000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-11363000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-10837000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-8874000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6814000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-7984000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-7451000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8421000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-9473000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-11739000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-6631000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-7459000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7805000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8010000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-7054000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7610000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-7612000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-10158000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11382000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4918000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12104000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-8379000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>20137000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8159000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-16897000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-12167000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-9258000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-7878000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-6424000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-6307000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5627000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5289000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-4504000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3418000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1901000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-2486000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3189000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-3313000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3302000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:68">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13881,54 +14008,55 @@
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
-    </row>
-    <row r="8" spans="1:67">
+      <c r="BP7"/>
+    </row>
+    <row r="8" spans="1:68">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13952,790 +14080,799 @@
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
-    </row>
-    <row r="9" spans="1:67">
+      <c r="BP8"/>
+    </row>
+    <row r="9" spans="1:68">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>1000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>-1142000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1323000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2053000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1909000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1433000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1488000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1061000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1299000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1046999.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-110000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-424000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-306000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-41000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1232000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1181500.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-597000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-529000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1398000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-483000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1554000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1125000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2206000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2598000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2032000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2342000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3329000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-4140000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-3209000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-4284000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3898000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4455000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-5785000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-7935000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-3060000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-3830000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-4725000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4745000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3519000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10035000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-5386000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-6125000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-7055000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-419000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-7213000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4616000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>23289000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-6000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-5701000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-8378000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1675000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>166000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>224000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>329000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>624000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>408000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>40000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
-    </row>
-    <row r="10" spans="1:67">
+      <c r="BP9"/>
+    </row>
+    <row r="10" spans="1:68">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-4312000.0</v>
+      </c>
+      <c r="C10">
         <v>-2556000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3772000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4436000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3489000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2666000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1870000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3353000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3827000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3954000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4510000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1416000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4425000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>64000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7485000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4628000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>74318000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4615000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7917000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8375000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9846000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-8956000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8918000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8930000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6602000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-15925000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-14423000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-12731000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-12409000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-13674000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-12558000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-12458000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-10539000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-11592000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-10588000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-13013000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-13057000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-15551000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-9682000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-11438000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-11092000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-10979000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-10558000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5841000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8896000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-10026000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-13818000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>671000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-10575000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-9631000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17769000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-10986000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-17447000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-12762000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10">
+      <c r="BD10"/>
+      <c r="BE10">
         <v>-8582000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-7194000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-7065000.0</v>
       </c>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>-3697000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:68">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>24000.0</v>
       </c>
-      <c r="H11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>-24000.0</v>
       </c>
       <c r="K11">
+        <v>-24000.0</v>
+      </c>
+      <c r="L11">
         <v>-5000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13727000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>5000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>4000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11">
         <v>3000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>2000.0</v>
       </c>
-      <c r="AH11"/>
-      <c r="AI11">
+      <c r="AI11"/>
+      <c r="AJ11">
         <v>-703000.0</v>
       </c>
-      <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>2000.0</v>
       </c>
-      <c r="AL11"/>
       <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>-36000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>2000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-12000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>772000.0</v>
       </c>
-      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>10522000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>6372000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>5761000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4763000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3204000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3523000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3601000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3537000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3681000.0</v>
       </c>
-      <c r="BO11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:67">
+      <c r="BP11"/>
+    </row>
+    <row r="12" spans="1:68">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
+      <c r="C12"/>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
+        <v>0.0</v>
+      </c>
+      <c r="H12">
         <v>788000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>0.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>213000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>181000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
+        <v>227000.0</v>
+      </c>
+      <c r="M12">
         <v>0.0</v>
       </c>
-      <c r="L12">
-[...2 lines deleted...]
-      <c r="M12">
+      <c r="N12">
         <v>15000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>119000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>189000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>245000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>467000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>538000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>630000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>672000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>824000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>872000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>920000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>831000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1983000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3099000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3442000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3581000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3459000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11441000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3687000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3512000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3332000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10083000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3103000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>687000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>680000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2827000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>713000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>777000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>806000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>821000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>816000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>530000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>472000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15554000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>348000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>403000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>454000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>518000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>573000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>598000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>594000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>418000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>377000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>156000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1359000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>741000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>197000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>214000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>244000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>277000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:68">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13">
+        <v>172000.0</v>
+      </c>
+      <c r="C13">
         <v>169000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>203000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>81000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>83000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>69000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>103000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>155000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>201000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>220000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>227000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1893000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>858000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5511000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>137000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
@@ -14743,54 +14880,55 @@
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
-    </row>
-    <row r="14" spans="1:67">
+      <c r="BP13"/>
+    </row>
+    <row r="14" spans="1:68">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14814,257 +14952,261 @@
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
-    </row>
-    <row r="15" spans="1:67">
+      <c r="BP14"/>
+    </row>
+    <row r="15" spans="1:68">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>-4312000.0</v>
+      </c>
+      <c r="C15">
         <v>-2556000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3772000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-4436000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3489000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2593000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1870000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3353000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3827000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3954000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4517000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1357000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4371000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-8151999.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-7484000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-6750000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>70663000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-8674000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-7917000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-8375000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-9851000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-8956000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-8918000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-8930000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6606000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-15925000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-14423000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-12731000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-12412000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-13674000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-12558000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-12458000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-10541000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-11592000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-9885000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-13013000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-13059000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-15551000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-9682000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-11402000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-11092000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-10981000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-10546000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5069000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-8896000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-10026000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-13818000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>671000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-10575000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-9631000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>17769000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-10986000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-17447000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-12762000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-10522000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-8582000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-7194000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-7065000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-6372000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-5761000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-4763000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-3204000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-3523000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-3601000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-3537000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-3681000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-3697000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:68">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -15088,98 +15230,101 @@
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-    </row>
-    <row r="17" spans="1:67">
+      <c r="BP16"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>-4312000.0</v>
+      </c>
+      <c r="C17">
         <v>-2556000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-3772000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4436000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-3489000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2666000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1870000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3353000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3827000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3954000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-4505000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1418000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4428000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>64000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-7484000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
@@ -15187,98 +15332,101 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>172000.0</v>
+      </c>
+      <c r="C18">
         <v>169000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>203000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>81000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>83000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>69000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>103000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>155000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>39000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-227000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1893000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-456000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5392000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-52000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
@@ -15286,54 +15434,55 @@
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
-    </row>
-    <row r="19" spans="1:67">
+      <c r="BP18"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15357,54 +15506,55 @@
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
-    </row>
-    <row r="20" spans="1:67">
+      <c r="BP19"/>
+    </row>
+    <row r="20" spans="1:68">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15428,257 +15578,261 @@
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
-    </row>
-    <row r="21" spans="1:67">
+      <c r="BP20"/>
+    </row>
+    <row r="21" spans="1:68">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-3924000.0</v>
+      </c>
+      <c r="C21">
         <v>-3948000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3453000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3422000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3693000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2916000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2996000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3749000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4270000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4237000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4283000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3309000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3969000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5328000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7386000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4523000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-8672000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4936000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8175000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8633000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10015000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-9142000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9244000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-9037000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6834000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-15848000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-14992000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-13534000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-13361000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-12318000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-10977000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-9328000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-7153000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8269000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7807000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8861000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-9941000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-12073000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7138000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-7975000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-8322000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-8522000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-7536000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7105000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-8121000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-10646000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-11779000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5069000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-12260000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-8541000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>19983000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8310000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-7771000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-10569000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-8029000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8192000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-6946000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-6546000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-5792000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-5405000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-4619000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3535000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-2844000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-2605000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-3309000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-3433000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-3341000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:68">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15702,257 +15856,261 @@
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
-    </row>
-    <row r="23" spans="1:67">
+      <c r="BP22"/>
+    </row>
+    <row r="23" spans="1:68">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>3924000.0</v>
+      </c>
+      <c r="C23">
         <v>3948000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3453000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3423000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3693000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2943000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2996000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3749000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4270000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4237000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4564000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3426000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4222000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5328000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7638000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4523000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9242000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4936000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8177000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10495000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10458000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9653000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9982000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10405000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9758000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16234000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15467000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>14142000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14204000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12560000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11653000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9683000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7951000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8591000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7907000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10907000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12279000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>15379000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12978000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11701000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12654000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11172000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9420000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8592000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10059000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>9421000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>13223000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7150000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10116000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9282000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9253000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11251000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17451000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>13264000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9704000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8358000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7170000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6875000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6416000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5813000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4659000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3535000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2844000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2605000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3309000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3433000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3341000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:68">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15976,88 +16134,89 @@
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-    </row>
-    <row r="25" spans="1:67">
+      <c r="BP24"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
+      <c r="G25"/>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
         <v>49000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>262000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>342000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
@@ -16065,1159 +16224,1177 @@
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
-    </row>
-    <row r="26" spans="1:67">
+      <c r="BP25"/>
+    </row>
+    <row r="26" spans="1:68">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
+        <v>1690000.0</v>
+      </c>
+      <c r="C26">
         <v>1650000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1561000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1803000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1169000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1323000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2053000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1909000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1433000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1769000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1178000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1552000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1046999.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1026000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>375000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1544000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>795000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>986000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1416000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>724000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>969000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>836000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>956000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>813000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1412000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1063000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1058000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1163000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1377000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2704000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3642000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3278000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3513000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3676000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3913000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4901000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6919000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6334000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4617000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6280000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4171000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3479000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5393000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>7310000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6306000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>7281000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>5244000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>7284000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>4711000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>4318000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6548000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6108000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>9318000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7795000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>6948000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>5394000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4771000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>4702000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>3947000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>3029000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1946000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1884000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1515000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>2033000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2761000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2322000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:68">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1100000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>500000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-    </row>
-    <row r="28" spans="1:67">
+      <c r="BP27"/>
+    </row>
+    <row r="28" spans="1:68">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>2234000.0</v>
+      </c>
+      <c r="C28">
         <v>2298000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1892000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1620000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2193000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1774000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1673000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1696000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2361000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2804000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2795000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2248000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2670000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4281000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6250000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>11686000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>7148000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>3909000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4406000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4156000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4138000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4078000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4145000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3597000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3777000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4017000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2930000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2735000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4521000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4724000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4650000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5047000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3925000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3306000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2310000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2070000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2191000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>1410000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1776000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2104000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
-    </row>
-    <row r="29" spans="1:67">
+      <c r="BP28"/>
+    </row>
+    <row r="29" spans="1:68">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
+      <c r="H29"/>
       <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29">
         <v>-5000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>-1000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
-    </row>
-    <row r="30" spans="1:67">
+      <c r="BP29"/>
+    </row>
+    <row r="30" spans="1:68">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>3924000.0</v>
+      </c>
+      <c r="C30">
         <v>3948000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3453000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3423000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3693000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1774000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1673000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1696000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2361000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2804000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2795000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2248000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2670000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4281001.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7276000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4099000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8366000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4895000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6943000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9814500.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9418000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8613000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7846000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8554000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8388000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14723000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12786000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10936000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11231000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9953000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7711000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5166000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3924000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3964000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3269000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4965000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3835000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4335000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3483000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4505000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3398000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3402000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4171000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3199000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2749000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3115000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5942000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1906000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2832000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4571000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4935000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4703000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>11343000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3946000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>9704000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8358000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7170000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6875000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6416000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5813000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4659000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3535000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2844000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2605000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3309000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3433000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3341000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:67">
+    <row r="31" spans="1:68">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>-388000.0</v>
+      </c>
+      <c r="C31">
         <v>1392000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-319000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1014000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>204000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>250000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1126000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>396000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>443000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>283000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-227000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1893000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-456000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5392000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-99000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-105000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>82990000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000.0</v>
       </c>
       <c r="T31">
         <v>258000.0</v>
       </c>
       <c r="U31">
+        <v>258000.0</v>
+      </c>
+      <c r="V31">
         <v>169000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>186000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>326000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>107000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>232000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-77000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>569000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>803000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>952000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1356000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1581000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3130000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3386000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3323000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2781000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4152000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3116000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3478000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2544000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3463000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2770000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2457000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3022000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1264000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-773000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1374000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2039000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>5740000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1685000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1090000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2214000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2676000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9676000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2193000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>8029000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-390000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-248000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-519000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>5792000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>5405000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>4619000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3535000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2844000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2605000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>3309000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>3433000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-356000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:67">
+    <row r="32" spans="1:68">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>1000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>0.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>27000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>281000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>117000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>253000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>0.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>252000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>507000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>570000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>442000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1862000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>443000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>511000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>738000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1368000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2924000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>386000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>475000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>608000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>941000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>265000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>613000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>377000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>818000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>343000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>740000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1487000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2659000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3109000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>6435000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3366000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4531000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3025000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1730000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>15428000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1924000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>181000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>226000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4825000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>71000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>95000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>27607000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>548000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>407000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>940000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1675000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>166000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>224000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>329000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>624000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>408000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>40000.0</v>
       </c>
-      <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
+      <c r="BP32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17290,51 +17467,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
         <v>8863000.0</v>
       </c>
       <c r="C2">
         <v>5721000.0</v>
       </c>
       <c r="D2">
         <v>20275000.0</v>
       </c>
       <c r="E2">
         <v>12663000.0</v>
       </c>
       <c r="F2">
         <v>27274000.0</v>
       </c>
       <c r="G2">
         <v>14684000.0</v>
       </c>
       <c r="H2">
         <v>87975000.0</v>
       </c>
       <c r="I2">
         <v>52902000.0</v>
       </c>
@@ -17350,51 +17527,51 @@
       <c r="M2">
         <v>88401000.0</v>
       </c>
       <c r="N2">
         <v>47932000.0</v>
       </c>
       <c r="O2">
         <v>7794000.0</v>
       </c>
       <c r="P2">
         <v>3055000.0</v>
       </c>
       <c r="Q2">
         <v>7150000.0</v>
       </c>
       <c r="R2">
         <v>6072000.0</v>
       </c>
       <c r="S2">
         <v>3011000.0</v>
       </c>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>100000</v>
       </c>
       <c r="E3">
         <v>364000</v>
       </c>
       <c r="F3">
         <v>1827000</v>
       </c>
       <c r="G3">
         <v>1855000</v>
       </c>
       <c r="H3">
         <v>3470000</v>
       </c>
       <c r="I3">
         <v>819000</v>
       </c>
@@ -17412,99 +17589,99 @@
       </c>
       <c r="N3">
         <v>3287000</v>
       </c>
       <c r="O3">
         <v>826000</v>
       </c>
       <c r="P3">
         <v>2019000</v>
       </c>
       <c r="Q3">
         <v>4000</v>
       </c>
       <c r="R3">
         <v>111000</v>
       </c>
       <c r="S3">
         <v>547000</v>
       </c>
       <c r="T3">
         <v>1558000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
         <v>-2969000.0</v>
       </c>
       <c r="C6">
         <v>3142000.0</v>
       </c>
       <c r="D6">
         <v>-14554000.0</v>
       </c>
       <c r="E6">
         <v>7612000.0</v>
       </c>
       <c r="F6">
         <v>-14611000.0</v>
       </c>
       <c r="G6">
         <v>12590000.0</v>
       </c>
       <c r="H6">
         <v>-73291000.0</v>
       </c>
       <c r="I6">
         <v>35073000.0</v>
       </c>
@@ -17520,51 +17697,51 @@
       <c r="M6">
         <v>-28363000.0</v>
       </c>
       <c r="N6">
         <v>40469000.0</v>
       </c>
       <c r="O6">
         <v>40138000.0</v>
       </c>
       <c r="P6">
         <v>4739000.0</v>
       </c>
       <c r="Q6">
         <v>-4095000.0</v>
       </c>
       <c r="R6">
         <v>1078000.0</v>
       </c>
       <c r="S6">
         <v>3061000.0</v>
       </c>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
         <v>1082000.0</v>
       </c>
       <c r="C7">
         <v>-224000.0</v>
       </c>
       <c r="D7">
         <v>-1541000.0</v>
       </c>
       <c r="E7">
         <v>-1390000.0</v>
       </c>
       <c r="F7">
         <v>203000.0</v>
       </c>
       <c r="G7">
         <v>-2288000.0</v>
       </c>
       <c r="H7">
         <v>-3906000.0</v>
       </c>
       <c r="I7">
         <v>1867000.0</v>
       </c>
@@ -17582,239 +17759,239 @@
       </c>
       <c r="N7">
         <v>214000.0</v>
       </c>
       <c r="O7">
         <v>3517000.0</v>
       </c>
       <c r="P7">
         <v>2166000.0</v>
       </c>
       <c r="Q7">
         <v>-1763000.0</v>
       </c>
       <c r="R7">
         <v>-423000.0</v>
       </c>
       <c r="S7">
         <v>668000.0</v>
       </c>
       <c r="T7">
         <v>425000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-189000.0</v>
       </c>
       <c r="E9">
         <v>-149000.0</v>
       </c>
       <c r="F9">
         <v>475000.0</v>
       </c>
       <c r="G9">
         <v>-203000.0</v>
       </c>
       <c r="H9">
         <v>-31000.0</v>
       </c>
       <c r="I9">
         <v>1484000.0</v>
       </c>
       <c r="J9">
         <v>3597000.0</v>
       </c>
       <c r="K9">
         <v>-2547000.0</v>
       </c>
       <c r="L9">
         <v>-3286000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
         <v>705000.0</v>
       </c>
       <c r="P9">
         <v>987000.0</v>
       </c>
       <c r="Q9">
         <v>-371000.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
         <v>61000.0</v>
       </c>
       <c r="E10">
         <v>-107000.0</v>
       </c>
       <c r="F10">
         <v>-295000.0</v>
       </c>
       <c r="G10">
         <v>957000.0</v>
       </c>
       <c r="H10">
         <v>-3392000.0</v>
       </c>
       <c r="I10">
         <v>102000.0</v>
       </c>
       <c r="J10">
         <v>920000.0</v>
       </c>
       <c r="K10">
         <v>-1688000.0</v>
       </c>
       <c r="L10">
         <v>-466000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
         <v>-142000.0</v>
       </c>
       <c r="C14">
         <v>-121000.0</v>
       </c>
       <c r="D14">
         <v>311000.0</v>
       </c>
       <c r="E14">
         <v>1647000.0</v>
       </c>
       <c r="F14">
         <v>1973000.0</v>
       </c>
       <c r="G14">
         <v>1853000.0</v>
       </c>
       <c r="H14">
         <v>1668000.0</v>
       </c>
       <c r="I14">
         <v>575000.0</v>
       </c>
@@ -17832,75 +18009,75 @@
       </c>
       <c r="N14">
         <v>593000.0</v>
       </c>
       <c r="O14">
         <v>605000.0</v>
       </c>
       <c r="P14">
         <v>513000.0</v>
       </c>
       <c r="Q14">
         <v>479000.0</v>
       </c>
       <c r="R14">
         <v>481000.0</v>
       </c>
       <c r="S14">
         <v>383000.0</v>
       </c>
       <c r="T14">
         <v>216000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
         <v>5894000.0</v>
       </c>
       <c r="C16">
         <v>8863000.0</v>
       </c>
       <c r="D16">
         <v>5721000.0</v>
       </c>
       <c r="E16">
         <v>20275000.0</v>
       </c>
       <c r="F16">
         <v>12663000.0</v>
       </c>
       <c r="G16">
         <v>27274000.0</v>
       </c>
       <c r="H16">
         <v>14684000.0</v>
       </c>
       <c r="I16">
         <v>87975000.0</v>
       </c>
@@ -17918,75 +18095,75 @@
       </c>
       <c r="N16">
         <v>88401000.0</v>
       </c>
       <c r="O16">
         <v>47932000.0</v>
       </c>
       <c r="P16">
         <v>7794000.0</v>
       </c>
       <c r="Q16">
         <v>3055000.0</v>
       </c>
       <c r="R16">
         <v>7150000.0</v>
       </c>
       <c r="S16">
         <v>6072000.0</v>
       </c>
       <c r="T16">
         <v>3011000.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
         <v>-11364000.0</v>
       </c>
       <c r="C18">
         <v>-12683000.0</v>
       </c>
       <c r="D18">
         <v>-17592000.0</v>
       </c>
       <c r="E18">
         <v>-28695000.0</v>
       </c>
       <c r="F18">
         <v>-31829000.0</v>
       </c>
       <c r="G18">
         <v>-40360000.0</v>
       </c>
       <c r="H18">
         <v>-54650000.0</v>
       </c>
       <c r="I18">
         <v>-29894000.0</v>
       </c>
@@ -18004,153 +18181,153 @@
       </c>
       <c r="N18">
         <v>-3774000.0</v>
       </c>
       <c r="O18">
         <v>-25408000.0</v>
       </c>
       <c r="P18">
         <v>-17306000.0</v>
       </c>
       <c r="Q18">
         <v>-12229000.0</v>
       </c>
       <c r="R18">
         <v>-19529000.0</v>
       </c>
       <c r="S18">
         <v>-19450000.0</v>
       </c>
       <c r="T18">
         <v>-10419000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
         <v>-14345000.0</v>
       </c>
       <c r="C19">
         <v>3781000.0</v>
       </c>
       <c r="D19">
         <v>-528000.0</v>
       </c>
       <c r="E19">
         <v>36450000.0</v>
       </c>
       <c r="F19">
         <v>-26123000.0</v>
       </c>
       <c r="G19">
         <v>34139000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>8856000.0</v>
       </c>
       <c r="E20">
         <v>8225000.0</v>
       </c>
       <c r="F20">
         <v>50278000.0</v>
       </c>
       <c r="G20">
         <v>21337000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-5416000.0</v>
       </c>
       <c r="E21">
         <v>-8433000.0</v>
       </c>
       <c r="F21">
         <v>-8833000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>-14290000.0</v>
       </c>
       <c r="C22">
         <v>-13004000.0</v>
       </c>
       <c r="D22">
         <v>-18397000.0</v>
       </c>
       <c r="E22">
         <v>47755000.0</v>
       </c>
       <c r="F22">
         <v>-35099000.0</v>
       </c>
       <c r="G22">
         <v>-40379000.0</v>
       </c>
       <c r="H22">
         <v>-53240000.0</v>
       </c>
       <c r="I22">
         <v>-47149000.0</v>
       </c>
@@ -18168,51 +18345,51 @@
       </c>
       <c r="N22">
         <v>-23426000.0</v>
       </c>
       <c r="O22">
         <v>-33363000.0</v>
       </c>
       <c r="P22">
         <v>-20101000.0</v>
       </c>
       <c r="Q22">
         <v>-14344000.0</v>
       </c>
       <c r="R22">
         <v>-20119000.0</v>
       </c>
       <c r="S22">
         <v>-20662000.0</v>
       </c>
       <c r="T22">
         <v>-9630000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>22740000.0</v>
       </c>
       <c r="C23">
         <v>12044000.0</v>
       </c>
       <c r="D23">
         <v>26000.0</v>
       </c>
       <c r="E23">
         <v>-60000.0</v>
       </c>
       <c r="F23">
         <v>69000.0</v>
       </c>
       <c r="G23">
         <v>286000.0</v>
       </c>
       <c r="H23">
         <v>553000.0</v>
       </c>
       <c r="I23">
         <v>1218000.0</v>
       </c>
@@ -18228,97 +18405,97 @@
       <c r="M23">
         <v>1869000.0</v>
       </c>
       <c r="N23">
         <v>1757000.0</v>
       </c>
       <c r="O23">
         <v>246000.0</v>
       </c>
       <c r="P23">
         <v>201000.0</v>
       </c>
       <c r="Q23">
         <v>21000.0</v>
       </c>
       <c r="R23">
         <v>14715000.0</v>
       </c>
       <c r="S23">
         <v>20140000.0</v>
       </c>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>2723000.0</v>
       </c>
       <c r="E24">
         <v>-1687000.0</v>
       </c>
       <c r="F24">
         <v>-821000.0</v>
       </c>
       <c r="G24">
         <v>35994000.0</v>
       </c>
       <c r="H24">
         <v>-33093000.0</v>
       </c>
       <c r="I24">
         <v>-10058000.0</v>
       </c>
       <c r="J24">
         <v>-7565000.0</v>
       </c>
       <c r="K24">
         <v>5529000.0</v>
       </c>
       <c r="L24">
         <v>9659000.0</v>
       </c>
       <c r="M24">
         <v>-271000.0</v>
       </c>
       <c r="N24">
         <v>-3633000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>1287000.0</v>
       </c>
       <c r="C25">
         <v>-323000.0</v>
       </c>
       <c r="D25">
         <v>-1792000.0</v>
       </c>
       <c r="E25">
         <v>-79232000.0</v>
       </c>
       <c r="F25">
         <v>-2498000.0</v>
       </c>
       <c r="G25">
         <v>-2827000.0</v>
       </c>
       <c r="H25">
         <v>11076000.0</v>
       </c>
       <c r="I25">
         <v>14738000.0</v>
       </c>
@@ -18336,83 +18513,83 @@
       </c>
       <c r="N25">
         <v>18653000.0</v>
       </c>
       <c r="O25">
         <v>2509000.0</v>
       </c>
       <c r="P25">
         <v>302000.0</v>
       </c>
       <c r="Q25">
         <v>1979000.0</v>
       </c>
       <c r="R25">
         <v>180000.0</v>
       </c>
       <c r="S25">
         <v>252000.0</v>
       </c>
       <c r="T25">
         <v>128000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-22000.0</v>
       </c>
       <c r="E26">
         <v>-315000.0</v>
       </c>
       <c r="F26">
         <v>-249000.0</v>
       </c>
       <c r="G26">
         <v>-86000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
         <v>699000.0</v>
       </c>
       <c r="C27">
         <v>989000.0</v>
       </c>
       <c r="D27">
         <v>1729000.0</v>
       </c>
       <c r="E27">
         <v>2889000.0</v>
       </c>
       <c r="F27">
         <v>4609000.0</v>
       </c>
       <c r="G27">
         <v>4424000.0</v>
       </c>
       <c r="H27">
         <v>5057000.0</v>
       </c>
       <c r="I27">
         <v>5168000.0</v>
       </c>
@@ -18428,51 +18605,51 @@
       <c r="M27">
         <v>4440000.0</v>
       </c>
       <c r="N27">
         <v>3479000.0</v>
       </c>
       <c r="O27">
         <v>2150000.0</v>
       </c>
       <c r="P27">
         <v>1833000.0</v>
       </c>
       <c r="Q27">
         <v>1424000.0</v>
       </c>
       <c r="R27">
         <v>463000.0</v>
       </c>
       <c r="S27">
         <v>456000.0</v>
       </c>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>22740000.0</v>
       </c>
       <c r="C28">
         <v>12044000.0</v>
       </c>
       <c r="D28">
         <v>3466000.0</v>
       </c>
       <c r="E28">
         <v>-507000.0</v>
       </c>
       <c r="F28">
         <v>41514000.0</v>
       </c>
       <c r="G28">
         <v>16956000.0</v>
       </c>
       <c r="H28">
         <v>14452000.0</v>
       </c>
       <c r="I28">
         <v>75025000.0</v>
       </c>
@@ -18490,51 +18667,51 @@
       </c>
       <c r="N28">
         <v>47876000.0</v>
       </c>
       <c r="O28">
         <v>49765000.0</v>
       </c>
       <c r="P28">
         <v>49605000.0</v>
       </c>
       <c r="Q28">
         <v>3365000.0</v>
       </c>
       <c r="R28">
         <v>11880000.0</v>
       </c>
       <c r="S28">
         <v>31899000.0</v>
       </c>
       <c r="T28">
         <v>525000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>-11364000.0</v>
       </c>
       <c r="C29">
         <v>-12683000.0</v>
       </c>
       <c r="D29">
         <v>-17492000.0</v>
       </c>
       <c r="E29">
         <v>-28331000.0</v>
       </c>
       <c r="F29">
         <v>-30002000.0</v>
       </c>
       <c r="G29">
         <v>-38505000.0</v>
       </c>
       <c r="H29">
         <v>-51180000.0</v>
       </c>
       <c r="I29">
         <v>-29075000.0</v>
       </c>
@@ -18552,51 +18729,51 @@
       </c>
       <c r="N29">
         <v>-487000.0</v>
       </c>
       <c r="O29">
         <v>-24582000.0</v>
       </c>
       <c r="P29">
         <v>-15287000.0</v>
       </c>
       <c r="Q29">
         <v>-12225000.0</v>
       </c>
       <c r="R29">
         <v>-19418000.0</v>
       </c>
       <c r="S29">
         <v>-18903000.0</v>
       </c>
       <c r="T29">
         <v>-8861000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>-14345000.0</v>
       </c>
       <c r="C30">
         <v>3781000.0</v>
       </c>
       <c r="D30">
         <v>-528000.0</v>
       </c>
       <c r="E30">
         <v>36450000.0</v>
       </c>
       <c r="F30">
         <v>-26123000.0</v>
       </c>
       <c r="G30">
         <v>34139000.0</v>
       </c>
       <c r="H30">
         <v>-36563000.0</v>
       </c>
       <c r="I30">
         <v>-10877000.0</v>
       </c>
@@ -18633,674 +18810,683 @@
       <c r="T30">
         <v>-2217000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>3823000.0</v>
+      </c>
+      <c r="C2">
         <v>5894000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3457000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6791000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5388000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8863000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11117000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13423000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12122000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5721000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13389000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7410000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13353000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20275000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17732000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20165000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21822000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12663000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13271000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26327000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34363000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27274000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19973000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21789000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>23886000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14684000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21949000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>65071000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>73312000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>87975000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>57566000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33273000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>43781000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>53080000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>68114000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>62326000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>72510000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>80310000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>92462000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>97800000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>105429000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>107922000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>95042000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35842000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>49144000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>60038000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>70241000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>77728000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>77587000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>88401000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>60795000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>21919000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>37079000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>47932000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3721000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7542000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4469000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7794000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1825000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>18760000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33206000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3055000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7558000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1771000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2091000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7150000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1728000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:68">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="L3">
         <v>100000</v>
       </c>
       <c r="M3">
+        <v>100000</v>
+      </c>
+      <c r="N3">
         <v>0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>100000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>48000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>158000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>69000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>89000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>184000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1591000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1631000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>54000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>97000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>73000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>242000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1438000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1132000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>658000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>246000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>186000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>179000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>208000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>90000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>534000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1425000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>536000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1839000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1573000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>118000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>190000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>334000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>228000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>378000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>516000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>749000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2797000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>816000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1143000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1921000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1213000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>101000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>52000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>103000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>38000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>282000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>403000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>242000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1540000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>205000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>32000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
         <v>1000</v>
       </c>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:68">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19324,54 +19510,55 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
-    </row>
-    <row r="5" spans="1:67">
+      <c r="BP4"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19395,460 +19582,467 @@
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
-    </row>
-    <row r="6" spans="1:67">
+      <c r="BP5"/>
+    </row>
+    <row r="6" spans="1:68">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>-3081000.0</v>
+      </c>
+      <c r="C6">
         <v>-2071000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2437000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3334000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1403000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3475000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2254000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2306000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1301000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6401000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7668000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5979000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5943000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6922000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2543000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2433000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1657000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9159000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-608000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-13056000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8036000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7089000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7301000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1816000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2097000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9202000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7265000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-43122000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-8241000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-14663000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30409000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>24293000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-10508000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9299000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-15034000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5788000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10184000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-7800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-12152000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-5338000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7629000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2493000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>12880000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>59200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-13302000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-10894000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-10203000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-7487000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>141000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-10814000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>27606000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>38876000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-15160000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-10853000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>44211000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3821000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3073000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-3325000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5969000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-16935000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-14446000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>30151000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4503000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>5787000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-320000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5059000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>5422000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:68">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-106000.0</v>
+      </c>
+      <c r="C7">
         <v>249000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>754000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>697000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>523000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-892000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>409000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>424000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-715000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-342000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-132000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-193000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2001000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>785000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>208000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>344000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1016000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-926000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1719000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3165000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1232000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1148000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-292000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-637000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-976000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>229000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-312000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>413000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-3998000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>613000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1438000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>300000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-580000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>204000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>770000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>470000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3010000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3881000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>3464000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-689000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1717000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>14194000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-16340000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2110000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-166000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1968000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1065000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1322000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2236000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>946000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>402000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>297000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1431000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1827000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1116000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>2216000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1642000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-603000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>551000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>382000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1836000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1081000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>6000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-498000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-190000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-909000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:68">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19872,350 +20066,353 @@
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
-    </row>
-    <row r="9" spans="1:67">
+      <c r="BP8"/>
+    </row>
+    <row r="9" spans="1:68">
       <c r="A9" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>169</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>0.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>27000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-27000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-92000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-173000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>33000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>203000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-148000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-180000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-24000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-49000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>554000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-23000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>493000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-933000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>372000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-135000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-188000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-23000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-172000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>138000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>586000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>761000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-190000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>727000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>638000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3125000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-3824000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2176000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-979000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>80000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>14090000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-17376000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-      <c r="BD9">
+      <c r="BD9"/>
+      <c r="BE9">
         <v>1662000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>61000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-395000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
-    </row>
-    <row r="10" spans="1:67">
+      <c r="BP9"/>
+    </row>
+    <row r="10" spans="1:68">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
-[...1 lines deleted...]
-      </c>
+      <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
         <v>-196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-179000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>0.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>61000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-317000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>144000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>57000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-115000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-323000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>38000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>105000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>223000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>457000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>189000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>88000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-411000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-991000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-441000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1549000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-193000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>290000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-140000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>486000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>272000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>302000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-770000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-56000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-418000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-444000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-466000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
-    </row>
-    <row r="11" spans="1:67">
+      <c r="BP10"/>
+    </row>
+    <row r="11" spans="1:68">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -20239,54 +20436,55 @@
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-    </row>
-    <row r="12" spans="1:67">
+      <c r="BP11"/>
+    </row>
+    <row r="12" spans="1:68">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -20310,54 +20508,55 @@
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-    </row>
-    <row r="13" spans="1:67">
+      <c r="BP12"/>
+    </row>
+    <row r="13" spans="1:68">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20381,253 +20580,257 @@
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
-    </row>
-    <row r="14" spans="1:67">
+      <c r="BP13"/>
+    </row>
+    <row r="14" spans="1:68">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>-153000.0</v>
+      </c>
+      <c r="C14">
         <v>-84000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-125000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-17000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>96000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>49000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>262000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>342000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>424000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>461000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>420000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>461000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>483000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>579000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>450000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000.0</v>
       </c>
       <c r="Y14">
         <v>492000.0</v>
       </c>
       <c r="Z14">
+        <v>492000.0</v>
+      </c>
+      <c r="AA14">
         <v>487000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>515000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>419000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>406000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>328000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>140000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>142000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>144000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>149000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>356000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>440000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>468000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>480000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>507000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>516000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>517000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>512000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>482000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>505000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>509000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>488000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>397000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>151000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>156000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>162000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>154000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>151000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>147000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>141000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>138000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>131000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>172000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>164000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>165000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>116000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>115000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>117000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>120000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000.0</v>
       </c>
       <c r="BN14">
         <v>120000.0</v>
       </c>
       <c r="BO14">
+        <v>120000.0</v>
+      </c>
+      <c r="BP14">
         <v>118000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:68">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -20651,257 +20854,261 @@
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-    </row>
-    <row r="16" spans="1:67">
+      <c r="BP15"/>
+    </row>
+    <row r="16" spans="1:68">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>742000.0</v>
+      </c>
+      <c r="C16">
         <v>3823000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5894000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3457000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6791000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5388000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8863000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11117000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13423000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12122000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5721000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13389000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7410000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13353000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20275000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17732000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20165000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>21822000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12663000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13271000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26327000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>34363000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27274000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19973000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>21789000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>23886000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>14684000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>21949000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>65071000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>73312000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>87975000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>57566000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>33273000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>43781000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>53080000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>68114000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>62326000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>72510000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>80310000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>92462000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>97800000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>105429000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>107922000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>95042000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>35842000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>49144000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>60038000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>70241000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>77728000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>77587000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>88401000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>60795000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>21919000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>37079000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>47932000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3721000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7542000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4469000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>7794000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1825000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>18760000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>33206000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3055000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7558000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1771000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2091000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7150000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:68">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20925,301 +21132,307 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>-3924000.0</v>
+      </c>
+      <c r="C18">
         <v>-3400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2436000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2510000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2948000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3470000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2254000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2936000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4610000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2883000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3949000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2860000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5333000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5350000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5461000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5396000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8815000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9023000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8032000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4127000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9938000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9732000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7958000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8178000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9787000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-14437000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-14397000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12904000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-13451000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-13898000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9236000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6487000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-6589000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7582000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-6586000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-7318000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-10195000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-8071000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-12154000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6186000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8356000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-6419000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6661000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5738000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-11067000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-11265000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-9670000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-8389000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-10627000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-11275000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>23527000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-8052000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-9525000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-9724000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-5902000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-6721000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4621000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-8164000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-6233000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-5810000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-3856000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1407000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-3183000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2400000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-3094000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-3552000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-4178000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:68">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>1104000.0</v>
+      </c>
+      <c r="C19">
         <v>-2714000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>3470000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-17815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
         <v>600000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>5911000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2730000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3651000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>0.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2723000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>400000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2660000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
@@ -21227,150 +21440,152 @@
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
-    </row>
-    <row r="20" spans="1:67">
+      <c r="BP19"/>
+    </row>
+    <row r="20" spans="1:68">
       <c r="A20" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>180</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>4038000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>-68000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>7794000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>431000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
-    </row>
-    <row r="21" spans="1:67">
+      <c r="BP20"/>
+    </row>
+    <row r="21" spans="1:68">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -21385,1679 +21600,1703 @@
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
-    </row>
-    <row r="22" spans="1:67">
+      <c r="BP21"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>-4312000.0</v>
+      </c>
+      <c r="C22">
         <v>-2556000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3845000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4436000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3489000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2666000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1870000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3353000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3827000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3954000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4517000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1418000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4371000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8152000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7484000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6750000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>70663000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8674000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-7917000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-8375000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-9851000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-8956000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8918000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-8930000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6606000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-15925000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-14423000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-12731000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-12412000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-13674000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-12558000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-12458000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-10541000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-11592000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-9885000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-13013000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-13059000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-15551000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-9682000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-11402000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-11092000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-10981000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-10546000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5069000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-8896000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-10026000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-13818000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>671000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-10575000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-9631000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>17769000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-10986000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-17447000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-12762000.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22">
         <v>-8582000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-7194000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-7065000.0</v>
       </c>
-      <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>-3204000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3523000.0</v>
       </c>
-      <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>-3681000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-3697000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:68">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-11000.0</v>
+      </c>
+      <c r="C23">
         <v>4043000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1403000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16991000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-27000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5884000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5911000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12014000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3651000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8939000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3333000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-22000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-315000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>255000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2083000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-58000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5562000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>122000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-55000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>154000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>132000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>317000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-35000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>270000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>914000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>163000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7407000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>141000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3457000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-204000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>93000.0</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>-147000.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>121000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2506000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>61203000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2150000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>369000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-517000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1657000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>169000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>560000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>275000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1248000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>149000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>84000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>246000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>55000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>19000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>89000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>-6000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>76000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>14715000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:68">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24">
         <v>2730000.0</v>
       </c>
-      <c r="H24"/>
+      <c r="H24">
+        <v>2730000.0</v>
+      </c>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-2730000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2723000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2708000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-531000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1156000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-821000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-6468000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3984000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-17401000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7406000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1160000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7025000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>22723000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7131000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-31768000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9485000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1029000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-11714000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>10900000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-9249000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-7565000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>2000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>995000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>727000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3805000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3713000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6029000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-85000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-16000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-755000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>599000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-99000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-161000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-295000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-3857000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>680000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-8000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>4000.0</v>
       </c>
-      <c r="BO24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:67">
+      <c r="BP24"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>251000.0</v>
+      </c>
+      <c r="C25">
         <v>-1307000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>595000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1077000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-148000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-108000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1023000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-120000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-291000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1111000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>389000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1349000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-708000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1286000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1793000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>43000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-79607000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-537000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>44000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-437000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-236000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1059000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-23000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-498000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4029000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>904000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1754000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-168000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2072000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2997000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1583000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2769000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2639000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3569000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1595000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4001000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2273000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3382000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1670000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1731000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1881000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4772000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1675000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4085000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1303000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2583000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1160000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-6548000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1608000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>598000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5535000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2718000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6777000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3623000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-8281000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>90000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-62000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>240000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-6040000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-5494000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-4614000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-447000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>984000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2766000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3449000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>70000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>165000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:68">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-3000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-3000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-5884000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-3000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-68000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-22000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-315000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-58000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-517000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-    </row>
-    <row r="27" spans="1:67">
+      <c r="BP26"/>
+    </row>
+    <row r="27" spans="1:68">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
+        <v>243000.0</v>
+      </c>
+      <c r="C27">
         <v>214000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>185000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>152000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>166000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>196000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>230000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>234000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>223000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>302000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>311000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>378000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>471000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>569000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>628000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>701000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>753000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>783000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1127000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1221000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1172000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1089000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1084000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1104000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1090000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1146000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1278000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1326000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1346000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1107000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1232000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1808000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1048000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1080000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1054000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1018000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1078000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1144000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1071000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1078000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1145000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1185000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1190000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1171000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1111000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1538000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1372000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1199000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>894000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>975000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1044000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>876000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>802000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>757000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>517000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>562000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>529000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>542000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>487000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>557000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>466000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>323000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>317000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>241000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>737000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>129000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>146000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:68">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>-261000.0</v>
+      </c>
+      <c r="C28">
         <v>4043000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1403000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16991000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4351000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>0.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>30000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12014000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-68000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8939000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3333000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2072000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5296000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2083000.0</v>
       </c>
       <c r="R28">
         <v>-2083000.0</v>
       </c>
       <c r="S28">
+        <v>-2083000.0</v>
+      </c>
+      <c r="T28">
         <v>11835000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2461000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2082000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>34222000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7853000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7522000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>665000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>916000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1550000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14695000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1794000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>51359000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>19880000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5508000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1722000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-883000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13106000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>11000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>93000.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28">
         <v>-147000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>121000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2506000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>58909000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2150000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>369000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-517000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1657000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10169000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>560000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4240000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>47223000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1778000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1809000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>42331000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1746000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9091000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>89000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>9998000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>146000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5498000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>33963000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1220000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6815000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1162000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1068000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>13507000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:68">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>-3924000.0</v>
+      </c>
+      <c r="C29">
         <v>-3400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2436000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2510000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2948000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3470000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2254000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2936000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4610000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2883000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3949000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2960000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5333000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5250000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5413000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-5238000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8746000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8934000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8004000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3943000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-8347000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-9708000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6327000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-8124000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-9690000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-14364000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-14155000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-11466000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-12319000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-13240000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-8990000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6301000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6410000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-7374000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-6676000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-6784000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-8770000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-7535000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-10315000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-4613000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-8238000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-6229000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6995000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-5510000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-10689000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-10749000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-8921000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-5592000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-9811000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-10132000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>25448000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-6839000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-9424000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-9672000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-5799000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-6683000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-4339000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-7761000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-5991000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-4270000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-3651000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1375000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-3183000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-2400000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-3090000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-3552000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-4177000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:68">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>1104000.0</v>
+      </c>
+      <c r="C30">
         <v>-2714000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3470000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17815000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5911000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2730000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3651000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>2723000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2660000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4442000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9172000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20176000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4439000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6652000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2393000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17425000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5775000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1214000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6928000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>22650000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6889000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-33206000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-10617000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>371000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-11960000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10714000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-9428000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-203000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-7475000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-534000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1425000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-536000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1837000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-578000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>609000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3615000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3379000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5801000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-463000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-514000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-765000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3552000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-217000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1242000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2082000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1508000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3958000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>628000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7679000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4608000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1679000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4347000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1962000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-12811000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-16293000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2437000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-100000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1372000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3932000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-439000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3908000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>