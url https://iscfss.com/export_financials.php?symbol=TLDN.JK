--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -821,9031 +830,10185 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>512787909000.0</v>
+      </c>
+      <c r="C2">
         <v>553883591000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>546064272000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>430885113000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>369086917000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>330587077000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>324425742000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>298836941000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>4109604000.0</v>
+      </c>
+      <c r="C5">
         <v>3109604000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2109603999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1109604000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>109604000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>250099604000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>99604000.0</v>
       </c>
-      <c r="H5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>416309588000.0</v>
+      </c>
+      <c r="C7">
         <v>501383066000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>530793869000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>315475286000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>101229322000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>91369707000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>1294653020000.0</v>
       </c>
       <c r="C8">
         <v>1294653020000.0</v>
       </c>
       <c r="D8">
         <v>1294653020000.0</v>
       </c>
       <c r="E8">
+        <v>1294653020000.0</v>
+      </c>
+      <c r="F8">
         <v>1242866900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54065000000.0</v>
       </c>
       <c r="G8">
         <v>54065000000.0</v>
       </c>
-      <c r="H8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8">
+      <c r="H8">
+        <v>54065000000.0</v>
+      </c>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>149759824000.0</v>
       </c>
       <c r="C9">
         <v>149759824000.0</v>
       </c>
       <c r="D9">
         <v>149759824000.0</v>
       </c>
       <c r="E9">
+        <v>149759824000.0</v>
+      </c>
+      <c r="F9">
         <v>-84058633000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1367597838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117597838000.0</v>
       </c>
       <c r="H9">
         <v>1117597838000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9">
+        <v>1117597838000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>334385754000.0</v>
+      </c>
+      <c r="C10">
         <v>486587666000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>583295262000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>587554526000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>240866390000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>405605295000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>155329509000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>93691100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11">
+        <v>244844751000.0</v>
+      </c>
+      <c r="C11">
         <v>287694966000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>260662888000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>329726433000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>334385754000.0</v>
+      </c>
+      <c r="C12">
         <v>486587666000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>583295262000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>587554526000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>240866390000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>405605295000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>155329509000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>93691100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>1294653020000.0</v>
       </c>
       <c r="C13">
         <v>1294653020000.0</v>
       </c>
       <c r="D13">
         <v>1294653020000.0</v>
       </c>
       <c r="E13">
+        <v>1294653020000.0</v>
+      </c>
+      <c r="F13">
         <v>1242866900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54065000000.0</v>
       </c>
       <c r="G13">
         <v>54065000000.0</v>
       </c>
       <c r="H13">
         <v>54065000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>54065000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
         <v>12946530000.0</v>
       </c>
       <c r="C14">
+        <v>12946530000.0</v>
+      </c>
+      <c r="D14">
         <v>12946530200.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12803231621.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12430104450.0</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
-        <v>36053469800.0</v>
+        <v>3605.0</v>
       </c>
       <c r="H14">
         <v>36053469800.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>36053469800.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>174135389000.0</v>
+      </c>
+      <c r="C16">
         <v>244349757000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>330744099000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>210891495000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>215302666000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>67207914000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>310785033000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>96934930000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>767152226000.0</v>
+      </c>
+      <c r="C22">
         <v>770613055000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>495618895000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>619047794000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>521049254000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>261724660000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>275036224000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>293238301000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>6018032137000.0</v>
+      </c>
+      <c r="C23">
         <v>5664445219000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5423799394000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5224551902000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4572240917000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4861077397000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4477915369000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4766849143000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>234519700000.0</v>
+      </c>
+      <c r="C24">
         <v>181827695000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>518290234000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>960248131000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1354446845000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1884143955000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2057664852000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2525089466000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
+        <v>445870044000.0</v>
+      </c>
+      <c r="C25">
         <v>483416166000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>878218504000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1178051619000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1414946412000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1919616037000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2057664852000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2525089466000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>507211208000.0</v>
+      </c>
+      <c r="C28">
         <v>554226536000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>909412841000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1242218891000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1801684777000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2179245867000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2424647843000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2839462734000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>4070152136000.0</v>
+      </c>
+      <c r="C29">
         <v>3684206760000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3420155648000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3694274166000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3298059808000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3545897003000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3167358068000.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>411108551000.0</v>
+      </c>
+      <c r="C30">
         <v>418274377000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>399249652000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>430623779000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>320840942000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>406511095000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>86754207000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23026125000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>1356737963000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1052415548000.0</v>
       </c>
-      <c r="G31"/>
       <c r="H31"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>163415519000.0</v>
+      </c>
+      <c r="C32">
         <v>193888252000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-75685422000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>235768173000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-289299637000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-291361515000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-967243856000.0</v>
       </c>
-      <c r="H32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>4429202284000.0</v>
+      </c>
+      <c r="C33">
         <v>3897865400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3809800404000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3467684935000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3433510704000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3766745149000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3946847954000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4130850253000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>43109982000.0</v>
+      </c>
+      <c r="C34">
         <v>46171045000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>49232109000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>25103891000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>26573388000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>28042882000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>13661649000.0</v>
       </c>
-      <c r="H34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>947708992000.0</v>
+      </c>
+      <c r="C35">
         <v>946935652000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1275837997000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1523445666000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1756197785000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2422936978000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2392194408000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2799880038000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>130278833000.0</v>
+      </c>
+      <c r="C36">
         <v>85769844000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>101429528000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>272983151000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>363127980000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>381756607000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>443268128000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>420851133000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>44</v>
+      </c>
+      <c r="B37">
+        <v>44049000.0</v>
+      </c>
+      <c r="C37">
+        <v>42376000.0</v>
+      </c>
+      <c r="D37">
+        <v>35571000.0</v>
+      </c>
+      <c r="E37">
+        <v>31407000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>9298259000.0</v>
+      </c>
+      <c r="C38">
         <v>13621589000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>22168253000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>86227097000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>365512966000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>514811729000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>174827696000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>156433653000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>76183322000.0</v>
+      </c>
+      <c r="C39">
         <v>91104721000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>535084833000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>119640868000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>55973627000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20491198000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13947475000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>94647218000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>342764118000.0</v>
+      </c>
+      <c r="C40">
         <v>129947987000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>559877456999.0</v>
+      </c>
+      <c r="E40">
         <v>125357661000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>314342791000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>159575044000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>223186316000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>223179405000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>374885911000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>503320941000.0</v>
       </c>
-      <c r="G41"/>
       <c r="H41"/>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
         <v>149759824000.0</v>
       </c>
       <c r="C42">
+        <v>149759824000.0</v>
+      </c>
+      <c r="D42">
         <v>151869428000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>149759824000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-83949029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117597838000.0</v>
       </c>
       <c r="G42">
         <v>1117597838000.0</v>
       </c>
       <c r="H42">
         <v>1117597838000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:8">
+      <c r="I42">
+        <v>1117597838000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>8056528839000.0</v>
+      </c>
+      <c r="C45">
         <v>7213170634000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6862859479000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6350593082000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6033081158000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5955589294000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5759097180000.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>4071940205000.0</v>
+      </c>
+      <c r="C46">
         <v>3614940046000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3502787229000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3151929238000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3125838931000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3329408667000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3426827968000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3652467715000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>4071940205000.0</v>
+      </c>
+      <c r="C47">
         <v>3614940046000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3502787229000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3122396598000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3070382724000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3251933420000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3352197616000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3588610008000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>2196342314000.0</v>
+      </c>
+      <c r="C48">
         <v>1697253176000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1011718966000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>734453587000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>229079402000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-369346894000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-584381726000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-298831099000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>190767674000.0</v>
+      </c>
+      <c r="C50">
         <v>357603441000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>443624000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>554050000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>586875000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>609337500000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>522312500000.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>841596962000.0</v>
+      </c>
+      <c r="C51">
         <v>1040814202000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1492708103000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1829773417000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2042551167000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2584851162000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2579977352000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2933153834000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>395726918000.0</v>
+      </c>
+      <c r="C52">
         <v>557398036000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>614489599000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>651721798000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>627604755000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>665235125000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>522312500000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>408064368000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>329726433000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>165963567000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>315906515000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>113497743000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>63298453000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>6018032137000.0</v>
+      </c>
+      <c r="C55">
         <v>5664445219000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5423799394000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5224551902000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4572240917000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4861077397000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4477915369000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4766849143000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>1588829853000.0</v>
+      </c>
+      <c r="C56">
         <v>1766579819000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1613998990000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1756866967000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1138730213000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1094332248000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>531067415000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>635998890000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>1425414334000.0</v>
+      </c>
+      <c r="C57">
         <v>1572691567000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1689684412000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1521098794000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1428029850000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1385693763000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1498311271000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1094007844000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>2373123326000.0</v>
+      </c>
+      <c r="C58">
         <v>2519627219000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2965522409000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3044544460000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3184227635000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3808630741000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3890505679000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3893887882000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>3644864762000.0</v>
+      </c>
+      <c r="C60">
         <v>3144775624000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2458241414000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2179976035000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1387987273000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1052415548000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>587380716000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>872831739000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>84</v>
+      </c>
+      <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>714741973000.0</v>
+      </c>
+      <c r="C2">
+        <v>528111295000.0</v>
+      </c>
+      <c r="D2">
+        <v>512787909000.0</v>
+      </c>
+      <c r="E2">
         <v>555084466000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>629941511000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>557672464000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>553883591000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>593712789000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>626539075000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>648774194000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>546064272000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>672972323000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>674537569000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>545398220000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>430885113000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>448923109000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>376760480000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>359245333000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>369086917000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>354952000000.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-      <c r="U2">
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2">
         <v>330587077000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>4109604000.0</v>
+        <v>99604000.0</v>
       </c>
       <c r="C5">
         <v>4109604000.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>4109604000.0</v>
+      </c>
       <c r="E5">
-        <v>3109604000.0</v>
+        <v>4109604000.0</v>
       </c>
       <c r="F5">
-        <v>3109604000.0</v>
+        <v>4109604000.0</v>
       </c>
       <c r="G5">
         <v>3109604000.0</v>
       </c>
       <c r="H5">
+        <v>3109604000.0</v>
+      </c>
+      <c r="I5">
+        <v>3109604000.0</v>
+      </c>
+      <c r="J5">
+        <v>3109604000.0</v>
+      </c>
+      <c r="K5">
         <v>99604000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>2109604000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>2109604000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>2109604000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>1109604000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>1109604000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>109604000.0</v>
       </c>
       <c r="Q5">
         <v>109604000.0</v>
       </c>
       <c r="R5">
         <v>109604000.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>109604000.0</v>
+      </c>
       <c r="T5">
+        <v>109604000.0</v>
+      </c>
+      <c r="U5">
+        <v>109604000.0</v>
+      </c>
+      <c r="V5"/>
+      <c r="W5">
         <v>1052415548000.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:21">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>14</v>
+      </c>
+      <c r="B7">
+        <v>433163356000.0</v>
+      </c>
       <c r="C7">
+        <v>375991458000.0</v>
+      </c>
+      <c r="D7">
+        <v>416309588000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
         <v>445736711000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>482698598000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>501383066000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>542172021000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>562703429000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>576374214000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>530793869000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>516239735000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>475238687000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>352830283000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>315475286000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>272073471000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>217141800000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>139632554000.0</v>
       </c>
-      <c r="Q7"/>
-[...1 lines deleted...]
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>15</v>
+      </c>
+      <c r="B8">
+        <v>1294653020000.0</v>
+      </c>
       <c r="C8">
         <v>1294653020000.0</v>
       </c>
       <c r="D8">
         <v>1294653020000.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>1294653020000.0</v>
       </c>
       <c r="G8">
         <v>1294653020000.0</v>
       </c>
       <c r="H8">
         <v>1294653020000.0</v>
       </c>
       <c r="I8">
         <v>1294653020000.0</v>
       </c>
       <c r="J8">
         <v>1294653020000.0</v>
       </c>
       <c r="K8">
         <v>1294653020000.0</v>
       </c>
       <c r="L8">
         <v>1294653020000.0</v>
       </c>
       <c r="M8">
         <v>1294653020000.0</v>
       </c>
       <c r="N8">
         <v>1294653020000.0</v>
       </c>
       <c r="O8">
         <v>1294653020000.0</v>
       </c>
       <c r="P8">
+        <v>1294653020000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1294653020000.0</v>
+      </c>
+      <c r="R8">
+        <v>1294653020000.0</v>
+      </c>
+      <c r="S8">
         <v>1242866900000.0</v>
       </c>
-      <c r="Q8"/>
-[...1 lines deleted...]
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>149759824000.0</v>
       </c>
       <c r="E9">
         <v>149759824000.0</v>
       </c>
       <c r="F9">
         <v>149759824000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-      <c r="I9"/>
+      <c r="G9">
+        <v>149759824000.0</v>
+      </c>
+      <c r="H9">
+        <v>149759824000.0</v>
+      </c>
+      <c r="I9">
+        <v>149759824000.0</v>
+      </c>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>149759824000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>149759824000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>149759824000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>149759299000.0</v>
       </c>
-      <c r="O9"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:21">
+      <c r="U9">
+        <v>-84058633000.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>258018162000.0</v>
+      </c>
+      <c r="C10">
+        <v>695168978000.0</v>
+      </c>
+      <c r="D10">
+        <v>334385754000.0</v>
+      </c>
+      <c r="E10">
         <v>453355101000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>276683736000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>821851671000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>486587666000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>386721193000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>359927276000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>727445233000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>583295262000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>506251051000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>380517170000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>724565113000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>587554526000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>428262596000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>290672636000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>166150513000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>240866390000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>132209397000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-405605295000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>405605295000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>18</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>244844751000.0</v>
+      </c>
+      <c r="E11">
         <v>253840365000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>68198019000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>704713284000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>287694966000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>202650934000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>1524137340.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>1000.0</v>
       </c>
-      <c r="O11"/>
-[...1 lines deleted...]
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>258018162000.0</v>
+      </c>
+      <c r="C12">
+        <v>695168978000.0</v>
+      </c>
+      <c r="D12">
+        <v>334385754000.0</v>
+      </c>
+      <c r="E12">
         <v>453355101000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>276683736000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>821851671000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>486587666000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>386721193000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>359927276000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>727445233000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>583295262000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>506251051000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>380517170000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>724565113000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>587554526000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>428262596000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>290672636000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>166150513000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>240866390000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>132209397000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="V12"/>
+      <c r="W12">
         <v>405605295000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>405605295000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>1294653020000.0</v>
       </c>
       <c r="C13">
         <v>1294653020000.0</v>
       </c>
       <c r="D13">
         <v>1294653020000.0</v>
       </c>
       <c r="E13">
         <v>1294653020000.0</v>
       </c>
       <c r="F13">
         <v>1294653020000.0</v>
       </c>
       <c r="G13">
         <v>1294653020000.0</v>
       </c>
       <c r="H13">
         <v>1294653020000.0</v>
       </c>
       <c r="I13">
         <v>1294653020000.0</v>
       </c>
       <c r="J13">
         <v>1294653020000.0</v>
       </c>
       <c r="K13">
         <v>1294653020000.0</v>
       </c>
       <c r="L13">
         <v>1294653020000.0</v>
       </c>
       <c r="M13">
         <v>1294653020000.0</v>
       </c>
       <c r="N13">
         <v>1294653020000.0</v>
       </c>
       <c r="O13">
         <v>1294653020000.0</v>
       </c>
       <c r="P13">
+        <v>1294653020000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1294653020000.0</v>
+      </c>
+      <c r="R13">
+        <v>1294653020000.0</v>
+      </c>
+      <c r="S13">
         <v>1242866900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>1242866900000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>1242866900000.0</v>
       </c>
-      <c r="S13"/>
-[...1 lines deleted...]
-      <c r="U13">
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13">
         <v>54065000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
-        <v>12946530000.0</v>
+        <v>12947362000.0</v>
       </c>
       <c r="C14">
         <v>12946530000.0</v>
       </c>
       <c r="D14">
         <v>12946530000.0</v>
       </c>
       <c r="E14">
         <v>12946530000.0</v>
       </c>
       <c r="F14">
         <v>12946530000.0</v>
       </c>
       <c r="G14">
-        <v>12946530200.0</v>
+        <v>12946530000.0</v>
       </c>
       <c r="H14">
-        <v>12946530200.0</v>
+        <v>12946530000.0</v>
       </c>
       <c r="I14">
-        <v>12946530200.0</v>
+        <v>12946530000.0</v>
       </c>
       <c r="J14">
         <v>12946530200.0</v>
       </c>
       <c r="K14">
         <v>12946530200.0</v>
       </c>
       <c r="L14">
         <v>12946530200.0</v>
       </c>
       <c r="M14">
         <v>12946530200.0</v>
       </c>
       <c r="N14">
+        <v>12946530200.0</v>
+      </c>
+      <c r="O14">
+        <v>12946530200.0</v>
+      </c>
+      <c r="P14">
+        <v>12946530200.0</v>
+      </c>
+      <c r="Q14">
         <v>12946499801.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>12431539900.0</v>
       </c>
       <c r="R14">
         <v>12946499801.0</v>
       </c>
       <c r="S14">
-        <v>12428669733.0</v>
+        <v>12428669000.0</v>
       </c>
       <c r="T14">
-        <v>12428669000.0</v>
+        <v>12431539900.0</v>
       </c>
       <c r="U14">
         <v>12946499801.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>12428669733.0</v>
+      </c>
+      <c r="W14">
+        <v>12428669000.0</v>
+      </c>
+      <c r="X14">
+        <v>12946499801.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>23</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>308865059000.0</v>
+      </c>
+      <c r="D16">
+        <v>174135389000.0</v>
+      </c>
+      <c r="E16">
         <v>382542306000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="F16">
+        <v>322712408000.0</v>
+      </c>
+      <c r="G16">
+        <v>375032847000.0</v>
+      </c>
+      <c r="H16">
         <v>244349757000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>438676340000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>431350669000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>-148396652000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>330744099000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>326940830000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>203690132000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>304529844000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>210891495000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>332727854000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>73030012000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>244191973000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>215302666000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>127451325000.0</v>
       </c>
-      <c r="S16"/>
-[...1 lines deleted...]
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
         <v>163088603000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>854286068000.0</v>
+      </c>
+      <c r="C22">
+        <v>795997904000.0</v>
+      </c>
+      <c r="D22">
+        <v>767152226000.0</v>
+      </c>
+      <c r="E22">
         <v>902226481000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>907496467000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>759438289000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>770613055000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>668745472000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>671347874000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>584758305000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>495618895000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>563367867000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>577651189000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>580343459000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>619047794000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>910520299000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>840680763000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>724934909000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>521049254000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>434557373000.0</v>
       </c>
-      <c r="S22"/>
-[...1 lines deleted...]
-      <c r="U22">
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>261724660000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>6342799138000.0</v>
+      </c>
+      <c r="C23">
+        <v>6287074631000.0</v>
+      </c>
+      <c r="D23">
+        <v>6018032137000.0</v>
+      </c>
+      <c r="E23">
         <v>6207108405000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>5922715715000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>5976239681000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>5664445219000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>5488214031000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>5499047458000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>5769720845000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>5423799394000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>5436056871000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>5171540190000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>5398021853000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>5224551902000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>5427074583000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>5115271340000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>4807267054000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>4574625903000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>4848343460000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="V23"/>
+      <c r="W23">
         <v>1052446656000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>4861077397000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>229890449000.0</v>
+      </c>
+      <c r="C24">
+        <v>232075823000.0</v>
+      </c>
+      <c r="D24">
+        <v>234519700000.0</v>
+      </c>
+      <c r="E24">
         <v>310134775000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>356304521000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>156609214000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>181827695000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>58192806000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>178872100000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>458073204000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>518290234000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>659753273000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>769975974000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>880162022000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>960248131000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>1118039095000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>1247293615000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>1218912917000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="T24"/>
+      <c r="U24">
         <v>1501292893000.0</v>
       </c>
-      <c r="S24"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>32</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>445870044000.0</v>
+      </c>
+      <c r="E25">
         <v>709742024000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>690131953000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>476975940000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>483416166000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>543980174000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>1171820464000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>1148572381000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>1178051619000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>1367100519000.0</v>
       </c>
-      <c r="O25"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="U25">
+        <v>1568657053000.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>529382832000.0</v>
+      </c>
+      <c r="C28">
+        <v>78762012000.0</v>
+      </c>
+      <c r="D28">
+        <v>507211208000.0</v>
+      </c>
+      <c r="E28">
         <v>459936544000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>648260014000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>108213332000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>554226536000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>739216904000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>913146523000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>685875185000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>909412841000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>1110841957000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>1334472491000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>1006877192000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>1242218891000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>1505499970000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1735512779000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1772244958000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>1801684777000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>2495396132000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="V28"/>
+      <c r="W28">
         <v>405605295000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>2179245867000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>36</v>
+      </c>
+      <c r="B29">
+        <v>4045836465000.0</v>
+      </c>
       <c r="C29">
+        <v>4224574509000.0</v>
+      </c>
+      <c r="D29">
+        <v>4070152136000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
         <v>3786663988000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>3811060826000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>3684206760000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>3278919191000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>3280673396000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>3365437265000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>3420155648000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>3340262855000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>3308365339000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>3610771729000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>3694274166000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>3784622892000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>3878795808000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>3451063423000.0</v>
       </c>
-      <c r="Q29"/>
-[...1 lines deleted...]
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>389853102000.0</v>
+      </c>
+      <c r="C30">
+        <v>380007398000.0</v>
+      </c>
+      <c r="D30">
+        <v>411108551000.0</v>
+      </c>
+      <c r="E30">
         <v>363474723000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>406449906000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>418607800000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>418274377000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>417042314000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>47761228000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>43681701000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>399249652000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>492956179000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>471084933000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>488786535000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>430623779000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>466678048000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>425944559000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>46362043000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="T30"/>
+      <c r="U30">
         <v>22499864000.0</v>
       </c>
-      <c r="S30"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:21">
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
-[...1 lines deleted...]
-      </c>
+      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-      <c r="Q31"/>
+      <c r="Q31">
+        <v>2122933797000.0</v>
+      </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>39</v>
+      </c>
+      <c r="B32">
+        <v>374046263000.0</v>
+      </c>
       <c r="C32">
+        <v>477178726000.0</v>
+      </c>
+      <c r="D32">
+        <v>163415519000.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
         <v>248180664000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>405372479000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>193888252000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>-188772928000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>-244724229000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>-68875397000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>-75685422000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>14414472000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>1092865000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>253522980000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>235768173000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>436876528000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>477501168000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>-25780464000.0</v>
       </c>
-      <c r="Q32"/>
-[...1 lines deleted...]
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>4428442079000.0</v>
+      </c>
+      <c r="C33">
+        <v>4334615561000.0</v>
+      </c>
+      <c r="D33">
+        <v>4429202284000.0</v>
+      </c>
+      <c r="E33">
         <v>4387499193000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>4238195131000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>3903087738000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>3897865400000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>3880720693000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>3885867602000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>3894698176000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>3809800404000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>3733617089000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>3574889932000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>3468576727000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>3467684935000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>3450687943000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>3433303286000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>3411902017000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>3435895690000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>3496897174000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="V33"/>
+      <c r="W33">
         <v>-405605295000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>3766745149000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>41</v>
+      </c>
+      <c r="B34">
+        <v>41579449000.0</v>
+      </c>
       <c r="C34">
+        <v>43109982000.0</v>
+      </c>
+      <c r="D34">
+        <v>43109982000.0</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34">
         <v>46171045000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>46171045000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>46171045000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>49232108000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>49232109000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>49232108000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>49232109000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>52293173000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>25103891000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>25103891000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>25103891000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>26573388000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>26573387000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>27675510000.0</v>
       </c>
-      <c r="Q34"/>
-[...1 lines deleted...]
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>1110841379000.0</v>
+      </c>
+      <c r="C35">
+        <v>985113889000.0</v>
+      </c>
+      <c r="D35">
+        <v>947708992000.0</v>
+      </c>
+      <c r="E35">
         <v>1208596792000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>1178872656000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>944722089000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>946935652000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>996755781000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>1070802538000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>1297295563000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>1275837997000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>1508588237000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>1507336636000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>1489908321000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>1523445666000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>1764600570000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>1841022649000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>1733792872000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>1789832323000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>1918677773000.0</v>
       </c>
-      <c r="S35"/>
-[...1 lines deleted...]
-      <c r="U35">
+      <c r="V35"/>
+      <c r="W35">
+        <v>-1052446656000.0</v>
+      </c>
+      <c r="X35">
         <v>2422936978000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>151027910000.0</v>
+      </c>
+      <c r="C36">
+        <v>98796519000.0</v>
+      </c>
+      <c r="D36">
+        <v>130278833000.0</v>
+      </c>
+      <c r="E36">
         <v>113309233000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>79110306000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>308001686000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>85769844000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>70783617000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>91844404000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>301512466000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>101429528000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>888157847000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>907983689000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>263396177000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>272983151000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>248714998000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>254921296000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>258682256000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>258893201000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>266713922000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="V36"/>
+      <c r="W36">
         <v>-405605295000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>381756607000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="D37"/>
+        <v>44</v>
+      </c>
+      <c r="B37">
+        <v>48136000.0</v>
+      </c>
+      <c r="C37">
+        <v>45421000.0</v>
+      </c>
+      <c r="D37">
+        <v>44049000.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
-      <c r="G37"/>
+      <c r="F37">
+        <v>46190000.0</v>
+      </c>
+      <c r="G37">
+        <v>43707000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>9298259000.0</v>
+      </c>
+      <c r="E38">
         <v>43344288000.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>36312603000.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>15608295000.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>13621589000.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>14225011000.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>362709507000.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>100906106000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>86227097000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>361321346000.0</v>
       </c>
-      <c r="O38"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-      <c r="U38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:21">
+      <c r="U38">
+        <v>127457363000.0</v>
+      </c>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>412199727000.0</v>
+      </c>
+      <c r="C39">
+        <v>81284790000.0</v>
+      </c>
+      <c r="D39">
+        <v>76183322000.0</v>
+      </c>
+      <c r="E39">
         <v>100552907000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>93890475000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>73254183000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>91104721000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>134984359000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>165911446000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>152301485000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>135835181000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>139864685000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>167396966000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>135750019000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>119640868000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>170925697000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>124670096000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>94959623000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>55973627000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>47537413000.0</v>
       </c>
-      <c r="S39"/>
-[...1 lines deleted...]
-      <c r="U39">
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39">
         <v>20491198000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>593758379000.0</v>
+      </c>
+      <c r="C40">
+        <v>173090896000.0</v>
+      </c>
+      <c r="D40">
+        <v>342764118000.0</v>
+      </c>
+      <c r="E40">
         <v>281801661000.0</v>
       </c>
-      <c r="C40">
-[...5 lines deleted...]
-      <c r="E40">
+      <c r="F40">
+        <v>519310832000.0</v>
+      </c>
+      <c r="G40">
+        <v>606725190000.0</v>
+      </c>
+      <c r="H40">
         <v>129947987000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>128813364000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>155601233000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>131706122000.0</v>
       </c>
-      <c r="I40">
-[...2 lines deleted...]
-      <c r="J40">
+      <c r="L40">
+        <v>559877456999.0</v>
+      </c>
+      <c r="M40">
         <v>136908372000.0</v>
       </c>
-      <c r="K40">
-[...2 lines deleted...]
-      <c r="L40">
+      <c r="N40">
+        <v>380571486000.0</v>
+      </c>
+      <c r="O40">
         <v>135000889000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>125357661000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>117307219000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>83645899000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>105293499000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>115354938000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>123334424000.0</v>
       </c>
-      <c r="S40"/>
-[...1 lines deleted...]
-      <c r="U40">
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40">
         <v>159575044000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:21">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
-[...1 lines deleted...]
-      </c>
+      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-      <c r="Q41"/>
+      <c r="Q41">
+        <v>397500051000.0</v>
+      </c>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
         <v>149759824000.0</v>
       </c>
       <c r="C42">
         <v>149759824000.0</v>
       </c>
       <c r="D42">
-        <v>152869428000.0</v>
+        <v>149759824000.0</v>
       </c>
       <c r="E42">
         <v>149759824000.0</v>
       </c>
       <c r="F42">
         <v>149759824000.0</v>
       </c>
       <c r="G42">
+        <v>152869428000.0</v>
+      </c>
+      <c r="H42">
         <v>149759824000.0</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
-        <v>151869428000.0</v>
+        <v>149759824000.0</v>
       </c>
       <c r="J42">
-        <v>151869428000.0</v>
+        <v>149759824000.0</v>
       </c>
       <c r="K42">
         <v>151869428000.0</v>
       </c>
       <c r="L42">
+        <v>151869428000.0</v>
+      </c>
+      <c r="M42">
+        <v>151869428000.0</v>
+      </c>
+      <c r="N42">
+        <v>151869428000.0</v>
+      </c>
+      <c r="O42">
         <v>149759824000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>149759824000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>149759299000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>149916296000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>-84058633000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>-84058633000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>-84058633000.0</v>
       </c>
-      <c r="S42"/>
-      <c r="T42">
+      <c r="V42"/>
+      <c r="W42">
         <v>31108000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>1070733935000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>52</v>
+      </c>
+      <c r="B45">
+        <v>8243015707000.0</v>
+      </c>
       <c r="C45">
+        <v>8080892908000.0</v>
+      </c>
+      <c r="D45">
+        <v>8056528839000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
         <v>7705473234000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>7260590213000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>7213170634000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>7155619780000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>7073031587000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>7008897835000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>6862859479000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>3688354416000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>3542205507000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>6242675605000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>6350593082000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>6273359458000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>4061255690000.0</v>
+      </c>
+      <c r="C46">
+        <v>4015588153000.0</v>
+      </c>
+      <c r="D46">
+        <v>4071940205000.0</v>
+      </c>
+      <c r="E46">
         <v>3976030205000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>3864205445000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>3595086052000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>3614940046000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>3603793719000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>3584801249000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>3586449107000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>3502787229000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>2816511153000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>2618838052000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>3159092169000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>3151929238000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>3138699274000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>3127353041000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>3108495624000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>3125838931000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>3179293069000.0</v>
       </c>
-      <c r="S46"/>
-[...1 lines deleted...]
-      <c r="U46">
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46">
         <v>3329408667000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>54</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>4071940205000.0</v>
+      </c>
+      <c r="E47">
         <v>3976030205000.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>3864205445000.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>3595086052000.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>3614940046000.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>3603793719000.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>3212180425000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>3118861929000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>3122396598000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>3089366597000.0</v>
       </c>
-      <c r="O47"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-      <c r="U47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:21">
+      <c r="U47">
+        <v>3121314607000.0</v>
+      </c>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>2247086379000.0</v>
+      </c>
+      <c r="C48">
+        <v>2378112529000.0</v>
+      </c>
+      <c r="D48">
+        <v>2196342314000.0</v>
+      </c>
+      <c r="E48">
         <v>2126963118000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>1858934501000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>1916171973000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>1697253176000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>1247630667000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>1122780578000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>1081968613000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>1011718966000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>792887134000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>622091917000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>786637259000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>734453587000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>678411874000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>625073273000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>493382635000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>197820092000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-72719118000.0</v>
       </c>
-      <c r="S48"/>
-[...1 lines deleted...]
-      <c r="U48">
+      <c r="V48"/>
+      <c r="W48"/>
+      <c r="X48">
         <v>-369346894000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>57</v>
+      </c>
+      <c r="B50">
+        <v>124347189000.0</v>
+      </c>
       <c r="C50">
+        <v>165863709000.0</v>
+      </c>
+      <c r="D50">
+        <v>190767674000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
         <v>122902518000.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>290757191000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>357603441000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>525573270000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>531498270000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>378873000000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>443624000000.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>441100000000.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>469775000000.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>498450000000.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>554050000000.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>543650000000.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>561750000000.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>579850000000.0</v>
       </c>
-      <c r="Q50"/>
-[...1 lines deleted...]
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-    </row>
-    <row r="51" spans="1:21">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>787400994000.0</v>
+      </c>
+      <c r="C51">
+        <v>773930990000.0</v>
+      </c>
+      <c r="D51">
+        <v>841596962000.0</v>
+      </c>
+      <c r="E51">
         <v>913291645000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>924943750000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>930065003000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>1040814202000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>1125938097000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>1273073799000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>1413320418000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>1492708103000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>1617093008000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>1714989661000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>1731442305000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>1829773417000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>1933762566000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>2026185415000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>1938395471000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>2042551167000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>2627605529000.0</v>
       </c>
-      <c r="S51"/>
-[...1 lines deleted...]
-      <c r="U51">
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51">
         <v>2584851162000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>231810444000.0</v>
+      </c>
+      <c r="C52">
+        <v>307682886000.0</v>
+      </c>
+      <c r="D52">
+        <v>600686162000.0</v>
+      </c>
+      <c r="E52">
         <v>203549621000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>234811797000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>453089063000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>557398036000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>581957923000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>636477524000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>527269652000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>614489599000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>482764126000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>543169197000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>582869924000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>651721798000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>566662047000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>590808649000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>618867204000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>627604755000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>1058948476000.0</v>
       </c>
-      <c r="S52"/>
-[...1 lines deleted...]
-      <c r="U52">
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52">
         <v>665235125000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
         <v>275846118000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>333247666000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>329726433000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>180105621000.0</v>
       </c>
-      <c r="O53"/>
-[...2 lines deleted...]
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>101615201000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="V53"/>
+      <c r="W53">
         <v>811210590000.0</v>
       </c>
-      <c r="U53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:21">
+      <c r="X53"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>6342799138000.0</v>
+      </c>
+      <c r="C55">
+        <v>6287074631000.0</v>
+      </c>
+      <c r="D55">
+        <v>6018032137000.0</v>
+      </c>
+      <c r="E55">
         <v>6207108405000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>5922715715000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>5976239681000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>5664445219000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>5488214031000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>5499047458000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>5769720845000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>5423799394000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>5436056871000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>5171540190000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>5398021853000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>5224551902000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>5427074583000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>5115271340000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>4807267054000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>4574625903000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>4848343460000.0</v>
       </c>
-      <c r="S55"/>
-[...1 lines deleted...]
-      <c r="U55">
+      <c r="V55"/>
+      <c r="W55"/>
+      <c r="X55">
         <v>4861077397000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>1914357059000.0</v>
+      </c>
+      <c r="C56">
+        <v>1952459070000.0</v>
+      </c>
+      <c r="D56">
+        <v>1588829853000.0</v>
+      </c>
+      <c r="E56">
         <v>1819609212000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>1684520584000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>2073151943000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>1766579819000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>1607493338000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>1613179856000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>1875022669000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>1613998990000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>1702439782000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>1596650258000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>1929445126000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>1756866967000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>1976386640000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>1681968054000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>1395365037000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>1138730213000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>1351446286000.0</v>
       </c>
-      <c r="S56"/>
-      <c r="T56">
+      <c r="V56"/>
+      <c r="W56">
         <v>405605295000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>1094332248000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>1540310796000.0</v>
+      </c>
+      <c r="C57">
+        <v>1475280344000.0</v>
+      </c>
+      <c r="D57">
+        <v>1425414334000.0</v>
+      </c>
+      <c r="E57">
         <v>1422978054000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>1436339920000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>1667779464000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>1572691567000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>1796266266000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>1857904085000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>1943898066000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>1689684412000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>1688025310000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>1595557393000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>1675922146000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>1521098794000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>1539510112000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>1204466886000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>1421145501000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>1428029850000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>1843438913000.0</v>
       </c>
-      <c r="S57"/>
-[...1 lines deleted...]
-      <c r="U57">
+      <c r="V57"/>
+      <c r="W57"/>
+      <c r="X57">
         <v>1385693763000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>2651152175000.0</v>
+      </c>
+      <c r="C58">
+        <v>2460394233000.0</v>
+      </c>
+      <c r="D58">
+        <v>2373123326000.0</v>
+      </c>
+      <c r="E58">
         <v>2631574846000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>2615212576000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>2612501553000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>2519627219000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>2793022047000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>2928706623000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>3241193629000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>2965522409000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>3196613547000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>3102894029000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>3165830467000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>3044544460000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>3304110682000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>3045489535000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>3154938373000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>3217862173000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>3762116686000.0</v>
       </c>
-      <c r="S58"/>
-[...1 lines deleted...]
-      <c r="U58">
+      <c r="V58"/>
+      <c r="W58">
+        <v>-1052446656000.0</v>
+      </c>
+      <c r="X58">
         <v>3808630741000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>3691598827000.0</v>
+      </c>
+      <c r="C60">
+        <v>3826634977000.0</v>
+      </c>
+      <c r="D60">
+        <v>3644864762000.0</v>
+      </c>
+      <c r="E60">
         <v>3575485566000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>3307456949000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>3363694421000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>3144775624000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>2695153115000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>2570303026000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>2528491061000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>2458241414000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>2239409582000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>2068614365000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>2232159707000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>2179976035000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>2122933797000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>2069752193000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>1652300506000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>1356737963000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>1086198753000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="V60"/>
+      <c r="W60">
         <v>1052446656000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>1052415548000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>3586016647000.0</v>
+      </c>
+      <c r="C2">
         <v>2755325142000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2953349987000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2366654257000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1762179840000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1949896948000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1661351400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1390329712000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B3">
-        <v>23576398000.0</v>
+        <v>344984464000.0</v>
       </c>
       <c r="C3">
-        <v>16581162000.0</v>
+        <v>280159406000.0</v>
       </c>
       <c r="D3">
+        <v>269243556000.0</v>
+      </c>
+      <c r="E3">
         <v>311260371000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>324722753000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>323477125000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>322582103000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>325540785000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B5">
+        <v>1224506243000.0</v>
+      </c>
+      <c r="C5">
         <v>1124710232000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>726696147000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>848716861000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>951476590000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>565282650000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11051056000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>173442971000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B6">
-        <v>1148286630000.0</v>
+        <v>1569490707000.0</v>
       </c>
       <c r="C6">
-        <v>743277309000.0</v>
+        <v>1404869638000.0</v>
       </c>
       <c r="D6">
+        <v>995939703000.0</v>
+      </c>
+      <c r="E6">
         <v>1159977232000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1276199343000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>888759775000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>333633159000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>498983756000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>1814976905000.0</v>
+      </c>
+      <c r="C9">
         <v>1456156440000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1042220746000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1246522421000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1176201313000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>765812585000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>421581855000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>540162125000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>1391736417000.0</v>
+      </c>
+      <c r="C10">
         <v>1058375751000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>621149013000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>705841000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>670893141000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>311118853000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-282270613000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-152934391000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B11">
+        <v>285121913000.0</v>
+      </c>
+      <c r="C11">
         <v>232781687000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>169355280000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>131861839000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>139733045000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>78719660000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-18853803000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>55725970000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>45769788000.0</v>
+      </c>
+      <c r="C12">
         <v>67775383000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>107541676000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>142875861000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>284265100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>254163797000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>286498152000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>318590383000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>14330984000.0</v>
+      </c>
+      <c r="C13">
         <v>51472966000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>18664886000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>129808657000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>206146941000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>243759623000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>285886405000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>301128081000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>-8010000.0</v>
+      </c>
+      <c r="C14">
         <v>-6659000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-4195000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-5309000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-288000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-2267000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>764000.0</v>
       </c>
-      <c r="H14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>1106606494000.0</v>
+      </c>
+      <c r="C15">
         <v>825587405000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>451789538000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>573973852000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>524262402000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>232396926000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-263416810000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-208660263000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B16">
+        <v>1106606494000.0</v>
+      </c>
+      <c r="C16">
         <v>825587405000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>451789538000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>573973852000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>531159808000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>232396926000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-263416046000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-208660263000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>1106614504000.0</v>
+      </c>
+      <c r="C17">
         <v>825594064000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>451793733000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>573979161000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>531160096000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>232399193000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-263416810000.0</v>
       </c>
-      <c r="H17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-31433003000.0</v>
+      </c>
+      <c r="C18">
         <v>-51772966000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-88876790000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-129816294000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-264056859000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-245043779000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-287224450000.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>1224506243000.0</v>
+      </c>
+      <c r="C21">
         <v>1110148717000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>642062421000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>835657294000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>934950000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>556162632000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>104424271000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>149115424000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>4176487309000.0</v>
+      </c>
+      <c r="C23">
         <v>3101332865000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3353508312000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2776011606000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2012083370000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2165558810000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1977847486000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1772875882000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>28215383000.0</v>
+      </c>
+      <c r="C25">
         <v>23576398000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16581162000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11973166000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9100466000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7226808000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6719686000.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B27">
+        <v>236202157000.0</v>
+      </c>
+      <c r="C27">
         <v>173790397000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>203651847000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>156988998000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>122380689000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>169769796000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>199401703000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>172734681000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>182018484000.0</v>
+      </c>
+      <c r="C28">
         <v>91094969000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>67244247000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>43122252000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>59600639000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39360657000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49973869000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>53813817000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>285121913000.0</v>
+      </c>
+      <c r="C29">
         <v>232781687000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>169355280000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>131861839000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>142948855000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>78719660000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-18853803000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>55725970000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>590470662000.0</v>
+      </c>
+      <c r="C30">
         <v>346007723000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>400158325000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>409357349000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>249903530000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>215661862000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>316496086000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>382546170000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>167230174000.0</v>
+      </c>
+      <c r="C31">
         <v>-51772966000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-20913408000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-129816294000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-264056859000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-245043779000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-386694884000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-302049815000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>5400993552000.0</v>
+      </c>
+      <c r="C32">
         <v>4211481582000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3995570733000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3613176678000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2938381153000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2715709533000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2082933255000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1930491837000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:22">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>720070771000.0</v>
+      </c>
+      <c r="C2">
+        <v>1019234546000.0</v>
+      </c>
+      <c r="D2">
+        <v>1050557402000.0</v>
+      </c>
+      <c r="E2">
         <v>896579322000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>738666203000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>886485624000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>706757498000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>740462951000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>652177194000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>667910989000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>700391861000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>649075563000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>818141835000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>774102109000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>921310136000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>527546067000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>502618516000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>415179538000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>483002652000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>333628058000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>518025700000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>427523430000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>651102308000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>1298794640000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B3">
+        <v>94721101000.0</v>
+      </c>
+      <c r="C3">
+        <v>91875633000.0</v>
+      </c>
+      <c r="D3">
+        <v>101424622000.0</v>
+      </c>
+      <c r="E3">
         <v>90890896000.0</v>
       </c>
-      <c r="C3">
-[...7 lines deleted...]
-      </c>
       <c r="F3">
-        <v>6099180000.0</v>
+        <v>78894194000.0</v>
       </c>
       <c r="G3">
+        <v>73774752000.0</v>
+      </c>
+      <c r="H3">
+        <v>87435476000.0</v>
+      </c>
+      <c r="I3">
+        <v>51221635000.0</v>
+      </c>
+      <c r="J3">
         <v>69456417000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>72045878000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>62201600000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>49822498000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>77018778000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>80200680000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>70246372000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>80854884000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>80494854000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>79664261000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>80253857000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>76058450000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>85013787000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>83396659000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>1852598000.0</v>
       </c>
-      <c r="V3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:22">
+      <c r="Y3"/>
+    </row>
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B5">
+        <v>474738527000.0</v>
+      </c>
+      <c r="C5">
+        <v>233025125000.0</v>
+      </c>
+      <c r="D5">
+        <v>336597601000.0</v>
+      </c>
+      <c r="E5">
         <v>333783023000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>441338091000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>285950707000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>562056756000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>176597591000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>273102198000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>113890268000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>331638172000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>274589749000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>37292378000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>85170390000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>128471000000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>67512075000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>268981369000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>383752417000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>364288403000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>271552810000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>187777639000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>131539389000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>314458191000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:22">
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B6">
+        <v>569459628000.0</v>
+      </c>
+      <c r="C6">
+        <v>324900758000.0</v>
+      </c>
+      <c r="D6">
+        <v>438022223000.0</v>
+      </c>
+      <c r="E6">
         <v>424673919000.0</v>
       </c>
-      <c r="C6">
-[...7 lines deleted...]
-      </c>
       <c r="F6">
-        <v>182696771000.0</v>
+        <v>520232285000.0</v>
       </c>
       <c r="G6">
+        <v>359725459000.0</v>
+      </c>
+      <c r="H6">
+        <v>649492232000.0</v>
+      </c>
+      <c r="I6">
+        <v>227819226000.0</v>
+      </c>
+      <c r="J6">
         <v>342558615000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>185936146000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>393839772000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>324412247000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>114311156000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>165371070000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>198717372000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>148366959000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>349476223000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>463416678000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>444542260000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>347611260000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>272791426000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>214936048000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>316310789000.0</v>
       </c>
-      <c r="V6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:22">
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>626899843000.0</v>
+      </c>
+      <c r="C9">
+        <v>348218297000.0</v>
+      </c>
+      <c r="D9">
+        <v>551625766000.0</v>
+      </c>
+      <c r="E9">
         <v>353173189000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>530550423000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>394138929000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>636121255000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>256544683000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>350328286000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>190733418000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>422814832000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>320689338000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>141957950000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>181463767000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>224188989000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>169993575000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>431162660000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>421177197000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>413241235000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>374963239000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>234151030000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>153845809000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>311901173000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>453911412000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>467188981000.0</v>
+      </c>
+      <c r="C10">
+        <v>222938176000.0</v>
+      </c>
+      <c r="D10">
+        <v>358977522000.0</v>
+      </c>
+      <c r="E10">
         <v>326698946000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>432063602000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>273996347000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>548710583000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>161119967000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>254828620000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>93716581000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>307555176000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>248831723000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>8925984000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>55836130000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>95272260000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>32881289000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>231593967000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>346093484000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>319753017000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>158027475000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>126363235000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>66749414000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>254613539000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>56505314000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B11">
+        <v>105314204000.0</v>
+      </c>
+      <c r="C11">
+        <v>41166589000.0</v>
+      </c>
+      <c r="D11">
+        <v>81668644000.0</v>
+      </c>
+      <c r="E11">
         <v>58668526000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>89708524000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>55076219000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>117024649000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>36268818000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>56021870000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>23466350000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>89954138000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>78034560000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-2285604000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>3652186000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>81765620000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-20457805000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>20025491000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>50528533000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>57368632000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>46299385000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>19565844000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>16499184000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>47292537000.0</v>
       </c>
-      <c r="V11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:22">
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>10519790000.0</v>
+      </c>
+      <c r="C12">
+        <v>10086949000.0</v>
+      </c>
+      <c r="D12">
+        <v>16743657000.0</v>
+      </c>
+      <c r="E12">
         <v>7084077000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>9774756000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>11954360000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>13576741000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>15751377000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>18273578000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>20173687000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>24082996000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>25758026000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>28366394000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>29334260000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>33198739999.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>34630787000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>37387401000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>37658933000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>44535386000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>113525335000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>61414404000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>64789975000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>59844652000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:22">
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>2956128000.0</v>
+      </c>
+      <c r="C13">
+        <v>2486758000.0</v>
+      </c>
+      <c r="D13">
+        <v>7757225000.0</v>
+      </c>
+      <c r="E13">
         <v>11074818000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>4363376000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>7001791000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>9167106000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>7605039000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>3964143000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>3848967000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>4142047000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>3909692000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>24188483000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>22841342000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>26854403000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>102954254000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>2121643000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>1991476000.0</v>
       </c>
-      <c r="Q13"/>
-[...3 lines deleted...]
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13">
+        <v>170838074000.0</v>
+      </c>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13">
         <v>58303075000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>185456548000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>99</v>
+      </c>
+      <c r="B14">
+        <v>-2715000.0</v>
+      </c>
       <c r="C14">
+        <v>-1372000.0</v>
+      </c>
+      <c r="D14">
+        <v>-2393000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
         <v>-2483000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-1331000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>-3361000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>-1060000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>-1654000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>-584000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>-1860000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>-1946000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>-117000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>-272000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>-972000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>-492000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>-1437000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>-2408000.0</v>
       </c>
-      <c r="Q14"/>
-[...1 lines deleted...]
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>361872062000.0</v>
+      </c>
+      <c r="C15">
+        <v>181770215000.0</v>
+      </c>
+      <c r="D15">
+        <v>277306485000.0</v>
+      </c>
+      <c r="E15">
         <v>268028617000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>342352595000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>218918797000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>431682573000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>124850089000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>198805096000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>70249647000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>217599178000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>170795217000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>11211471000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>52183672000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>13505668000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>53338601000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>211567040000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>295562543000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>262386697000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>111726571000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>106796601000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>50249939000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>207319392000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>25077534000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>101</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>277306485000.0</v>
+      </c>
+      <c r="E16">
         <v>268028617000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>342352595000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>218918797000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>431682573000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>124850089000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>11211471000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>52183672000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>13505668000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>53338601000.0</v>
       </c>
-      <c r="O16"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16">
+        <v>268773111000.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
         <v>207319392000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>25077534000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>102</v>
+      </c>
+      <c r="B17">
+        <v>361874777000.0</v>
+      </c>
       <c r="C17">
+        <v>181771587000.0</v>
+      </c>
+      <c r="D17">
+        <v>277308878000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
         <v>342355078000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>218920128000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>431685934000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>124851149000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>198806750000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>70250231000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>217601038000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>170797163000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>11211588000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>52183944000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>13506640000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>53339094000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>211568476000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>295564951000.0</v>
       </c>
-      <c r="Q17"/>
-[...1 lines deleted...]
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>103</v>
+      </c>
+      <c r="B18">
+        <v>-7549546000.0</v>
+      </c>
       <c r="C18">
+        <v>-7700003000.0</v>
+      </c>
+      <c r="D18">
+        <v>-8986608000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
         <v>-4365563000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-7004061000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-9458613000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-11691360000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-14303246000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-16319747000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-19940949000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-21848994000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-24241372000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-24569768000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-24868053000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-32869521000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-36012999000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-36065721000.0</v>
       </c>
-      <c r="Q18"/>
-[...1 lines deleted...]
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>474738527000.0</v>
+      </c>
+      <c r="C21">
+        <v>230638179000.0</v>
+      </c>
+      <c r="D21">
+        <v>336597601000.0</v>
+      </c>
+      <c r="E21">
         <v>220882440000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>436429165000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>281000408000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>558169196000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>146606480000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>239537632000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>110036328000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>310515183000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>271530984000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>34068414000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>80405898000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>120140313000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>65750812000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>267606964000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>382159205000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>362033227000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>267662389000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>177516205000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>127738179000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>313016887000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>243145745000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>872232087000.0</v>
+      </c>
+      <c r="C23">
+        <v>1136814665000.0</v>
+      </c>
+      <c r="D23">
+        <v>1265585567000.0</v>
+      </c>
+      <c r="E23">
         <v>1028870071000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>832787461000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>999624145000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>784709557000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>850401154000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>762967848000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>751381079000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>812691510000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>700345183000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>928048783000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>876148978000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>1019980933000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>632926333000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>667686210000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>455418130000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>531965897000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>451825887000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>571576076000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>456715510000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>650130903000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:22">
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>110</v>
+      </c>
+      <c r="B25">
+        <v>6477845000.0</v>
+      </c>
       <c r="C25">
+        <v>6817248000.0</v>
+      </c>
+      <c r="D25">
+        <v>7377086000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
         <v>7035400000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>6692696000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>6839591000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>6099180000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>5884310000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>4753317000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>4942543000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>4131822000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>5128478000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>2378319000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>6633978000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-76706000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>2751053000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>2664841000.0</v>
       </c>
-      <c r="Q25"/>
-[...1 lines deleted...]
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>112</v>
+      </c>
+      <c r="B27">
+        <v>54745353000.0</v>
+      </c>
       <c r="C27">
+        <v>43455228000.0</v>
+      </c>
+      <c r="D27">
+        <v>99602612000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>49339715000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>43481658000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>51453906000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>43149318000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>44258693000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>34928480000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>55125708000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>51831927000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>49577655000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>47116557000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>50575588000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>45863304000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>34707613000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>25842493000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>33406211000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>30113731000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>31238359000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>27622388000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>53173710000.0</v>
       </c>
-      <c r="V27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:22">
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>100083044000.0</v>
+      </c>
+      <c r="C28">
+        <v>42403512000.0</v>
+      </c>
+      <c r="D28">
+        <v>82019326000.0</v>
+      </c>
+      <c r="E28">
         <v>149143135000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>32052815000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>25252899000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>26787439000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>30516733000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>15907499000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>17883298000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>23282558000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>17807747000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>12802098000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>13351844000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>9071911000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>15281540000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>11159972000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>7608829000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>12585579000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>17285897000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>15377633000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>14351530000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>8716299000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>240604340000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>105314204000.0</v>
+      </c>
+      <c r="C29">
+        <v>41166589000.0</v>
+      </c>
+      <c r="D29">
+        <v>81668644000.0</v>
+      </c>
+      <c r="E29">
         <v>58668526000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>89708524000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>55076219000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>117024649000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>36268818000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>56021870000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>23466350000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>89954138000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>78034560000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-2285604000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>3652186000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>81765620000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>50096219000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>20025491000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>50528533000.0</v>
       </c>
-      <c r="Q29"/>
-[...3 lines deleted...]
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29">
+        <v>82364413000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29">
         <v>47292537000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>31427123000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>152161316000.0</v>
+      </c>
+      <c r="C30">
+        <v>117580119000.0</v>
+      </c>
+      <c r="D30">
+        <v>215028165000.0</v>
+      </c>
+      <c r="E30">
         <v>132290749000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>94121258000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>113138521000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>77952059000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>109938203000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>110790654000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>83470090000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>112299649000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>51269620000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>109906948000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>102046869000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>98670797000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>105380266000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>165067694000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>40238592000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>48963245000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>118197829000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>53550376000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>29192080000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-971405000.0</v>
       </c>
-      <c r="V30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:22">
+      <c r="Y30"/>
+    </row>
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>-7549546000.0</v>
+      </c>
+      <c r="C31">
+        <v>-7700003000.0</v>
+      </c>
+      <c r="D31">
+        <v>22379921000.0</v>
+      </c>
+      <c r="E31">
         <v>105816506000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-4365563000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-7004061000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-9458613000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>14513487000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>15290988000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-16319747000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-2960007000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-22699261000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-25142430000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-24569768000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-24868053000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-32869523000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-36012997000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-36065721000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-42280210000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-109634914000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-51152970000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-60988765000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-58403348000.0</v>
       </c>
-      <c r="V31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:22">
+      <c r="Y31"/>
+    </row>
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>1346970614000.0</v>
+      </c>
+      <c r="C32">
+        <v>1367452844000.0</v>
+      </c>
+      <c r="D32">
+        <v>1602183168000.0</v>
+      </c>
+      <c r="E32">
         <v>1249752511000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>1269216626000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>1280624553000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>1342878753000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>997007634000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>1002505480000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>858644407000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>1123206693000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>969764901000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>960099785000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>955565876000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>1145499125000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>697539642000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>933781176000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>836356735000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>896243887000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>708591297000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>752176730000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>581369239000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>963003481000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>1752706052000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>486587666000.0</v>
+      </c>
+      <c r="C2">
         <v>583295262000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>587554526000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>240866390000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>405605295000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>155329509000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>93691100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>175740477000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>367716641000</v>
+      </c>
+      <c r="C3">
         <v>407655671000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>399779020000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>130566940000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>134845252000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>157766167000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>96442063000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>61958276000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-152201912000.0</v>
+      </c>
+      <c r="C6">
         <v>-96707596000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4259264000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>346688136000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-164738905000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>250275786000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>61638409000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-82049377000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-675179920000.0</v>
+      </c>
+      <c r="C7">
         <v>-600408460000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-464298089000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-550884588000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-352159092000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-451237680000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-313514757000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-213814247000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
-      <c r="G11"/>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-91770419000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-34606774000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>344984464000.0</v>
+      </c>
+      <c r="C14">
         <v>280159406000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>269243556000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>311260371000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>324722753000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>323477125000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>322582103000.0</v>
       </c>
-      <c r="H14">
-[...3 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>325540785000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>597869410000.0</v>
+      </c>
+      <c r="C15">
         <v>158361099000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>174756812000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>79876401000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>334385754000.0</v>
+      </c>
+      <c r="C16">
         <v>486587666000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>583295262000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>587554526000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>240866390000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>405605295000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>155329509000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>93691100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>1176400428000.0</v>
+      </c>
+      <c r="C18">
         <v>732601405000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>913866720000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>443406912000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>673301192000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>404465846000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>458952525000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-263018118000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-415471330000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-410090692000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-124281220000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-125458830000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-99275996000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-133756179000.0</v>
       </c>
-      <c r="H19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>285604577000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-361629270000.0</v>
+      </c>
+      <c r="C21">
         <v>-423624000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-554050000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-429287000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-597315240000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-462680231000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>1106606494000.0</v>
+      </c>
+      <c r="C22">
         <v>825587405000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>451789538000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>573973852000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>524262402000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>232396926000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-263416046000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-208660263000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-221368420000.0</v>
+      </c>
+      <c r="C23">
         <v>-239550638000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-178991377000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-104971755000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-36377747000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-120367731000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30000000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>70985913000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-16173930000.0</v>
+      </c>
+      <c r="C24">
         <v>-8411198000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-10311672000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5524036000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9386422000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>58052755000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-37940570000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-55889847000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>92526111000.0</v>
+      </c>
+      <c r="C25">
         <v>34510265000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>592612646000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-311260371000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-40838711000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6357962000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>496228531000.0</v>
       </c>
-      <c r="H25">
-[...3 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25">
+        <v>-317940364000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>285604577000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-250000000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>250000000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-480000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-1180867100000.0</v>
+      </c>
+      <c r="C28">
         <v>-821535737000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-907798189000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-328530579000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-847315240000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-212680231000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-360000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-238939087000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>1544117069000.0</v>
+      </c>
+      <c r="C29">
         <v>1140257076000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1313645740000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>573973852000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>808146444000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>562232013000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>555394588000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-201059842000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-515487331000.0</v>
+      </c>
+      <c r="C30">
         <v>-415471330000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-410090692000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-124281220000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-125458830000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-99275996000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-133756179000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-117848123000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:22">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>695168978000.0</v>
+      </c>
+      <c r="C2">
+        <v>334385754000.0</v>
+      </c>
+      <c r="D2">
+        <v>453355101000.0</v>
+      </c>
+      <c r="E2">
         <v>276683736000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>821851671000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>486587666000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>386721193000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>359927276000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>727445233000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>583295262000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>506251051000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>380517169000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>724565113000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>587554526000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>428262596000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>290672636000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>166150513000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>240866390000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>132209397000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>105044807000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>154745239000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>405605295000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>112850028000.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>133462467000</v>
+      </c>
+      <c r="C3">
+        <v>78456284000</v>
+      </c>
+      <c r="D3">
+        <v>418083344000</v>
+      </c>
+      <c r="E3">
         <v>192653488000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>507229656000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>85916841000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>68530017000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>114374746000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>88124251000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>137379812000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>89147931000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>203900554000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>67702294000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>39959337000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>41768345000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>32255623000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>38237991000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>18304981000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>47840180000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>88049101000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>149281005000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>26999388000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>37798866000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>119705143000</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-437150816000.0</v>
+      </c>
+      <c r="C6">
+        <v>360783224000.0</v>
+      </c>
+      <c r="D6">
+        <v>-118969347000.0</v>
+      </c>
+      <c r="E6">
         <v>176671365000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-545167935000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>335264005000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>99866473000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>26793917000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-367517957000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>144149971000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>77044211000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>125733882000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-344047944000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>137010587000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>159291930000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>137589960000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>124522123000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-74715877000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>108656993000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>27164590000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-49700432000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-250860056000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>292755267000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-42479481000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>124</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-675179920000.0</v>
+      </c>
+      <c r="E7">
         <v>-385028070000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-234574002000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-307132626000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-600408460000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-376737268000.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>-288449198000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-87405706000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-550884588000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-408329872000.0</v>
       </c>
-      <c r="O7"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7">
+        <v>-255353898000.0</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
         <v>-451237680000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-276995413000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...7 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-[...1 lines deleted...]
-      <c r="Q11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>260671388000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>260671388000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>260671388000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>227524433000.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>94721101000.0</v>
+      </c>
+      <c r="C14">
+        <v>91875633000.0</v>
+      </c>
+      <c r="D14">
+        <v>101424622000.0</v>
+      </c>
+      <c r="E14">
         <v>90890896000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>78894194000.0</v>
+      </c>
+      <c r="G14">
+        <v>73774752000.0</v>
+      </c>
+      <c r="H14">
         <v>87435476000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>51221635000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>69456417000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>72045878000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>62201600000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>49822498000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>77018778000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>80200680000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>70246372000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>80854884000.0</v>
       </c>
-      <c r="O14">
-[...5 lines deleted...]
-      <c r="Q14">
+      <c r="R14">
+        <v>80494854000.0</v>
+      </c>
+      <c r="S14">
+        <v>79664261000.0</v>
+      </c>
+      <c r="T14">
         <v>80253857000.0</v>
       </c>
-      <c r="R14">
-[...2 lines deleted...]
-      <c r="S14">
+      <c r="U14">
+        <v>76058450000.0</v>
+      </c>
+      <c r="V14">
         <v>85013787000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>83396659000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>1852598000.0</v>
       </c>
-      <c r="V14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>132</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15">
+        <v>199279343000.0</v>
+      </c>
+      <c r="E15">
         <v>398590067000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>398590067000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="G15"/>
+      <c r="H15">
         <v>1367968000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>156993131000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>156993131000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="K15"/>
+      <c r="L15">
         <v>1000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>174756813000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>174756813000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>1000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>1000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>79876401000.0</v>
       </c>
-      <c r="P15"/>
-[...1 lines deleted...]
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>258018162000.0</v>
+      </c>
+      <c r="C16">
+        <v>695168978000.0</v>
+      </c>
+      <c r="D16">
+        <v>334385754000.0</v>
+      </c>
+      <c r="E16">
         <v>453355101000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>276683736000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>821851671000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>486587666000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>386721193000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>359927276000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>727445233000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>583295262000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>506251051000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>380517169000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>724565113000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>587554526000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>428262596000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>290672636000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>166150513000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>240866390000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>132209397000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>105044807000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>154745239000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>405605295000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>112850028000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>173056064000.0</v>
+      </c>
+      <c r="C18">
+        <v>466696931000.0</v>
+      </c>
+      <c r="D18">
+        <v>291566304000.0</v>
+      </c>
+      <c r="E18">
         <v>278267856000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>80380125000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>526186143000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>208181203000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>217648841000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-29418502000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>335436708000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>276744652000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>311599806000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>31756065000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>12224335000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-28262677000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>21082978000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>176080102000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>279922403000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>274466692000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>202279588000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-154447360000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>200436013000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>171373124000.0</v>
       </c>
-      <c r="V18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:22">
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-703909672000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-102565307000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-69813287000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-108977526000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-88120164000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-148560353000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-96474201000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-200260994000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-84444063000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-28911434000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-49372385000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-25560958000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-32303789000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-17044088000.0</v>
       </c>
-      <c r="Q19"/>
-[...1 lines deleted...]
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...7 lines deleted...]
-      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>-14754920000.0</v>
       </c>
-      <c r="N20">
+      <c r="Q20">
         <v>14598448000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>-43800000000.0</v>
+      </c>
       <c r="C21">
+        <v>-27450000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-275200000000.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21">
         <v>32296130000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-92275400000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-44574000000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-126875000000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-126944158000.0</v>
       </c>
-      <c r="H21"/>
-[...2 lines deleted...]
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-184305427000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-184305427000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-184305427000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-172770077000.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>361872062000.0</v>
+      </c>
+      <c r="C22">
+        <v>181770215000.0</v>
+      </c>
+      <c r="D22">
+        <v>277306485000.0</v>
+      </c>
+      <c r="E22">
         <v>268028617000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>342352595000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>218918797000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>431682573000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>124850089000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>198805096000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>70249647000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>217599178000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>170795217000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>11211471000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>52183672000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>13505668000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>53338601000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>211567040000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>295562543000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>262386697000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>111726571000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>106796601000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>50249939000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>207319392000.0</v>
       </c>
-      <c r="V22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:22">
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-496908212000.0</v>
+      </c>
+      <c r="C23">
+        <v>-82768125000.0</v>
+      </c>
+      <c r="D23">
+        <v>-8847083000.0</v>
+      </c>
+      <c r="E23">
         <v>-94398958000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-62574107000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-81998272000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>-61131887000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-69377144000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-54166253000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-54875354000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-53058049000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-50205484000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-45040710000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-30687134000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-28439326000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-39790444000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>267763628000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-18744564000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-17183500000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-231389117000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>259806768000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-297611898000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-17946452000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:22">
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-2642420000.0</v>
+      </c>
+      <c r="C24">
+        <v>4304418000.0</v>
+      </c>
+      <c r="D24">
+        <v>63158196000.0</v>
+      </c>
+      <c r="E24">
         <v>-4860107000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-196680016000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-16648466000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-1283270000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>4246746000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>4087000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-11180541000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>-10049900000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>3639560000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-16741769000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>11047903000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-8365724000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>6694665000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>7239543000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>1260893000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>424298801000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-407168785000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-3395703000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>-3121671000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>73880520000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-15652507000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-150074632000.0</v>
+      </c>
+      <c r="C25">
+        <v>271507367000.0</v>
+      </c>
+      <c r="D25">
+        <v>-505248147000.0</v>
+      </c>
+      <c r="E25">
         <v>112001831000.0</v>
       </c>
-      <c r="C25">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="F25">
+        <v>166362992000.0</v>
+      </c>
+      <c r="G25">
+        <v>319409435000.0</v>
+      </c>
+      <c r="H25">
         <v>-242406829000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>155951863000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-70642930000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>402566873000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>86091805000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>294882645000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>11228110000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-80200680000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-70246372000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-80854884000.0</v>
       </c>
-      <c r="O25">
-[...5 lines deleted...]
-      <c r="Q25">
+      <c r="R25">
+        <v>-77743801000.0</v>
+      </c>
+      <c r="S25">
+        <v>-76999420000.0</v>
+      </c>
+      <c r="T25">
         <v>140174032000.0</v>
       </c>
-      <c r="R25">
-[...2 lines deleted...]
-      <c r="S25">
+      <c r="U25">
+        <v>-73554534000.0</v>
+      </c>
+      <c r="V25">
         <v>-26949169000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>260582121000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-209171990000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:22">
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-14754920000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-14755444000.0</v>
       </c>
-      <c r="O26"/>
-[...7 lines deleted...]
-      </c>
+      <c r="R26"/>
+      <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
+        <v>-250000000000.0</v>
+      </c>
+      <c r="V26">
+        <v>-250000000000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
         <v>250000000000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-607564460000.0</v>
+      </c>
+      <c r="C28">
+        <v>-110218125000.0</v>
+      </c>
+      <c r="D28">
+        <v>-483326426000.0</v>
+      </c>
+      <c r="E28">
         <v>-94398958000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-428868044000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-174273672000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-107073855000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-196252144000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-338103542000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-180106196000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-192358048000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-189505484000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-359062240000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-166872417000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-191433000000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-172927074000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>197749059000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-161919564000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-590108500000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>82825027000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>108142631000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-448174398000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>120491048000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-333171279000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>306518531000.0</v>
+      </c>
+      <c r="C29">
+        <v>545153215000.0</v>
+      </c>
+      <c r="D29">
+        <v>-126517040000.0</v>
+      </c>
+      <c r="E29">
         <v>470921344000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>587609781000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>612102984000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>276711220000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>332023587000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>58705749000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>472816520000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>365892583000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>515500360000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>99458359000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>52183672000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>13505668000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>53338601000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>214318093000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>298227384000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>322306872000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>114230487000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-5166355000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>227435401000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>209171990000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>426049448000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-136104887000.0</v>
+      </c>
+      <c r="C30">
+        <v>-74151866000.0</v>
+      </c>
+      <c r="D30">
+        <v>490838669000.0</v>
+      </c>
+      <c r="E30">
         <v>-199851021000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-703909672000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-102565307000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-69813287000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-108977526000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-88120164000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-148560353000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-96474201000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-200260994000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-84444063000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-28911434000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-49372385000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-25560958000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-32303789000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-17044088000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>376458621000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-319119684000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-152676708000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-30121059000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>36081654000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-135357650000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>