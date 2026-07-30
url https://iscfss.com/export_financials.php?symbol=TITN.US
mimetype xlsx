--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -4697,566 +4700,572 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>43781000.0</v>
+      </c>
+      <c r="C2">
         <v>35156000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46290000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41502000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49268000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37166000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44689000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40434000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47629000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43846000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38016000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41254000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43195000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40834000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43338000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28344000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26817000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25644000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24312000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20649000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24618000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20045000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23433000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20734000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>23119000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16976000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24439000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18928000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26039000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16607000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21165000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18721000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16288000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15136000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19567000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>16331000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20123000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17326000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22888000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16265000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18322000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16863000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23185000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18358000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17539000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>17659000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>26680000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>23182000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>26138000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>23714000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34289000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>39724000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>33867000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28282000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>34597000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>31024000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>37322000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>28424000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>39091000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>24712000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>26731000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>15957000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>16307000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>15312000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>17402000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12352000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14596000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14685000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15887000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>18652000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14596431.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13118133.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13789144.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9244064.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9570009.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7877468.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7740708.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4227830.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>5488024.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5300,52 +5309,53 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5389,357 +5399,359 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>5706000.0</v>
+      </c>
+      <c r="C5">
         <v>6253000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4710000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4838000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4673000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8334000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3114000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2707000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2765000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1760000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5311000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3373000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3923000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5019000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11458000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6325000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3363000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2172000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-686000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>58000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-880000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1499000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-789000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2970000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3748000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3220000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4749000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2099000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3111000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2340000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1620000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1807000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-399000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1346000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2774000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3805000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4783000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3262000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4224000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3559000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4461000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3705000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3492000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5729000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1099000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1895000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>262000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1278000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>339000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-915000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1075000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-926000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-735000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-631000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-894000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>112000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-70000.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
-        <v>-25225000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>-25225000.0</v>
       </c>
-      <c r="BK5"/>
+      <c r="BK5">
+        <v>-25225000.0</v>
+      </c>
       <c r="BL5"/>
-      <c r="BM5">
-[...1 lines deleted...]
-      </c>
+      <c r="BM5"/>
       <c r="BN5">
         <v>-18523000.0</v>
       </c>
-      <c r="BO5"/>
+      <c r="BO5">
+        <v>-18523000.0</v>
+      </c>
       <c r="BP5"/>
-      <c r="BQ5">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ5"/>
       <c r="BR5">
         <v>-11832562.0</v>
       </c>
       <c r="BS5">
-        <v>-7966756.0</v>
+        <v>-11832562.0</v>
       </c>
       <c r="BT5">
         <v>-7966756.0</v>
       </c>
       <c r="BU5">
         <v>-7966756.0</v>
       </c>
       <c r="BV5">
         <v>-7966756.0</v>
       </c>
       <c r="BW5">
-        <v>-5778767.0</v>
+        <v>-7966756.0</v>
       </c>
       <c r="BX5">
         <v>-5778767.0</v>
       </c>
       <c r="BY5">
+        <v>-5778767.0</v>
+      </c>
+      <c r="BZ5">
         <v>-289642.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5778767.0</v>
       </c>
-      <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-4292469.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>246509000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>240615000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>242019000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>240674000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>243736000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -5750,165 +5762,170 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>92708000.0</v>
+      </c>
+      <c r="C7">
         <v>92274000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>89648000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>95008000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>76744000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>76229000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>42992000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>43327000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>58611000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>63121000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>48083000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>51701000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>55658000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>58368000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>60408000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>60463000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>62765000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>65196000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>69186000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>77433000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>79654000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>85339000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>93155000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>95499000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>102280000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>102354000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>102065000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>105432000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>107512000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5920,52 +5937,53 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -5985,51 +6003,53 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6049,480 +6069,485 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>256207000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>256073000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>255188000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>254390000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>254455000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>253782000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>253129000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>252547000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>252913000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>252270000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>251587000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>251051000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>250607000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>249984000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>249228000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>248534000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>248423000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>247813000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>247149000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>246451000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>246509000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>245140000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>244522000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>242938000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>240615000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>242019000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>240674000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>243736000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>242491000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>242149000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>241158000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>240505000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>240180000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>240057000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>239383000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>238795000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>238857000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>238331000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>237772000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>237263000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>236521000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>235892000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>235336000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>234651000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>218156000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>216881000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>216461000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>29578000.0</v>
+      </c>
+      <c r="C10">
         <v>28164000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>48790000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32675000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21514000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>35898000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23420000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>31219000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>35684000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>38066000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>69981000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52765000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>38357000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>43913000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45852000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>142057000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>147095000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>146149000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>90540000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65584000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>89729000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>78990000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>41808000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>44484000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>50835000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>43721000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>52420000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>49517000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>63331000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>56745000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>52243000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>49673000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>57254000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>53396000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>43861000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>57526000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>56241000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>53151000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>52431000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>51090000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>63782000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>89465000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>78409000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>95416000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>104355000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>127528000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>110222000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>89713000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>82011000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>74242000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>113368000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>102407000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>114252000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>124360000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>115668000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>126509000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>106717000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>79842000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>97890000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>102194000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>81607000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>76112000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>66002000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>61461000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>81334000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>76185000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>82376000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>85981000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>78714000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>86041168.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>91765186.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>86986230.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>41968933.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>42802505.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3797574.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1222122.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2690399.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7572000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>8671420.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6566,332 +6591,334 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>29578000.0</v>
+      </c>
+      <c r="C12">
         <v>28164000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>48790000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32675000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21514000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35898000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23420000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31219000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>35684000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>38066000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>69981000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>52765000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>38357000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43913000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45852000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>142057000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>147095000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>146149000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>90540000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>65584000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>89729000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>78990000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>41808000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>44484000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>50835000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43721000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>52420000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>49517000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>63331000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>56745000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>52243000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>49673000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>57254000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>53396000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>43861000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>57526000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>56241000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>53151000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>52431000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>51090000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>63782000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>89465000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>78409000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>95416000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>104355000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>127528000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>110222000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>89713000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>82011000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>74242000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>113368000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>102407000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>114252000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>124360000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>115668000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>126509000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>106717000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>79842000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>97890000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>102194000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>81607000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>76112000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>66002000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>61461000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>81334000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>76185000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>82376000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>85981000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>78714000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>86041168.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>91765186.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>86986230.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>41968933.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>42802505.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3797574.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1222122.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2690399.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7572000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>8671420.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
@@ -6935,389 +6962,393 @@
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
-      <c r="BI13"/>
+      <c r="BI13">
+        <v>0.0</v>
+      </c>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>177.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176.0</v>
       </c>
       <c r="BT13">
         <v>176.0</v>
       </c>
       <c r="BU13">
-        <v>134.0</v>
+        <v>176.0</v>
       </c>
       <c r="BV13">
         <v>134.0</v>
       </c>
       <c r="BW13">
-        <v>43.0</v>
+        <v>134.0</v>
       </c>
       <c r="BX13">
         <v>43.0</v>
       </c>
       <c r="BY13">
         <v>43.0</v>
       </c>
       <c r="BZ13">
         <v>43.0</v>
       </c>
-      <c r="CA13"/>
+      <c r="CA13">
+        <v>43.0</v>
+      </c>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>43.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>22849000.0</v>
+      </c>
+      <c r="C14">
         <v>22778000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22737000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22764000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22669000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22632000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22631000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22617000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22546000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22848138.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22517000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22484000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22448000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22697761.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22399000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22392000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22321000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22587859.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22222000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22276000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22179000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22552967.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22137000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22119000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22012000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22335000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>21976000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21964000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>21872000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22218000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>21842000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>21831000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21734000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22102000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22042000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22031000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21834000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21836000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21819000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21816000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21588000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>21604000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>21576000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21217000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>21392000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21406000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21102000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>20986000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20951000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>21261000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>21031000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>21029000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>20854000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>21092000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20988000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20962000.0</v>
       </c>
       <c r="BF14">
         <v>20962000.0</v>
       </c>
       <c r="BG14">
+        <v>20962000.0</v>
+      </c>
+      <c r="BH14">
         <v>20890000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>20617000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18141000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>18309000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>18161000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>18080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18040000.0</v>
       </c>
       <c r="BN14">
         <v>18040000.0</v>
       </c>
       <c r="BO14">
+        <v>18040000.0</v>
+      </c>
+      <c r="BP14">
         <v>18013000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>17966667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17860000.0</v>
       </c>
       <c r="BR14">
         <v>17860000.0</v>
       </c>
       <c r="BS14">
+        <v>17860000.0</v>
+      </c>
+      <c r="BT14">
         <v>18041000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>17169719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13854738.0</v>
       </c>
       <c r="BV14">
         <v>13854738.0</v>
       </c>
       <c r="BW14">
+        <v>13854738.0</v>
+      </c>
+      <c r="BX14">
         <v>7675831.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7022385.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>6967837.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6906772.0</v>
       </c>
       <c r="CB14">
         <v>6906772.0</v>
       </c>
       <c r="CC14">
         <v>6906772.0</v>
       </c>
       <c r="CD14">
         <v>6906772.0</v>
       </c>
       <c r="CE14">
-        <v>6316980.0</v>
+        <v>6906772.0</v>
       </c>
       <c r="CF14">
         <v>6316980.0</v>
       </c>
       <c r="CG14">
         <v>6316980.0</v>
       </c>
+      <c r="CH14">
+        <v>6316980.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -7361,628 +7392,636 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ15"/>
       <c r="BR15">
         <v>177.0</v>
       </c>
       <c r="BS15">
-        <v>176.0</v>
+        <v>177.0</v>
       </c>
       <c r="BT15">
         <v>176.0</v>
       </c>
       <c r="BU15">
-        <v>134.0</v>
+        <v>176.0</v>
       </c>
       <c r="BV15">
         <v>134.0</v>
       </c>
       <c r="BW15">
-        <v>43.0</v>
+        <v>134.0</v>
       </c>
       <c r="BX15">
         <v>43.0</v>
       </c>
       <c r="BY15">
         <v>43.0</v>
       </c>
       <c r="BZ15">
         <v>43.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>43.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>43.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
+        <v>54129000.0</v>
+      </c>
+      <c r="C16">
         <v>82311000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>24130000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>41702000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>57829000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>91933000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>41979000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>57802000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>84900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>115852000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>43964000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>63083000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>97532000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>119845000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>56812000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>91819000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>129503000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>134146000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35207000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37977000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>49109000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>59418000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14708000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22716000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29163000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>40968000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12878000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30540000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>35394000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>46409000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16908000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22731000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>32874000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>32324000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15111000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>20769000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23620000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>26366000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>16215000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14026000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>16769000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>31159000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11650000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>15442000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26247000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>35090000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20893000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>21055000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>36384000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>61286000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>27991000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>26721000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>31260000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>46775000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>25063000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>12163000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>25247000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>49540000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>19237000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>30506000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>37072000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>18909000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>9280000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6928000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>8517000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9870000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9937000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>9516000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>15483000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>8307756.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11155883000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>29347882000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>25735043000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6137842.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>9881916000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2386212.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1509286.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2287677.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>1941822.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>3783000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>3398000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3173000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3091000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>3334000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2785000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3145000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>271000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>334000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>332000.0</v>
       </c>
-      <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>9567000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1974000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1991000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2001000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2006000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>5814000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2301000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3808000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2055000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5586000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4492000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4341000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4955000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>5441000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2492000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1131000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2275000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4806000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3263000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>4948000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>9500000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>10531000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10993000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>10809000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>11135000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>39313000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>39433000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>39244000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>38996000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>47925000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>47357000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>46854000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>47329000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>46909000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>47603000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>47723000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>47411000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>38656000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>38721000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>38926000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>28592000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>10249000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>9663000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8026,1456 +8065,1473 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
+        <v>66686000.0</v>
+      </c>
+      <c r="C20">
         <v>65583000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>63906000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>63936000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>61608000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>61246000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>63865000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>62929000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>62979000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>64105000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>31144000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>31157000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>30691000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>30622000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>32022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9535000.0</v>
       </c>
       <c r="Q20">
         <v>9535000.0</v>
       </c>
       <c r="R20">
+        <v>9535000.0</v>
+      </c>
+      <c r="S20">
         <v>8952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433000.0</v>
       </c>
       <c r="T20">
         <v>1433000.0</v>
       </c>
       <c r="U20">
         <v>1433000.0</v>
       </c>
       <c r="V20">
         <v>1433000.0</v>
       </c>
       <c r="W20">
         <v>1433000.0</v>
       </c>
       <c r="X20">
+        <v>1433000.0</v>
+      </c>
+      <c r="Y20">
         <v>2818000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2311000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2327000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2291000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1649000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1631000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1161000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1015000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5361000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5369000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>250000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>4944000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4960000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>4980000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>5001000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>5026000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>5041000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>5091000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>5134000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>5189000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>5272000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>5360000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>5458000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>24742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24751000.0</v>
       </c>
       <c r="AW20">
         <v>24751000.0</v>
       </c>
       <c r="AX20">
         <v>24751000.0</v>
       </c>
       <c r="AY20">
+        <v>24751000.0</v>
+      </c>
+      <c r="AZ20">
         <v>30997000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>30959000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>30944000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>30633000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>29547000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>29529000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>26255000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>24404000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>23164000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>21931000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>19285000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>18391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16247000.0</v>
       </c>
       <c r="BL20">
         <v>16247000.0</v>
       </c>
       <c r="BM20">
-        <v>14762000.0</v>
+        <v>16247000.0</v>
       </c>
       <c r="BN20">
         <v>14762000.0</v>
       </c>
       <c r="BO20">
+        <v>14762000.0</v>
+      </c>
+      <c r="BP20">
         <v>13679000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>13702000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>12253000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>12464542.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>10166051.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>8998264.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>8478554.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>8271133.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>6618917.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6236147.0</v>
       </c>
       <c r="BY20">
         <v>6236147.0</v>
       </c>
       <c r="BZ20">
+        <v>6236147.0</v>
+      </c>
+      <c r="CA20">
         <v>3736147.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>1365147.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>51719000.0</v>
+      </c>
+      <c r="C21">
         <v>51233000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>48448000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48983000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>48300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>48306000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>52074000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>51367000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>51301000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>53356000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18266000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18354000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18330000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18411000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>16852000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>11480000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11509000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10624000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6535000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6558000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7696000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7785000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7764000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8568000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8318000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8367000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9059000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7351000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7343000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7247000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7288000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5361000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5369000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5193000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4944000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4960000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4980000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5001000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5026000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5041000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5091000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5134000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5189000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5272000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5360000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5458000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11211000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11422000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11582000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>11750000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13873000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14019000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14200000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14359000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>12477000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>12631000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11459000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>16361000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9758000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8153000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6676000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9932000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>387000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3236000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2883000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>295000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2821000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>329000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>346000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>365616.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>418965.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>226051.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>317570.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>337242.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>356913.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>149727.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>159243.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>168876.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>222009.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>914825000.0</v>
+      </c>
+      <c r="C22">
         <v>903085000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1010734000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1140000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1099394000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1108672000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1413088000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1527758000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1429762000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1303030000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1071088000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>979427000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>854154000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>703939000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>630377000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>556383000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>494167000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>421758000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>412674000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>427109000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>415660000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>418458000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>532746000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>570680000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>583435000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>597394000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>624215000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>629246000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>568262000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>491091000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>525277000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>547062000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>518173000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>472467000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>529761000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>517464000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>484090000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>478266000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>607629000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>682049000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>684829000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>689464000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>813840000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>877823000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>880060000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>879440000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1062123000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1137700000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1116977000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1075978000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1175665000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1105819000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1001227000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>929216000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1048004000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>938267000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>823195000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>748047000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>738345000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>622471000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>463506000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>429844000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>428830000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>419945000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>352682000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>347580000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>355196000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>346463000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>290832000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>241093957.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>234688943.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>183170750.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>140655034.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>145766866.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>146048648.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>122488451.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>111657846.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>106253862.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>81630630.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>1614774000.0</v>
+      </c>
+      <c r="C23">
         <v>1616928000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1769360000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1877942000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1797687000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1813938000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2109403000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2220549000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2087667000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1992261000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1649738000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1517016000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1378105000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1188695000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1124770000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1077871000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1010197000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>946667000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>855219000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>839371000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>830741000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>815789000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>900856000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>948025000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>969739000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>975343000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1029524000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1029196000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>985106000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>792438000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>825210000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>839449000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>809415000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>760308000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>818290000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>822421000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>782928000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>771422000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>920297000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>984806000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1006043000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1047875000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1193670000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1280528000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1297720000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1349747000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1572772000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1624956000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1596642000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1564648000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1730930000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1636811000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1514476000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1444074000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1508448000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1374806000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1210445000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1088072000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1051417000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>917655000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>711456000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>648846000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>609360000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>587805000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>528986000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>514812000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>526487000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>519548000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>453157000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>410248195.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>388125983.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>338010275.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>240014180.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>239369466.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>192651833.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>155529643.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>141265575.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>138872083.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>105082317.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>150503000.0</v>
+      </c>
+      <c r="C24">
         <v>158565000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>154780000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>153058000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>153900000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>157767000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>131134000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>116666000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>105440000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>106407000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>87591000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>87052000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>93445000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>89950000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>91055000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>86500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>81974000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>74772000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>70502000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>63624000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>64868000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>44906000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>55109000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>48665000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>49522000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>75578000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>35754000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>34581000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>23871000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>25812000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>26255000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>22419000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>84746000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>97397000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>98169000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>120144000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>126606000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>126737000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>113181000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>134538000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>134328000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>172554000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>163721000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>175799000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>178905000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>199473000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>232168000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>197201000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>196418000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>224425000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>213717000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>209909000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>184926000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>182258000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>194232000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>185234000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>144985000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>57405000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>59544000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>31933000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>33092000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>33409000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>22970000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>24351000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>21456000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>21852000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>23192000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>28107000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>19403000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>14809000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2707000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2713000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>10520000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>14383000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>27864000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>25576000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>23534000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>93445000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>91055000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>86500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>81974000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>74772000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>70502000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>63624000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>64868000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>44906000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>55109000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>48665000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>49522000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>75578000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>35754000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>34581000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23871000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>25812000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>26255000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>22419000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>84746000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>97397000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>98169000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>120144000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>126606000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>126737000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>113181000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>134538000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>134328000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>172554000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>163721000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>175799000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>178905000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>199473000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>232168000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>197201000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>196418000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>224425000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>213717000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>209909000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>184926000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>182258000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>194232000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>185234000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>144985000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>57405000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>59544000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>31933000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9519,52 +9575,53 @@
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9608,376 +9665,382 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>828737000.0</v>
+      </c>
+      <c r="C28">
         <v>797839000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1002858000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1079048000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>990097000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>964716000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1208427000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1307154000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1167256000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1039573000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>782889000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>692890000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>561177000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>370018000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>385589000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>285800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>192795000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>144094000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>229474000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>266477000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>229029000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>227504000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>398716000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>455816000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>512068000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>480265000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>544405000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>545736000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>490595000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>291412000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>355624000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>384798000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>349998000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>292967000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>378276000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>372120000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>331370000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>308187000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>448269000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>529909000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>530183000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>529426000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>633317000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>706384000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>705900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>706943000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>920595000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>993566000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>948939000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>902908000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1047493000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>975205000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>842803000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>757876000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>871044000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>770784000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>614004000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>534746000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>540342000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>428386000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>313969000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>282305000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>288544000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>289197000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>209656000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>202757000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>212586000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>211200000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>151902000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>102873380.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>83426781.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>35431382.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>68790499.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>83081778.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>140243029.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>118592607.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>108761583.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>103484818.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>72419190.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>1332084000.0</v>
+      </c>
+      <c r="C29">
         <v>1313027000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1528827000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1627058000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1540311000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1538462000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1857055000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1954612000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1806930000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1671601000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1430620000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1290635000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1107909000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>891869000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>882320000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>841671000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>728608000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>651262000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>664406000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>646480000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>618187000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>582613000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>714937000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>759593000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>778689000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>768444000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9992,563 +10055,570 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>109579000.0</v>
+      </c>
+      <c r="C30">
         <v>127031000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>146732000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>127608000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>124007000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>119814000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>140295000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>131776000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>134142000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>153657000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>129399000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>119753000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>131284000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>95844000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>111849000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>96369000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>84870000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>94287000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>85842000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>82068000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>71928000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>69109000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73531000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>75782000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>76430000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>72776000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>88907000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>86486000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>85853000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>77500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>81690000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>78411000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>66268000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>60672000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>73716000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>69747000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>68317000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>65462000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>76362000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>64450000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>55389000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>65534000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>69390000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>70797000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>64892000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>80600000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>104388000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>86305000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>79895000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>101557000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>110981000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>100199000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>93403000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>122289000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>96568000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>66203000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>53679000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>82518000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>52952000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>53496000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>51474000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>44945000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>34976000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>29478000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25230000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>23849000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23593000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>20524000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>22595000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>21060000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>20685208.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>31640033.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>28170302.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>23135491.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>19714499.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11436275.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9169438.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>10921049.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>5794144.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>547170000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>515012000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>487273000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>462413000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>453262000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>430439000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>415623000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>405610000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>383861000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>369954000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>362063000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>358371000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>343406000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>336449000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>345104000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>330929000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>326959000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>319768000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>335311000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>329277000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>320594000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>316115000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>321855000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>314211000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>309765000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>312316000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>321179000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>327317000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>324731000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>330928000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>332422000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>367831000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>363514000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>360530000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>371041000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>367091000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>365884000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>366564000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>372270000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>362514000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>355862000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>351503000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>351518000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>338355000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>323339000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>322897000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>301140000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>284409000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>274027000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>296173000.0</v>
+      </c>
+      <c r="C32">
         <v>318017000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>324045000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>315149000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>316900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>331672000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>384672000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>365680000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>367151000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>366614000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>400144000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>387485000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>383348000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>371099000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>341006000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>352878000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>330856000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>315608000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>298494000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>284974000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>278387000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>262734000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>275615000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>248224000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>243909000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>233383000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10563,2316 +10633,2341 @@
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:85">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>530128000.0</v>
+      </c>
+      <c r="C33">
         <v>526948000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>541260000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>551660000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>524869000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>521310000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>512704000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>511449000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>472778000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>473246000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>364190000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>351528000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>334518000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>319445000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>321067000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>265326000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>261842000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>256338000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>251042000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>243926000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>242149000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>235555000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>244034000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>249935000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>248413000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>247797000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>256125000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>255677000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>255431000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>151546000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>156915000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>153154000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>156069000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>161162000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>162589000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>167219000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>166412000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>163554000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>176384000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>181069000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>183495000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>189630000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>191580000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>197762000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>206797000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>221260000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>265031000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>281748000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>280753000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>277265000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>293553000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>292862000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>287638000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>251674000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>238801000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>235708000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>216470000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>167047000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>157174000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>134093000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>110692000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>93695000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>75762000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>73421000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>66171000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>63923000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>62241000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>63962000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>58778000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>60095440.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>39320029.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>34661692.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>27810640.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>26422292.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>22046947.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>19676382.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>16989589.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>13477035.0</v>
       </c>
-      <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>8530151.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:85">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34">
+        <v>10397000.0</v>
+      </c>
+      <c r="C34">
         <v>8761000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5078000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3434000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2601000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1838000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>43527000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>43820000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2455000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>834000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2661000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3543000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5051000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>6212000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>7020000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4438000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>57240000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>4374000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>6192000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>6746000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>7555000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>8535000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>91158000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>9060000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>91914000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>96232000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>98188000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>100308000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>101948000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5908000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>7423000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>8268000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>8011000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>10492000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>10216000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>8769000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>5694000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>5180000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>2217000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2225000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2269000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2412000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>3083000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>3289000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>3488000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>3312000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>2869000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>2824000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>7360000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>6515000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>6445000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>6608000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>8970000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>9551000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>1870000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>2150000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>2087000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>2854000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3419000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>3010000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:85">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>259824000.0</v>
+      </c>
+      <c r="C35">
         <v>265667000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>252678999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>256465999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>236325000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>238905000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>229176000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>217563000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>177328000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>182218000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>138501000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>142332000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>153833000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>154238000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>150786000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>143927000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>141215000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>136747000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>135958000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>137048000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>141453000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>127008000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>152081000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>143367000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>145244000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>136076000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>139528000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>139381000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>130160000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>36675000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>39119000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>33179000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>93888000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>110164000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>113191000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>132176000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>137248000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>141417000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>125929000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>147756000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>147406000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>186101000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>206117000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>218521000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>221637000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>241781000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>282962000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>247382000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>250632000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>278269000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>267071000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>264120000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>241619000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>239220000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>234758000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>226105000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>185998000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>88851000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>73212000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>44606000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>45285000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>46235000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>32462000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>33539000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>31377000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>32002000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>31323000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>36422000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>27426000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>20258705.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>8777205.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>7419683.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>13930929.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>17059484.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>33819740.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>28527816.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>26370045.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>26469581.0</v>
       </c>
-      <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>20154845.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:85">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>593000.0</v>
+      </c>
+      <c r="C36">
         <v>625000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>674000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1142000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1158000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1581000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1654000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1652000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-49650000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-51573000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1821000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1820000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1814000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1178000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1211000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1220000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1032000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1041000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1070000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1079000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1081000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1090000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1129000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1130000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1131000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1113000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1163000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1164000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1168000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1178000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1252000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1433000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1442000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1450000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>948000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1312000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1347000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1359000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1394000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1432000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1322000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1317000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>7610000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>6490000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6649000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>7122000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12131000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>12520000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>12640000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>12764000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12831000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>12759000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>12445000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>12041000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>11121000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>11014000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>10997000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>198000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>5923000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>5464000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>5297000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-3247000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>3213000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-2867000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-2645000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2262000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-2154000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2322000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2107000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1996335.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2477249.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2276321.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2110949.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1791581.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1560608.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1379128.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1318127.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1396907.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>1616663.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:85">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
         <v>607000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>793000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>814000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>827000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>155000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>1860000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1989000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>2554000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>2422000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>2571000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>2862000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>2817000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>3085000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>3409000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>3621000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>3312000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>3395000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>1002000.0</v>
       </c>
-      <c r="BG37">
-[...1 lines deleted...]
-      </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:85">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>5589000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>2424000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4148000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3459000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3329000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2369000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7796000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6344000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5694000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4727000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>86317000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4467000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4914000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3260000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4561000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4337000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>4259000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4188000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4586000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4218000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4587000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>10115000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6163000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6606000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6659000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6907000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6420000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>6473000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>6413000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>6451000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>12799000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>11762000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>12009000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>12580000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>48084000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>48693000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>48973000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>49265000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>57701000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>57737000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>57589000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>57033000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>53145000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>53174000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>48711000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>40765000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>38845000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>35548000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>31258000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>28323000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>19847000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>19483000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>17645000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>17319000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>16500000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>16353000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>14706000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>14827000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>13062000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>11500000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>10907000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>10400000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>8536000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>7765000.0</v>
       </c>
-      <c r="BY38"/>
-      <c r="BZ38">
+      <c r="BZ38"/>
+      <c r="CA38">
         <v>5302000.0</v>
       </c>
-      <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
+      <c r="CH38"/>
     </row>
-    <row r="39" spans="1:85">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>30664000.0</v>
+      </c>
+      <c r="C39">
         <v>31700000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21844000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>25999000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>27903000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28244000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>19896000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>18347000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>15301000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>24262000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15080000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13543000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>19792000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>25554000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15625000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17736000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>22223000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>28135000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15121000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20684000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11275000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13677000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8737000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7144000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10626000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>13655000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>15714000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16540000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>24458000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>31112000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>9085000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>22298000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>11651000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>12611000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8363000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>10465000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>7868000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>10989000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7491000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6148000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>18548000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>22764000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>40451000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>38730000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>41616000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>26217000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>31008000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>29490000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>37006000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>40178000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>37363000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>35524000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>17956000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>16535000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>9407000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>8119000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>10384000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>7478000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5056000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>5401000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>4177000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4250000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3790000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3500000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>3569000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3275000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3081000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2618000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2238000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1958000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1666617.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1551570.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1409271.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1242312.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1044165.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>706413.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>758303.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>648137.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>455972.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
+      <c r="CH39"/>
     </row>
-    <row r="40" spans="1:85">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>71346000.0</v>
+      </c>
+      <c r="C40">
         <v>75248000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>68007000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>55560000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>61975000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>52317000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>59460000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>58892000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>65402000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>74400000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>71211000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>49360000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>48042000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>58159000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>57603000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>42856000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>54394000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>51873000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>53211000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>48602000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>38032000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>38968000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>38433000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>38122000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>30726000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>30705000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>39392000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>36964000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>30091000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>28819000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>21182000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>22863000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>19087000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>24781000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>27298000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>28918000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>23636000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>26662000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>35403000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>30488000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>27245000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>27667000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>30879000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>32593000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>34902000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>72275000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>38507000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>42648000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>43634000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>97027000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>44036000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>34854000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>35869000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>28523000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>32527000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>23263000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>21903000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>23241000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>22387000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>14699000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>15460000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>44996000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>22403000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>16708000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>18306000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>22844000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>20310000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>16918000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>22880000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>23465733.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-2665357570.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>35724866.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-1208119320.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>25447375.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-984859638.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>9232234.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>5162928.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2059606.0</v>
       </c>
-      <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>2291935.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
+      <c r="CH40"/>
     </row>
-    <row r="41" spans="1:85">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>13112000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>8994000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>6429000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5957000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6380000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>6192000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>6746000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5180000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>8535000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13069000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>7963000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>7476000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>5797000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9444000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>7031000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>6189000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>10863000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>12864000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>10760000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>9142000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>10492000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>10216000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>8769000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5694000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>5180000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2217000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2225000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2269000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2412000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3083000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3289000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>3488000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3312000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2869000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2824000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7360000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6515000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>6445000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>6608000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>8970000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9551000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1870000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2150000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2087000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2854000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>3419000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3010000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2530000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>3814000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2498000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2584000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3562000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>3794000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3214000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>3926000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>4186000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1946000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>3293000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2045000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1514000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>811000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>638000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>285000.0</v>
       </c>
-      <c r="BY41"/>
-      <c r="BZ41">
+      <c r="BZ41"/>
+      <c r="CA41">
         <v>330000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
+      <c r="CH41"/>
     </row>
-    <row r="42" spans="1:85">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
-        <v>266904999.0</v>
+        <v>267247000.0</v>
       </c>
       <c r="C42">
+        <v>266905000.0</v>
+      </c>
+      <c r="D42">
         <v>265608000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>264395000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>263007000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>262097000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>261011000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>259911000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>258700000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>258657000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>257881000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>256984000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>256207000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>256541000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>256073000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>255188000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>254390000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>254455000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>253782000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>253129000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>252547000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>252913000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>252270000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>251587000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>251051000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>250607000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>249984000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>249228000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>248534000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>248423000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>247813000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>247149000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>246451000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>246509000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>245140000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>244522000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>242938000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>240615000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>242019000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>240674000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>243736000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>242491000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>242149000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>241158000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>240505000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>240180000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>240057000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>239383000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>238795000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>238857000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>238331000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>237772000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>237263000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>236521000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>235892000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>235336000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>234651000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>218156000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>216881000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>216461000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>140773000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>140466000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>139772000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>139428000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>139059000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>138775000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>138518000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>138187000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>137949000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-35838258000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-32671381068.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-24494801721.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-21244710153.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-17861109079.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>637219.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>622864.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>384064.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>514864.0</v>
       </c>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>343757.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
+      <c r="CH42"/>
     </row>
-    <row r="43" spans="1:85">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12916,87 +13011,86 @@
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:85">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13040,1908 +13134,1929 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
-      <c r="BW44">
+      <c r="BW44"/>
+      <c r="BX44">
         <v>4199000.0</v>
       </c>
-      <c r="BX44">
+      <c r="BY44">
         <v>1742000.0</v>
       </c>
-      <c r="BY44"/>
-      <c r="BZ44">
+      <c r="BZ44"/>
+      <c r="CA44">
         <v>1680000.0</v>
       </c>
-      <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:85">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
+        <v>599711000.0</v>
+      </c>
+      <c r="C45">
         <v>592350000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>602218000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>605147000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>581287000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>575691000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>558777000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>577552000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>539923000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>532459000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>307990000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>296428000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>281514000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>267988000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>268045000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>229591000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>227326000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>221610000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>229921000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>234082000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>232870000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>233843000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>240214000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>242340000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>242198000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>138950000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>144026000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>143575000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>146113000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>151047000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>156426000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>160613000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>159753000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>156647000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>169964000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>174596000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>177082000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>183179000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>178781000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>186000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>194788000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>208680000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>216947000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>233055000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>231780000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>228000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>235852000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>235125000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>230049000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>194641000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>185656000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>182534000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>167759000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>126282000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>118329000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>98545000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>79434000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>65372000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>55915000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>53938000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>48526000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>46604000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>45741000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>47609000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>44072000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>45268947.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>26257764.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>23161056.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>16903567.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>16022336.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>13510509.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>11911380.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>9276072.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>8175105.0</v>
       </c>
-      <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>5326332.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:85">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>410359000.0</v>
+      </c>
+      <c r="C46">
         <v>408180000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>419331000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>426107000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>406139000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>407625000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>394576000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>394989000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>356330000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>353473000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>307990000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>296428000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>281514000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>267988000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>268045000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>240852000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>237469000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>234393000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>235278000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>229591000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>227326000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>221610000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>229921000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>234082000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>232870000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>233843000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>240214000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>242340000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>242198000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>138950000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>144026000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>143575000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>146113000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>151047000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>156426000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>160613000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>159753000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>156647000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>169964000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>174596000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>177082000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>183179000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>178781000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>186000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>194788000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>208680000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>216947000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>233055000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>231780000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>228000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>235852000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>235125000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>230049000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>194641000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>185656000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>182534000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>167759000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>126282000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>118329000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>98545000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>79434000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>65372000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>55915000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>53938000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>48526000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>46604000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>45741000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>47609000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>44072000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>45268947.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>26257764.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>23161056.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>16903567.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>16022336.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>13510509.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>11911380.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>9276072.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>8175105.0</v>
       </c>
-      <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>5326332.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:85">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>296428000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>267988000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>268045000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>240852000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>237469000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>234393000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>235278000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>229591000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>227326000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>221610000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>148520000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>234082000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>148293000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>233843000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>148090000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>146908000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>144794000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>138950000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>144026000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>143575000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>146113000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>151047000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>156426000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>160613000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>159753000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>156647000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>169964000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>174596000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>177082000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>183179000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>178781000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>186000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>194788000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>208680000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>216947000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>233055000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>231780000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>228000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>235852000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>235125000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>230049000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>194641000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>185656000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>182534000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>167759000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>126282000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>118329000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>98545000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>79434000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>65372000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>55915000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>53938000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>48526000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>46604000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>45741000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>47609000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>44072000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>45268000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>26258000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>23161000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>16903000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>16022000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>13511000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>11912000.0</v>
       </c>
-      <c r="BY47"/>
-      <c r="BZ47">
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>8175000.0</v>
       </c>
-      <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
+      <c r="CH47"/>
     </row>
-    <row r="48" spans="1:85">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>293524000.0</v>
+      </c>
+      <c r="C48">
         <v>306140000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>342308000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>341110000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>347110000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>360314000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>404075000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>402362000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>406666000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>397225000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>373263000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>343070000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>311749000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>284784000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>266672000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>225414000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>200456000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>182916000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>160482000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>138665000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>127416000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>116869000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>116087000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>106175000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>99775000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>97717000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>97044000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>88830000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>83319000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>89228000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>91387000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>80613000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>75432000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>77046000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>75361000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>72977000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>78163000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>85347000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>93586000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>93322000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>95842000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>99526000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>134576000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>131120000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>131114000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>137418000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>164882000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>162412000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>165380000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>169575000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>169968000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>164143000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>160310000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>160724000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>145118000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>131057000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>125848000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>118251000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>100450000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>87650000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>81359000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>74091000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>63728000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>56022000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>53308000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>51749000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>48386000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>42653000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>37802000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>36012025.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>32841745.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>24656844.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>21324351.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>17937226.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>17714103.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>15030646.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>14181692.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>12863630.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>9348880.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
+      <c r="CH48"/>
     </row>
-    <row r="49" spans="1:85">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>311749000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>266672000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>225415000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>200456000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>182916000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>160482000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>138665000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>127416000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>116869000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>116087000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>106175000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>99775000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>97717000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>97044000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>88830000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>83319000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>89228000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>91387000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>80613000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>75432000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>77046000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>75361000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>72977000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>78163000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>85347000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>93586000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>93322000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>95842000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>99526000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>134576000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>131120000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>131114000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>137418000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>164882000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>162412000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>165380000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>169575000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>169968000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>164143000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>160310000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>160724000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>145118000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>131057000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>125848000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>118251000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>100450000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>87650000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:85">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50">
+        <v>615104000.0</v>
+      </c>
+      <c r="C50">
         <v>575164000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>761421000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>863657000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>780967000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>766618000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1057721000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1178380000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1038889000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>907552000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>717196000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>606902000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>450431000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>265613000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>279978000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>280894000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>195151000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>141291000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>180326000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>191004000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>174236000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>166426000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>292260000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>356136000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>382089000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>385551000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>459006000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>455240000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>422543000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>322345000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>44847000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>44444000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>407252000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1574000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1529000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>429646000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>261005000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2528000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>387519000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>446461000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>4393000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>10982000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:85">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>858315000.0</v>
+      </c>
+      <c r="C51">
         <v>826003000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1051648000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1111723000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1011611000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1000614000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1231847000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1338373000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1202940000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1077639000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>852870000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>745655000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>599534000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>413931000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>431441000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>427857000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>339890000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>290243000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>320014000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>332061000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>318758000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>306494000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>440524000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>500300000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>562903000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>523986000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>596825000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>595253000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>553926000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>348157000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>407867000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>434471000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>407252000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>346363000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>422137000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>429646000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>387611000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>361338000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>500700000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>580999000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>593965000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>618891000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>711726000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>801800000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>810255000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>834471000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1030817000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1083279000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1030950000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>977150000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1160861000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1077612000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>957055000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>882236000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>986712000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>897293000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>720721000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>614588000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>638232000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>530580000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>395576000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>358417000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>354546000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>350658000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>290990000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>278942000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>294962000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>297181000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>230616000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>188914548.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>175191967.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>122417612.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>110759432.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>125884283.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>144040603.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>119814729.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>111451982.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>111056818.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>81090610.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:85">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>619217000.0</v>
+      </c>
+      <c r="C52">
         <v>579248000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>765628000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>872369000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>786846000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>772365000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1065899000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1186292000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1049807000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>918303000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>726591000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>616435000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>460319000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>275468000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>289649000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>290359000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>204632000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>158358000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>190248000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>201759000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>184860000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>188021000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>304633000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>368294000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>425135000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>399518000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>471008000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>467424000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>434680000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>322345000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>385434000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>414026000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>324150000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>249181000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>323968000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>309502000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>261005000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>234601000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>387519000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>446461000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>459637000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>446337000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>548005000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>626001000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>631350000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>636144000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>798649000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>886078000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>834532000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>753952000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>947144000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>867703000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>772129000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>699978000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>792480000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>712059000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>575736000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>557183000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>578688000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>498647000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>362484000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>325008000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>331576000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>326307000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>269534000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>257090000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>271770000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>269074000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>211213000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>174104885.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>172484809.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>119705138.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>100239446.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>111501488.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>116176357.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>94238572.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>86253217.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>87522384.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>63440432.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:85">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -14985,116 +15100,117 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>44994000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>49904000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:85">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15138,1125 +15254,1138 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:85">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>1614774000.0</v>
+      </c>
+      <c r="C55">
         <v>1616928000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1769360000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1877942000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1797687000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1813938000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2109403000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2220549000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2087667000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1992261000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1649738000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1517016000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1378105000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1188695000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1124770000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1077871000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1010197000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>946667000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>855219000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>839371000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>830741000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>815789000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>900856000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>948025000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>969739000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>975343000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1029524000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1029196000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>985106000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>792438000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>825210000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>839449000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>809415000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>760308000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>818290000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>822421000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>782928000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>771422000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>920297000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>984806000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1006043000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1047875000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1193670000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1280528000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1297720000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1349747000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1572772000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1624956000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1596642000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1564648000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1730930000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1636811000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1514476000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1444074000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1508448000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1374806000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1210445000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1088072000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1051417000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>917655000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>711456000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>648846000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>609360000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>587805000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>528986000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>514812000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>526487000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>519548000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>453157000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>410248195.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>388125983.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>338010275.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>240014180.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>239369466.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>192651833.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>155529643.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>141265575.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>138872083.0</v>
       </c>
-      <c r="CA55"/>
       <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>105082317.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
+      <c r="CH55"/>
     </row>
-    <row r="56" spans="1:85">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>1084646000.0</v>
+      </c>
+      <c r="C56">
         <v>1089980000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1228100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1326282000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1272818000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1292628000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1596699000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1709100000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1614889000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1519015000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1285548000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1165488000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1043587000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>869250000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>803703000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>812545000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>748355000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>690329000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>604177000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>595445000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>588592000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>580234000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>656822000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>698090000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>721326000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>727546000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>773399000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>773519000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>729675000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>640892000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>668295000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>686295000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>653346000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>599146000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>655701000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>655202000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>616516000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>607868000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>743913000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>803737000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>822548000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>858245000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1002090000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1082766000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1090923000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1128487000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1307741000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1343208000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1315889000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1287383000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1437377000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1343949000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1226838000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1192400000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1269647000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1139098000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>993975000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>921025000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>894243000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>783562000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>600764000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>555151000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>533598000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>514384000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>462815000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>450889000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>464246000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>455586000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>394379000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>350152755.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>348805954.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>303348583.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>212203540.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>212947174.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>170604886.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>135853261.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>124275986.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>125395048.0</v>
       </c>
-      <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>96552166.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
+      <c r="CH56"/>
     </row>
-    <row r="57" spans="1:85">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>788473000.0</v>
+      </c>
+      <c r="C57">
         <v>771963000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>904055000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1011133000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>955918000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>960956000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1212027000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1343420000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1247738000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1152401000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>885404000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>778003000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>660239000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>498151000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>462697000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>459667000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>417499000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>374721000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>305683000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>310471000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>310205000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>317500000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>381207000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>449866000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>477417000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>494163000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>547717000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>553856000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>526204000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>420452000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>448511000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>480315000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>394043000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>328289000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>385944000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>375520000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>328384000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>308826000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>462025000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>507278000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>522011000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>523425000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>613719000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>692394000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>710038000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>729607000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>884777000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>972963000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>940691000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>875037000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1053613000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>969034000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>873125000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>804935000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>889690000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>779890000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>660441000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>661882000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>660874000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>568938000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>444039000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>388054000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>373398000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>358816000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>305242000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>292286000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>308260000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>302286000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>249980000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>216222618.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>208984670.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>168548137.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>146442270.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>146192927.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>140480728.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>111348274.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>99156853.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>99023965.0</v>
       </c>
-      <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>75234792.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
+      <c r="CH57"/>
     </row>
-    <row r="58" spans="1:85">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>1048297000.0</v>
+      </c>
+      <c r="C58">
         <v>1037630000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1156734000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1267599000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1192243000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1199861000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1441203000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1560983000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1425066000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1334619000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1023905000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>920335000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>814072000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>652389000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>613483000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>603594000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>558714000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>511468000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>441641000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>447519000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>451658000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>444508000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>533288000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>593233000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>622661000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>630239000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>687245000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>693237000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>656364000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>457127000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>487630000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>513494000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>487931000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>438453000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>499135000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>507696000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>465632000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>450243000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>587954000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>655034000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>669417000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>709526000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>819836000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>910915000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>931675000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>971388000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1167739000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1220345000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1191323000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1153306000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1320684000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1233154000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1114744000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1044155000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1124448000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1005995000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>846439000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>750733000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>734086000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>613544000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>489324000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>434289000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>405860000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>392355000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>336619000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>324288000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>339583000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>338708000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>277406000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>236481323.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>217761875.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>175967820.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>160373199.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>163252411.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>174300468.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>139876090.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>125526898.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>125493546.0</v>
       </c>
-      <c r="CA58"/>
       <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>95389637.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
+      <c r="CH58"/>
     </row>
-    <row r="59" spans="1:85">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>337580000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>325955000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>321484000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>321855000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>319155000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>314725000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>317296000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>321179000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>332343000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>329772000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>336626000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -16267,357 +16396,361 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:85">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>566477000.0</v>
+      </c>
+      <c r="C60">
         <v>579298000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>612626000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>610343000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>605444000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>614077000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>668200000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>659566000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>662601000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>657642000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>625833000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>596681000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>564033000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>536306000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>511287000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>474277000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>451483000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>435199000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>413578000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>391852000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>379083000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>371281000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>367568000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>354792000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>347078000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>345104000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>342279000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>335959000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>328742000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>335311000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>337580000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>325955000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>321484000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>321855000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>319155000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>314725000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>317296000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>321179000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>332343000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>329772000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>336019000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>337556000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>373020000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>368786000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>365890000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>376499000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>403044000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>402057000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>402897000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>408771000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>407384000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>400840000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>396647000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>396510000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>380379000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>365499000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>360611000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>336337000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>317331000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>304111000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>222132000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>214557000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>203500000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>195450000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>192367000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>190524000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>186904000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>180840000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>175751000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>173766872.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>170364108.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>162042455.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>79640981.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>76117055.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>18351365.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>15653553.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>15738677.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>13378537.0</v>
       </c>
-      <c r="CA60"/>
       <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>9692680.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
+      <c r="CH60"/>
     </row>
-    <row r="61" spans="1:85">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -16661,77 +16794,80 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
+      <c r="CH61"/>
     </row>
-    <row r="62" spans="1:85">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16775,50 +16911,51 @@
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16911,54 +17048,54 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
-        <v>2044550000.0</v>
+        <v>2044551000.0</v>
       </c>
       <c r="C2">
         <v>2306492000.0</v>
       </c>
       <c r="D2">
         <v>2227091000.0</v>
       </c>
       <c r="E2">
         <v>1769467000.0</v>
       </c>
       <c r="F2">
         <v>1379182000.0</v>
       </c>
       <c r="G2">
         <v>1149860000.0</v>
       </c>
       <c r="H2">
         <v>1054353000.0</v>
       </c>
       <c r="I2">
         <v>1029917000.0</v>
       </c>
       <c r="J2">
         <v>987638000.0</v>
       </c>
@@ -16986,51 +17123,51 @@
       <c r="R2">
         <v>697686000.0</v>
       </c>
       <c r="S2">
         <v>570567702.0</v>
       </c>
       <c r="T2">
         <v>360918778.0</v>
       </c>
       <c r="U2">
         <v>243986668.0</v>
       </c>
       <c r="V2">
         <v>193758122.0</v>
       </c>
       <c r="W2"/>
       <c r="X2">
         <v>79269000.0</v>
       </c>
       <c r="Y2">
         <v>54189000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>37565000.0</v>
       </c>
       <c r="C3">
         <v>38601000.0</v>
       </c>
       <c r="D3">
         <v>31479000.0</v>
       </c>
       <c r="E3">
         <v>25197000.0</v>
       </c>
       <c r="F3">
         <v>32021000.0</v>
       </c>
       <c r="G3">
         <v>35238000.0</v>
       </c>
       <c r="H3">
         <v>40301000.0</v>
       </c>
       <c r="I3">
         <v>23605000.0</v>
       </c>
@@ -17059,83 +17196,83 @@
         <v>8969000.0</v>
       </c>
       <c r="R3">
         <v>7950000.0</v>
       </c>
       <c r="S3">
         <v>4583091.0</v>
       </c>
       <c r="T3">
         <v>2515353.0</v>
       </c>
       <c r="U3">
         <v>1767684.0</v>
       </c>
       <c r="V3">
         <v>1200456.0</v>
       </c>
       <c r="W3">
         <v>829371.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
-        <v>-2681000.0</v>
+        <v>-2324000.0</v>
       </c>
       <c r="C5">
         <v>4008000.0</v>
       </c>
       <c r="D5">
         <v>168845000.0</v>
       </c>
       <c r="E5">
         <v>138323000.0</v>
       </c>
       <c r="F5">
         <v>92613000.0</v>
       </c>
       <c r="G5">
         <v>37935000.0</v>
       </c>
       <c r="H5">
         <v>23858000.0</v>
       </c>
       <c r="I5">
         <v>30051000.0</v>
       </c>
       <c r="J5">
         <v>12097000.0</v>
       </c>
@@ -17165,54 +17302,54 @@
       </c>
       <c r="S5">
         <v>34473659.0</v>
       </c>
       <c r="T5">
         <v>15615387.0</v>
       </c>
       <c r="U5">
         <v>11560957.0</v>
       </c>
       <c r="V5">
         <v>7821963.0</v>
       </c>
       <c r="W5">
         <v>162183305.0</v>
       </c>
       <c r="X5">
         <v>1577000.0</v>
       </c>
       <c r="Y5">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
-        <v>34884000.0</v>
+        <v>35241000.0</v>
       </c>
       <c r="C6">
         <v>42609000.0</v>
       </c>
       <c r="D6">
         <v>200324000.0</v>
       </c>
       <c r="E6">
         <v>163520000.0</v>
       </c>
       <c r="F6">
         <v>124634000.0</v>
       </c>
       <c r="G6">
         <v>73173000.0</v>
       </c>
       <c r="H6">
         <v>64159000.0</v>
       </c>
       <c r="I6">
         <v>53656000.0</v>
       </c>
       <c r="J6">
         <v>37202000.0</v>
       </c>
@@ -17242,114 +17379,114 @@
       </c>
       <c r="S6">
         <v>39056750.0</v>
       </c>
       <c r="T6">
         <v>18130740.0</v>
       </c>
       <c r="U6">
         <v>13328641.0</v>
       </c>
       <c r="V6">
         <v>9022419.0</v>
       </c>
       <c r="W6">
         <v>162183305.0</v>
       </c>
       <c r="X6">
         <v>1577000.0</v>
       </c>
       <c r="Y6">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1809000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
-        <v>382557000.0</v>
+        <v>382556000.0</v>
       </c>
       <c r="C9">
         <v>395630000.0</v>
       </c>
       <c r="D9">
         <v>531354000.0</v>
       </c>
       <c r="E9">
         <v>439839000.0</v>
       </c>
       <c r="F9">
         <v>332724000.0</v>
       </c>
       <c r="G9">
         <v>261362000.0</v>
       </c>
       <c r="H9">
         <v>250818000.0</v>
       </c>
       <c r="I9">
         <v>231588000.0</v>
       </c>
       <c r="J9">
         <v>215300000.0</v>
       </c>
@@ -17379,51 +17516,51 @@
       </c>
       <c r="S9">
         <v>119869406.0</v>
       </c>
       <c r="T9">
         <v>72052433.0</v>
       </c>
       <c r="U9">
         <v>48611330.0</v>
       </c>
       <c r="V9">
         <v>34712158.0</v>
       </c>
       <c r="W9">
         <v>162183305.0</v>
       </c>
       <c r="X9">
         <v>18186000.0</v>
       </c>
       <c r="Y9">
         <v>12369000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>-45407000.0</v>
       </c>
       <c r="C10">
         <v>-49985000.0</v>
       </c>
       <c r="D10">
         <v>151040000.0</v>
       </c>
       <c r="E10">
         <v>135241000.0</v>
       </c>
       <c r="F10">
         <v>86901000.0</v>
       </c>
       <c r="G10">
         <v>30753000.0</v>
       </c>
       <c r="H10">
         <v>14652000.0</v>
       </c>
       <c r="I10">
         <v>16154000.0</v>
       </c>
@@ -17454,51 +17591,51 @@
       <c r="R10">
         <v>26992000.0</v>
       </c>
       <c r="S10">
         <v>30504799.0</v>
       </c>
       <c r="T10">
         <v>9322698.0</v>
       </c>
       <c r="U10">
         <v>6088311.0</v>
       </c>
       <c r="V10">
         <v>4452865.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>279000.0</v>
       </c>
       <c r="Y10">
         <v>682000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
         <v>8767000.0</v>
       </c>
       <c r="C11">
         <v>-13074000.0</v>
       </c>
       <c r="D11">
         <v>38599000.0</v>
       </c>
       <c r="E11">
         <v>33373000.0</v>
       </c>
       <c r="F11">
         <v>20854000.0</v>
       </c>
       <c r="G11">
         <v>11397000.0</v>
       </c>
       <c r="H11">
         <v>699000.0</v>
       </c>
       <c r="I11">
         <v>3972000.0</v>
       </c>
@@ -17531,51 +17668,51 @@
       </c>
       <c r="S11">
         <v>12430000.0</v>
       </c>
       <c r="T11">
         <v>4110000.0</v>
       </c>
       <c r="U11">
         <v>2450000.0</v>
       </c>
       <c r="V11">
         <v>1721000.0</v>
       </c>
       <c r="W11">
         <v>-1271508.0</v>
       </c>
       <c r="X11">
         <v>115000.0</v>
       </c>
       <c r="Y11">
         <v>266000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
         <v>43083000.0</v>
       </c>
       <c r="C12">
         <v>53993000.0</v>
       </c>
       <c r="D12">
         <v>21105000.0</v>
       </c>
       <c r="E12">
         <v>6944000.0</v>
       </c>
       <c r="F12">
         <v>5712000.0</v>
       </c>
       <c r="G12">
         <v>7182000.0</v>
       </c>
       <c r="H12">
         <v>9806000.0</v>
       </c>
       <c r="I12">
         <v>13874000.0</v>
       </c>
@@ -17608,143 +17745,143 @@
       </c>
       <c r="S12">
         <v>3969000.0</v>
       </c>
       <c r="T12">
         <v>6292000.0</v>
       </c>
       <c r="U12">
         <v>5472646.0</v>
       </c>
       <c r="V12">
         <v>3369098.0</v>
       </c>
       <c r="W12">
         <v>1692557.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13">
         <v>4389000.0</v>
       </c>
       <c r="C13"/>
       <c r="D13">
         <v>3300000.0</v>
       </c>
       <c r="E13">
         <v>3862000.0</v>
       </c>
       <c r="F13">
         <v>2431000.0</v>
       </c>
       <c r="G13">
         <v>527000.0</v>
       </c>
       <c r="H13">
         <v>3126000.0</v>
       </c>
       <c r="I13">
         <v>2547000.0</v>
       </c>
       <c r="J13">
         <v>1635000.0</v>
       </c>
       <c r="K13">
         <v>1524000.0</v>
       </c>
       <c r="L13">
         <v>33101000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>-356000.0</v>
       </c>
       <c r="L14">
         <v>-337000.0</v>
       </c>
       <c r="M14">
         <v>-1260000.0</v>
       </c>
       <c r="N14">
         <v>-747000.0</v>
       </c>
       <c r="O14">
         <v>86000.0</v>
       </c>
       <c r="P14">
         <v>-15000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
         <v>-54174000.0</v>
       </c>
       <c r="C15">
         <v>-36911000.0</v>
       </c>
       <c r="D15">
         <v>110922000.0</v>
       </c>
       <c r="E15">
         <v>101868000.0</v>
       </c>
       <c r="F15">
         <v>66047000.0</v>
       </c>
       <c r="G15">
         <v>19356000.0</v>
       </c>
       <c r="H15">
         <v>13953000.0</v>
       </c>
       <c r="I15">
         <v>12182000.0</v>
       </c>
@@ -17777,51 +17914,51 @@
       </c>
       <c r="S15">
         <v>18074799.0</v>
       </c>
       <c r="T15">
         <v>5212698.0</v>
       </c>
       <c r="U15">
         <v>3638311.0</v>
       </c>
       <c r="V15">
         <v>2731865.0</v>
       </c>
       <c r="W15">
         <v>1271508.0</v>
       </c>
       <c r="X15">
         <v>164000.0</v>
       </c>
       <c r="Y15">
         <v>416000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>66047000.0</v>
       </c>
       <c r="G16">
         <v>19356000.0</v>
       </c>
       <c r="H16">
         <v>13732000.0</v>
       </c>
       <c r="I16">
         <v>11980000.0</v>
       </c>
       <c r="J16">
         <v>-6908000.0</v>
       </c>
       <c r="K16">
         <v>-13936000.0</v>
       </c>
       <c r="L16">
         <v>-37175000.0</v>
@@ -17838,51 +17975,51 @@
       <c r="P16">
         <v>44160000.0</v>
       </c>
       <c r="Q16">
         <v>22342000.0</v>
       </c>
       <c r="R16">
         <v>15737000.0</v>
       </c>
       <c r="S16">
         <v>18075000.0</v>
       </c>
       <c r="T16">
         <v>5213000.0</v>
       </c>
       <c r="U16">
         <v>3638000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
         <v>-54174000.0</v>
       </c>
       <c r="C17">
         <v>-36911000.0</v>
       </c>
       <c r="D17">
         <v>112441000.0</v>
       </c>
       <c r="E17">
         <v>101868000.0</v>
       </c>
       <c r="F17">
         <v>66047000.0</v>
       </c>
       <c r="G17">
         <v>19356000.0</v>
       </c>
       <c r="H17">
         <v>13953000.0</v>
       </c>
       <c r="I17">
         <v>12182000.0</v>
       </c>
@@ -17897,204 +18034,204 @@
       </c>
       <c r="M17">
         <v>-33417000.0</v>
       </c>
       <c r="N17">
         <v>8104000.0</v>
       </c>
       <c r="O17">
         <v>42559000.0</v>
       </c>
       <c r="P17">
         <v>44145000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>-38694000.0</v>
       </c>
       <c r="C18">
         <v>-53993000.0</v>
       </c>
       <c r="D18">
         <v>-17805000.0</v>
       </c>
       <c r="E18">
         <v>-3082000.0</v>
       </c>
       <c r="F18">
         <v>-3281000.0</v>
       </c>
       <c r="G18">
         <v>-6655000.0</v>
       </c>
       <c r="H18">
         <v>-6680000.0</v>
       </c>
       <c r="I18">
         <v>-11327000.0</v>
       </c>
       <c r="J18">
         <v>-15364000.0</v>
       </c>
       <c r="K18">
         <v>-20341000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>2431000.0</v>
       </c>
       <c r="G19">
         <v>527000.0</v>
       </c>
       <c r="H19">
         <v>3126000.0</v>
       </c>
       <c r="I19">
         <v>2547000.0</v>
       </c>
       <c r="J19">
         <v>1635000.0</v>
       </c>
       <c r="K19">
         <v>1524000.0</v>
       </c>
       <c r="L19">
         <v>-478000.0</v>
       </c>
       <c r="M19">
         <v>-4272000.0</v>
       </c>
       <c r="N19">
         <v>2109000.0</v>
       </c>
       <c r="O19">
         <v>1654000.0</v>
       </c>
       <c r="P19">
         <v>1643000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>1498000.0</v>
       </c>
       <c r="G20">
         <v>3180000.0</v>
       </c>
       <c r="H20">
         <v>3764000.0</v>
       </c>
       <c r="I20">
         <v>2570000.0</v>
       </c>
       <c r="J20">
         <v>11172000.0</v>
       </c>
       <c r="K20">
         <v>4729000.0</v>
       </c>
       <c r="L20">
         <v>8500000.0</v>
       </c>
       <c r="M20">
         <v>34390000.0</v>
       </c>
       <c r="N20">
         <v>9997000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>-2681000.0</v>
       </c>
       <c r="C21">
-        <v>4008000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="D21">
         <v>168845000.0</v>
       </c>
       <c r="E21">
         <v>138323000.0</v>
       </c>
       <c r="F21">
         <v>90182000.0</v>
       </c>
       <c r="G21">
         <v>37408000.0</v>
       </c>
       <c r="H21">
         <v>21332000.0</v>
       </c>
       <c r="I21">
         <v>27481000.0</v>
       </c>
       <c r="J21">
         <v>925000.0</v>
       </c>
       <c r="K21">
         <v>-2372000.0</v>
       </c>
@@ -18121,83 +18258,83 @@
       </c>
       <c r="S21">
         <v>32929020.0</v>
       </c>
       <c r="T21">
         <v>18861722.0</v>
       </c>
       <c r="U21">
         <v>11212148.0</v>
       </c>
       <c r="V21">
         <v>7734277.0</v>
       </c>
       <c r="W21">
         <v>162183305.0</v>
       </c>
       <c r="X21">
         <v>1577000.0</v>
       </c>
       <c r="Y21">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
-        <v>2429199000.0</v>
+        <v>2429788000.0</v>
       </c>
       <c r="C23">
         <v>2696272000.0</v>
       </c>
       <c r="D23">
         <v>2589600000.0</v>
       </c>
       <c r="E23">
         <v>2070983000.0</v>
       </c>
       <c r="F23">
         <v>1620226000.0</v>
       </c>
       <c r="G23">
         <v>1370634000.0</v>
       </c>
       <c r="H23">
         <v>1280075000.0</v>
       </c>
       <c r="I23">
         <v>1231454000.0</v>
       </c>
       <c r="J23">
         <v>1190841000.0</v>
       </c>
@@ -18225,201 +18362,201 @@
       <c r="R23">
         <v>806684000.0</v>
       </c>
       <c r="S23">
         <v>657508088.0</v>
       </c>
       <c r="T23">
         <v>414109489.0</v>
       </c>
       <c r="U23">
         <v>281385850.0</v>
       </c>
       <c r="V23">
         <v>220736003.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>95878000.0</v>
       </c>
       <c r="Y23">
         <v>65319000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
         <v>37565000.0</v>
       </c>
       <c r="C25">
         <v>38601000.0</v>
       </c>
       <c r="D25">
         <v>31479000.0</v>
       </c>
       <c r="E25">
         <v>25197000.0</v>
       </c>
       <c r="F25">
         <v>22139000.0</v>
       </c>
       <c r="G25">
         <v>23701000.0</v>
       </c>
       <c r="H25">
         <v>28067000.0</v>
       </c>
       <c r="I25">
         <v>23605000.0</v>
       </c>
       <c r="J25">
         <v>25105000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28">
         <v>24132000.0</v>
       </c>
       <c r="I28">
         <v>201337000.0</v>
       </c>
       <c r="J28">
         <v>203203000.0</v>
       </c>
       <c r="K28">
         <v>213369000.0</v>
       </c>
       <c r="L28">
         <v>220524000.0</v>
       </c>
       <c r="M28">
         <v>273271000.0</v>
       </c>
@@ -18432,105 +18569,105 @@
       <c r="P28">
         <v>193860000.0</v>
       </c>
       <c r="Q28">
         <v>130541000.0</v>
       </c>
       <c r="R28">
         <v>108998000.0</v>
       </c>
       <c r="S28">
         <v>86940386.0</v>
       </c>
       <c r="T28">
         <v>53190711.0</v>
       </c>
       <c r="U28">
         <v>37399000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
         <v>8767000.0</v>
       </c>
       <c r="C29">
         <v>-13074000.0</v>
       </c>
       <c r="D29">
         <v>38599000.0</v>
       </c>
       <c r="E29">
         <v>33373000.0</v>
       </c>
       <c r="F29">
         <v>20854000.0</v>
       </c>
       <c r="G29">
         <v>11397000.0</v>
       </c>
       <c r="H29">
         <v>699000.0</v>
       </c>
       <c r="I29">
         <v>3972000.0</v>
       </c>
       <c r="J29">
         <v>-7390000.0</v>
       </c>
       <c r="K29">
         <v>-8178000.0</v>
       </c>
       <c r="L29">
         <v>-17982000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
-        <v>384649000.0</v>
+        <v>385237000.0</v>
       </c>
       <c r="C30">
         <v>389780000.0</v>
       </c>
       <c r="D30">
         <v>362509000.0</v>
       </c>
       <c r="E30">
         <v>301516000.0</v>
       </c>
       <c r="F30">
         <v>241044000.0</v>
       </c>
       <c r="G30">
         <v>220774000.0</v>
       </c>
       <c r="H30">
         <v>225722000.0</v>
       </c>
       <c r="I30">
         <v>201537000.0</v>
       </c>
       <c r="J30">
         <v>203203000.0</v>
       </c>
@@ -18558,57 +18695,57 @@
       <c r="R30">
         <v>108998000.0</v>
       </c>
       <c r="S30">
         <v>86940386.0</v>
       </c>
       <c r="T30">
         <v>53190711.0</v>
       </c>
       <c r="U30">
         <v>37399182.0</v>
       </c>
       <c r="V30">
         <v>26977881.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
         <v>16609000.0</v>
       </c>
       <c r="Y30">
         <v>11130000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
         <v>-42726000.0</v>
       </c>
       <c r="C31">
-        <v>-53993000.0</v>
+        <v>-55835000.0</v>
       </c>
       <c r="D31">
         <v>-17805000.0</v>
       </c>
       <c r="E31">
         <v>-3082000.0</v>
       </c>
       <c r="F31">
         <v>-3281000.0</v>
       </c>
       <c r="G31">
         <v>-6655000.0</v>
       </c>
       <c r="H31">
         <v>-6680000.0</v>
       </c>
       <c r="I31">
         <v>-11327000.0</v>
       </c>
       <c r="J31">
         <v>-15364000.0</v>
       </c>
       <c r="K31">
         <v>-20341000.0</v>
       </c>
@@ -18635,51 +18772,51 @@
       </c>
       <c r="S31">
         <v>-2424020.0</v>
       </c>
       <c r="T31">
         <v>-9539024.0</v>
       </c>
       <c r="U31">
         <v>-5123837.0</v>
       </c>
       <c r="V31">
         <v>-3281412.0</v>
       </c>
       <c r="W31">
         <v>-1548813.0</v>
       </c>
       <c r="X31">
         <v>-1298000.0</v>
       </c>
       <c r="Y31">
         <v>-557000.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
         <v>2427107000.0</v>
       </c>
       <c r="C32">
         <v>2702122000.0</v>
       </c>
       <c r="D32">
         <v>2758445000.0</v>
       </c>
       <c r="E32">
         <v>2209306000.0</v>
       </c>
       <c r="F32">
         <v>1711906000.0</v>
       </c>
       <c r="G32">
         <v>1411222000.0</v>
       </c>
       <c r="H32">
         <v>1305171000.0</v>
       </c>
       <c r="I32">
         <v>1261505000.0</v>
       </c>
@@ -18731,843 +18868,850 @@
       <c r="Y32">
         <v>66558000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
-        <v>554874000.0</v>
+        <v>433098000.0</v>
       </c>
       <c r="C2">
+        <v>554875000.0</v>
+      </c>
+      <c r="D2">
         <v>533495000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>452780000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>503401000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>708918000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>569330000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>521295000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>512948000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>717097000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>555774000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>509169000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>451051000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>474117000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>529193000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>393844000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>372313000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>413348000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>361495000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>302612000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>301728000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>368964000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>288321000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>240777000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>251798000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>289846000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>289162000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>250954000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>224392000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>304062000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>294107000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>240990000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>198120000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>287511000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>268864000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>216064000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>215199000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>268799000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>273840000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>225400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>231312000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>319205000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>277834000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>272121000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>292761000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>422551000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>408450000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>371337000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>389524000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>611653000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>494355000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>404638000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>367726000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>679985000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>488053000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>339707000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>351314000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>514208000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>348963000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>254998000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>265362000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>311960000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>263329000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>173618000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>171014000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>215282000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>187435000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>157184000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>137785000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>156494434.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>176614011.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>109476695.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>127982562.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>111653875.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>111787152.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>70469810.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>52689154.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>69833000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>65447000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>106939000.0</v>
       </c>
-      <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>9028000.0</v>
+      </c>
+      <c r="C3">
         <v>9390000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9846000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9414000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8915000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9914000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10274000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9698000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8715000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8608000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8234000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7689000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6948000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6841000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7369000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5763000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5224000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8127000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8219000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7940000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7735000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5970000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6445000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5911000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5375000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7006000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7797000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7200000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6064000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5716000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6442000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5921000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5526000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6156000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6681000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6173000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6095000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6972000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7068000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6620000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6208000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6950000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7764000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7157000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6667000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7853000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9169000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8017000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6729000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>7646000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>9806000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7473000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5869000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5946000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7304000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5287000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4927000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5091000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4119000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3411000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2642000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2526000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2239000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2126000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2078000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2062000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1926000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2052000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1910000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1812652.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>896966.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1019920.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>853553.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>901523.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>519440.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>561453.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>532937.0</v>
       </c>
-      <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -19674,595 +19818,602 @@
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
-      <c r="CC4"/>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
-        <v>-13992000.0</v>
+        <v>-5099000.0</v>
       </c>
       <c r="C5">
+        <v>-13146000.0</v>
+      </c>
+      <c r="D5">
         <v>13746000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5735000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-45733000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14554000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15750000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>22309000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>39609000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>46226000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>44648000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>37265000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25884000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>56523000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>33871000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>24542000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>30159000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>27052000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>17100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15201000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6976000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15881000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10171000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5266000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2149000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14812000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9792000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1345000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>563000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16236000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12009000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>831000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1778000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>11103000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2755000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5448000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7328000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5283000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1446000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-954000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-45257000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>13657000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6684000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3325000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-28202000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>15232000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>11707000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1986000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>19859000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>18601000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>13734000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5612000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>33074000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>30367000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>13976000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>16041000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>33290000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>24244000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>12058000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>13652000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>18795000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>15336000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>6870000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4820000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>8461000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>11971000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>9486000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4022000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>6360128.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>14857561.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5958775.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>6417408.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6149601.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6003678.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3936415.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1693085.0</v>
       </c>
-      <c r="BZ5">
-[...1 lines deleted...]
-      </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
-      <c r="CC5"/>
+      <c r="CC5">
+        <v>0.0</v>
+      </c>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
-        <v>-4602000.0</v>
+        <v>3929000.0</v>
       </c>
       <c r="C6">
+        <v>-3756000.0</v>
+      </c>
+      <c r="D6">
         <v>23592000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12714000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3180000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-35819000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>24828000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25448000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>31024000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>48217000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>54460000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>52337000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>44213000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>32725000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>63892000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>39634000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>29766000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>38286000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>35271000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>25040000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22936000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12946000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22326000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16082000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10641000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4857000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>22609000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>16992000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7409000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6279000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>22678000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17930000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6357000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7934000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17784000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3418000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>647000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-356000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12351000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8066000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5254000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-38307000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>21421000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>13841000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9992000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-20349000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>24401000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>19724000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8715000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>27505000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>28407000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>21207000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>11481000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>39020000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>37671000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>19263000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>20968000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>38381000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>28363000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>15469000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>16294000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>21321000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>17575000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8996000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>6898000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10523000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>13897000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>11538000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5932000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>8172780.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>15754527.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>6978695.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>7270961.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>7051124.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>6523118.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>4497868.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2226022.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-207887542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73149500.0</v>
       </c>
       <c r="CB6">
         <v>73149500.0</v>
       </c>
       <c r="CC6">
         <v>73149500.0</v>
       </c>
       <c r="CD6">
+        <v>73149500.0</v>
+      </c>
+      <c r="CE6">
         <v>-163618433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57117570.0</v>
       </c>
       <c r="CF6">
         <v>57117570.0</v>
       </c>
       <c r="CG6">
         <v>57117570.0</v>
       </c>
+      <c r="CH6">
+        <v>57117570.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20369,91 +20520,92 @@
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
-      <c r="CC7"/>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -20560,1141 +20712,1158 @@
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
-      <c r="CC8"/>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
-        <v>86960000.0</v>
+        <v>89283000.0</v>
       </c>
       <c r="C9">
+        <v>86959000.0</v>
+      </c>
+      <c r="D9">
         <v>111016000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>93646000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>90935000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51003000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>110494000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>112379000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>115755000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>135035000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>138341000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>133399000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>118580000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>108866000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>139580000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>102699000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>88694000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>94248000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>92480000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>75018000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>70978000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>67714000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>72551000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>62688000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>58410000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>61118000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>71774000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>64027000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>53900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>55585000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>69542000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>58901000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>47558000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>52097000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>61477000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>52807000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>48919000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>48822000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>58426000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>52933000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>53548000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16269000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>67141000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>62069000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>60435000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>68101000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>84691000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>79653000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>75939000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>96978000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>93606000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>83542000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>73948000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>104529000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>94059000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>70364000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>70409000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>92810000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>73997000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>55851000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>52803000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>56099000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>47978000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>36048000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>34443000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>36988000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>39583000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>36008000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>28516000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>32495099.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>37346156.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>25428801.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>24599350.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>23507470.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>20384136.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>15342058.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>10236796.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>73149499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73149500.0</v>
       </c>
       <c r="CB9">
         <v>73149500.0</v>
       </c>
       <c r="CC9">
         <v>73149500.0</v>
       </c>
       <c r="CD9">
-        <v>57117570.0</v>
+        <v>73149500.0</v>
       </c>
       <c r="CE9">
         <v>57117570.0</v>
       </c>
       <c r="CF9">
         <v>57117570.0</v>
       </c>
       <c r="CG9">
         <v>57117570.0</v>
       </c>
+      <c r="CH9">
+        <v>57117570.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>-12475000.0</v>
+      </c>
+      <c r="C10">
         <v>-22697000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2808000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8236000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-17282000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-58794000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>275000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4250000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12786000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33558000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>40452000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>41591000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>35439000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23829000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>54678000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33150000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23584000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28767000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>28823000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15632000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13679000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5489000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13824000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8292000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3148000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4669000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12409000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7427000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-515000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2243000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12770000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7792000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2165000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2705000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4886000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7210000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-9410000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-12420000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>56000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4549000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5800000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-52620000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5714000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-479000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8826000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-37239000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5713000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1812000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-6272000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2801000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>10069000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6556000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-997000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>25787000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>23777000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8782000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12350000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>29640000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>21336000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10383000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>12215000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>17190000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>12804000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4601000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2642000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6019000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9719000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8226000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3028000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5350280.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>13859901.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5601491.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>5693127.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1166891.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4459347.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2425082.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>707388.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2317000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1439000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2332000.0</v>
       </c>
-      <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
+        <v>141000.0</v>
+      </c>
+      <c r="C11">
         <v>13471000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1610000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2236000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4078000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-15033000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1438000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>54000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3345000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9595000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10259000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10270000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8474000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5717000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13421000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8191000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6044000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6332000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7007000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4383000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3132000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4707000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3912000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1892000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>886000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-5342000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4195000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1916000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-70000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-83000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1994000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2612000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-551000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4390000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2502000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2024000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3478000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-4181000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-208000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1847000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1942000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-17628000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2231000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-649000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1936000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-9177000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3400000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2587000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1733000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3819000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4311000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2589000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-394000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10351000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>9418000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3477000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4891000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>11854000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8536000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4092000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4947000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6827000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5098000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1887000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1083000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2656000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3986000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3375000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1238000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2180000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5675000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2269000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2306000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>897337.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1745000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>989000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-909578.0</v>
       </c>
       <c r="CA11">
         <v>-909578.0</v>
       </c>
       <c r="CB11">
         <v>-909578.0</v>
       </c>
       <c r="CC11">
         <v>-909578.0</v>
       </c>
       <c r="CD11">
-        <v>-682966.0</v>
+        <v>-909578.0</v>
       </c>
       <c r="CE11">
         <v>-682966.0</v>
       </c>
       <c r="CF11">
         <v>-682966.0</v>
       </c>
       <c r="CG11">
         <v>-682966.0</v>
       </c>
+      <c r="CH11">
+        <v>-682966.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
-        <v>9062000.0</v>
+        <v>8176000.0</v>
       </c>
       <c r="C12">
+        <v>9551000.0</v>
+      </c>
+      <c r="D12">
         <v>10938000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11536000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11547000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14279000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9811000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9322000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5774000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3698000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2546000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2055000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1845000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1594000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1450000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1392000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1330000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1468000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1522000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1487000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2057000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1879000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2118000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2520000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2403000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2365000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2519000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2804000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3473000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4217000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3381000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3791000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4010000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4627000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4776000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5092000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5454000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6583000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4736000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7450000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8643000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8104000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10550000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9037000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9519000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9895000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8258000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8496000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8532000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7178000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6609000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7287000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6590000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5194000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3691000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3650000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2908000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1675000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1437000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1605000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2532000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2269000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2178000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2442000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2252000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1260000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>994000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2075875000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>829000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>577877000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>721589000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>967404000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>973696000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1562000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1535000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1443000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1493000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2537000.0</v>
       </c>
-      <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13">
+        <v>1302000.0</v>
+      </c>
+      <c r="C13">
         <v>1202000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3442000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2638000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>3097000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>2171000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>641000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>720000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>694000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1804000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>873000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>492000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>495000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>616000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>654000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>665000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>194000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>562000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>130000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>439000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1273000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>620000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1724000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -21706,170 +21875,169 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
         <v>-182000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-174000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>58000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>27000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>164000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-586000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-598000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-157000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-161000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-344000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-625000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-67000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>134000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-189000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-170000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>298000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>96000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-138000.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
@@ -21892,724 +22060,731 @@
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
-      <c r="CC14"/>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>-12616000.0</v>
+      </c>
+      <c r="C15">
         <v>-36168000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1198000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-13204000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-43761000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1713000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4304000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9441000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>23597000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30193000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>31321000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>26965000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>18112000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>41257000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>24959000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>17540000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22435000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21816000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11249000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10547000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>782000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9912000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6400000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2262000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>673000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8214000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5511000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-445000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2160000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10776000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5180000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1614000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1685000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2384000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-5186000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5932000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-8239000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>264000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-2520000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-3684000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-35050000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3456000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-6304000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-27464000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2470000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-614000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-4195000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-393000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5825000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3833000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-414000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15606000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>14061000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>5209000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7597000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>17801000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>12800000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6291000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>7268000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>10363000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7706000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2714000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1559000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3363000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>5733000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4851000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1790000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3170280.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>8184901.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3332491.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3387127.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>269554.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2714347.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1436082.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>438388.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>909578.0</v>
       </c>
       <c r="CA15">
         <v>909578.0</v>
       </c>
       <c r="CB15">
         <v>909578.0</v>
       </c>
       <c r="CC15">
         <v>909578.0</v>
       </c>
       <c r="CD15">
-        <v>682966.0</v>
+        <v>909578.0</v>
       </c>
       <c r="CE15">
         <v>682966.0</v>
       </c>
       <c r="CF15">
         <v>682966.0</v>
       </c>
       <c r="CG15">
         <v>682966.0</v>
       </c>
+      <c r="CH15">
+        <v>682966.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>30921000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26965000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30921000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>41257000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24959000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17540000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22435000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21816000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11249000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10372000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>782000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9912000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6299000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2230000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>674000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8074000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5429000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-445000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-2122000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10590000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1588000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1669000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2328000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-5087000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5818000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-8107000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>264000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-2471000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-3616000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-34366000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3384000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-6199000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-29259000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2470000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-614000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-4195000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-393000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5825000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3833000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-414000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15606000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>14061000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5209000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7597000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>17801000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>12800000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6291000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7268000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10363000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7706000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2714000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1559000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3363000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5733000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4851000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1790000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3170000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>8185000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3333000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3387000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>270000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2714000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1457000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>772000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1381000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>827000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1430000.0</v>
       </c>
-      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
+        <v>-12616000.0</v>
+      </c>
+      <c r="C17">
         <v>-36168000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1198000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-6000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-13204000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-43761000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1713000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-4304000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>9441000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>23962000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>30193000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>31321000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>26965000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>18112000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>41257000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>24959000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>17540000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>22435000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>21816000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11249000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10547000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>782000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>9912000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6400000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2262000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>673000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8214000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>5511000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-445000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2160000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>10776000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>5180000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1614000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1685000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2384000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-5186000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5932000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-8239000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>264000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-2520000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-3858000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-34992000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3483000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>170000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-6890000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-30416000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2313000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-775000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-4539000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-1018000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5758000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3967000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-603000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>15436000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>14359000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5305000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>7459000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>12800000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>6291000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -22623,145 +22798,150 @@
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
-      <c r="CC17"/>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>-6874000.0</v>
+      </c>
+      <c r="C18">
         <v>-10753000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7496000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8898000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11547000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11182000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9811000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7152000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5774000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3057000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1826000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1361000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-41000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-721000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-958000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-897000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-714000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-814000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-857000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1293000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2057000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1317000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1988000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2081000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1130000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1745000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1725000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -22773,344 +22953,344 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>720000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>1804000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>873000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>492000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>496000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>616000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>654000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>665000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>195000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-360000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>562000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>130000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>439000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1273000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>620000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>794000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>540000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>160000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1462000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>385000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-205000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>380000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>682000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>778000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>273000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>502000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>612000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>137000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>87000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>722000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>837000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-2124000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-2531000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-489000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1028000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-224000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1435000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-260000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>337000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>597000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>789000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>258000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>119000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>488000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>307000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>267000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>1498000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>409000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2555000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>216000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>3578000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>51000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>135000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2110000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>304000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>156000.0</v>
       </c>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>11172000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-1718000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-6171000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2344000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4729000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>155000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>24000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>8500000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>34390000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>9997000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
@@ -23154,348 +23334,352 @@
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
-      <c r="CC20"/>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
-        <v>-8150000.0</v>
+        <v>-5099000.0</v>
       </c>
       <c r="C21">
+        <v>-8739000.0</v>
+      </c>
+      <c r="D21">
         <v>10542000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>662000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5735000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-45794000.0</v>
       </c>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
+        <v>11721000.0</v>
+      </c>
+      <c r="I21">
         <v>15750000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22597000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>40707000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>46226000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44648000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>37265000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25191000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54719000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>33871000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>24542000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>29664000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29537000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16446000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14536000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6782000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15881000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9609000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5136000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2588000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>13539000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9172000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1210000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>17000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>16083000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10547000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>831000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1086000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8516000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3265000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5412000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7601000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5008000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1422000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1201000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-45257000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13635000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6788000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1724000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-28202000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15232000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11707000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1986000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>9862000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>18601000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>13397000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5015000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>32285000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>30109000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>13857000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>15553000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>32506000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>23937000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>11791000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>13367000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>17415000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>15129000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6836000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4647000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>7149000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>11791000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>9346000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3811000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>6360128.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>14192709.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5958775.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>6417408.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6149601.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6003678.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3936415.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1693085.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-208236351.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73149500.0</v>
       </c>
       <c r="CB21">
         <v>73149500.0</v>
       </c>
       <c r="CC21">
         <v>73149500.0</v>
       </c>
       <c r="CD21">
+        <v>73149500.0</v>
+      </c>
+      <c r="CE21">
         <v>-163618433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57117570.0</v>
       </c>
       <c r="CF21">
         <v>57117570.0</v>
       </c>
       <c r="CG21">
         <v>57117570.0</v>
       </c>
+      <c r="CH21">
+        <v>57117570.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -23602,308 +23786,314 @@
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
-      <c r="CC22"/>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>527480000.0</v>
+      </c>
+      <c r="C23">
         <v>650573000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>633380000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>545764000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>600071000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>805611000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>668103000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>617924000.0</v>
+      </c>
+      <c r="J23">
         <v>606106000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>811425000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>647889000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>597920000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>532366000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>557792000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>614054000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>462672000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>436465000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>477932000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>424438000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>359686000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>358170000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>429487000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>342436000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>293856000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>304856000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>349974000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>347346000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>305809000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>276947000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>357934000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>347413000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>288623000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>244847000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>337830000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>319238000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>266587000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>267186000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>321039000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>326983000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>276887000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>285814000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>373750000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>331318000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>327506000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>349871000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>487416000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>477909000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>439132000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>460676000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>688772000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>569360000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>474783000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>436659000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>752229000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>552003000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>396214000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>406170000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>574512000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>399023000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>299058000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>304798000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>350644000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>296178000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>202830000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>200810000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>245121000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>215227000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>183846000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>162490000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>182629405.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>199767458.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>128946721.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>146164504.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>129011744.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>126167610.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>81875453.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>61232865.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>281385850.0</v>
       </c>
-      <c r="CA23">
-[...1 lines deleted...]
-      </c>
       <c r="CB23">
         <v>0.0</v>
       </c>
-      <c r="CC23"/>
-      <c r="CD23">
+      <c r="CC23">
+        <v>0.0</v>
+      </c>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>220736003.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23945,327 +24135,329 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>9028000.0</v>
+      </c>
+      <c r="C25">
         <v>9390000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9846000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9414000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8915000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9914000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10274000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9698000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8715000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8608000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8234000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7689000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6948000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6841000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7369000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5763000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5224000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5803000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5734000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5395000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5207000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5970000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6445000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5911000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5375000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7006000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7797000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6064000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5716000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6442000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5921000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5526000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6156000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6681000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6173000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6095000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6972000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7068000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6620000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6208000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6950000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7764000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7157000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6667000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7853000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9169000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8017000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6729000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7646000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9806000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>7473000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5869000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5946000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7304000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5287000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4927000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5091000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4119000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3411000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2642000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2526000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2239000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2126000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2078000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2062000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1926000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2052000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1910000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1812652.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>896966.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1019920.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>853553.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>901523.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>519440.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>561453.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>532937.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -24372,59 +24564,62 @@
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
-      <c r="CC26"/>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -24466,344 +24661,348 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>5178000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21907000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>730000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1495000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>700000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>53872000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>53306000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>47433000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>46727000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>50319000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>50374000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>50523000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>51987000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>53651000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>53729000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>51487000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>54502000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>54545000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>53484000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>55385000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>57110000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>64865000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>69459000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>67795000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>71152000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>77119000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>75005000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>70145000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>68933000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>72244000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>63950000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>56507000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>54856000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>60304000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>50060000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>44060000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>39436000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>38684000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>32849000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>29212000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>29796000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>29839000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>27792000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>26662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26134971.0</v>
       </c>
       <c r="BR28">
         <v>26134971.0</v>
       </c>
       <c r="BS28">
+        <v>26134971.0</v>
+      </c>
+      <c r="BT28">
         <v>23153447.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>19470026.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>18181942.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>17357869.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14380000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11405000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>10047000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>9937000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10411000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>17051000.0</v>
       </c>
-      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>141000.0</v>
+      </c>
+      <c r="C29">
         <v>13471000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1610000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2236000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4078000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-15033000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1438000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>54000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3345000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9595000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10259000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10270000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8474000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5717000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13421000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8191000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6044000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6332000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7007000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4383000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3132000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4707000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3912000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1892000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>886000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5342000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4195000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1916000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-70000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-83000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24814,811 +25013,821 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
-        <v>95699000.0</v>
+        <v>94382000.0</v>
       </c>
       <c r="C30">
+        <v>95698000.0</v>
+      </c>
+      <c r="D30">
         <v>100474000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>92984000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>96670000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>96693000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98773000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
+        <v>96629000.0</v>
+      </c>
+      <c r="J30">
         <v>93158000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>94328000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>92115000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>88751000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>81315000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>83675000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>84861000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>68828000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64152000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>64584000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>62943000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>57074000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>56442000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>60523000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>54115000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>53079000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53058000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>60128000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>58184000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>54855000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>52555000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>53872000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>53306000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>47633000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>46727000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>50319000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>50374000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>50523000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>51987000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>52240000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53143000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>51487000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>54502000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>54545000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>53484000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>55385000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>57110000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>64865000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>69459000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>67795000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>71152000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>77119000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>75005000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>70145000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>68933000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>72244000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>63950000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>56507000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>54856000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>60304000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>50060000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>44060000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>39436000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>38684000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>32849000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>29212000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>29796000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>29839000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>27792000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26662000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>24705000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>26134971.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>23153447.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>19470026.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>18181942.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>17357869.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>14380458.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11405643.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>8543711.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-281385850.0</v>
       </c>
-      <c r="CA30">
-[...1 lines deleted...]
-      </c>
       <c r="CB30">
         <v>0.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CC30">
+        <v>0.0</v>
+      </c>
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-220736003.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
-        <v>-14547000.0</v>
+        <v>-7376000.0</v>
       </c>
       <c r="C31">
+        <v>-13958000.0</v>
+      </c>
+      <c r="D31">
         <v>-7734000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8898000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11547000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-13000000.0</v>
       </c>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
       <c r="H31">
+        <v>-11446000.0</v>
+      </c>
+      <c r="I31">
         <v>-20000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9811000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7149000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5774000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3057000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1826000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1362000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-41000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-721000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-958000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-898000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-714000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-814000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-857000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1293000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2057000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1317000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1988000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2081000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1130000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1745000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1725000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2261000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3313000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2755000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2996000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3791000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3630000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3945000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3998000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4819000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4952000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5971000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4599000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-7363000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7921000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7267000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-10550000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9037000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-9519000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-9895000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-10612000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-7061000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-8532000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-6841000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-6012000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-6498000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-6332000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-5075000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-3203000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2866000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2601000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1408000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1152000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-225000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2325000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2235000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2005000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1130000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2072000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1120000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-783000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-1009848.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-333000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-357284.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-724281.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-4982710.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1544331.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1511333.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-442128.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>208236351.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73149500.0</v>
       </c>
       <c r="CB31">
         <v>-73149500.0</v>
       </c>
       <c r="CC31">
         <v>-73149500.0</v>
       </c>
       <c r="CD31">
+        <v>-73149500.0</v>
+      </c>
+      <c r="CE31">
         <v>163618433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57117570.0</v>
       </c>
       <c r="CF31">
         <v>-57117570.0</v>
       </c>
       <c r="CG31">
         <v>-57117570.0</v>
       </c>
+      <c r="CH31">
+        <v>-57117570.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>522381000.0</v>
+      </c>
+      <c r="C32">
         <v>641834000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>644511000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>546426000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>594336000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>759921000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>679824000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>633674000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>628703000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>852132000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>694115000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>642568000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>569631000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>582983000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>668773000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>496543000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>461007000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>507596000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>453975000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>377630000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>372706000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>436678000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>360872000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>303465000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>310208000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>350964000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>360936000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>314981000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>278292000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>359647000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>363649000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>299891000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>245678000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>339608000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>330341000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>268871000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>264118000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>317621000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>332266000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>278333000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>284860000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>335474000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>344975000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>334190000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>353196000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>490652000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>493141000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>450990000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>465463000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>708631000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>587961000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>488180000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>441674000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>784514000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>582112000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>410071000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>421723000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>607018000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>422960000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>310849000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>318165000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>368059000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>311307000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>209666000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>205457000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>252270000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>227018000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>193192000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>166301000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>188989533.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>213960167.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>134905496.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>152581912.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>135161345.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>132171288.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>85811868.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>62925950.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>73149499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73149500.0</v>
       </c>
       <c r="CB32">
         <v>73149500.0</v>
       </c>
       <c r="CC32">
         <v>73149500.0</v>
       </c>
       <c r="CD32">
-        <v>57117570.0</v>
+        <v>73149500.0</v>
       </c>
       <c r="CE32">
         <v>57117570.0</v>
       </c>
       <c r="CF32">
         <v>57117570.0</v>
       </c>
       <c r="CG32">
+        <v>57117570.0</v>
+      </c>
+      <c r="CH32">
         <v>57117570.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -25705,51 +25914,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
         <v>35898000.0</v>
       </c>
       <c r="C2">
         <v>38066000.0</v>
       </c>
       <c r="D2">
         <v>43913000.0</v>
       </c>
       <c r="E2">
         <v>146149000.0</v>
       </c>
       <c r="F2">
         <v>78990000.0</v>
       </c>
       <c r="G2">
         <v>43721000.0</v>
       </c>
       <c r="H2">
         <v>56745000.0</v>
       </c>
       <c r="I2">
         <v>53396000.0</v>
       </c>
@@ -25776,51 +25985,51 @@
       </c>
       <c r="Q2">
         <v>76185000.0</v>
       </c>
       <c r="R2">
         <v>41047000.0</v>
       </c>
       <c r="S2">
         <v>42802505.0</v>
       </c>
       <c r="T2">
         <v>7572000.0</v>
       </c>
       <c r="U2">
         <v>8671420.0</v>
       </c>
       <c r="V2">
         <v>1107791.0</v>
       </c>
       <c r="W2">
         <v>1936524.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
         <v>22357000</v>
       </c>
       <c r="C3">
         <v>51845000</v>
       </c>
       <c r="D3">
         <v>62361000</v>
       </c>
       <c r="E3">
         <v>37211000</v>
       </c>
       <c r="F3">
         <v>37627000</v>
       </c>
       <c r="G3">
         <v>20089000</v>
       </c>
       <c r="H3">
         <v>25016000</v>
       </c>
       <c r="I3">
         <v>11951000</v>
       </c>
@@ -25847,139 +26056,139 @@
       </c>
       <c r="Q3">
         <v>49044000</v>
       </c>
       <c r="R3">
         <v>19660000</v>
       </c>
       <c r="S3">
         <v>42749368</v>
       </c>
       <c r="T3">
         <v>6504390</v>
       </c>
       <c r="U3">
         <v>1987258</v>
       </c>
       <c r="V3">
         <v>1219161</v>
       </c>
       <c r="W3">
         <v>1589049</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>68383000.0</v>
       </c>
       <c r="G4">
         <v>34760000.0</v>
       </c>
       <c r="H4">
         <v>-13024000.0</v>
       </c>
       <c r="I4">
         <v>3349000.0</v>
       </c>
       <c r="J4">
         <v>245000.0</v>
       </c>
       <c r="K4">
         <v>-36314000.0</v>
       </c>
       <c r="L4">
         <v>-38063000.0</v>
       </c>
       <c r="M4">
         <v>53286000.0</v>
       </c>
       <c r="N4">
         <v>-50118000.0</v>
       </c>
       <c r="O4">
         <v>44518000.0</v>
       </c>
       <c r="P4">
         <v>3730000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-967000.0</v>
       </c>
       <c r="G5">
         <v>-852000.0</v>
       </c>
       <c r="H5">
         <v>-338000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>-182374000.0</v>
       </c>
       <c r="O5">
         <v>-144021000.0</v>
       </c>
       <c r="P5">
         <v>-261597000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>-7734000.0</v>
       </c>
       <c r="C6">
         <v>-2168000.0</v>
       </c>
       <c r="D6">
         <v>-5847000.0</v>
       </c>
       <c r="E6">
         <v>-102236000.0</v>
       </c>
       <c r="F6">
         <v>67159000.0</v>
       </c>
       <c r="G6">
         <v>35269000.0</v>
       </c>
       <c r="H6">
         <v>-13024000.0</v>
       </c>
       <c r="I6">
         <v>3349000.0</v>
       </c>
@@ -26006,54 +26215,54 @@
       </c>
       <c r="Q6">
         <v>-73000.0</v>
       </c>
       <c r="R6">
         <v>35138000.0</v>
       </c>
       <c r="S6">
         <v>-1755206.0</v>
       </c>
       <c r="T6">
         <v>35230505.0</v>
       </c>
       <c r="U6">
         <v>-1099420.0</v>
       </c>
       <c r="V6">
         <v>7563629.0</v>
       </c>
       <c r="W6">
         <v>-828733.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
-        <v>245094000.0</v>
+        <v>145194000.0</v>
       </c>
       <c r="C7">
         <v>142227000.0</v>
       </c>
       <c r="D7">
         <v>-155754000.0</v>
       </c>
       <c r="E7">
         <v>-136244000.0</v>
       </c>
       <c r="F7">
         <v>56077000.0</v>
       </c>
       <c r="G7">
         <v>117446000.0</v>
       </c>
       <c r="H7">
         <v>-58113000.0</v>
       </c>
       <c r="I7">
         <v>-426000.0</v>
       </c>
       <c r="J7">
         <v>81339000.0</v>
       </c>
@@ -26077,100 +26286,100 @@
       </c>
       <c r="Q7">
         <v>-69040000.0</v>
       </c>
       <c r="R7">
         <v>-74145000.0</v>
       </c>
       <c r="S7">
         <v>-20094347.0</v>
       </c>
       <c r="T7">
         <v>1506480.0</v>
       </c>
       <c r="U7">
         <v>993520.0</v>
       </c>
       <c r="V7">
         <v>4902511.0</v>
       </c>
       <c r="W7">
         <v>-10345014.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-37037000.0</v>
       </c>
       <c r="G8">
         <v>4469000.0</v>
       </c>
       <c r="H8">
         <v>6217000.0</v>
       </c>
       <c r="I8">
         <v>-13475000.0</v>
       </c>
       <c r="J8">
         <v>-1002000.0</v>
       </c>
       <c r="K8">
         <v>-1885000.0</v>
       </c>
       <c r="L8">
         <v>24326000.0</v>
       </c>
       <c r="M8">
         <v>25395000.0</v>
       </c>
       <c r="N8">
         <v>13067000.0</v>
       </c>
       <c r="O8">
         <v>-41598000.0</v>
       </c>
       <c r="P8">
         <v>-32695000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>-499000.0</v>
       </c>
       <c r="C9">
         <v>28804000.0</v>
       </c>
       <c r="D9">
         <v>-48091000.0</v>
       </c>
       <c r="E9">
         <v>1197000.0</v>
       </c>
       <c r="F9">
         <v>-37037000.0</v>
       </c>
       <c r="G9">
         <v>4469000.0</v>
       </c>
       <c r="H9">
         <v>6217000.0</v>
       </c>
       <c r="I9">
         <v>-13475000.0</v>
       </c>
@@ -26189,51 +26398,51 @@
       <c r="N9">
         <v>13067000.0</v>
       </c>
       <c r="O9">
         <v>-41598000.0</v>
       </c>
       <c r="P9">
         <v>-293266000.0</v>
       </c>
       <c r="Q9">
         <v>-196274000.0</v>
       </c>
       <c r="R9">
         <v>-164855000.0</v>
       </c>
       <c r="S9">
         <v>7339000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
         <v>235731000.0</v>
       </c>
       <c r="C10">
         <v>166182000.0</v>
       </c>
       <c r="D10">
         <v>-476389000.0</v>
       </c>
       <c r="E10">
         <v>-180929000.0</v>
       </c>
       <c r="F10">
         <v>5799000.0</v>
       </c>
       <c r="G10">
         <v>199245000.0</v>
       </c>
       <c r="H10">
         <v>-99469000.0</v>
       </c>
       <c r="I10">
         <v>4996000.0</v>
       </c>
@@ -26260,51 +26469,51 @@
       </c>
       <c r="Q10">
         <v>-63108000.0</v>
       </c>
       <c r="R10">
         <v>-61244000.0</v>
       </c>
       <c r="S10">
         <v>-34841721.0</v>
       </c>
       <c r="T10">
         <v>-3165080.0</v>
       </c>
       <c r="U10">
         <v>-285688.0</v>
       </c>
       <c r="V10">
         <v>-5365361.0</v>
       </c>
       <c r="W10">
         <v>-9661543.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>98164000.0</v>
       </c>
       <c r="G11">
         <v>36205000.0</v>
       </c>
       <c r="H11">
         <v>47711000.0</v>
       </c>
       <c r="I11">
         <v>8053000.0</v>
       </c>
       <c r="J11">
         <v>62003000.0</v>
       </c>
       <c r="K11">
         <v>-86217000.0</v>
       </c>
@@ -26315,145 +26524,145 @@
         <v>-183407000.0</v>
       </c>
       <c r="N11">
         <v>37489000.0</v>
       </c>
       <c r="O11">
         <v>-5736000.0</v>
       </c>
       <c r="P11">
         <v>35000000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>7268000.0</v>
       </c>
       <c r="T11">
         <v>4536000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>19995000.0</v>
       </c>
       <c r="F12">
         <v>14653000.0</v>
       </c>
       <c r="G12">
         <v>12493000.0</v>
       </c>
       <c r="H12">
         <v>4814000.0</v>
       </c>
       <c r="I12">
         <v>11244000.0</v>
       </c>
       <c r="J12">
         <v>-3583000.0</v>
       </c>
       <c r="K12">
         <v>4973000.0</v>
       </c>
       <c r="L12">
         <v>5856000.0</v>
       </c>
       <c r="M12">
         <v>29124000.0</v>
       </c>
       <c r="N12">
         <v>10677000.0</v>
       </c>
       <c r="O12">
         <v>10007000.0</v>
       </c>
       <c r="P12">
         <v>17699000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>50278000.0</v>
       </c>
       <c r="G13">
         <v>-81799000.0</v>
       </c>
       <c r="H13">
         <v>37029000.0</v>
       </c>
       <c r="I13">
         <v>-2635000.0</v>
       </c>
       <c r="J13">
         <v>46141000.0</v>
       </c>
       <c r="K13">
         <v>-95341000.0</v>
       </c>
       <c r="L13">
         <v>45005000.0</v>
       </c>
       <c r="M13">
         <v>-157352000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
         <v>37565000.0</v>
       </c>
       <c r="C14">
         <v>38601000.0</v>
       </c>
       <c r="D14">
         <v>31479000.0</v>
       </c>
       <c r="E14">
         <v>25197000.0</v>
       </c>
       <c r="F14">
         <v>22139000.0</v>
       </c>
       <c r="G14">
         <v>23701000.0</v>
       </c>
       <c r="H14">
         <v>28067000.0</v>
       </c>
       <c r="I14">
         <v>23605000.0</v>
       </c>
@@ -26480,94 +26689,94 @@
       </c>
       <c r="Q14">
         <v>8969000.0</v>
       </c>
       <c r="R14">
         <v>7950000.0</v>
       </c>
       <c r="S14">
         <v>4583091.0</v>
       </c>
       <c r="T14">
         <v>2515353.0</v>
       </c>
       <c r="U14">
         <v>1767684.0</v>
       </c>
       <c r="V14">
         <v>1200456.0</v>
       </c>
       <c r="W14">
         <v>829371.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>441028.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
         <v>28164000.0</v>
       </c>
       <c r="C16">
         <v>35898000.0</v>
       </c>
       <c r="D16">
         <v>38066000.0</v>
       </c>
       <c r="E16">
         <v>43913000.0</v>
       </c>
       <c r="F16">
         <v>146149000.0</v>
       </c>
       <c r="G16">
         <v>78990000.0</v>
       </c>
       <c r="H16">
         <v>43721000.0</v>
       </c>
       <c r="I16">
         <v>56745000.0</v>
       </c>
@@ -26594,96 +26803,96 @@
       </c>
       <c r="Q16">
         <v>76112000.0</v>
       </c>
       <c r="R16">
         <v>76185000.0</v>
       </c>
       <c r="S16">
         <v>41047299.0</v>
       </c>
       <c r="T16">
         <v>42802505.0</v>
       </c>
       <c r="U16">
         <v>7572000.0</v>
       </c>
       <c r="V16">
         <v>8671420.0</v>
       </c>
       <c r="W16">
         <v>1107791.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-379000.0</v>
       </c>
       <c r="I17">
         <v>-697000.0</v>
       </c>
       <c r="J17">
         <v>488000.0</v>
       </c>
       <c r="K17">
         <v>-210000.0</v>
       </c>
       <c r="L17">
         <v>-865000.0</v>
       </c>
       <c r="M17">
         <v>-1179000.0</v>
       </c>
       <c r="N17">
         <v>-601000.0</v>
       </c>
       <c r="O17">
         <v>-272000.0</v>
       </c>
       <c r="P17">
         <v>-31000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
         <v>115095000.0</v>
       </c>
       <c r="C18">
         <v>18446000.0</v>
       </c>
       <c r="D18">
         <v>-94641000.0</v>
       </c>
       <c r="E18">
         <v>-26395000.0</v>
       </c>
       <c r="F18">
         <v>121289000.0</v>
       </c>
       <c r="G18">
         <v>152907000.0</v>
       </c>
       <c r="H18">
         <v>-24061000.0</v>
       </c>
       <c r="I18">
         <v>34654000.0</v>
       </c>
@@ -26710,127 +26919,127 @@
       </c>
       <c r="Q18">
         <v>-84052000.0</v>
       </c>
       <c r="R18">
         <v>-67321000.0</v>
       </c>
       <c r="S18">
         <v>-38533910.0</v>
       </c>
       <c r="T18">
         <v>5955429.0</v>
       </c>
       <c r="U18">
         <v>4518157.0</v>
       </c>
       <c r="V18">
         <v>7594314.0</v>
       </c>
       <c r="W18">
         <v>-9553461.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-47746000.0</v>
       </c>
       <c r="D19">
         <v>-163372000.0</v>
       </c>
       <c r="E19">
         <v>-134065000.0</v>
       </c>
       <c r="F19">
         <v>-55198000.0</v>
       </c>
       <c r="G19">
         <v>-20297000.0</v>
       </c>
       <c r="H19">
         <v>-36469000.0</v>
       </c>
       <c r="I19">
         <v>-25832000.0</v>
       </c>
       <c r="J19">
         <v>-24589000.0</v>
       </c>
       <c r="K19">
         <v>-9125000.0</v>
       </c>
       <c r="L19">
         <v>314000.0</v>
       </c>
       <c r="M19">
         <v>4925000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>-122797000.0</v>
       </c>
       <c r="C21">
         <v>-18902000.0</v>
       </c>
       <c r="D21">
         <v>189702000.0</v>
       </c>
       <c r="E21">
         <v>23112000.0</v>
       </c>
       <c r="F21">
         <v>-34307000.0</v>
       </c>
       <c r="G21">
         <v>-117030000.0</v>
       </c>
       <c r="H21">
         <v>23378000.0</v>
       </c>
       <c r="I21">
         <v>-16071000.0</v>
       </c>
@@ -26843,51 +27052,51 @@
       <c r="L21">
         <v>-269278000.0</v>
       </c>
       <c r="M21">
         <v>9638000.0</v>
       </c>
       <c r="N21">
         <v>41353000.0</v>
       </c>
       <c r="O21">
         <v>76875000.0</v>
       </c>
       <c r="P21">
         <v>175883000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
         <v>-54174000.0</v>
       </c>
       <c r="C22">
         <v>-36911000.0</v>
       </c>
       <c r="D22">
         <v>112441000.0</v>
       </c>
       <c r="E22">
         <v>101868000.0</v>
       </c>
       <c r="F22">
         <v>66047000.0</v>
       </c>
       <c r="G22">
         <v>19356000.0</v>
       </c>
       <c r="H22">
         <v>13953000.0</v>
       </c>
       <c r="I22">
         <v>12182000.0</v>
       </c>
@@ -26914,51 +27123,51 @@
       </c>
       <c r="Q22">
         <v>22342000.0</v>
       </c>
       <c r="R22">
         <v>15737000.0</v>
       </c>
       <c r="S22">
         <v>18074799.0</v>
       </c>
       <c r="T22">
         <v>5212698.0</v>
       </c>
       <c r="U22">
         <v>3638311.0</v>
       </c>
       <c r="V22">
         <v>2731865.0</v>
       </c>
       <c r="W22">
         <v>1271508.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>98992000.0</v>
       </c>
       <c r="C23">
         <v>-42411000.0</v>
       </c>
       <c r="D23">
         <v>182023000.0</v>
       </c>
       <c r="E23">
         <v>21181000.0</v>
       </c>
       <c r="F23">
         <v>-15261000.0</v>
       </c>
       <c r="G23">
         <v>-909000.0</v>
       </c>
       <c r="H23">
         <v>-509000.0</v>
       </c>
       <c r="I23">
         <v>1979000.0</v>
       </c>
@@ -26985,51 +27194,51 @@
       </c>
       <c r="Q23">
         <v>534000.0</v>
       </c>
       <c r="R23">
         <v>-7000.0</v>
       </c>
       <c r="S23">
         <v>66955.0</v>
       </c>
       <c r="T23">
         <v>-330441.0</v>
       </c>
       <c r="U23">
         <v>6237802.0</v>
       </c>
       <c r="V23">
         <v>2222400.0</v>
       </c>
       <c r="W23">
         <v>402969.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
         <v>19444000.0</v>
       </c>
       <c r="C24">
         <v>4359000.0</v>
       </c>
       <c r="D24">
         <v>6537000.0</v>
       </c>
       <c r="E24">
         <v>3617000.0</v>
       </c>
       <c r="F24">
         <v>16072000.0</v>
       </c>
       <c r="G24">
         <v>6582000.0</v>
       </c>
       <c r="H24">
         <v>2434000.0</v>
       </c>
       <c r="I24">
         <v>1418000.0</v>
       </c>
@@ -27054,54 +27263,54 @@
       <c r="P24">
         <v>3243000.0</v>
       </c>
       <c r="Q24">
         <v>596000.0</v>
       </c>
       <c r="R24">
         <v>396000.0</v>
       </c>
       <c r="S24">
         <v>461976.0</v>
       </c>
       <c r="T24">
         <v>269638.0</v>
       </c>
       <c r="U24">
         <v>119674.0</v>
       </c>
       <c r="V24">
         <v>21929.0</v>
       </c>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
-        <v>-91033000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="C25">
         <v>-73626000.0</v>
       </c>
       <c r="D25">
         <v>-26656000.0</v>
       </c>
       <c r="E25">
         <v>9126000.0</v>
       </c>
       <c r="F25">
         <v>7784000.0</v>
       </c>
       <c r="G25">
         <v>13516000.0</v>
       </c>
       <c r="H25">
         <v>16018000.0</v>
       </c>
       <c r="I25">
         <v>6198000.0</v>
       </c>
       <c r="J25">
         <v>1896000.0</v>
       </c>
@@ -27123,92 +27332,92 @@
       <c r="P25">
         <v>302000.0</v>
       </c>
       <c r="Q25">
         <v>-111000.0</v>
       </c>
       <c r="R25">
         <v>-15000.0</v>
       </c>
       <c r="S25">
         <v>-8501.0</v>
       </c>
       <c r="T25">
         <v>3264885.0</v>
       </c>
       <c r="U25">
         <v>-26207.0</v>
       </c>
       <c r="V25">
         <v>1643.0</v>
       </c>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>2464000.0</v>
       </c>
       <c r="P26">
         <v>74898000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
         <v>5568000.0</v>
       </c>
       <c r="C27">
         <v>4292000.0</v>
       </c>
       <c r="D27">
         <v>3300000.0</v>
       </c>
       <c r="E27">
         <v>3230000.0</v>
       </c>
       <c r="F27">
         <v>2554000.0</v>
       </c>
       <c r="G27">
         <v>2515000.0</v>
       </c>
       <c r="H27">
         <v>2693000.0</v>
       </c>
       <c r="I27">
         <v>2535000.0</v>
       </c>
@@ -27231,51 +27440,51 @@
         <v>1630000.0</v>
       </c>
       <c r="P27">
         <v>1368000.0</v>
       </c>
       <c r="Q27">
         <v>1157000.0</v>
       </c>
       <c r="R27">
         <v>962000.0</v>
       </c>
       <c r="S27">
         <v>692466.0</v>
       </c>
       <c r="T27">
         <v>141455.0</v>
       </c>
       <c r="U27">
         <v>58107.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>-123705000.0</v>
       </c>
       <c r="C28">
         <v>-23619000.0</v>
       </c>
       <c r="D28">
         <v>188577000.0</v>
       </c>
       <c r="E28">
         <v>21959000.0</v>
       </c>
       <c r="F28">
         <v>-35335000.0</v>
       </c>
       <c r="G28">
         <v>-117939000.0</v>
       </c>
       <c r="H28">
         <v>22869000.0</v>
       </c>
       <c r="I28">
         <v>-16727000.0</v>
       </c>
@@ -27302,51 +27511,51 @@
       </c>
       <c r="Q28">
         <v>83383000.0</v>
       </c>
       <c r="R28">
         <v>57069000.0</v>
       </c>
       <c r="S28">
         <v>81310597.0</v>
       </c>
       <c r="T28">
         <v>39108406.0</v>
       </c>
       <c r="U28">
         <v>6350802.0</v>
       </c>
       <c r="V28">
         <v>2523400.0</v>
       </c>
       <c r="W28">
         <v>9228751.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>137452000.0</v>
       </c>
       <c r="C29">
         <v>70291000.0</v>
       </c>
       <c r="D29">
         <v>-32280000.0</v>
       </c>
       <c r="E29">
         <v>10816000.0</v>
       </c>
       <c r="F29">
         <v>158916000.0</v>
       </c>
       <c r="G29">
         <v>172996000.0</v>
       </c>
       <c r="H29">
         <v>955000.0</v>
       </c>
       <c r="I29">
         <v>46605000.0</v>
       </c>
@@ -27373,51 +27582,51 @@
       </c>
       <c r="Q29">
         <v>-35008000.0</v>
       </c>
       <c r="R29">
         <v>-47661000.0</v>
       </c>
       <c r="S29">
         <v>4215458.0</v>
       </c>
       <c r="T29">
         <v>12459819.0</v>
       </c>
       <c r="U29">
         <v>6505415.0</v>
       </c>
       <c r="V29">
         <v>8813475.0</v>
       </c>
       <c r="W29">
         <v>-7964412.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>-22709000.0</v>
       </c>
       <c r="C30">
         <v>-47746000.0</v>
       </c>
       <c r="D30">
         <v>-163372000.0</v>
       </c>
       <c r="E30">
         <v>-134065000.0</v>
       </c>
       <c r="F30">
         <v>-55198000.0</v>
       </c>
       <c r="G30">
         <v>-20297000.0</v>
       </c>
       <c r="H30">
         <v>-36469000.0</v>
       </c>
       <c r="I30">
         <v>-25832000.0</v>
       </c>
@@ -27463,2965 +27672,2995 @@
       <c r="W30">
         <v>-2093072.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB30"/>
+  <dimension ref="A1:CC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
+      <c r="CC1" t="s">
+        <v>145</v>
+      </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>28164000.0</v>
+      </c>
+      <c r="C2">
         <v>48790000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32675000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21514000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35898000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23420000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31219000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>35684000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>38066000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>69981000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52765000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38357000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43913000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45852000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>142057000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>147095000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>146149000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>90540000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>65584000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>89729000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78990000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41808000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>44484000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>50835000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43721000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>52420000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>49517000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63331000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>56745000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>52243000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>49673000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>57254000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>53396000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>43861000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>57526000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56241000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>53151000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>52431000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>51090000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>63782000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>89465000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>78409000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>95416000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>104355000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>127528000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>110222000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>89713000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>82011000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>74242000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>113368000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>102407000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>114252000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>124360000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>115668000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>126509000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>106717000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>79842000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>97890000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>102194000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>81607000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>76112000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>66002000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>61461000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>81334000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>76185000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>82376000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>85981000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>78714000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>41047000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>41861426.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>86986230.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>41968933.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>42802505.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3797574.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1222122.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2690459.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7572060.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
+      <c r="CC2"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>2544000</v>
+      </c>
+      <c r="C3">
         <v>3968000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2734000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7667000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7988000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21047000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8263000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8810000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13725000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>20437000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13887000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17109000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10928000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11781000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10923000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9396000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5111000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7934000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9859000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10708000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9126000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3884000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5732000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5059000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5414000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4614000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8052000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6860000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5490000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2831000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3366000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2941000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2813000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2202000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6219000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7507000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10187000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2210000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5309000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3294000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1612000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2406000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1845000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1878000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2282000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4371000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4474000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3044000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5707000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2435000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3620000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7172000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>10631000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>19796000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11504000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>14055000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>26354000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>19561000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14664000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>26320000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9325000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>35411000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4960000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>6357000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2316000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4857000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3143000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8780000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2880000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>36677364</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>17946972</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>18694422</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5324554</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>760058</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1656995</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3235751</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>851586</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1987000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-5808000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-94642000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3492000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>1366000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>56429000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>25168000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-24352000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>11138000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>36941000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2941000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-6354000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>7114000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-8699000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>2903000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-13814000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>6586000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4502000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2570000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-7581000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>3858000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>9535000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-13665000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1285000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>3090000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>720000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>1341000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-12692000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-25683000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>11056000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-17007000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-8939000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-23173000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>17306000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>20509000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>7702000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>7769000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-39126000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>10961000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-11845000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-10108000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>8692000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-10841000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>19792000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>26875000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1274000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-222000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-331000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>817000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1231000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4696000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>936000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1783000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1125000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4968000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2481000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7806000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5657000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>5075000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-12314000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3803000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-7444000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2623000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>283000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-14339000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8433000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4702000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>9828000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>-26349000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-41963000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>105006000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-68800000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-176306000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-42274000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>68927000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-118477000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-54075000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-40396000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>1414000.0</v>
+      </c>
+      <c r="C6">
         <v>-20626000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16115000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11161000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-14384000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12478000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7799000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4465000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2382000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-31915000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17216000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>14408000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5556000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1939000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-96205000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5038000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>946000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>55609000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>24956000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-24145000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10739000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>37182000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2676000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6351000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7114000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8699000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2903000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-13814000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6586000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4502000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2570000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7581000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3858000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>9535000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-13665000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1285000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3090000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>720000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1341000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-12692000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-25683000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>11056000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-17007000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-8939000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-23173000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17306000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>20509000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7702000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7769000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-39126000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>10961000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-11845000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10108000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8692000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-10841000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>19792000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>26875000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-18048000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-4304000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20587000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5495000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>10110000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4541000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-19873000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5149000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-6191000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3605000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>7267000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>37667000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-814127.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-45124804.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>45017297.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-833572.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>39004931.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2575452.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1468337.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-4881601.0</v>
       </c>
-      <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
-        <v>190029000.0</v>
+        <v>-21812000.0</v>
       </c>
       <c r="C7">
-        <v>98900000.0</v>
+        <v>65310000.0</v>
       </c>
       <c r="D7">
+        <v>23081000.0</v>
+      </c>
+      <c r="E7">
         <v>43345000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13458000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>166560000.0</v>
       </c>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
+        <v>-17833000.0</v>
+      </c>
+      <c r="I7">
         <v>-34401000.0</v>
       </c>
-      <c r="I7">
-[...1 lines deleted...]
-      </c>
       <c r="J7">
+        <v>-54823000.0</v>
+      </c>
+      <c r="K7">
         <v>-84431000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>93000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-84847000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-113099000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-19271000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-37412000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-60379000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-19182000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>52393000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13912000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-19071000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8843000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>107741000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22495000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4073000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-16863000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3016000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-22686000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-25748000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6663000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>28862000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4990000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2533000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-31745000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>36243000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-23592000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>26744000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>41944000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>65949000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>5860000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>78865000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-26983000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>63190000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-370000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>161541000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>11358000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>123027000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-19238000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-32204000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-58002000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>11572000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-74626000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-54811000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-13953000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>28943000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-101723000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-80791000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-37784000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-44499000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-117360000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-82267000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-15166000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-8665000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-21614000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-43521000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>4760000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-21439000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-13959000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-13458000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-25289000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-17696210.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-892742.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-7635753.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>6130358.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>3108871.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3270761.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>2760822.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1092452.0</v>
       </c>
-      <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-32307000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-5276000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-8002000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>13446000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-18574000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-6079000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-12384000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>4469000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>6217000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-13475000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>-1002000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>-1885000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>18030000.0</v>
       </c>
-      <c r="AQ8"/>
-      <c r="AR8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>-7229000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>13525000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>30376000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-25331000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1221000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>21571000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>11522000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-23760000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-9282000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>34587000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-27785000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-31507000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-9896000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>27590000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>19976000.0</v>
+      </c>
+      <c r="C9">
         <v>18545000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14845000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-371000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3828000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9">
+        <v>16263000.0</v>
+      </c>
+      <c r="H9">
         <v>-5958000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1616000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20115000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-16144000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3780000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9935000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-32307000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9718000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5276000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-12759000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9846000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-59787000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6079000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11361000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1023000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-10000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1132000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4472000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1125000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10847000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2481000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3444000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5593000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2433000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5075000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-12314000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-3803000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8782000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-7444000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2623000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>283000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>16185000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-14339000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-8433000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4702000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>14498000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3532000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-7229000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>13525000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30376000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-25331000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1221000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>21571000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>11522000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-23760000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-9282000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>34587000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-444485000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-388242000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-367350000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-304682000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-296354000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-226507000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-216391000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-158732000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-191294000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-159598000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-158949000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-159774000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-168894000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-157223000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-147808000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-144615000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7339000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2631000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-6109027000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-14714000.0</v>
+      </c>
+      <c r="C10">
         <v>115711000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>122949000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-19357000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16428000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>280667000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>127628000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-104353000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-137760000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-117552000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-95716000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-123014000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-140107000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-65195000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21974000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-68387000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-69321000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2618000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20347000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-15551000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1615000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>122750000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>44610000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19944000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11941000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34460000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6220000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-61895000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-78254000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>45211000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-31564000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-42351000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>62086000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-9767000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-28167000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3814000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>120571000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>77578000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4222000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9422000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>124546000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>63527000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8388000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>522000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>174043000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>65864000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-26349000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-41963000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>105006000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-68800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-176306000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-42274000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>68927000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-118477000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-54075000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-40396000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-29078000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-132881000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-70096000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-29542000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5989000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-28858000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-35032000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>6771000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-11263000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-14743000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-10992000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-24246000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-20775545.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-7112699.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-5420979.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1532498.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3843264.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-6961193.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-2750582.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2703431.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
+      <c r="CC10"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-44430000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>58041000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>52712000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>14376000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>36693000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>18532000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>31627000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5440000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5440000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>15555000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-20155000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-31197000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-10669000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-65921000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-15003000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>48325000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>80310000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2405000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-45296000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>41345000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>14409000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-34625000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-6381000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>57534000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>45475000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-70807000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-57379000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>83076000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-41107000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-75854000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-67429000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>160382000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-2689000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-81392000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-59771000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-4634000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-37610000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-104956000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>17934000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>130777000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-6266000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-12199000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>48261000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-16820000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-24978000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>7268000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>6882000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3724000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3845000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4536000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4049000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1115000.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>845000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1482000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12268000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2605000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3383000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1739000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6010000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2252000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4032000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2359000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2311000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6031000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-56000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>216000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4628000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>51000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-699000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>834000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2460000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3606000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4371000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>807000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-4303000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3681000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1786000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1175000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1917000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>771000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2526000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-241000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-2025000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2315000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2395000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3171000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20795000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4608000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2511000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1210000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6912000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>188000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1209000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2368000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7023000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>735000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1704000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>545000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>3761000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>424000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2315000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>446000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>8000.0</v>
       </c>
-      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>70913000.0</v>
       </c>
       <c r="N13">
         <v>70913000.0</v>
       </c>
       <c r="O13">
+        <v>70913000.0</v>
+      </c>
+      <c r="P13">
         <v>-106654000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7078000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>50139000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12780000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-50446000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-9983000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16921000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-26085000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-22832000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-19122000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-13760000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-67130000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-18090000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>35776000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>86473000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-31627000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-40233000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>44572000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>24653000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>46141000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-10099000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>56694000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>51139000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-95341000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>45005000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-157352000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
+        <v>9028000.0</v>
+      </c>
+      <c r="C14">
         <v>9390000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9846000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9414000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8915000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9914000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10274000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9698000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8715000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8608000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8234000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7689000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6948000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6841000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7369000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5763000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5224000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5803000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5734000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5395000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5207000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5970000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6445000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5911000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5375000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7006000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7797000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7200000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6064000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5716000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6442000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5921000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5526000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6156000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6681000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6173000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6095000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6972000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7068000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6620000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6208000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6950000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7764000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7157000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6667000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7853000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9169000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8017000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6729000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>7646000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9806000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7473000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5869000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5946000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7304000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5287000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4927000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5091000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4119000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3411000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2642000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2526000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2239000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2126000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2078000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2062000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1926000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2052000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1910000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1812652.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>896966.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1019920.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>853553.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>901523.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>519440.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>561453.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>532937.0</v>
       </c>
-      <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -30465,850 +30704,861 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>441000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>29578000.0</v>
+      </c>
+      <c r="C16">
         <v>28164000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>48790000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>32675000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21514000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35898000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>23420000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>31219000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>35684000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>38066000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>69981000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52765000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>38357000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>43913000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45852000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>142057000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>147095000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>146149000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>90540000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>65584000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>89729000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>78990000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>41808000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>44484000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>50835000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43721000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>52420000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>49517000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>63331000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>56745000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>52243000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>49673000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>57254000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>53396000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>43861000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>57526000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>56241000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>53151000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>52431000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>51090000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>63782000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>89465000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>78409000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>95416000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>104355000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>127528000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>110222000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>89713000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>82011000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>74242000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>113368000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>102407000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>114252000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>124360000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>115668000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>126509000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>106717000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>79842000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>97890000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>102194000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>81607000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>76112000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>66002000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>61461000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>81334000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>76185000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>82376000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>85981000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>78714000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>41047299.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>41861426.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>86986230.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>41968933.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>42802505.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3797574.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1222122.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2690459.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7572060.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>-36000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-196000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-249000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>69000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-226000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-427000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-164000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>120000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-49000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>102000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>361000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>74000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-432000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>51000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-242000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>413000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-280000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-120000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>244000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-709000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-688000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-548000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-12000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>69000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-562000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>69000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-106000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>664000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-226000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-796000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>86000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
-        <v>174319000.0</v>
+        <v>-25636000.0</v>
       </c>
       <c r="C18">
+        <v>49600000.0</v>
+      </c>
+      <c r="D18">
         <v>31256000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>36032000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1793000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>105439000.0</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
+        <v>-17091000.0</v>
+      </c>
+      <c r="I18">
         <v>-23823000.0</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
+        <v>-46079000.0</v>
+      </c>
+      <c r="K18">
         <v>-63799000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26747000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-62100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-88632000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6169000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2896000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-35670000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>210000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>78707000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>33855000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9103000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>17830000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>108298000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>42047000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13418000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10856000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4630000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10038000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-16015000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2638000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>32048000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>22447000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>9998000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-29839000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>37579000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-17065000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>18438000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>30745000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>64389000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8654000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>82015000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-26486000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>30717000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>11347000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>169385000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>12024000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>119242000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-7622000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-27849000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-60309000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>22677000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-62494000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-49334000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-16950000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>37552000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-90829000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-82550000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-51207000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-24904000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-114641000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-98254000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-14256000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-29108000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-16111000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-44837000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>6004000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-19446000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-8810000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-14835000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-24230000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-48371154.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>26459280.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-21761127.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>5139091.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>6660202.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-1695324.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1698938.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-708387.0</v>
       </c>
-      <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-19618000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5234000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18307000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7972000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8563000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-12904000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-99321000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-13313000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-24438000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-26300000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10098000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-103231000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8792000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11944000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-26192000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-9604000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10418000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-8984000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1919000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5422000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-11672000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5122000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5714000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-16117000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-6600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-8038000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2115000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>314000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-23000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>157000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>180000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2481000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>2444000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31345,1223 +31595,1237 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>24408000.0</v>
+      </c>
+      <c r="C21">
         <v>-67843000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-25704000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14169000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-15081000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-94584000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8570000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23237000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>83638000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>99190000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-11919000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-5221000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>31580000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8672000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3990000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8920000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15537000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5860000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-77160000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-43824000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-10913000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>18584000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-12033000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21272000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1872000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12267000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-28023000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4383000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-17622000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>33957000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-24933000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>494000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-20048000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-27044000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-65486000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-9238000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-92796000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-392000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-22200000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-31924000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-180277000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-34877000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-107315000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15889000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>32432000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>68632000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-66211000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>64039000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>37857000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5668000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-32925000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>76987000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-43259000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>76072000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>-12616000.0</v>
+      </c>
+      <c r="C22">
         <v>-36168000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1198000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-13204000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-43761000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1714000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4304000.0</v>
       </c>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
       <c r="J22">
+        <v>9441000.0</v>
+      </c>
+      <c r="K22">
         <v>23597000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30192000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>31322000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26965000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>18112000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>41257000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>24959000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17540000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22435000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21816000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11249000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10547000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>782000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9912000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2262000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>673000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8214000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5511000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-445000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2159000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10775000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5180000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1614000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1685000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2384000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-5186000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5932000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-8239000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>264000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-2702000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-3858000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-34992000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3483000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>170000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-6890000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-28062000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2313000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3129000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4539000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1018000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5758000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3967000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-603000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15436000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>14359000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5305000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7459000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>17801000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>12800000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6291000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7268000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10363000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7706000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2714000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1559000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3363000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>5733000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4851000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1790000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3170280.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>8184901.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3332491.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3387127.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>269554.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2714348.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1436082.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>792714.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1381000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>827000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1430000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
-        <v>-47000.0</v>
+        <v>-5094000.0</v>
       </c>
       <c r="C23">
-        <v>75817000.0</v>
+        <v>-132000.0</v>
       </c>
       <c r="D23">
-        <v>-83246000.0</v>
+        <v>-65000.0</v>
       </c>
       <c r="E23">
+        <v>-11000.0</v>
+      </c>
+      <c r="F23">
         <v>-700000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-3000.0</v>
+      </c>
+      <c r="H23">
         <v>-13000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3907000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-794000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8791000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10785000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-15000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-994000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-455000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3513000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-6000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-683000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-29999.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7395000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-13592000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-974000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-65635000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-39000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-11552000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-870000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-12229000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-17000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>37165000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-492000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-13000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-3368000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3029000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-607000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-23863000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>114000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-11905000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1123000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-48074000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12370000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2046000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24959000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-20429000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2665000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-130000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-30444000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3999000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-119000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-57000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-207000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1356000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-468000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>272000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-165000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>139000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>279000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-612000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1465000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-130000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>74993000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>362000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1607000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>48000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>80000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>730000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>43000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>30197000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>18076000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5451604.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1985136.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>76911563.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-6130148.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>41448771.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>283110.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-3270389.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>953363.0</v>
       </c>
-      <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
-        <v>-5683000.0</v>
+        <v>1567000.0</v>
       </c>
       <c r="C24">
-        <v>10560000.0</v>
+        <v>1103000.0</v>
       </c>
       <c r="D24">
+        <v>1417000.0</v>
+      </c>
+      <c r="E24">
         <v>1419000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2754000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2740000.0</v>
       </c>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
+        <v>291000.0</v>
+      </c>
+      <c r="I24">
         <v>-1000.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
+        <v>1081000.0</v>
+      </c>
+      <c r="K24">
         <v>46000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>152000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3143000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2091000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1683000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>488000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-188000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>842000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15385000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>255000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>290000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>142000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5803000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>310000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>177000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>292000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1035000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>715000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>260000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>424000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>716000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-15042000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>218000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>227000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3468000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2663000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1893000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>438000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>101000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1882000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>377000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>940000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2640000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2997000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1682000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>652000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3837000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>12909000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3188000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-416000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6326000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>9345000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>102000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1008000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3566000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3088000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>871000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>72000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>98000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2497000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-3000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>651000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>170000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>285000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>22000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>119000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>58000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>148000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-101000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>45285000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>50077630.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-76158349.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-10854.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>157485.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>166464.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>103174.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
-        <v>1565000.0</v>
+        <v>679000.0</v>
       </c>
       <c r="C25">
-        <v>-75954000.0</v>
+        <v>2966000.0</v>
       </c>
       <c r="D25">
-        <v>-6549000.0</v>
+        <v>-2027000.0</v>
       </c>
       <c r="E25">
+        <v>-713000.0</v>
+      </c>
+      <c r="F25">
         <v>515000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5493000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>-1734000.0</v>
+      </c>
+      <c r="I25">
         <v>13003000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>3855000.0</v>
+      </c>
+      <c r="K25">
         <v>153135000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2455000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1652000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1727000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1802000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2550000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2587000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2117000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2125000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3066000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4085000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2758000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2701000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5175000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2618000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3022000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6250000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3036000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3123000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3609000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1984000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1176000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1967000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1071000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>533000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1129000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1405000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1639000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5243000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>138000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1765000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1477000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7316000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1867000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1598000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2143000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>35490000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4078000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1743000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>515000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>11087000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-251000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>922000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1727000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>473000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>325000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1398000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>73000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>38000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>81000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>164000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>88000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-112000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-111000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>24000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>13000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-6000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-12000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-10000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>36493.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>412634.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>125907.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-136698393.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2425656.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1356.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>176332.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-90000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -32594,1023 +32858,1038 @@
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>2464000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>74898000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
+        <v>1301000.0</v>
+      </c>
+      <c r="C27">
         <v>1344000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1234000.0</v>
       </c>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
+        <v>1399000.0</v>
+      </c>
+      <c r="F27">
         <v>1591000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1089000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1104000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1262000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>837000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>961000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>896000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>784000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>659000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>992000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>885000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>803000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>620000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>704000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>657000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>584000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>609000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>643000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>691000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>536000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>645000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>623000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>773000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>694000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>603000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>622000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>664000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>709000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>540000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>963000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>746000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>943000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>789000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>340000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>600000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>578000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>627000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>304000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>663000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>605000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>531000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>383000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>674000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>615000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>463000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>533000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>606000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>522000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>470000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>450000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>416000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>406000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>358000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>381000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>347000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>339000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>301000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>297000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>296000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>289000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>275000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>242000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>288000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>238000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>194000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>83061.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-77112.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1375.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>136800000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>19100.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
-        <v>-192694000.0</v>
+        <v>23449000.0</v>
       </c>
       <c r="C28">
+        <v>-67975000.0</v>
+      </c>
+      <c r="D28">
         <v>-25769000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-14180000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15781000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-94587000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8557000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19330000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>43081000.0</v>
+      </c>
+      <c r="K28">
         <v>111452000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11551000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>83623000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>98196000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-12374000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5230000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>31574000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7989000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-4020000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-8942000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-15539000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-6834000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-77160000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-45298000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13195000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17714000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-12033000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21255000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1872000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11775000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-28036000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-4408000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-17633000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>33350000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-24527000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>635000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-19407000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-28167000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-63338000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-9246000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-94842000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-550000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-22021000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-31208000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-180407000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-35320000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-107566000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15770000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>32375000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>68425000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-67567000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64041000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>37389000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5940000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-33090000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>77126000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>102267000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>77924000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6789000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>107840000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>118844000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>19100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>39048000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>20367000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>24942000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-974000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>13197000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5057000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>22203000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>16612000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>16077202.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4574265.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>66789278.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-6130148.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>37330755.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4094677.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-3270389.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>953363.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6351000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
-        <v>178287000.0</v>
+        <v>-23092000.0</v>
       </c>
       <c r="C29">
+        <v>53568000.0</v>
+      </c>
+      <c r="D29">
         <v>33990000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>43699000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6195000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>126486000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8828000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15013000.0</v>
       </c>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
       <c r="J29">
+        <v>-32354000.0</v>
+      </c>
+      <c r="K29">
         <v>-43362000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>40634000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-44991000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-77704000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17950000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13819000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-26274000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5321000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>86641000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>43714000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1605000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>26956000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>112182000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>47779000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18477000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5442000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9244000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1986000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-9155000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2852000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>34879000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>25813000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>12939000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-27026000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>39781000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-10846000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>25945000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>40932000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>66599000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>13963000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>85309000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-24874000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>33123000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>13192000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>171263000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>14306000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>123613000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-3148000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-24805000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-54602000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>25112000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-58874000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-42162000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-6319000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>57348000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-79325000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-68495000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-24853000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-5343000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-99977000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-71934000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-4931000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>6303000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-11151000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-38480000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>8320000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-14589000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-5667000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-6055000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-21350000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-11693790.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>8512308.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-3066705.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10463645.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>7420260.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-38329.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>4934689.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>143199.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>6505000.0</v>
       </c>
-      <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>1053000.0</v>
+      </c>
+      <c r="C30">
         <v>-5683000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7826000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-19618000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5234000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18307000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7972000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8563000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-12904000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-99321000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-13313000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-24438000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-26300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10098000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-103231000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8792000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11944000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-26192000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9604000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10418000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8984000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1919000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5422000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11672000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5122000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5714000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16117000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-6600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8038000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2115000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-18408000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2723000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2586000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5670000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3556000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5614000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-9749000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2109000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3427000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2917000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-672000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>234000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1129000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-39000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1450000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1947000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8435000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>144000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6123000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3891000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5725000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-7070000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-9623000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-16230000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-8416000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-13184000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-26282000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-19463000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-12167000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-26323000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-8674000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-35241000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-4675000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-6335000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-2197000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4799000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-2995000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-8881000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>42405000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-5197539.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-58211377.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-18705276.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-5167069.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-5746084.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1480896.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-3132577.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-5978163.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>