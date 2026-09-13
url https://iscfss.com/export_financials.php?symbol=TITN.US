--- v1 (2026-07-30)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -2659,51 +2662,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
         <v>127031000.0</v>
       </c>
       <c r="C30">
         <v>119814000.0</v>
       </c>
       <c r="D30">
-        <v>134261000.0</v>
+        <v>153657000.0</v>
       </c>
       <c r="E30">
         <v>95844000.0</v>
       </c>
       <c r="F30">
         <v>94287000.0</v>
       </c>
       <c r="G30">
         <v>69109000.0</v>
       </c>
       <c r="H30">
         <v>72776000.0</v>
       </c>
       <c r="I30">
         <v>77500000.0</v>
       </c>
       <c r="J30">
         <v>60672000.0</v>
       </c>
       <c r="K30">
         <v>65462000.0</v>
       </c>
       <c r="L30">
         <v>56552000.0</v>
       </c>
@@ -3039,51 +3042,51 @@
       <c r="U35">
         <v>26469581.0</v>
       </c>
       <c r="V35">
         <v>20154845.0</v>
       </c>
       <c r="W35"/>
       <c r="X35">
         <v>9788000.0</v>
       </c>
       <c r="Y35">
         <v>7535000.0</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
         <v>625000.0</v>
       </c>
       <c r="C36">
         <v>1581000.0</v>
       </c>
       <c r="D36">
-        <v>1783000.0</v>
+        <v>-51573000.0</v>
       </c>
       <c r="E36">
         <v>1178000.0</v>
       </c>
       <c r="F36">
         <v>1041000.0</v>
       </c>
       <c r="G36">
         <v>1090000.0</v>
       </c>
       <c r="H36">
         <v>1113000.0</v>
       </c>
       <c r="I36">
         <v>1178000.0</v>
       </c>
       <c r="J36">
         <v>1450000.0</v>
       </c>
       <c r="K36">
         <v>1359000.0</v>
       </c>
       <c r="L36">
         <v>1317000.0</v>
       </c>
@@ -3222,51 +3225,51 @@
         <v>1792000.0</v>
       </c>
       <c r="U38">
         <v>1397000.0</v>
       </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38">
         <v>5266000.0</v>
       </c>
       <c r="Y38">
         <v>4987000.0</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>31700000.0</v>
       </c>
       <c r="C39">
         <v>28244000.0</v>
       </c>
       <c r="D39">
-        <v>43658000.0</v>
+        <v>24262000.0</v>
       </c>
       <c r="E39">
         <v>25554000.0</v>
       </c>
       <c r="F39">
         <v>28135000.0</v>
       </c>
       <c r="G39">
         <v>13677000.0</v>
       </c>
       <c r="H39">
         <v>13655000.0</v>
       </c>
       <c r="I39">
         <v>31112000.0</v>
       </c>
       <c r="J39">
         <v>12611000.0</v>
       </c>
       <c r="K39">
         <v>10989000.0</v>
       </c>
       <c r="L39">
         <v>22889000.0</v>
       </c>
@@ -4700,572 +4703,578 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>41046000.0</v>
+      </c>
+      <c r="C2">
         <v>43781000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35156000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46290000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41502000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49268000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37166000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44689000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>40434000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47629000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43846000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38016000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41254000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>43195000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40834000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>43338000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28344000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26817000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25644000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24312000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20649000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24618000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20045000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23433000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20734000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23119000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16976000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24439000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18928000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26039000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16607000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21165000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18721000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16288000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15136000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19567000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16331000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20123000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17326000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>22888000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16265000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18322000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16863000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23185000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18358000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>17539000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17659000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>26680000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>23182000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>26138000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>23714000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>34289000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>39724000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>33867000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>28282000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>34597000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>31024000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>37322000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>28424000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>39091000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>24712000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>26731000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>15957000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>16307000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>15312000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>17402000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12352000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14596000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14685000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15887000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18652000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14596431.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13118133.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>13789144.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9244064.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9570009.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7877468.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7740708.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4227830.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>5488024.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5310,52 +5319,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5400,361 +5410,363 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>4852000.0</v>
+      </c>
+      <c r="C5">
         <v>5706000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6253000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4710000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4838000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4673000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8334000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3114000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2707000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2765000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1760000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5311000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3373000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3923000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5019000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11458000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6325000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3363000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2172000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-686000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>58000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-880000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1499000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-789000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2970000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3748000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3220000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4749000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2099000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3111000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2340000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1620000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1807000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-399000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1346000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2774000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3805000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4783000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3262000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4224000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3559000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4461000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3705000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3492000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5729000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1099000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1895000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>262000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1278000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>339000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-915000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1075000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-926000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-735000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-631000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-894000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>112000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-70000.0</v>
       </c>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
-        <v>-25225000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK5">
         <v>-25225000.0</v>
       </c>
-      <c r="BL5"/>
+      <c r="BL5">
+        <v>-25225000.0</v>
+      </c>
       <c r="BM5"/>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
+      <c r="BN5"/>
       <c r="BO5">
         <v>-18523000.0</v>
       </c>
-      <c r="BP5"/>
+      <c r="BP5">
+        <v>-18523000.0</v>
+      </c>
       <c r="BQ5"/>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
+      <c r="BR5"/>
       <c r="BS5">
         <v>-11832562.0</v>
       </c>
       <c r="BT5">
-        <v>-7966756.0</v>
+        <v>-11832562.0</v>
       </c>
       <c r="BU5">
         <v>-7966756.0</v>
       </c>
       <c r="BV5">
         <v>-7966756.0</v>
       </c>
       <c r="BW5">
         <v>-7966756.0</v>
       </c>
       <c r="BX5">
-        <v>-5778767.0</v>
+        <v>-7966756.0</v>
       </c>
       <c r="BY5">
         <v>-5778767.0</v>
       </c>
       <c r="BZ5">
+        <v>-5778767.0</v>
+      </c>
+      <c r="CA5">
         <v>-289642.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5778767.0</v>
       </c>
-      <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>-4292469.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>246509000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>240615000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>242019000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>240674000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>243736000.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
@@ -5765,168 +5777,173 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>87442000.0</v>
+      </c>
+      <c r="C7">
         <v>92708000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>92274000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>89648000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>95008000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>76744000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>76229000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>42992000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>43327000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>58611000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>63121000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>48083000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51701000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>55658000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>58368000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>60408000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>60463000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>62765000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>65196000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>69186000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>77433000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>79654000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>85339000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>93155000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>95499000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>102280000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>102354000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>102065000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>105432000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>107512000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5938,52 +5955,53 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -6006,51 +6024,53 @@
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
       <c r="V8">
         <v>0.0</v>
       </c>
-      <c r="W8"/>
+      <c r="W8">
+        <v>0.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6070,484 +6090,489 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>256207000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>256073000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>255188000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>254390000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>254455000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>253782000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>253129000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>252547000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>252913000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>252270000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>251587000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>251051000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>250607000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>249984000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>249228000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>248534000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>248423000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>247813000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>247149000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>246451000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>246509000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>245140000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>244522000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>242938000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>240615000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>242019000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>240674000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>243736000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>242491000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>242149000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>241158000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>240505000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>240180000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>240057000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>239383000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>238795000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>238857000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>238331000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>237772000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>237263000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>236521000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>235892000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>235336000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>234651000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>218156000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>216881000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>216461000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>29508000.0</v>
+      </c>
+      <c r="C10">
         <v>29578000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28164000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48790000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32675000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21514000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35898000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23420000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31219000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35684000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38066000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>69981000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>52765000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>38357000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43913000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>45852000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>142057000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>147095000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>146149000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>90540000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>65584000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>89729000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>78990000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>41808000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>44484000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>50835000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>43721000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>52420000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>49517000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>63331000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>56745000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>52243000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>49673000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>57254000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>53396000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>43861000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>57526000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>56241000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>53151000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>52431000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>51090000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>63782000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>89465000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>78409000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>95416000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>104355000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>127528000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>110222000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>89713000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>82011000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>74242000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>113368000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>102407000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>114252000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>124360000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>115668000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>126509000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>106717000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>79842000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>97890000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>102194000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>81607000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>76112000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>66002000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>61461000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>81334000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>76185000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>82376000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>85981000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>78714000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>86041168.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>91765186.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>86986230.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>41968933.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>42802505.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3797574.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1222122.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2690399.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7572000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>8671420.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6592,336 +6617,338 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>29508000.0</v>
+      </c>
+      <c r="C12">
         <v>29578000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28164000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>48790000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32675000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21514000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35898000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23420000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31219000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>35684000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38066000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>69981000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>52765000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>38357000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43913000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>45852000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>142057000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>147095000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>146149000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>90540000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>65584000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>89729000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>78990000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>41808000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>44484000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50835000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43721000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>52420000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>49517000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>63331000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>56745000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>52243000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>49673000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>57254000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>53396000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>43861000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>57526000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>56241000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>53151000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>52431000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>51090000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>63782000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>89465000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>78409000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>95416000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>104355000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>127528000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>110222000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>89713000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>82011000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>74242000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>113368000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>102407000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>114252000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>124360000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>115668000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>126509000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>106717000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>79842000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>97890000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>102194000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>81607000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>76112000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>66002000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>61461000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>81334000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>76185000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>82376000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>85981000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>78714000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>86041168.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>91765186.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>86986230.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>41968933.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>42802505.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3797574.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1222122.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2690399.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7572000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>8671420.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
@@ -6965,393 +6992,397 @@
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
-      <c r="BJ13"/>
+      <c r="BJ13">
+        <v>0.0</v>
+      </c>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>177.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176.0</v>
       </c>
       <c r="BU13">
         <v>176.0</v>
       </c>
       <c r="BV13">
-        <v>134.0</v>
+        <v>176.0</v>
       </c>
       <c r="BW13">
         <v>134.0</v>
       </c>
       <c r="BX13">
-        <v>43.0</v>
+        <v>134.0</v>
       </c>
       <c r="BY13">
         <v>43.0</v>
       </c>
       <c r="BZ13">
         <v>43.0</v>
       </c>
       <c r="CA13">
         <v>43.0</v>
       </c>
-      <c r="CB13"/>
+      <c r="CB13">
+        <v>43.0</v>
+      </c>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>43.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>22906000.0</v>
+      </c>
+      <c r="C14">
         <v>22849000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22778000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22737000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22764000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22669000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22632000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22631000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22617000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22546000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22848138.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22517000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22484000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22448000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22697761.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22399000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22392000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22321000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22587859.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22222000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22276000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22179000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22552967.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22137000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22119000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22012000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>22335000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21976000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>21964000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>21872000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22218000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>21842000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21831000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>21734000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22102000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22042000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22031000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21834000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21836000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21819000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21816000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>21588000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>21604000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21576000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>21217000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21392000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21406000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>21102000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20986000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>20951000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>21261000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>21031000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>21029000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>20854000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21092000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>20988000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20962000.0</v>
       </c>
       <c r="BG14">
         <v>20962000.0</v>
       </c>
       <c r="BH14">
+        <v>20962000.0</v>
+      </c>
+      <c r="BI14">
         <v>20890000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>20617000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>18141000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>18309000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>18161000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>18080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18040000.0</v>
       </c>
       <c r="BO14">
         <v>18040000.0</v>
       </c>
       <c r="BP14">
+        <v>18040000.0</v>
+      </c>
+      <c r="BQ14">
         <v>18013000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>17966667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17860000.0</v>
       </c>
       <c r="BS14">
         <v>17860000.0</v>
       </c>
       <c r="BT14">
+        <v>17860000.0</v>
+      </c>
+      <c r="BU14">
         <v>18041000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>17169719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13854738.0</v>
       </c>
       <c r="BW14">
         <v>13854738.0</v>
       </c>
       <c r="BX14">
+        <v>13854738.0</v>
+      </c>
+      <c r="BY14">
         <v>7675831.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7022385.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6967837.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6906772.0</v>
       </c>
       <c r="CC14">
         <v>6906772.0</v>
       </c>
       <c r="CD14">
         <v>6906772.0</v>
       </c>
       <c r="CE14">
         <v>6906772.0</v>
       </c>
       <c r="CF14">
-        <v>6316980.0</v>
+        <v>6906772.0</v>
       </c>
       <c r="CG14">
         <v>6316980.0</v>
       </c>
       <c r="CH14">
         <v>6316980.0</v>
       </c>
+      <c r="CI14">
+        <v>6316980.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -7395,633 +7426,641 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
-[...1 lines deleted...]
-      </c>
+      <c r="BR15"/>
       <c r="BS15">
         <v>177.0</v>
       </c>
       <c r="BT15">
-        <v>176.0</v>
+        <v>177.0</v>
       </c>
       <c r="BU15">
         <v>176.0</v>
       </c>
       <c r="BV15">
-        <v>134.0</v>
+        <v>176.0</v>
       </c>
       <c r="BW15">
         <v>134.0</v>
       </c>
       <c r="BX15">
-        <v>43.0</v>
+        <v>134.0</v>
       </c>
       <c r="BY15">
         <v>43.0</v>
       </c>
       <c r="BZ15">
         <v>43.0</v>
       </c>
       <c r="CA15">
         <v>43.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>43.0</v>
+      </c>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>43.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
+        <v>38656000.0</v>
+      </c>
+      <c r="C16">
         <v>54129000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>82311000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24130000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>41702000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>57829000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>91933000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>41979000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>57802000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>84900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>115852000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43964000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>63083000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>97532000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>119845000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>56812000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91819000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>129503000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>134146000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>35207000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37977000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>49109000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59418000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14708000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22716000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29163000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>40968000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12878000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>30540000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35394000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>46409000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16908000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>22731000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>32874000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>32324000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>15111000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20769000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>23620000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>26366000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16215000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14026000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>16769000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31159000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11650000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>15442000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>26247000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>35090000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20893000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>21055000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>36384000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>61286000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>27991000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>26721000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>31260000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>46775000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>25063000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12163000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>25247000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>49540000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>19237000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>30506000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>37072000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>18909000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>9280000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6928000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>8517000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9870000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>9937000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>9516000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>15483000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>8307756.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11155883000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>29347882000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>25735043000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6137842.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>9881916000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2386212.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1509286.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2287677.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>1941822.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>3783000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>3398000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3173000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3091000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>3334000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2785000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3145000.0</v>
       </c>
-      <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>271000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>334000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>332000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>9567000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>1974000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1991000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2001000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2006000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>5814000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2301000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3808000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2055000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5586000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4492000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4341000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4955000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5441000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2492000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1131000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2275000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>4806000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3263000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>4948000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>9500000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10531000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>10993000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>10809000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>11135000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>39313000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>39433000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>39244000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>38996000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>47925000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>47357000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>46854000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>47329000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>46909000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>47603000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>47723000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>47411000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>38656000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>38721000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>38926000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>28592000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>10249000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>9663000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8066,1472 +8105,1489 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
+        <v>67161000.0</v>
+      </c>
+      <c r="C20">
         <v>66686000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>65583000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>63906000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>63936000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>61608000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>61246000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>63865000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>62929000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>62979000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>64105000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>31144000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>31157000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>30691000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>30622000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>32022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9535000.0</v>
       </c>
       <c r="R20">
         <v>9535000.0</v>
       </c>
       <c r="S20">
+        <v>9535000.0</v>
+      </c>
+      <c r="T20">
         <v>8952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433000.0</v>
       </c>
       <c r="U20">
         <v>1433000.0</v>
       </c>
       <c r="V20">
         <v>1433000.0</v>
       </c>
       <c r="W20">
         <v>1433000.0</v>
       </c>
       <c r="X20">
         <v>1433000.0</v>
       </c>
       <c r="Y20">
+        <v>1433000.0</v>
+      </c>
+      <c r="Z20">
         <v>2818000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2311000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2327000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2291000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1649000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1631000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1161000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1015000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5361000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5369000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>250000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4944000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>4960000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4980000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>5001000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>5026000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>5041000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>5091000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>5134000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>5189000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>5272000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>5360000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>5458000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>24742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24751000.0</v>
       </c>
       <c r="AX20">
         <v>24751000.0</v>
       </c>
       <c r="AY20">
         <v>24751000.0</v>
       </c>
       <c r="AZ20">
+        <v>24751000.0</v>
+      </c>
+      <c r="BA20">
         <v>30997000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>30959000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>30944000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>30633000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>29547000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>29529000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>26255000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>24404000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>23164000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>21931000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>19285000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>18391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16247000.0</v>
       </c>
       <c r="BM20">
         <v>16247000.0</v>
       </c>
       <c r="BN20">
-        <v>14762000.0</v>
+        <v>16247000.0</v>
       </c>
       <c r="BO20">
         <v>14762000.0</v>
       </c>
       <c r="BP20">
+        <v>14762000.0</v>
+      </c>
+      <c r="BQ20">
         <v>13679000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>13702000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>12253000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>12464542.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>10166051.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>8998264.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>8478554.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>8271133.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>6618917.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6236147.0</v>
       </c>
       <c r="BZ20">
         <v>6236147.0</v>
       </c>
       <c r="CA20">
+        <v>6236147.0</v>
+      </c>
+      <c r="CB20">
         <v>3736147.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>1365147.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>51322000.0</v>
+      </c>
+      <c r="C21">
         <v>51719000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>51233000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48448000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>48983000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>48300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>48306000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>52074000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>51367000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>51301000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>53356000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18266000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18354000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18330000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18411000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16852000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11480000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11509000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10624000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6535000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6558000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7696000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7785000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7764000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8568000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8318000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8367000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9059000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7351000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7343000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7247000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7288000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5361000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5369000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5193000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4944000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4960000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4980000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5001000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5026000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5041000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5091000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5134000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5189000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5272000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5360000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5458000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11211000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11422000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>11582000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>11750000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>13873000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14019000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>14359000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>12477000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>12631000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11459000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>16361000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9758000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8153000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>6676000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>9932000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>387000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3236000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2883000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>295000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2821000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>329000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>346000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>365616.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>418965.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>226051.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>317570.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>337242.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>356913.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>149727.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>159243.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>168876.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>222009.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>931502000.0</v>
+      </c>
+      <c r="C22">
         <v>914825000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>903085000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1010734000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1140000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1099394000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1108672000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1413088000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1527758000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1429762000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1303030000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1071088000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>979427000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>854154000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>703939000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>630377000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>556383000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>494167000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>421758000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>412674000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>427109000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>415660000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>418458000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>532746000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>570680000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>583435000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>597394000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>624215000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>629246000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>568262000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>491091000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>525277000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>547062000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>518173000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>472467000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>529761000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>517464000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>484090000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>478266000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>607629000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>682049000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>684829000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>689464000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>813840000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>877823000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>880060000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>879440000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1062123000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1137700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1116977000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1075978000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1175665000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1105819000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1001227000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>929216000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1048004000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>938267000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>823195000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>748047000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>738345000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>622471000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>463506000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>429844000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>428830000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>419945000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>352682000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>347580000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>355196000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>346463000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>290832000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>241093957.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>234688943.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>183170750.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>140655034.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>145766866.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>146048648.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>122488451.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>111657846.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>106253862.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>81630630.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>1628548000.0</v>
+      </c>
+      <c r="C23">
         <v>1614774000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1616928000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1769360000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1877942000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1797687000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1813938000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2109403000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2220549000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2087667000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1992261000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1649738000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1517016000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1378105000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1188695000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1124770000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1077871000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1010197000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>946667000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>855219000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>839371000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>830741000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>815789000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>900856000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>948025000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>969739000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>975343000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1029524000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1029196000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>985106000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>792438000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>825210000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>839449000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>809415000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>760308000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>818290000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>822421000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>782928000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>771422000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>920297000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>984806000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1006043000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1047875000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1193670000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1280528000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1297720000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1349747000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1572772000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1624956000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1596642000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1564648000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1730930000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1636811000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1514476000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1444074000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1508448000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1374806000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1210445000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1088072000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1051417000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>917655000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>711456000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>648846000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>609360000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>587805000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>528986000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>514812000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>526487000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>519548000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>453157000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>410248195.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>388125983.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>338010275.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>240014180.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>239369466.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>192651833.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>155529643.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>141265575.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>138872083.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>105082317.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>147489000.0</v>
+      </c>
+      <c r="C24">
         <v>150503000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>158565000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>154780000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>153058000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>153900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>157767000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>131134000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>116666000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>105440000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>106407000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>87591000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>87052000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>93445000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>89950000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>91055000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>86500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>81974000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>74772000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>70502000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>63624000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>64868000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>44906000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>55109000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>48665000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>49522000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>75578000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>35754000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>34581000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>23871000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>25812000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>26255000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>22419000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>84746000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>97397000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>98169000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>120144000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>126606000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>126737000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>113181000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>134538000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>134328000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>172554000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>163721000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>175799000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>178905000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>199473000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>232168000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>197201000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>196418000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>224425000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>213717000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>209909000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>184926000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>182258000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>194232000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>185234000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>144985000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>57405000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>59544000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>31933000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>33092000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>33409000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>22970000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>24351000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>21456000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>21852000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>23192000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>28107000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>19403000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>14809000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2707000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2713000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>10520000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>14383000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>27864000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>25576000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>23534000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>93445000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>91055000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>86500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>81974000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>74772000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>70502000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>63624000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>64868000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>44906000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>55109000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>48665000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>49522000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>75578000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>35754000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>34581000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23871000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>25812000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>26255000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>22419000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>84746000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>97397000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>98169000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>120144000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>126606000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>126737000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>113181000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>134538000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>134328000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>172554000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>163721000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>175799000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>178905000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>199473000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>232168000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>197201000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>196418000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>224425000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>213717000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>209909000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>184926000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>182258000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>194232000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>185234000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>144985000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>57405000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>59544000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>31933000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9576,52 +9632,53 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9666,382 +9723,388 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>854877000.0</v>
+      </c>
+      <c r="C28">
         <v>828737000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>797839000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1002858000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1079048000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>990097000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>964716000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1208427000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1307154000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1167256000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1039573000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>782889000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>692890000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>561177000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>370018000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>385589000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>285800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>192795000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>144094000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>229474000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>266477000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>229029000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>227504000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>398716000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>455816000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>512068000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>480265000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>544405000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>545736000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>490595000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>291412000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>355624000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>384798000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>349998000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>292967000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>378276000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>372120000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>331370000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>308187000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>448269000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>529909000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>530183000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>529426000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>633317000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>706384000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>705900000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>706943000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>920595000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>993566000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>948939000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>902908000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1047493000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>975205000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>842803000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>757876000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>871044000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>770784000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>614004000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>534746000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>540342000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>428386000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>313969000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>282305000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>288544000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>289197000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>209656000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>202757000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>212586000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>211200000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>151902000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>102873380.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>83426781.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>35431382.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>68790499.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>83081778.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>140243029.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>118592607.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>108761583.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>103484818.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>72419190.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>1354763000.0</v>
+      </c>
+      <c r="C29">
         <v>1332084000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1313027000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1528827000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1627058000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1540311000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1538462000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1857055000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1954612000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1806930000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1671601000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1430620000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1290635000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1107909000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>891869000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>882320000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>841671000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>728608000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>651262000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>664406000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>646480000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>618187000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>582613000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>714937000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>759593000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>778689000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>768444000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -10056,570 +10119,577 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>113173000.0</v>
+      </c>
+      <c r="C30">
         <v>109579000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>127031000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>146732000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>127608000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>124007000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>119814000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>140295000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>131776000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>134142000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>153657000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>129399000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>119753000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>131284000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>95844000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>111849000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>96369000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>84870000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>94287000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>85842000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>82068000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>71928000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>69109000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>73531000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>75782000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>76430000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>72776000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>88907000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>86486000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>85853000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>77500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>81690000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>78411000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>66268000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>60672000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>73716000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>69747000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>68317000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>65462000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>76362000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>64450000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>55389000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>65534000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>69390000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>70797000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>64892000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>80600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>104388000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>86305000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>79895000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>101557000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>110981000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>100199000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>93403000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>122289000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>96568000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>66203000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>53679000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>82518000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>52952000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>53496000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>51474000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>44945000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>34976000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>29478000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25230000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23849000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23593000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>20524000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>22595000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>21060000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>20685208.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>31640033.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>28170302.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>23135491.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>19714499.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11436275.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9169438.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10921049.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>5794144.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>547170000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>515012000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>487273000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>462413000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>453262000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>430439000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>415623000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>405610000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>383861000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>369954000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>362063000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>358371000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>343406000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>336449000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>345104000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>330929000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>326959000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>319768000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>335311000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>329277000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>320594000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>316115000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>321855000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>314211000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>309765000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>312316000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>321179000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>327317000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>324731000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>330928000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>332422000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>367831000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>363514000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>360530000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>371041000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>367091000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>365884000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>366564000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>372270000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>362514000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>355862000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>351503000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>351518000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>338355000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>323339000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>322897000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>301140000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>284409000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>274027000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>282951000.0</v>
+      </c>
+      <c r="C32">
         <v>296173000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>318017000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>324045000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>315149000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>316900000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>331672000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>384672000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>365680000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>367151000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>366614000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>400144000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>387485000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>383348000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>371099000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>341006000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>352878000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>330856000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>315608000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>298494000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>284974000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>278387000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>262734000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>275615000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>248224000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>243909000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>233383000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -10634,2340 +10704,2365 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>527902000.0</v>
+      </c>
+      <c r="C33">
         <v>530128000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>526948000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>541260000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>551660000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>524869000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>521310000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>512704000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>511449000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>472778000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>473246000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>364190000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>351528000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>334518000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>319445000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>321067000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>265326000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>261842000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>256338000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>251042000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>243926000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>242149000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>235555000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>244034000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>249935000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>248413000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>247797000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>256125000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>255677000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>255431000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>151546000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>156915000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>153154000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>156069000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>161162000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>162589000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>167219000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>166412000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>163554000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>176384000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>181069000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>183495000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>189630000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>191580000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>197762000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>206797000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>221260000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>265031000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>281748000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>280753000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>277265000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>293553000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>292862000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>287638000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>251674000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>238801000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>235708000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>216470000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>167047000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>157174000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>134093000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>110692000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>93695000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>75762000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>73421000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>66171000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>63923000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>62241000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>63962000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>58778000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>60095440.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>39320029.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>34661692.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>27810640.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>26422292.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>22046947.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>19676382.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>16989589.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>13477035.0</v>
       </c>
-      <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
-      <c r="CE33">
+      <c r="CE33"/>
+      <c r="CF33">
         <v>8530151.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34">
+        <v>11174000.0</v>
+      </c>
+      <c r="C34">
         <v>10397000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>8761000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5078000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3434000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2601000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1838000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>43527000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>43820000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2455000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>834000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2661000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3543000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5051000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>6212000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>7020000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4438000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>57240000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4374000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>6192000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6746000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>7555000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>8535000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>91158000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>9060000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>91914000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>96232000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>98188000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>100308000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>101948000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>5908000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>7423000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>8268000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>8011000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>10492000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>10216000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>8769000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>5694000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>5180000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2217000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2225000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2269000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>2412000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>3083000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>3289000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>3488000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>3312000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>2869000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>2824000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>7360000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>6515000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>6445000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>6608000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>8970000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>9551000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>1870000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>2150000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>2087000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>2854000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>3419000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>3010000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>253033000.0</v>
+      </c>
+      <c r="C35">
         <v>259824000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>265667000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>252678999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>256465999.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>236325000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>238905000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>229176000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>217563000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>177328000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>182218000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>138501000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>142332000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>153833000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>154238000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>150786000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>143927000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>141215000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>136747000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>135958000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>137048000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>141453000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>127008000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>152081000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>143367000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>145244000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>136076000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>139528000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>139381000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>130160000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>36675000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>39119000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>33179000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>93888000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>110164000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>113191000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>132176000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>137248000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>141417000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>125929000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>147756000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>147406000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>186101000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>206117000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>218521000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>221637000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>241781000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>282962000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>247382000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>250632000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>278269000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>267071000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>264120000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>241619000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>239220000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>234758000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>226105000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>185998000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>88851000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>73212000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>44606000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>45285000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>46235000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>32462000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>33539000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>31377000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>32002000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>31323000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>36422000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>27426000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>20258705.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>8777205.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>7419683.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>13930929.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>17059484.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>33819740.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>28527816.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>26370045.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>26469581.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
-      <c r="CE35">
+      <c r="CE35"/>
+      <c r="CF35">
         <v>20154845.0</v>
       </c>
-      <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
         <v>593000.0</v>
       </c>
       <c r="C36">
+        <v>593000.0</v>
+      </c>
+      <c r="D36">
         <v>625000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>674000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1142000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1158000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1581000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1654000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1652000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-49650000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-51573000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1821000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1820000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1814000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1178000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1211000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1220000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1032000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1041000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1070000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1079000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1081000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1090000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1129000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1130000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1131000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1113000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1163000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1164000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1168000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1178000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1252000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1433000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1442000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1450000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>948000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1312000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1347000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1359000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1394000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1432000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1322000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1317000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>7610000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6490000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>6649000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>7122000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>12131000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>12520000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>12640000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12764000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>12831000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>12759000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>12445000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>12041000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>11121000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>11014000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>10997000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>198000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>5923000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>5464000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>5297000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-3247000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>3213000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-2867000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-2645000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2262000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-2154000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2322000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2107000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1996335.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2477249.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2276321.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>2110949.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1791581.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1560608.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1379128.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1318127.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1396907.0</v>
       </c>
-      <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
-      <c r="CE36">
+      <c r="CE36"/>
+      <c r="CF36">
         <v>1616663.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
         <v>607000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>793000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>814000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>827000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>155000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1860000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>1989000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>2554000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>2422000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>2571000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>2862000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>2817000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>3085000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>3409000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>3621000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>3312000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>3395000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>1002000.0</v>
       </c>
-      <c r="BH37">
-[...1 lines deleted...]
-      </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>5589000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>2424000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4148000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3459000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3329000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2369000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7796000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6344000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5694000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4727000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>86317000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4467000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4914000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3260000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4561000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>4337000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4259000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4188000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4586000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4218000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4587000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>10115000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6163000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6606000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6659000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6907000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>6420000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>6473000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>6413000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>6451000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>12799000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>11762000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>12009000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>12580000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>48084000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>48693000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>48973000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>49265000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>57701000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>57737000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>57589000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>57033000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>53145000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>53174000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>48711000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>40765000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>38845000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>35548000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>31258000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>28323000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>19847000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>19483000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>17645000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>17319000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>16500000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>16353000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>14706000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>14827000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>13062000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>11500000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>10907000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>10400000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>8536000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>7765000.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>5302000.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
+      <c r="CI38"/>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>26463000.0</v>
+      </c>
+      <c r="C39">
         <v>30664000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>31700000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>21844000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>25999000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>27903000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>28244000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19896000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>18347000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15301000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>24262000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15080000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13543000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>19792000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>25554000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15625000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17736000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>22223000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>28135000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15121000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20684000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11275000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13677000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8737000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7144000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10626000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>13655000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>15714000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>16540000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>24458000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>31112000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>9085000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>22298000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11651000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12611000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8363000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10465000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7868000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10989000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>7491000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6148000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>18548000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>22764000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>40451000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>38730000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>41616000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>26217000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>31008000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>29490000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>37006000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>40178000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>37363000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>35524000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>17956000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>16535000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>9407000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>8119000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>10384000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>7478000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>5056000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>5401000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4177000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4250000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3790000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>3500000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3569000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3275000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>3081000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2618000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>2238000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1958000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1666617.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1551570.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1409271.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1242312.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1044165.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>706413.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>758303.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>648137.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>455972.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
+      <c r="CI39"/>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>84510000.0</v>
+      </c>
+      <c r="C40">
         <v>71346000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>75248000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>68007000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>55560000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>61975000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>52317000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>59460000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>58892000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>65402000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>74400000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>71211000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>49360000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>48042000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>58159000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>57603000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>42856000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>54394000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>51873000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>53211000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>48602000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>38032000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>38968000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>38433000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>38122000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>30726000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>30705000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>39392000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>36964000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>30091000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>28819000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21182000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>22863000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>19087000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>24781000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>27298000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>28918000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>23636000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>26662000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>35403000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>30488000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>27245000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>27667000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>30879000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>32593000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>34902000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>72275000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>38507000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>42648000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>43634000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>97027000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>44036000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>34854000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>35869000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>28523000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>32527000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>23263000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>21903000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>23241000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>22387000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>14699000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>15460000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>44996000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>22403000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>16708000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>18306000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>22844000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>20310000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>16918000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>22880000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>23465733.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-2665357570.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>35724866.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-1208119320.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>25447375.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-984859638.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>9232234.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>5162928.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2059606.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
-      <c r="CE40">
+      <c r="CE40"/>
+      <c r="CF40">
         <v>2291935.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
+      <c r="CI40"/>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>13112000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>8994000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6429000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5957000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>6380000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>6192000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>6746000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>5180000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>8535000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>13069000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>7963000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7476000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>5797000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>9444000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>7031000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>6189000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>10863000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>12864000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>10760000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>9142000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>10492000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>10216000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>8769000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>5694000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>5180000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2217000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2225000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2269000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2412000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3083000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>3289000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3488000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>3312000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2869000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2824000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7360000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>6515000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>6445000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>6608000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>8970000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>9551000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1870000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2150000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2087000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2854000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3419000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>3010000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2530000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>3814000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2498000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2584000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>3562000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3794000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>3214000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>3926000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>4186000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1946000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>3293000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2045000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1514000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>811000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>638000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>285000.0</v>
       </c>
-      <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>330000.0</v>
       </c>
-      <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
+      <c r="CI41"/>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>268594000.0</v>
+      </c>
+      <c r="C42">
         <v>267247000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>266905000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>265608000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>264395000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>263007000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>262097000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>261011000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>259911000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>258700000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>258657000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>257881000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>256984000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>256207000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>256541000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>256073000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>255188000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>254390000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>254455000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>253782000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>253129000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>252547000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>252913000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>252270000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>251587000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>251051000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>250607000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>249984000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>249228000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>248534000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>248423000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>247813000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>247149000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>246451000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>246509000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>245140000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>244522000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>242938000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>240615000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>242019000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>240674000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>243736000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>242491000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>242149000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>241158000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>240505000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>240180000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>240057000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>239383000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>238795000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>238857000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>238331000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>237772000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>237263000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>236521000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>235892000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>235336000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>234651000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>218156000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>216881000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>216461000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>140773000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>140466000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>139772000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>139428000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>139059000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>138775000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>138518000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>138187000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>137949000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-35838258000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-32671381068.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-24494801721.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-21244710153.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-17861109079.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>637219.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>622864.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>384064.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>514864.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>343757.0</v>
       </c>
-      <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13012,88 +13107,87 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13137,1929 +13231,1950 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
-      <c r="BX44">
+      <c r="BX44"/>
+      <c r="BY44">
         <v>4199000.0</v>
       </c>
-      <c r="BY44">
+      <c r="BZ44">
         <v>1742000.0</v>
       </c>
-      <c r="BZ44"/>
-      <c r="CA44">
+      <c r="CA44"/>
+      <c r="CB44">
         <v>1680000.0</v>
       </c>
-      <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
+        <v>601692000.0</v>
+      </c>
+      <c r="C45">
         <v>599711000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>592350000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>602218000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>605147000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>581287000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>575691000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>558777000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>577552000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>539923000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>532459000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>307990000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>296428000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>281514000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>267988000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>268045000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>229591000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>227326000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>221610000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>229921000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>234082000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>232870000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>233843000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>240214000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>242340000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>242198000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>138950000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>144026000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>143575000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>146113000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>151047000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>156426000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>160613000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>159753000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>156647000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>169964000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>174596000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>177082000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>183179000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>178781000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>186000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>194788000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>208680000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>216947000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>233055000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>231780000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>228000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>235852000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>235125000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>230049000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>194641000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>185656000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>182534000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>167759000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>126282000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>118329000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>98545000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>79434000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>65372000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>55915000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>53938000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>48526000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>46604000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>45741000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>47609000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>44072000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>45268947.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>26257764.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>23161056.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>16903567.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>16022336.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>13510509.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>11911380.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>9276072.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>8175105.0</v>
       </c>
-      <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>5326332.0</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>407838000.0</v>
+      </c>
+      <c r="C46">
         <v>410359000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>408180000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>419331000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>426107000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>406139000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>407625000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>394576000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>394989000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>356330000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>353473000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>307990000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>296428000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>281514000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>267988000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>268045000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>240852000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>237469000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>234393000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>235278000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>229591000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>227326000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>221610000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>229921000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>234082000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>232870000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>233843000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>240214000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>242340000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>242198000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>138950000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>144026000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>143575000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>146113000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>151047000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>156426000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>160613000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>159753000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>156647000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>169964000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>174596000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>177082000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>183179000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>178781000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>186000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>194788000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>208680000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>216947000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>233055000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>231780000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>228000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>235852000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>235125000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>230049000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>194641000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>185656000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>182534000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>167759000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>126282000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>118329000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>98545000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>79434000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>65372000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>55915000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>53938000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>48526000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>46604000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>45741000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>47609000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>44072000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>45268947.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>26257764.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>23161056.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>16903567.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>16022336.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>13510509.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>11911380.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>9276072.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>8175105.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
-      <c r="CE46">
+      <c r="CE46"/>
+      <c r="CF46">
         <v>5326332.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>296428000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>267988000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>268045000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>240852000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>237469000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>234393000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>235278000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>229591000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>227326000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>221610000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>148520000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>234082000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>148293000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>233843000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>148090000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>146908000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>144794000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>138950000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>144026000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>143575000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>146113000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>151047000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>156426000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>160613000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>159753000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>156647000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>169964000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>174596000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>177082000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>183179000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>178781000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>186000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>194788000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>208680000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>216947000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>233055000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>231780000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>228000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>235852000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>235125000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>230049000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>194641000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>185656000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>182534000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>167759000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>126282000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>118329000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>98545000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>79434000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>65372000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>55915000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>53938000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>48526000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>46604000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>45741000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>47609000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>44072000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>45268000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>26258000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>23161000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>16903000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>16022000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>13511000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>11912000.0</v>
       </c>
-      <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>8175000.0</v>
       </c>
-      <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
+      <c r="CI47"/>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>284374000.0</v>
+      </c>
+      <c r="C48">
         <v>293524000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>306140000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>342308000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>341110000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>347110000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>360314000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>404075000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>402362000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>406666000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>397225000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>373263000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>343070000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>311749000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>284784000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>266672000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>225414000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>200456000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>182916000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>160482000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>138665000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>127416000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>116869000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>116087000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>106175000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>99775000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>97717000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>97044000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>88830000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>83319000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>89228000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>91387000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>80613000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>75432000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>77046000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>75361000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>72977000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>78163000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>85347000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>93586000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>93322000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>95842000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>99526000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>134576000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>131120000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>131114000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>137418000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>164882000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>162412000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>165380000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>169575000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>169968000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>164143000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>160310000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>160724000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>145118000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>131057000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>125848000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>118251000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>100450000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>87650000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>81359000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>74091000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>63728000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>56022000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>53308000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>51749000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>48386000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>42653000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>37802000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>36012025.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>32841745.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>24656844.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>21324351.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>17937226.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>17714103.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>15030646.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>14181692.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>12863630.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
-      <c r="CE48">
+      <c r="CE48"/>
+      <c r="CF48">
         <v>9348880.0</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>311749000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>266672000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>225415000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>200456000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>182916000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>160482000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>138665000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>127416000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>116869000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>116087000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>106175000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>99775000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>97717000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>97044000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>88830000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>83319000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>89228000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>91387000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>80613000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>75432000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>77046000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>75361000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>72977000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>78163000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>85347000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>93586000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>93322000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>95842000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>99526000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>134576000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>131120000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>131114000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>137418000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>164882000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>162412000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>165380000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>169575000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>169968000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>164143000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>160310000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>160724000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>145118000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>131057000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>125848000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>118251000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>100450000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>87650000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50">
+        <v>649454000.0</v>
+      </c>
+      <c r="C50">
         <v>615104000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>575164000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>761421000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>863657000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>780967000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>766618000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1057721000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1178380000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1038889000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>907552000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>717196000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>606902000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>450431000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>265613000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>279978000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>280894000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>195151000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>141291000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>180326000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>191004000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>174236000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>166426000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>292260000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>356136000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>382089000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>385551000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>459006000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>455240000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>422543000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>322345000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>44847000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>44444000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>407252000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1574000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1529000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>429646000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>261005000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2528000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>387519000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>446461000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>4393000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>10982000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>884385000.0</v>
+      </c>
+      <c r="C51">
         <v>858315000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>826003000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1051648000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1111723000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1011611000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1000614000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1231847000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1338373000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1202940000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1077639000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>852870000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>745655000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>599534000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>413931000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>431441000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>427857000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>339890000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>290243000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>320014000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>332061000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>318758000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>306494000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>440524000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>500300000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>562903000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>523986000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>596825000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>595253000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>553926000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>348157000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>407867000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>434471000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>407252000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>346363000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>422137000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>429646000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>387611000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>361338000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>500700000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>580999000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>593965000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>618891000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>711726000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>801800000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>810255000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>834471000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1030817000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1083279000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1030950000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>977150000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1160861000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1077612000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>957055000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>882236000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>986712000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>897293000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>720721000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>614588000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>638232000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>530580000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>395576000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>358417000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>354546000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>350658000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>290990000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>278942000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>294962000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>297181000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>230616000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>188914548.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>175191967.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>122417612.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>110759432.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>125884283.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>144040603.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>119814729.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>111451982.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>111056818.0</v>
       </c>
-      <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
-      <c r="CE51">
+      <c r="CE51"/>
+      <c r="CF51">
         <v>81090610.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>653483000.0</v>
+      </c>
+      <c r="C52">
         <v>619217000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>579248000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>765628000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>872369000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>786846000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>772365000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1065899000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1186292000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1049807000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>918303000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>726591000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>616435000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>460319000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>275468000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>289649000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>290359000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>204632000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>158358000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>190248000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>201759000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>184860000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>188021000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>304633000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>368294000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>425135000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>399518000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>471008000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>467424000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>434680000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>322345000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>385434000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>414026000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>324150000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>249181000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>323968000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>309502000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>261005000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>234601000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>387519000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>446461000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>459637000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>446337000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>548005000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>626001000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>631350000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>636144000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>798649000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>886078000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>834532000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>753952000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>947144000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>867703000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>772129000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>699978000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>792480000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>712059000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>575736000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>557183000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>578688000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>498647000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>362484000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>325008000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>331576000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>326307000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>269534000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>257090000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>271770000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>269074000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>211213000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>174104885.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>172484809.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>119705138.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>100239446.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>111501488.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>116176357.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>94238572.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>86253217.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>87522384.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>63440432.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -15103,117 +15218,118 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>44994000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>49904000.0</v>
       </c>
-      <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15257,1138 +15373,1151 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>1628548000.0</v>
+      </c>
+      <c r="C55">
         <v>1614774000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1616928000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1769360000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1877942000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1797687000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1813938000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2109403000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2220549000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2087667000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1992261000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1649738000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1517016000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1378105000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1188695000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1124770000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1077871000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1010197000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>946667000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>855219000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>839371000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>830741000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>815789000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>900856000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>948025000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>969739000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>975343000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1029524000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1029196000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>985106000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>792438000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>825210000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>839449000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>809415000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>760308000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>818290000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>822421000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>782928000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>771422000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>920297000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>984806000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1006043000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1047875000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1193670000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1280528000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1297720000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1349747000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1572772000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1624956000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1596642000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1564648000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1730930000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1636811000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1514476000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1444074000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1508448000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1374806000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1210445000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1088072000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1051417000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>917655000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>711456000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>648846000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>609360000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>587805000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>528986000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>514812000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>526487000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>519548000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>453157000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>410248195.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>388125983.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>338010275.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>240014180.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>239369466.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>192651833.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>155529643.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>141265575.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>138872083.0</v>
       </c>
-      <c r="CB55"/>
       <c r="CC55"/>
       <c r="CD55"/>
-      <c r="CE55">
+      <c r="CE55"/>
+      <c r="CF55">
         <v>105082317.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
+      <c r="CI55"/>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>1100646000.0</v>
+      </c>
+      <c r="C56">
         <v>1084646000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1089980000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1228100000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1326282000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1272818000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1292628000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1596699000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1709100000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1614889000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1519015000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1285548000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1165488000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1043587000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>869250000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>803703000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>812545000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>748355000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>690329000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>604177000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>595445000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>588592000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>580234000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>656822000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>698090000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>721326000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>727546000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>773399000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>773519000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>729675000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>640892000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>668295000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>686295000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>653346000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>599146000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>655701000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>655202000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>616516000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>607868000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>743913000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>803737000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>822548000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>858245000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1002090000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1082766000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1090923000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1128487000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1307741000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1343208000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1315889000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1287383000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1437377000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1343949000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1226838000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1192400000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1269647000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1139098000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>993975000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>921025000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>894243000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>783562000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>600764000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>555151000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>533598000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>514384000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>462815000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>450889000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>464246000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>455586000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>394379000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>350152755.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>348805954.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>303348583.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>212203540.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>212947174.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>170604886.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>135853261.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>124275986.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>125395048.0</v>
       </c>
-      <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
-      <c r="CE56">
+      <c r="CE56"/>
+      <c r="CF56">
         <v>96552166.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>817695000.0</v>
+      </c>
+      <c r="C57">
         <v>788473000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>771963000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>904055000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1011133000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>955918000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>960956000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1212027000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1343420000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1247738000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1152401000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>885404000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>778003000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>660239000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>498151000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>462697000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>459667000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>417499000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>374721000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>305683000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>310471000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>310205000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>317500000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>381207000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>449866000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>477417000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>494163000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>547717000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>553856000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>526204000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>420452000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>448511000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>480315000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>394043000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>328289000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>385944000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>375520000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>328384000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>308826000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>462025000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>507278000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>522011000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>523425000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>613719000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>692394000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>710038000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>729607000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>884777000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>972963000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>940691000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>875037000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1053613000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>969034000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>873125000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>804935000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>889690000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>779890000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>660441000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>661882000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>660874000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>568938000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>444039000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>388054000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>373398000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>358816000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>305242000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>292286000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>308260000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>302286000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>249980000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>216222618.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>208984670.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>168548137.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>146442270.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>146192927.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>140480728.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>111348274.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>99156853.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>99023965.0</v>
       </c>
-      <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
-      <c r="CE57">
+      <c r="CE57"/>
+      <c r="CF57">
         <v>75234792.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
+      <c r="CI57"/>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>1070728000.0</v>
+      </c>
+      <c r="C58">
         <v>1048297000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1037630000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1156734000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1267599000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1192243000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1199861000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1441203000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1560983000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1425066000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1334619000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1023905000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>920335000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>814072000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>652389000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>613483000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>603594000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>558714000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>511468000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>441641000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>447519000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>451658000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>444508000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>533288000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>593233000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>622661000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>630239000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>687245000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>693237000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>656364000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>457127000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>487630000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>513494000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>487931000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>438453000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>499135000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>507696000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>465632000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>450243000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>587954000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>655034000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>669417000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>709526000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>819836000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>910915000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>931675000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>971388000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1167739000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1220345000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1191323000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1153306000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1320684000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1233154000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1114744000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1044155000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1124448000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1005995000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>846439000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>750733000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>734086000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>613544000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>489324000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>434289000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>405860000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>392355000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>336619000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>324288000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>339583000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>338708000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>277406000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>236481323.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>217761875.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>175967820.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>160373199.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>163252411.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>174300468.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>139876090.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>125526898.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>125493546.0</v>
       </c>
-      <c r="CB58"/>
       <c r="CC58"/>
       <c r="CD58"/>
-      <c r="CE58">
+      <c r="CE58"/>
+      <c r="CF58">
         <v>95389637.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
+      <c r="CI58"/>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>337580000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>325955000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>321484000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>321855000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>319155000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>314725000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>317296000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>321179000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>332343000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>329772000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>336626000.0</v>
       </c>
-      <c r="AQ59">
-[...1 lines deleted...]
-      </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
@@ -16399,361 +16528,365 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>557820000.0</v>
+      </c>
+      <c r="C60">
         <v>566477000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>579298000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>612626000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>610343000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>605444000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>614077000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>668200000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>659566000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>662601000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>657642000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>625833000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>596681000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>564033000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>536306000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>511287000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>474277000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>451483000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>435199000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>413578000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>391852000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>379083000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>371281000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>367568000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>354792000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>347078000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>345104000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>342279000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>335959000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>328742000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>335311000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>337580000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>325955000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>321484000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>321855000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>319155000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>314725000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>317296000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>321179000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>332343000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>329772000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>336019000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>337556000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>373020000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>368786000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>365890000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>376499000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>403044000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>402057000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>402897000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>408771000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>407384000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>400840000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>396647000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>396510000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>380379000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>365499000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>360611000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>336337000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>317331000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>304111000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>222132000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>214557000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>203500000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>195450000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>192367000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>190524000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>186904000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>180840000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>175751000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>173766872.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>170364108.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>162042455.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>79640981.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>76117055.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>18351365.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>15653553.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>15738677.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>13378537.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
       <c r="CD60"/>
-      <c r="CE60">
+      <c r="CE60"/>
+      <c r="CF60">
         <v>9692680.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
+      <c r="CI60"/>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -16797,77 +16930,80 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16912,50 +17048,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17048,51 +17185,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
         <v>2044551000.0</v>
       </c>
       <c r="C2">
         <v>2306492000.0</v>
       </c>
       <c r="D2">
         <v>2227091000.0</v>
       </c>
       <c r="E2">
         <v>1769467000.0</v>
       </c>
       <c r="F2">
         <v>1379182000.0</v>
       </c>
       <c r="G2">
         <v>1149860000.0</v>
       </c>
       <c r="H2">
         <v>1054353000.0</v>
       </c>
       <c r="I2">
         <v>1029917000.0</v>
       </c>
@@ -17123,51 +17260,51 @@
       <c r="R2">
         <v>697686000.0</v>
       </c>
       <c r="S2">
         <v>570567702.0</v>
       </c>
       <c r="T2">
         <v>360918778.0</v>
       </c>
       <c r="U2">
         <v>243986668.0</v>
       </c>
       <c r="V2">
         <v>193758122.0</v>
       </c>
       <c r="W2"/>
       <c r="X2">
         <v>79269000.0</v>
       </c>
       <c r="Y2">
         <v>54189000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
         <v>37565000.0</v>
       </c>
       <c r="C3">
         <v>38601000.0</v>
       </c>
       <c r="D3">
         <v>31479000.0</v>
       </c>
       <c r="E3">
         <v>25197000.0</v>
       </c>
       <c r="F3">
         <v>32021000.0</v>
       </c>
       <c r="G3">
         <v>35238000.0</v>
       </c>
       <c r="H3">
         <v>40301000.0</v>
       </c>
       <c r="I3">
         <v>23605000.0</v>
       </c>
@@ -17196,80 +17333,80 @@
         <v>8969000.0</v>
       </c>
       <c r="R3">
         <v>7950000.0</v>
       </c>
       <c r="S3">
         <v>4583091.0</v>
       </c>
       <c r="T3">
         <v>2515353.0</v>
       </c>
       <c r="U3">
         <v>1767684.0</v>
       </c>
       <c r="V3">
         <v>1200456.0</v>
       </c>
       <c r="W3">
         <v>829371.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5">
         <v>-2324000.0</v>
       </c>
       <c r="C5">
         <v>4008000.0</v>
       </c>
       <c r="D5">
         <v>168845000.0</v>
       </c>
       <c r="E5">
         <v>138323000.0</v>
       </c>
       <c r="F5">
         <v>92613000.0</v>
       </c>
       <c r="G5">
         <v>37935000.0</v>
       </c>
       <c r="H5">
         <v>23858000.0</v>
       </c>
       <c r="I5">
         <v>30051000.0</v>
       </c>
@@ -17302,51 +17439,51 @@
       </c>
       <c r="S5">
         <v>34473659.0</v>
       </c>
       <c r="T5">
         <v>15615387.0</v>
       </c>
       <c r="U5">
         <v>11560957.0</v>
       </c>
       <c r="V5">
         <v>7821963.0</v>
       </c>
       <c r="W5">
         <v>162183305.0</v>
       </c>
       <c r="X5">
         <v>1577000.0</v>
       </c>
       <c r="Y5">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
         <v>35241000.0</v>
       </c>
       <c r="C6">
         <v>42609000.0</v>
       </c>
       <c r="D6">
         <v>200324000.0</v>
       </c>
       <c r="E6">
         <v>163520000.0</v>
       </c>
       <c r="F6">
         <v>124634000.0</v>
       </c>
       <c r="G6">
         <v>73173000.0</v>
       </c>
       <c r="H6">
         <v>64159000.0</v>
       </c>
       <c r="I6">
         <v>53656000.0</v>
       </c>
@@ -17379,111 +17516,111 @@
       </c>
       <c r="S6">
         <v>39056750.0</v>
       </c>
       <c r="T6">
         <v>18130740.0</v>
       </c>
       <c r="U6">
         <v>13328641.0</v>
       </c>
       <c r="V6">
         <v>9022419.0</v>
       </c>
       <c r="W6">
         <v>162183305.0</v>
       </c>
       <c r="X6">
         <v>1577000.0</v>
       </c>
       <c r="Y6">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1809000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
         <v>382556000.0</v>
       </c>
       <c r="C9">
         <v>395630000.0</v>
       </c>
       <c r="D9">
         <v>531354000.0</v>
       </c>
       <c r="E9">
         <v>439839000.0</v>
       </c>
       <c r="F9">
         <v>332724000.0</v>
       </c>
       <c r="G9">
         <v>261362000.0</v>
       </c>
       <c r="H9">
         <v>250818000.0</v>
       </c>
       <c r="I9">
         <v>231588000.0</v>
       </c>
@@ -17516,51 +17653,51 @@
       </c>
       <c r="S9">
         <v>119869406.0</v>
       </c>
       <c r="T9">
         <v>72052433.0</v>
       </c>
       <c r="U9">
         <v>48611330.0</v>
       </c>
       <c r="V9">
         <v>34712158.0</v>
       </c>
       <c r="W9">
         <v>162183305.0</v>
       </c>
       <c r="X9">
         <v>18186000.0</v>
       </c>
       <c r="Y9">
         <v>12369000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
         <v>-45407000.0</v>
       </c>
       <c r="C10">
         <v>-49985000.0</v>
       </c>
       <c r="D10">
         <v>151040000.0</v>
       </c>
       <c r="E10">
         <v>135241000.0</v>
       </c>
       <c r="F10">
         <v>86901000.0</v>
       </c>
       <c r="G10">
         <v>30753000.0</v>
       </c>
       <c r="H10">
         <v>14652000.0</v>
       </c>
       <c r="I10">
         <v>16154000.0</v>
       </c>
@@ -17591,51 +17728,51 @@
       <c r="R10">
         <v>26992000.0</v>
       </c>
       <c r="S10">
         <v>30504799.0</v>
       </c>
       <c r="T10">
         <v>9322698.0</v>
       </c>
       <c r="U10">
         <v>6088311.0</v>
       </c>
       <c r="V10">
         <v>4452865.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>279000.0</v>
       </c>
       <c r="Y10">
         <v>682000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11">
         <v>8767000.0</v>
       </c>
       <c r="C11">
         <v>-13074000.0</v>
       </c>
       <c r="D11">
         <v>38599000.0</v>
       </c>
       <c r="E11">
         <v>33373000.0</v>
       </c>
       <c r="F11">
         <v>20854000.0</v>
       </c>
       <c r="G11">
         <v>11397000.0</v>
       </c>
       <c r="H11">
         <v>699000.0</v>
       </c>
       <c r="I11">
         <v>3972000.0</v>
       </c>
@@ -17668,51 +17805,51 @@
       </c>
       <c r="S11">
         <v>12430000.0</v>
       </c>
       <c r="T11">
         <v>4110000.0</v>
       </c>
       <c r="U11">
         <v>2450000.0</v>
       </c>
       <c r="V11">
         <v>1721000.0</v>
       </c>
       <c r="W11">
         <v>-1271508.0</v>
       </c>
       <c r="X11">
         <v>115000.0</v>
       </c>
       <c r="Y11">
         <v>266000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
         <v>43083000.0</v>
       </c>
       <c r="C12">
         <v>53993000.0</v>
       </c>
       <c r="D12">
         <v>21105000.0</v>
       </c>
       <c r="E12">
         <v>6944000.0</v>
       </c>
       <c r="F12">
         <v>5712000.0</v>
       </c>
       <c r="G12">
         <v>7182000.0</v>
       </c>
       <c r="H12">
         <v>9806000.0</v>
       </c>
       <c r="I12">
         <v>13874000.0</v>
       </c>
@@ -17745,143 +17882,143 @@
       </c>
       <c r="S12">
         <v>3969000.0</v>
       </c>
       <c r="T12">
         <v>6292000.0</v>
       </c>
       <c r="U12">
         <v>5472646.0</v>
       </c>
       <c r="V12">
         <v>3369098.0</v>
       </c>
       <c r="W12">
         <v>1692557.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13">
         <v>4389000.0</v>
       </c>
       <c r="C13"/>
       <c r="D13">
         <v>3300000.0</v>
       </c>
       <c r="E13">
         <v>3862000.0</v>
       </c>
       <c r="F13">
         <v>2431000.0</v>
       </c>
       <c r="G13">
         <v>527000.0</v>
       </c>
       <c r="H13">
         <v>3126000.0</v>
       </c>
       <c r="I13">
         <v>2547000.0</v>
       </c>
       <c r="J13">
         <v>1635000.0</v>
       </c>
       <c r="K13">
         <v>1524000.0</v>
       </c>
       <c r="L13">
         <v>33101000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>-356000.0</v>
       </c>
       <c r="L14">
         <v>-337000.0</v>
       </c>
       <c r="M14">
         <v>-1260000.0</v>
       </c>
       <c r="N14">
         <v>-747000.0</v>
       </c>
       <c r="O14">
         <v>86000.0</v>
       </c>
       <c r="P14">
         <v>-15000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
         <v>-54174000.0</v>
       </c>
       <c r="C15">
         <v>-36911000.0</v>
       </c>
       <c r="D15">
         <v>110922000.0</v>
       </c>
       <c r="E15">
         <v>101868000.0</v>
       </c>
       <c r="F15">
         <v>66047000.0</v>
       </c>
       <c r="G15">
         <v>19356000.0</v>
       </c>
       <c r="H15">
         <v>13953000.0</v>
       </c>
       <c r="I15">
         <v>12182000.0</v>
       </c>
@@ -17914,51 +18051,51 @@
       </c>
       <c r="S15">
         <v>18074799.0</v>
       </c>
       <c r="T15">
         <v>5212698.0</v>
       </c>
       <c r="U15">
         <v>3638311.0</v>
       </c>
       <c r="V15">
         <v>2731865.0</v>
       </c>
       <c r="W15">
         <v>1271508.0</v>
       </c>
       <c r="X15">
         <v>164000.0</v>
       </c>
       <c r="Y15">
         <v>416000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>66047000.0</v>
       </c>
       <c r="G16">
         <v>19356000.0</v>
       </c>
       <c r="H16">
         <v>13732000.0</v>
       </c>
       <c r="I16">
         <v>11980000.0</v>
       </c>
       <c r="J16">
         <v>-6908000.0</v>
       </c>
       <c r="K16">
         <v>-13936000.0</v>
       </c>
       <c r="L16">
         <v>-37175000.0</v>
@@ -17975,51 +18112,51 @@
       <c r="P16">
         <v>44160000.0</v>
       </c>
       <c r="Q16">
         <v>22342000.0</v>
       </c>
       <c r="R16">
         <v>15737000.0</v>
       </c>
       <c r="S16">
         <v>18075000.0</v>
       </c>
       <c r="T16">
         <v>5213000.0</v>
       </c>
       <c r="U16">
         <v>3638000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17">
         <v>-54174000.0</v>
       </c>
       <c r="C17">
         <v>-36911000.0</v>
       </c>
       <c r="D17">
         <v>112441000.0</v>
       </c>
       <c r="E17">
         <v>101868000.0</v>
       </c>
       <c r="F17">
         <v>66047000.0</v>
       </c>
       <c r="G17">
         <v>19356000.0</v>
       </c>
       <c r="H17">
         <v>13953000.0</v>
       </c>
       <c r="I17">
         <v>12182000.0</v>
       </c>
@@ -18034,198 +18171,198 @@
       </c>
       <c r="M17">
         <v>-33417000.0</v>
       </c>
       <c r="N17">
         <v>8104000.0</v>
       </c>
       <c r="O17">
         <v>42559000.0</v>
       </c>
       <c r="P17">
         <v>44145000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
         <v>-38694000.0</v>
       </c>
       <c r="C18">
         <v>-53993000.0</v>
       </c>
       <c r="D18">
         <v>-17805000.0</v>
       </c>
       <c r="E18">
         <v>-3082000.0</v>
       </c>
       <c r="F18">
         <v>-3281000.0</v>
       </c>
       <c r="G18">
         <v>-6655000.0</v>
       </c>
       <c r="H18">
         <v>-6680000.0</v>
       </c>
       <c r="I18">
         <v>-11327000.0</v>
       </c>
       <c r="J18">
         <v>-15364000.0</v>
       </c>
       <c r="K18">
         <v>-20341000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>2431000.0</v>
       </c>
       <c r="G19">
         <v>527000.0</v>
       </c>
       <c r="H19">
         <v>3126000.0</v>
       </c>
       <c r="I19">
         <v>2547000.0</v>
       </c>
       <c r="J19">
         <v>1635000.0</v>
       </c>
       <c r="K19">
         <v>1524000.0</v>
       </c>
       <c r="L19">
         <v>-478000.0</v>
       </c>
       <c r="M19">
         <v>-4272000.0</v>
       </c>
       <c r="N19">
         <v>2109000.0</v>
       </c>
       <c r="O19">
         <v>1654000.0</v>
       </c>
       <c r="P19">
         <v>1643000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>1498000.0</v>
       </c>
       <c r="G20">
         <v>3180000.0</v>
       </c>
       <c r="H20">
         <v>3764000.0</v>
       </c>
       <c r="I20">
         <v>2570000.0</v>
       </c>
       <c r="J20">
         <v>11172000.0</v>
       </c>
       <c r="K20">
         <v>4729000.0</v>
       </c>
       <c r="L20">
         <v>8500000.0</v>
       </c>
       <c r="M20">
         <v>34390000.0</v>
       </c>
       <c r="N20">
         <v>9997000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>-2681000.0</v>
       </c>
       <c r="C21">
         <v>5850000.0</v>
       </c>
       <c r="D21">
         <v>168845000.0</v>
       </c>
       <c r="E21">
         <v>138323000.0</v>
       </c>
       <c r="F21">
         <v>90182000.0</v>
       </c>
       <c r="G21">
         <v>37408000.0</v>
       </c>
       <c r="H21">
         <v>21332000.0</v>
       </c>
       <c r="I21">
         <v>27481000.0</v>
       </c>
@@ -18258,80 +18395,80 @@
       </c>
       <c r="S21">
         <v>32929020.0</v>
       </c>
       <c r="T21">
         <v>18861722.0</v>
       </c>
       <c r="U21">
         <v>11212148.0</v>
       </c>
       <c r="V21">
         <v>7734277.0</v>
       </c>
       <c r="W21">
         <v>162183305.0</v>
       </c>
       <c r="X21">
         <v>1577000.0</v>
       </c>
       <c r="Y21">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>2429788000.0</v>
       </c>
       <c r="C23">
         <v>2696272000.0</v>
       </c>
       <c r="D23">
         <v>2589600000.0</v>
       </c>
       <c r="E23">
         <v>2070983000.0</v>
       </c>
       <c r="F23">
         <v>1620226000.0</v>
       </c>
       <c r="G23">
         <v>1370634000.0</v>
       </c>
       <c r="H23">
         <v>1280075000.0</v>
       </c>
       <c r="I23">
         <v>1231454000.0</v>
       </c>
@@ -18362,201 +18499,201 @@
       <c r="R23">
         <v>806684000.0</v>
       </c>
       <c r="S23">
         <v>657508088.0</v>
       </c>
       <c r="T23">
         <v>414109489.0</v>
       </c>
       <c r="U23">
         <v>281385850.0</v>
       </c>
       <c r="V23">
         <v>220736003.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>95878000.0</v>
       </c>
       <c r="Y23">
         <v>65319000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>37565000.0</v>
       </c>
       <c r="C25">
         <v>38601000.0</v>
       </c>
       <c r="D25">
         <v>31479000.0</v>
       </c>
       <c r="E25">
         <v>25197000.0</v>
       </c>
       <c r="F25">
         <v>22139000.0</v>
       </c>
       <c r="G25">
         <v>23701000.0</v>
       </c>
       <c r="H25">
         <v>28067000.0</v>
       </c>
       <c r="I25">
         <v>23605000.0</v>
       </c>
       <c r="J25">
         <v>25105000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28">
         <v>24132000.0</v>
       </c>
       <c r="I28">
         <v>201337000.0</v>
       </c>
       <c r="J28">
         <v>203203000.0</v>
       </c>
       <c r="K28">
         <v>213369000.0</v>
       </c>
       <c r="L28">
         <v>220524000.0</v>
       </c>
       <c r="M28">
         <v>273271000.0</v>
       </c>
@@ -18569,102 +18706,102 @@
       <c r="P28">
         <v>193860000.0</v>
       </c>
       <c r="Q28">
         <v>130541000.0</v>
       </c>
       <c r="R28">
         <v>108998000.0</v>
       </c>
       <c r="S28">
         <v>86940386.0</v>
       </c>
       <c r="T28">
         <v>53190711.0</v>
       </c>
       <c r="U28">
         <v>37399000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>8767000.0</v>
       </c>
       <c r="C29">
         <v>-13074000.0</v>
       </c>
       <c r="D29">
         <v>38599000.0</v>
       </c>
       <c r="E29">
         <v>33373000.0</v>
       </c>
       <c r="F29">
         <v>20854000.0</v>
       </c>
       <c r="G29">
         <v>11397000.0</v>
       </c>
       <c r="H29">
         <v>699000.0</v>
       </c>
       <c r="I29">
         <v>3972000.0</v>
       </c>
       <c r="J29">
         <v>-7390000.0</v>
       </c>
       <c r="K29">
         <v>-8178000.0</v>
       </c>
       <c r="L29">
         <v>-17982000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>385237000.0</v>
       </c>
       <c r="C30">
         <v>389780000.0</v>
       </c>
       <c r="D30">
         <v>362509000.0</v>
       </c>
       <c r="E30">
         <v>301516000.0</v>
       </c>
       <c r="F30">
         <v>241044000.0</v>
       </c>
       <c r="G30">
         <v>220774000.0</v>
       </c>
       <c r="H30">
         <v>225722000.0</v>
       </c>
       <c r="I30">
         <v>201537000.0</v>
       </c>
@@ -18695,51 +18832,51 @@
       <c r="R30">
         <v>108998000.0</v>
       </c>
       <c r="S30">
         <v>86940386.0</v>
       </c>
       <c r="T30">
         <v>53190711.0</v>
       </c>
       <c r="U30">
         <v>37399182.0</v>
       </c>
       <c r="V30">
         <v>26977881.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
         <v>16609000.0</v>
       </c>
       <c r="Y30">
         <v>11130000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
         <v>-42726000.0</v>
       </c>
       <c r="C31">
         <v>-55835000.0</v>
       </c>
       <c r="D31">
         <v>-17805000.0</v>
       </c>
       <c r="E31">
         <v>-3082000.0</v>
       </c>
       <c r="F31">
         <v>-3281000.0</v>
       </c>
       <c r="G31">
         <v>-6655000.0</v>
       </c>
       <c r="H31">
         <v>-6680000.0</v>
       </c>
       <c r="I31">
         <v>-11327000.0</v>
       </c>
@@ -18772,51 +18909,51 @@
       </c>
       <c r="S31">
         <v>-2424020.0</v>
       </c>
       <c r="T31">
         <v>-9539024.0</v>
       </c>
       <c r="U31">
         <v>-5123837.0</v>
       </c>
       <c r="V31">
         <v>-3281412.0</v>
       </c>
       <c r="W31">
         <v>-1548813.0</v>
       </c>
       <c r="X31">
         <v>-1298000.0</v>
       </c>
       <c r="Y31">
         <v>-557000.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
         <v>2427107000.0</v>
       </c>
       <c r="C32">
         <v>2702122000.0</v>
       </c>
       <c r="D32">
         <v>2758445000.0</v>
       </c>
       <c r="E32">
         <v>2209306000.0</v>
       </c>
       <c r="F32">
         <v>1711906000.0</v>
       </c>
       <c r="G32">
         <v>1411222000.0</v>
       </c>
       <c r="H32">
         <v>1305171000.0</v>
       </c>
       <c r="I32">
         <v>1261505000.0</v>
       </c>
@@ -18868,853 +19005,860 @@
       <c r="Y32">
         <v>66558000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>403987000.0</v>
+      </c>
+      <c r="C2">
         <v>433098000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>554875000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>533495000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>452780000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>503401000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>708918000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>569330000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>521295000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>512948000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>717097000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>555774000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>509169000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>451051000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>474117000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>529193000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>393844000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>372313000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>413348000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>361495000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>302612000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>301728000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>368964000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>288321000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>240777000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>251798000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>289846000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>289162000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>250954000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>224392000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>304062000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>294107000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>240990000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>198120000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>287511000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>268864000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>216064000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>215199000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>268799000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>273840000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>225400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>231312000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>319205000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>277834000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>272121000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>292761000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>422551000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>408450000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>371337000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>389524000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>611653000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>494355000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>404638000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>367726000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>679985000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>488053000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>339707000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>351314000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>514208000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>348963000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>254998000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>265362000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>311960000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>263329000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>173618000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>171014000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>215282000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>187435000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>157184000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>137785000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>156494434.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>176614011.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>109476695.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>127982562.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>111653875.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>111787152.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>70469810.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>52689154.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>69833000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>65447000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>106939000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>9459000.0</v>
+      </c>
+      <c r="C3">
         <v>9028000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9390000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9846000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9414000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8915000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9914000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10274000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9698000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8715000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8608000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8234000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7689000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6948000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6841000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7369000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5763000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5224000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8127000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8219000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7940000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7735000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5970000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6445000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5911000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5375000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7006000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7797000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7200000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6064000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5716000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6442000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5921000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5526000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6156000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6681000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6173000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6095000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6972000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7068000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6620000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6208000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6950000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7764000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7157000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6667000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>7853000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9169000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8017000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6729000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7646000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9806000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7473000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5869000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5946000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7304000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5287000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4927000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5091000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4119000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3411000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2642000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2526000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2239000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2126000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2078000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2062000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1926000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2052000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1910000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1812652.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>896966.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1019920.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>853553.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>901523.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>519440.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>561453.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>532937.0</v>
       </c>
-      <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -19821,602 +19965,609 @@
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
-      <c r="CD4"/>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5">
+        <v>-1679000.0</v>
+      </c>
+      <c r="C5">
         <v>-5099000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13146000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13746000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5735000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-45733000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14554000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15750000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>22309000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>39609000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>46226000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>44648000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37265000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25884000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>56523000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>33871000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>24542000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30159000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>27052000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>15201000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6976000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15881000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10171000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5266000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2149000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>14812000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9792000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1345000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>563000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16236000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>12009000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>831000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1778000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11103000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2755000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5448000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7328000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5283000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1446000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-954000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-45257000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>13657000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6684000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3325000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-28202000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>15232000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11707000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1986000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19859000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>18601000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>13734000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5612000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>33074000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>30367000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>13976000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>16041000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>33290000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>24244000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>12058000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>13652000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>18795000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>15336000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>6870000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>4820000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>8461000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>11971000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>9486000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4022000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>6360128.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>14857561.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5958775.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6417408.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6149601.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>6003678.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3936415.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1693085.0</v>
       </c>
-      <c r="CA5">
-[...1 lines deleted...]
-      </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
-      <c r="CD5"/>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>7780000.0</v>
+      </c>
+      <c r="C6">
         <v>3929000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3756000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23592000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12714000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3180000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-35819000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>24828000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>25448000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>31024000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>48217000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>54460000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>52337000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>44213000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>32725000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>63892000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>39634000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>29766000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>38286000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>35271000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>25040000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22936000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12946000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22326000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16082000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10641000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4857000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>22609000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>16992000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7409000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6279000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>22678000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>17930000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6357000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7934000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17784000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3418000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>647000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-356000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>12351000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8066000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5254000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-38307000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>21421000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>13841000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9992000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-20349000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>24401000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>19724000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8715000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>27505000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>28407000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>21207000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>11481000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>39020000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>37671000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>19263000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>20968000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>38381000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>28363000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>15469000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>16294000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>21321000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>17575000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8996000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6898000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10523000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>13897000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>11538000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5932000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>8172780.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>15754527.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6978695.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>7270961.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>7051124.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>6523118.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>4497868.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2226022.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-207887542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73149500.0</v>
       </c>
       <c r="CC6">
         <v>73149500.0</v>
       </c>
       <c r="CD6">
         <v>73149500.0</v>
       </c>
       <c r="CE6">
+        <v>73149500.0</v>
+      </c>
+      <c r="CF6">
         <v>-163618433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57117570.0</v>
       </c>
       <c r="CG6">
         <v>57117570.0</v>
       </c>
       <c r="CH6">
         <v>57117570.0</v>
       </c>
+      <c r="CI6">
+        <v>57117570.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20523,92 +20674,93 @@
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
-      <c r="CD7"/>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -20715,1156 +20867,1173 @@
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
-      <c r="CD8"/>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>92397000.0</v>
+      </c>
+      <c r="C9">
         <v>89283000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>86959000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>111016000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>93646000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>90935000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>51003000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>110494000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>112379000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>115755000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>135035000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>138341000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>133399000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>118580000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>108866000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>139580000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>102699000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>88694000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>94248000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>92480000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>75018000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>70978000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>67714000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>72551000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>62688000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>58410000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>61118000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>71774000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>64027000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>53900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>55585000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>69542000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>58901000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>47558000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>52097000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>61477000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>52807000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>48919000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>48822000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>58426000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>52933000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>53548000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>16269000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>67141000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>62069000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>60435000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>68101000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>84691000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>79653000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>75939000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>96978000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>93606000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>83542000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>73948000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>104529000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>94059000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>70364000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>70409000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>92810000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>73997000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>55851000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>52803000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>56099000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>47978000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>36048000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>34443000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>36988000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>39583000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>36008000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>28516000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>32495099.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>37346156.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>25428801.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>24599350.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>23507470.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>20384136.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>15342058.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>10236796.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>73149499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73149500.0</v>
       </c>
       <c r="CC9">
         <v>73149500.0</v>
       </c>
       <c r="CD9">
         <v>73149500.0</v>
       </c>
       <c r="CE9">
-        <v>57117570.0</v>
+        <v>73149500.0</v>
       </c>
       <c r="CF9">
         <v>57117570.0</v>
       </c>
       <c r="CG9">
         <v>57117570.0</v>
       </c>
       <c r="CH9">
         <v>57117570.0</v>
       </c>
+      <c r="CI9">
+        <v>57117570.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>-9156000.0</v>
+      </c>
+      <c r="C10">
         <v>-12475000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-22697000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2808000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8236000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-17282000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-58794000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>275000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4250000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12786000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33558000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>40452000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41591000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35439000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>23829000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>54678000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33150000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23584000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>28767000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28823000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15632000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13679000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5489000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13824000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8292000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3148000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4669000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12409000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7427000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-515000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2243000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12770000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7792000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2165000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2705000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4886000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-7210000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-9410000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-12420000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>56000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4549000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-52620000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5714000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-479000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-8826000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-37239000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5713000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1812000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-6272000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2801000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>10069000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6556000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-997000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>25787000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23777000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8782000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>12350000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>29640000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21336000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10383000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>12215000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>17190000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12804000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4601000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2642000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6019000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9719000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>8226000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3028000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5350280.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13859901.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>5601491.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5693127.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1166891.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4459347.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2425082.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>707388.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2317000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1439000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2332000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11">
+        <v>-6000.0</v>
+      </c>
+      <c r="C11">
         <v>141000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13471000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1610000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2236000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-4078000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-15033000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1438000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>54000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3345000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>9595000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10259000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10270000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8474000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5717000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13421000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8191000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6044000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6332000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7007000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4383000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3132000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4707000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3912000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1892000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>886000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-5342000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4195000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1916000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-70000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-83000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1994000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2612000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-551000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-4390000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2502000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2024000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3478000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-4181000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-208000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1847000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1942000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-17628000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2231000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-649000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1936000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-9177000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3400000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2587000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1733000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3819000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4311000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2589000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-394000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>10351000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>9418000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3477000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4891000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11854000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8536000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4092000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4947000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6827000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>5098000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1887000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1083000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2656000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3986000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3375000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1238000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2180000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5675000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2269000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2306000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>897337.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1745000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>989000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-909578.0</v>
       </c>
       <c r="CB11">
         <v>-909578.0</v>
       </c>
       <c r="CC11">
         <v>-909578.0</v>
       </c>
       <c r="CD11">
         <v>-909578.0</v>
       </c>
       <c r="CE11">
-        <v>-682966.0</v>
+        <v>-909578.0</v>
       </c>
       <c r="CF11">
         <v>-682966.0</v>
       </c>
       <c r="CG11">
         <v>-682966.0</v>
       </c>
       <c r="CH11">
         <v>-682966.0</v>
       </c>
+      <c r="CI11">
+        <v>-682966.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
+        <v>8055999.0</v>
+      </c>
+      <c r="C12">
         <v>8176000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9551000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10938000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11536000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11547000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14279000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9811000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9322000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5774000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3698000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2546000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2055000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1845000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1594000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1450000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1392000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1330000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1468000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1522000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1487000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2057000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1879000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2118000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2520000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2403000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2365000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2519000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2804000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3473000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4217000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3381000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3791000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4010000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4627000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4776000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5092000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5454000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6583000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4736000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7450000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8643000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8104000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10550000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9037000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9519000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9895000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8258000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8496000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8532000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7178000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6609000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7287000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6590000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5194000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3691000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3650000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2908000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1675000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1437000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1605000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2532000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2269000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2178000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2442000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2252000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1260000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>994000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2075875000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>829000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>577877000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>721589000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>967404000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>973696000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1562000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1535000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1443000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1493000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2537000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13">
+        <v>1171000.0</v>
+      </c>
+      <c r="C13">
         <v>1302000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1202000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3442000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2638000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>3097000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>2171000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>641000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>720000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>694000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1804000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>873000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>492000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>495000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>616000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>654000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>665000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>194000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>562000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>130000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>439000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1273000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>620000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1724000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21876,171 +22045,170 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
         <v>-182000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-174000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>58000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>27000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>164000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-586000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-598000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-157000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-161000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-344000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-625000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-67000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>134000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-189000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-170000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>298000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>96000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-138000.0</v>
       </c>
-      <c r="BG14">
-[...1 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
@@ -22063,731 +22231,738 @@
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
-      <c r="CD14"/>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
+        <v>-9150000.0</v>
+      </c>
+      <c r="C15">
         <v>-12616000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-36168000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1198000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-13204000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-43761000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1713000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4304000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9441000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>23597000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30193000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>31321000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>26965000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>18112000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>41257000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24959000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17540000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22435000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>21816000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11249000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10547000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>782000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9912000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6400000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2262000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>673000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8214000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5511000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-445000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2160000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>10776000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5180000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1614000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1685000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2384000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5186000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-5932000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-8239000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>264000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-2520000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-3684000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-35050000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3456000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-6304000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-27464000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2470000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-614000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-4195000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-393000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5825000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3833000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-414000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>15606000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>14061000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5209000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>7597000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>17801000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>12800000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6291000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>7268000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10363000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7706000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2714000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1559000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3363000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5733000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>4851000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1790000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3170280.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8184901.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3332491.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3387127.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>269554.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2714347.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1436082.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>438388.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>909578.0</v>
       </c>
       <c r="CB15">
         <v>909578.0</v>
       </c>
       <c r="CC15">
         <v>909578.0</v>
       </c>
       <c r="CD15">
         <v>909578.0</v>
       </c>
       <c r="CE15">
-        <v>682966.0</v>
+        <v>909578.0</v>
       </c>
       <c r="CF15">
         <v>682966.0</v>
       </c>
       <c r="CG15">
         <v>682966.0</v>
       </c>
       <c r="CH15">
         <v>682966.0</v>
       </c>
+      <c r="CI15">
+        <v>682966.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>30921000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26965000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30921000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>41257000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24959000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17540000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22435000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>21816000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11249000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10372000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>782000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9912000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6299000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2230000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>674000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8074000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5429000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-445000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-2122000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10590000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5100000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1588000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1669000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2328000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5087000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-5818000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-8107000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>264000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-2471000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-3616000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-34366000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3384000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-6199000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-29259000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2470000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-614000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-4195000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-393000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5825000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3833000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-414000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>15606000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14061000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5209000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7597000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>17801000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>12800000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6291000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7268000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>10363000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7706000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2714000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1559000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3363000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5733000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4851000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1790000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3170000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8185000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3333000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3387000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>270000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2714000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1457000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>772000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1381000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>827000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1430000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17">
+        <v>-9150000.0</v>
+      </c>
+      <c r="C17">
         <v>-12616000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-36168000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1198000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-13204000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-43761000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1713000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4304000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>9441000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>23962000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>30193000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>31321000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>26965000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>18112000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>41257000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>24959000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>17540000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>22435000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>21816000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>11249000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10547000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>782000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9912000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6400000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2262000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>673000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8214000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5511000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-445000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2160000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10776000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>5180000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1614000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1685000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2384000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5186000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-5932000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-8239000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>264000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-2520000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-3858000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-34992000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3483000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>170000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-6890000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-30416000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2313000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-775000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-4539000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-1018000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>5758000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3967000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-603000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>15436000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>14359000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>5305000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>7459000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>12800000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>6291000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -22801,148 +22976,153 @@
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
-      <c r="CD17"/>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-6885000.0</v>
+      </c>
+      <c r="C18">
         <v>-6874000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10753000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7496000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8898000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11547000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11182000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9811000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7152000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5774000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3057000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1826000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1361000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-41000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-721000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-958000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-897000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-714000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-814000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-857000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1293000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2057000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1317000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1988000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2081000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1130000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1745000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1725000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22954,346 +23134,346 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>720000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>1804000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>873000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>492000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>496000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>616000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>654000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>665000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>195000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-360000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>562000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>130000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>439000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1273000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>620000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>794000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>540000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>160000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1462000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>385000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-205000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>380000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>682000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>778000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>273000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>502000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>612000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>137000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>87000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>722000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>837000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-2124000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-2531000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-489000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-1028000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-224000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>1435000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-260000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>337000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>597000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>789000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>258000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>119000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>488000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>307000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>267000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>1498000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>409000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2555000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>216000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>3578000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>51000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>135000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2110000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>304000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>156000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>11172000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-1718000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-6171000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2344000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>4729000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>155000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>24000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>8500000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>34390000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>9997000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
@@ -23337,352 +23517,356 @@
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
-      <c r="CD20"/>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>-1679000.0</v>
+      </c>
+      <c r="C21">
         <v>-5099000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8739000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10542000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>662000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5735000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-45794000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11721000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15750000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22597000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40707000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>46226000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>44648000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>37265000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25191000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>54719000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>33871000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24542000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29664000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29537000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16446000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14536000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6782000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15881000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9609000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5136000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2588000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13539000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>9172000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1210000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>17000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>16083000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>10547000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>831000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1086000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8516000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3265000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5412000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7601000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5008000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1422000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1201000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-45257000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>13635000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6788000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1724000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-28202000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>15232000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11707000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1986000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9862000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>18601000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>13397000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5015000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>32285000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>30109000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>13857000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>15553000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>32506000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>23937000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>11791000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>13367000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>17415000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>15129000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6836000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4647000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7149000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11791000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9346000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3811000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>6360128.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>14192709.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5958775.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6417408.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6149601.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6003678.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3936415.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1693085.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-208236351.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73149500.0</v>
       </c>
       <c r="CC21">
         <v>73149500.0</v>
       </c>
       <c r="CD21">
         <v>73149500.0</v>
       </c>
       <c r="CE21">
+        <v>73149500.0</v>
+      </c>
+      <c r="CF21">
         <v>-163618433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57117570.0</v>
       </c>
       <c r="CG21">
         <v>57117570.0</v>
       </c>
       <c r="CH21">
         <v>57117570.0</v>
       </c>
+      <c r="CI21">
+        <v>57117570.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -23789,311 +23973,317 @@
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
-      <c r="CD22"/>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>498064000.0</v>
+      </c>
+      <c r="C23">
         <v>527480000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>650573000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>633380000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>545764000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>600071000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>805611000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>668103000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>617924000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>606106000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>811425000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>647889000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>597920000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>532366000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>557792000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>614054000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>462672000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>436465000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>477932000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>424438000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>359686000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>358170000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>429487000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>342436000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>293856000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>304856000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>349974000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>347346000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>305809000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>276947000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>357934000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>347413000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>288623000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>244847000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>337830000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>319238000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>266587000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>267186000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>321039000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>326983000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>276887000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>285814000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>373750000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>331318000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>327506000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>349871000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>487416000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>477909000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>439132000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>460676000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>688772000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>569360000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>474783000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>436659000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>752229000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>552003000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>396214000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>406170000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>574512000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>399023000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>299058000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>304798000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>350644000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>296178000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>202830000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>200810000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>245121000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>215227000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>183846000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>162490000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>182629405.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>199767458.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>128946721.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>146164504.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>129011744.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>126167610.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>81875453.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>61232865.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>281385850.0</v>
       </c>
-      <c r="CB23">
-[...1 lines deleted...]
-      </c>
       <c r="CC23">
         <v>0.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23"/>
+      <c r="CF23">
         <v>220736003.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24136,331 +24326,333 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>9459000.0</v>
+      </c>
+      <c r="C25">
         <v>9028000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9390000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9846000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9414000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8915000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9914000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10274000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9698000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8715000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8608000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8234000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7689000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6948000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6841000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7369000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5763000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5224000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5803000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5734000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5395000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5207000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5970000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6445000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5911000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5375000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7006000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7797000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6064000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5716000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6442000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5921000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5526000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6156000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6681000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6173000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6095000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6972000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7068000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6620000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6208000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6950000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7764000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7157000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6667000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7853000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9169000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8017000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6729000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>7646000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>9806000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7473000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5869000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5946000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7304000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5287000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4927000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5091000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4119000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3411000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2642000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2526000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2239000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2126000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2078000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2062000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1926000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2052000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1910000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1812652.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>896966.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1019920.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>853553.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>901523.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>519440.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>561453.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>532937.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -24567,59 +24759,62 @@
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
-      <c r="CD26"/>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -24662,348 +24857,352 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>5178000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21907000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>730000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1495000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>53872000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>53306000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>47433000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>46727000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>50319000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>50374000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>50523000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>51987000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>53651000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>53729000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>51487000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>54502000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>54545000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>53484000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>55385000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>57110000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>64865000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>69459000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>67795000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>71152000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>77119000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>75005000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>70145000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>68933000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>72244000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>63950000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>56507000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>54856000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>60304000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>50060000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>44060000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>39436000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>38684000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>32849000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>29212000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>29796000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>29839000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>27792000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>26662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26134971.0</v>
       </c>
       <c r="BS28">
         <v>26134971.0</v>
       </c>
       <c r="BT28">
+        <v>26134971.0</v>
+      </c>
+      <c r="BU28">
         <v>23153447.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>19470026.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>18181942.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>17357869.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>14380000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11405000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>10047000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9937000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10411000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>17051000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>-6000.0</v>
+      </c>
+      <c r="C29">
         <v>141000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13471000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1610000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2236000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4078000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-15033000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1438000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>54000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3345000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9595000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10259000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10270000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8474000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5717000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13421000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8191000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6044000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6332000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7007000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4383000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3132000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4707000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3912000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1892000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>886000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5342000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4195000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1916000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-70000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-83000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -25014,820 +25213,830 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>94077000.0</v>
+      </c>
+      <c r="C30">
         <v>94382000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95698000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>100474000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>92984000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>96670000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>96693000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>98773000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96629000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>93158000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>94328000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>92115000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>88751000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>81315000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>83675000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>84861000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>68828000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>64152000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>64584000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>62943000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>57074000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>56442000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>60523000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54115000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53079000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>53058000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>60128000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>58184000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>54855000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>52555000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>53872000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>53306000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>47633000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>46727000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>50319000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>50374000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>50523000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>51987000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>52240000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>53143000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>51487000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>54502000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>54545000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>53484000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>55385000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>57110000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>64865000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>69459000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>67795000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>71152000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>77119000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>75005000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>70145000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>68933000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>72244000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>63950000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>56507000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>54856000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>60304000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>50060000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>44060000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>39436000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>38684000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>32849000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>29212000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>29796000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>29839000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>27792000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>26662000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>24705000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>26134971.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>23153447.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>19470026.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>18181942.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17357869.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>14380458.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11405643.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8543711.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-281385850.0</v>
       </c>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-220736003.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
+        <v>-7477000.0</v>
+      </c>
+      <c r="C31">
         <v>-7376000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-13958000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7734000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8898000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11547000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11446000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-20000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-9811000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7149000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5774000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3057000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1826000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1362000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-41000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-721000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-958000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-898000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-714000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-814000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-857000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1293000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2057000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1317000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1988000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2081000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1130000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1745000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1725000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2261000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3313000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2755000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2996000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3791000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3630000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3945000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3998000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4819000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4952000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5971000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4599000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7363000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7921000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-7267000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-10550000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-9037000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-9519000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9895000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-10612000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-7061000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-8532000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-6841000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-6012000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-6498000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-6332000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5075000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3203000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2866000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2601000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1408000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1152000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-225000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2325000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2235000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2005000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1130000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2072000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1120000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-783000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1009848.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-333000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-357284.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-724281.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-4982710.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1544331.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1511333.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-442128.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>208236351.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73149500.0</v>
       </c>
       <c r="CC31">
         <v>-73149500.0</v>
       </c>
       <c r="CD31">
         <v>-73149500.0</v>
       </c>
       <c r="CE31">
+        <v>-73149500.0</v>
+      </c>
+      <c r="CF31">
         <v>163618433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57117570.0</v>
       </c>
       <c r="CG31">
         <v>-57117570.0</v>
       </c>
       <c r="CH31">
         <v>-57117570.0</v>
       </c>
+      <c r="CI31">
+        <v>-57117570.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
+        <v>496384000.0</v>
+      </c>
+      <c r="C32">
         <v>522381000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>641834000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>644511000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>546426000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>594336000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>759921000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>679824000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>633674000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>628703000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>852132000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>694115000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>642568000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>569631000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>582983000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>668773000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>496543000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>461007000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>507596000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>453975000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>377630000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>372706000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>436678000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>360872000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>303465000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>310208000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>350964000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>360936000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>314981000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>278292000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>359647000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>363649000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>299891000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>245678000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>339608000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>330341000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>268871000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>264118000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>317621000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>332266000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>278333000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>284860000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>335474000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>344975000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>334190000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>353196000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>490652000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>493141000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>450990000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>465463000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>708631000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>587961000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>488180000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>441674000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>784514000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>582112000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>410071000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>421723000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>607018000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>422960000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>310849000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>318165000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>368059000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>311307000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>209666000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>205457000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>252270000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>227018000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>193192000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>166301000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>188989533.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>213960167.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>134905496.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>152581912.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>135161345.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>132171288.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>85811868.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>62925950.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>73149499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73149500.0</v>
       </c>
       <c r="CC32">
         <v>73149500.0</v>
       </c>
       <c r="CD32">
         <v>73149500.0</v>
       </c>
       <c r="CE32">
-        <v>57117570.0</v>
+        <v>73149500.0</v>
       </c>
       <c r="CF32">
         <v>57117570.0</v>
       </c>
       <c r="CG32">
         <v>57117570.0</v>
       </c>
       <c r="CH32">
+        <v>57117570.0</v>
+      </c>
+      <c r="CI32">
         <v>57117570.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -25914,51 +26123,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
         <v>35898000.0</v>
       </c>
       <c r="C2">
         <v>38066000.0</v>
       </c>
       <c r="D2">
         <v>43913000.0</v>
       </c>
       <c r="E2">
         <v>146149000.0</v>
       </c>
       <c r="F2">
         <v>78990000.0</v>
       </c>
       <c r="G2">
         <v>43721000.0</v>
       </c>
       <c r="H2">
         <v>56745000.0</v>
       </c>
       <c r="I2">
         <v>53396000.0</v>
       </c>
@@ -25985,51 +26194,51 @@
       </c>
       <c r="Q2">
         <v>76185000.0</v>
       </c>
       <c r="R2">
         <v>41047000.0</v>
       </c>
       <c r="S2">
         <v>42802505.0</v>
       </c>
       <c r="T2">
         <v>7572000.0</v>
       </c>
       <c r="U2">
         <v>8671420.0</v>
       </c>
       <c r="V2">
         <v>1107791.0</v>
       </c>
       <c r="W2">
         <v>1936524.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
         <v>22357000</v>
       </c>
       <c r="C3">
         <v>51845000</v>
       </c>
       <c r="D3">
         <v>62361000</v>
       </c>
       <c r="E3">
         <v>37211000</v>
       </c>
       <c r="F3">
         <v>37627000</v>
       </c>
       <c r="G3">
         <v>20089000</v>
       </c>
       <c r="H3">
         <v>25016000</v>
       </c>
       <c r="I3">
         <v>11951000</v>
       </c>
@@ -26056,139 +26265,139 @@
       </c>
       <c r="Q3">
         <v>49044000</v>
       </c>
       <c r="R3">
         <v>19660000</v>
       </c>
       <c r="S3">
         <v>42749368</v>
       </c>
       <c r="T3">
         <v>6504390</v>
       </c>
       <c r="U3">
         <v>1987258</v>
       </c>
       <c r="V3">
         <v>1219161</v>
       </c>
       <c r="W3">
         <v>1589049</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>68383000.0</v>
       </c>
       <c r="G4">
         <v>34760000.0</v>
       </c>
       <c r="H4">
         <v>-13024000.0</v>
       </c>
       <c r="I4">
         <v>3349000.0</v>
       </c>
       <c r="J4">
         <v>245000.0</v>
       </c>
       <c r="K4">
         <v>-36314000.0</v>
       </c>
       <c r="L4">
         <v>-38063000.0</v>
       </c>
       <c r="M4">
         <v>53286000.0</v>
       </c>
       <c r="N4">
         <v>-50118000.0</v>
       </c>
       <c r="O4">
         <v>44518000.0</v>
       </c>
       <c r="P4">
         <v>3730000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-967000.0</v>
       </c>
       <c r="G5">
         <v>-852000.0</v>
       </c>
       <c r="H5">
         <v>-338000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>-182374000.0</v>
       </c>
       <c r="O5">
         <v>-144021000.0</v>
       </c>
       <c r="P5">
         <v>-261597000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
         <v>-7734000.0</v>
       </c>
       <c r="C6">
         <v>-2168000.0</v>
       </c>
       <c r="D6">
         <v>-5847000.0</v>
       </c>
       <c r="E6">
         <v>-102236000.0</v>
       </c>
       <c r="F6">
         <v>67159000.0</v>
       </c>
       <c r="G6">
         <v>35269000.0</v>
       </c>
       <c r="H6">
         <v>-13024000.0</v>
       </c>
       <c r="I6">
         <v>3349000.0</v>
       </c>
@@ -26215,51 +26424,51 @@
       </c>
       <c r="Q6">
         <v>-73000.0</v>
       </c>
       <c r="R6">
         <v>35138000.0</v>
       </c>
       <c r="S6">
         <v>-1755206.0</v>
       </c>
       <c r="T6">
         <v>35230505.0</v>
       </c>
       <c r="U6">
         <v>-1099420.0</v>
       </c>
       <c r="V6">
         <v>7563629.0</v>
       </c>
       <c r="W6">
         <v>-828733.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7">
         <v>145194000.0</v>
       </c>
       <c r="C7">
         <v>142227000.0</v>
       </c>
       <c r="D7">
         <v>-155754000.0</v>
       </c>
       <c r="E7">
         <v>-136244000.0</v>
       </c>
       <c r="F7">
         <v>56077000.0</v>
       </c>
       <c r="G7">
         <v>117446000.0</v>
       </c>
       <c r="H7">
         <v>-58113000.0</v>
       </c>
       <c r="I7">
         <v>-426000.0</v>
       </c>
@@ -26286,100 +26495,100 @@
       </c>
       <c r="Q7">
         <v>-69040000.0</v>
       </c>
       <c r="R7">
         <v>-74145000.0</v>
       </c>
       <c r="S7">
         <v>-20094347.0</v>
       </c>
       <c r="T7">
         <v>1506480.0</v>
       </c>
       <c r="U7">
         <v>993520.0</v>
       </c>
       <c r="V7">
         <v>4902511.0</v>
       </c>
       <c r="W7">
         <v>-10345014.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-37037000.0</v>
       </c>
       <c r="G8">
         <v>4469000.0</v>
       </c>
       <c r="H8">
         <v>6217000.0</v>
       </c>
       <c r="I8">
         <v>-13475000.0</v>
       </c>
       <c r="J8">
         <v>-1002000.0</v>
       </c>
       <c r="K8">
         <v>-1885000.0</v>
       </c>
       <c r="L8">
         <v>24326000.0</v>
       </c>
       <c r="M8">
         <v>25395000.0</v>
       </c>
       <c r="N8">
         <v>13067000.0</v>
       </c>
       <c r="O8">
         <v>-41598000.0</v>
       </c>
       <c r="P8">
         <v>-32695000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
         <v>-499000.0</v>
       </c>
       <c r="C9">
         <v>28804000.0</v>
       </c>
       <c r="D9">
         <v>-48091000.0</v>
       </c>
       <c r="E9">
         <v>1197000.0</v>
       </c>
       <c r="F9">
         <v>-37037000.0</v>
       </c>
       <c r="G9">
         <v>4469000.0</v>
       </c>
       <c r="H9">
         <v>6217000.0</v>
       </c>
       <c r="I9">
         <v>-13475000.0</v>
       </c>
@@ -26398,51 +26607,51 @@
       <c r="N9">
         <v>13067000.0</v>
       </c>
       <c r="O9">
         <v>-41598000.0</v>
       </c>
       <c r="P9">
         <v>-293266000.0</v>
       </c>
       <c r="Q9">
         <v>-196274000.0</v>
       </c>
       <c r="R9">
         <v>-164855000.0</v>
       </c>
       <c r="S9">
         <v>7339000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
         <v>235731000.0</v>
       </c>
       <c r="C10">
         <v>166182000.0</v>
       </c>
       <c r="D10">
         <v>-476389000.0</v>
       </c>
       <c r="E10">
         <v>-180929000.0</v>
       </c>
       <c r="F10">
         <v>5799000.0</v>
       </c>
       <c r="G10">
         <v>199245000.0</v>
       </c>
       <c r="H10">
         <v>-99469000.0</v>
       </c>
       <c r="I10">
         <v>4996000.0</v>
       </c>
@@ -26469,51 +26678,51 @@
       </c>
       <c r="Q10">
         <v>-63108000.0</v>
       </c>
       <c r="R10">
         <v>-61244000.0</v>
       </c>
       <c r="S10">
         <v>-34841721.0</v>
       </c>
       <c r="T10">
         <v>-3165080.0</v>
       </c>
       <c r="U10">
         <v>-285688.0</v>
       </c>
       <c r="V10">
         <v>-5365361.0</v>
       </c>
       <c r="W10">
         <v>-9661543.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>98164000.0</v>
       </c>
       <c r="G11">
         <v>36205000.0</v>
       </c>
       <c r="H11">
         <v>47711000.0</v>
       </c>
       <c r="I11">
         <v>8053000.0</v>
       </c>
       <c r="J11">
         <v>62003000.0</v>
       </c>
       <c r="K11">
         <v>-86217000.0</v>
       </c>
@@ -26524,145 +26733,145 @@
         <v>-183407000.0</v>
       </c>
       <c r="N11">
         <v>37489000.0</v>
       </c>
       <c r="O11">
         <v>-5736000.0</v>
       </c>
       <c r="P11">
         <v>35000000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>7268000.0</v>
       </c>
       <c r="T11">
         <v>4536000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>19995000.0</v>
       </c>
       <c r="F12">
         <v>14653000.0</v>
       </c>
       <c r="G12">
         <v>12493000.0</v>
       </c>
       <c r="H12">
         <v>4814000.0</v>
       </c>
       <c r="I12">
         <v>11244000.0</v>
       </c>
       <c r="J12">
         <v>-3583000.0</v>
       </c>
       <c r="K12">
         <v>4973000.0</v>
       </c>
       <c r="L12">
         <v>5856000.0</v>
       </c>
       <c r="M12">
         <v>29124000.0</v>
       </c>
       <c r="N12">
         <v>10677000.0</v>
       </c>
       <c r="O12">
         <v>10007000.0</v>
       </c>
       <c r="P12">
         <v>17699000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>50278000.0</v>
       </c>
       <c r="G13">
         <v>-81799000.0</v>
       </c>
       <c r="H13">
         <v>37029000.0</v>
       </c>
       <c r="I13">
         <v>-2635000.0</v>
       </c>
       <c r="J13">
         <v>46141000.0</v>
       </c>
       <c r="K13">
         <v>-95341000.0</v>
       </c>
       <c r="L13">
         <v>45005000.0</v>
       </c>
       <c r="M13">
         <v>-157352000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
         <v>37565000.0</v>
       </c>
       <c r="C14">
         <v>38601000.0</v>
       </c>
       <c r="D14">
         <v>31479000.0</v>
       </c>
       <c r="E14">
         <v>25197000.0</v>
       </c>
       <c r="F14">
         <v>22139000.0</v>
       </c>
       <c r="G14">
         <v>23701000.0</v>
       </c>
       <c r="H14">
         <v>28067000.0</v>
       </c>
       <c r="I14">
         <v>23605000.0</v>
       </c>
@@ -26689,94 +26898,94 @@
       </c>
       <c r="Q14">
         <v>8969000.0</v>
       </c>
       <c r="R14">
         <v>7950000.0</v>
       </c>
       <c r="S14">
         <v>4583091.0</v>
       </c>
       <c r="T14">
         <v>2515353.0</v>
       </c>
       <c r="U14">
         <v>1767684.0</v>
       </c>
       <c r="V14">
         <v>1200456.0</v>
       </c>
       <c r="W14">
         <v>829371.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>441028.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
         <v>28164000.0</v>
       </c>
       <c r="C16">
         <v>35898000.0</v>
       </c>
       <c r="D16">
         <v>38066000.0</v>
       </c>
       <c r="E16">
         <v>43913000.0</v>
       </c>
       <c r="F16">
         <v>146149000.0</v>
       </c>
       <c r="G16">
         <v>78990000.0</v>
       </c>
       <c r="H16">
         <v>43721000.0</v>
       </c>
       <c r="I16">
         <v>56745000.0</v>
       </c>
@@ -26803,96 +27012,96 @@
       </c>
       <c r="Q16">
         <v>76112000.0</v>
       </c>
       <c r="R16">
         <v>76185000.0</v>
       </c>
       <c r="S16">
         <v>41047299.0</v>
       </c>
       <c r="T16">
         <v>42802505.0</v>
       </c>
       <c r="U16">
         <v>7572000.0</v>
       </c>
       <c r="V16">
         <v>8671420.0</v>
       </c>
       <c r="W16">
         <v>1107791.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-379000.0</v>
       </c>
       <c r="I17">
         <v>-697000.0</v>
       </c>
       <c r="J17">
         <v>488000.0</v>
       </c>
       <c r="K17">
         <v>-210000.0</v>
       </c>
       <c r="L17">
         <v>-865000.0</v>
       </c>
       <c r="M17">
         <v>-1179000.0</v>
       </c>
       <c r="N17">
         <v>-601000.0</v>
       </c>
       <c r="O17">
         <v>-272000.0</v>
       </c>
       <c r="P17">
         <v>-31000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
         <v>115095000.0</v>
       </c>
       <c r="C18">
         <v>18446000.0</v>
       </c>
       <c r="D18">
         <v>-94641000.0</v>
       </c>
       <c r="E18">
         <v>-26395000.0</v>
       </c>
       <c r="F18">
         <v>121289000.0</v>
       </c>
       <c r="G18">
         <v>152907000.0</v>
       </c>
       <c r="H18">
         <v>-24061000.0</v>
       </c>
       <c r="I18">
         <v>34654000.0</v>
       </c>
@@ -26919,127 +27128,127 @@
       </c>
       <c r="Q18">
         <v>-84052000.0</v>
       </c>
       <c r="R18">
         <v>-67321000.0</v>
       </c>
       <c r="S18">
         <v>-38533910.0</v>
       </c>
       <c r="T18">
         <v>5955429.0</v>
       </c>
       <c r="U18">
         <v>4518157.0</v>
       </c>
       <c r="V18">
         <v>7594314.0</v>
       </c>
       <c r="W18">
         <v>-9553461.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-47746000.0</v>
       </c>
       <c r="D19">
         <v>-163372000.0</v>
       </c>
       <c r="E19">
         <v>-134065000.0</v>
       </c>
       <c r="F19">
         <v>-55198000.0</v>
       </c>
       <c r="G19">
         <v>-20297000.0</v>
       </c>
       <c r="H19">
         <v>-36469000.0</v>
       </c>
       <c r="I19">
         <v>-25832000.0</v>
       </c>
       <c r="J19">
         <v>-24589000.0</v>
       </c>
       <c r="K19">
         <v>-9125000.0</v>
       </c>
       <c r="L19">
         <v>314000.0</v>
       </c>
       <c r="M19">
         <v>4925000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
         <v>-122797000.0</v>
       </c>
       <c r="C21">
         <v>-18902000.0</v>
       </c>
       <c r="D21">
         <v>189702000.0</v>
       </c>
       <c r="E21">
         <v>23112000.0</v>
       </c>
       <c r="F21">
         <v>-34307000.0</v>
       </c>
       <c r="G21">
         <v>-117030000.0</v>
       </c>
       <c r="H21">
         <v>23378000.0</v>
       </c>
       <c r="I21">
         <v>-16071000.0</v>
       </c>
@@ -27052,51 +27261,51 @@
       <c r="L21">
         <v>-269278000.0</v>
       </c>
       <c r="M21">
         <v>9638000.0</v>
       </c>
       <c r="N21">
         <v>41353000.0</v>
       </c>
       <c r="O21">
         <v>76875000.0</v>
       </c>
       <c r="P21">
         <v>175883000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
         <v>-54174000.0</v>
       </c>
       <c r="C22">
         <v>-36911000.0</v>
       </c>
       <c r="D22">
         <v>112441000.0</v>
       </c>
       <c r="E22">
         <v>101868000.0</v>
       </c>
       <c r="F22">
         <v>66047000.0</v>
       </c>
       <c r="G22">
         <v>19356000.0</v>
       </c>
       <c r="H22">
         <v>13953000.0</v>
       </c>
       <c r="I22">
         <v>12182000.0</v>
       </c>
@@ -27123,51 +27332,51 @@
       </c>
       <c r="Q22">
         <v>22342000.0</v>
       </c>
       <c r="R22">
         <v>15737000.0</v>
       </c>
       <c r="S22">
         <v>18074799.0</v>
       </c>
       <c r="T22">
         <v>5212698.0</v>
       </c>
       <c r="U22">
         <v>3638311.0</v>
       </c>
       <c r="V22">
         <v>2731865.0</v>
       </c>
       <c r="W22">
         <v>1271508.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
         <v>98992000.0</v>
       </c>
       <c r="C23">
         <v>-42411000.0</v>
       </c>
       <c r="D23">
         <v>182023000.0</v>
       </c>
       <c r="E23">
         <v>21181000.0</v>
       </c>
       <c r="F23">
         <v>-15261000.0</v>
       </c>
       <c r="G23">
         <v>-909000.0</v>
       </c>
       <c r="H23">
         <v>-509000.0</v>
       </c>
       <c r="I23">
         <v>1979000.0</v>
       </c>
@@ -27194,51 +27403,51 @@
       </c>
       <c r="Q23">
         <v>534000.0</v>
       </c>
       <c r="R23">
         <v>-7000.0</v>
       </c>
       <c r="S23">
         <v>66955.0</v>
       </c>
       <c r="T23">
         <v>-330441.0</v>
       </c>
       <c r="U23">
         <v>6237802.0</v>
       </c>
       <c r="V23">
         <v>2222400.0</v>
       </c>
       <c r="W23">
         <v>402969.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24">
         <v>19444000.0</v>
       </c>
       <c r="C24">
         <v>4359000.0</v>
       </c>
       <c r="D24">
         <v>6537000.0</v>
       </c>
       <c r="E24">
         <v>3617000.0</v>
       </c>
       <c r="F24">
         <v>16072000.0</v>
       </c>
       <c r="G24">
         <v>6582000.0</v>
       </c>
       <c r="H24">
         <v>2434000.0</v>
       </c>
       <c r="I24">
         <v>1418000.0</v>
       </c>
@@ -27263,51 +27472,51 @@
       <c r="P24">
         <v>3243000.0</v>
       </c>
       <c r="Q24">
         <v>596000.0</v>
       </c>
       <c r="R24">
         <v>396000.0</v>
       </c>
       <c r="S24">
         <v>461976.0</v>
       </c>
       <c r="T24">
         <v>269638.0</v>
       </c>
       <c r="U24">
         <v>119674.0</v>
       </c>
       <c r="V24">
         <v>21929.0</v>
       </c>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
         <v>741000.0</v>
       </c>
       <c r="C25">
         <v>-73626000.0</v>
       </c>
       <c r="D25">
         <v>-26656000.0</v>
       </c>
       <c r="E25">
         <v>9126000.0</v>
       </c>
       <c r="F25">
         <v>7784000.0</v>
       </c>
       <c r="G25">
         <v>13516000.0</v>
       </c>
       <c r="H25">
         <v>16018000.0</v>
       </c>
       <c r="I25">
         <v>6198000.0</v>
       </c>
@@ -27332,92 +27541,92 @@
       <c r="P25">
         <v>302000.0</v>
       </c>
       <c r="Q25">
         <v>-111000.0</v>
       </c>
       <c r="R25">
         <v>-15000.0</v>
       </c>
       <c r="S25">
         <v>-8501.0</v>
       </c>
       <c r="T25">
         <v>3264885.0</v>
       </c>
       <c r="U25">
         <v>-26207.0</v>
       </c>
       <c r="V25">
         <v>1643.0</v>
       </c>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>2464000.0</v>
       </c>
       <c r="P26">
         <v>74898000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27">
         <v>5568000.0</v>
       </c>
       <c r="C27">
         <v>4292000.0</v>
       </c>
       <c r="D27">
         <v>3300000.0</v>
       </c>
       <c r="E27">
         <v>3230000.0</v>
       </c>
       <c r="F27">
         <v>2554000.0</v>
       </c>
       <c r="G27">
         <v>2515000.0</v>
       </c>
       <c r="H27">
         <v>2693000.0</v>
       </c>
       <c r="I27">
         <v>2535000.0</v>
       </c>
@@ -27440,51 +27649,51 @@
         <v>1630000.0</v>
       </c>
       <c r="P27">
         <v>1368000.0</v>
       </c>
       <c r="Q27">
         <v>1157000.0</v>
       </c>
       <c r="R27">
         <v>962000.0</v>
       </c>
       <c r="S27">
         <v>692466.0</v>
       </c>
       <c r="T27">
         <v>141455.0</v>
       </c>
       <c r="U27">
         <v>58107.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
         <v>-123705000.0</v>
       </c>
       <c r="C28">
         <v>-23619000.0</v>
       </c>
       <c r="D28">
         <v>188577000.0</v>
       </c>
       <c r="E28">
         <v>21959000.0</v>
       </c>
       <c r="F28">
         <v>-35335000.0</v>
       </c>
       <c r="G28">
         <v>-117939000.0</v>
       </c>
       <c r="H28">
         <v>22869000.0</v>
       </c>
       <c r="I28">
         <v>-16727000.0</v>
       </c>
@@ -27511,51 +27720,51 @@
       </c>
       <c r="Q28">
         <v>83383000.0</v>
       </c>
       <c r="R28">
         <v>57069000.0</v>
       </c>
       <c r="S28">
         <v>81310597.0</v>
       </c>
       <c r="T28">
         <v>39108406.0</v>
       </c>
       <c r="U28">
         <v>6350802.0</v>
       </c>
       <c r="V28">
         <v>2523400.0</v>
       </c>
       <c r="W28">
         <v>9228751.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
         <v>137452000.0</v>
       </c>
       <c r="C29">
         <v>70291000.0</v>
       </c>
       <c r="D29">
         <v>-32280000.0</v>
       </c>
       <c r="E29">
         <v>10816000.0</v>
       </c>
       <c r="F29">
         <v>158916000.0</v>
       </c>
       <c r="G29">
         <v>172996000.0</v>
       </c>
       <c r="H29">
         <v>955000.0</v>
       </c>
       <c r="I29">
         <v>46605000.0</v>
       </c>
@@ -27582,51 +27791,51 @@
       </c>
       <c r="Q29">
         <v>-35008000.0</v>
       </c>
       <c r="R29">
         <v>-47661000.0</v>
       </c>
       <c r="S29">
         <v>4215458.0</v>
       </c>
       <c r="T29">
         <v>12459819.0</v>
       </c>
       <c r="U29">
         <v>6505415.0</v>
       </c>
       <c r="V29">
         <v>8813475.0</v>
       </c>
       <c r="W29">
         <v>-7964412.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
         <v>-22709000.0</v>
       </c>
       <c r="C30">
         <v>-47746000.0</v>
       </c>
       <c r="D30">
         <v>-163372000.0</v>
       </c>
       <c r="E30">
         <v>-134065000.0</v>
       </c>
       <c r="F30">
         <v>-55198000.0</v>
       </c>
       <c r="G30">
         <v>-20297000.0</v>
       </c>
       <c r="H30">
         <v>-36469000.0</v>
       </c>
       <c r="I30">
         <v>-25832000.0</v>
       </c>
@@ -27672,2998 +27881,3026 @@
       <c r="W30">
         <v>-2093072.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC30"/>
+  <dimension ref="A1:CD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
+      <c r="CD1" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>29578000.0</v>
+      </c>
+      <c r="C2">
         <v>28164000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48790000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32675000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21514000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35898000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23420000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31219000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35684000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38066000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>69981000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52765000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38357000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>43913000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45852000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>142057000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>147095000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>146149000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>90540000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>65584000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>89729000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>78990000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>41808000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>44484000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>50835000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43721000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>52420000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>49517000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>63331000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>56745000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>52243000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>49673000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57254000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>53396000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>43861000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>57526000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>56241000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>53151000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>52431000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>51090000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>63782000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>89465000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>78409000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>95416000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>104355000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>127528000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>110222000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>89713000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>82011000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>74242000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>113368000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>102407000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>114252000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>124360000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>115668000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>126509000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>106717000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>79842000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>97890000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>102194000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>81607000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>76112000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>66002000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>61461000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>81334000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>76185000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>82376000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>85981000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>78714000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>41047000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>41861426.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>86986230.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>41968933.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>42802505.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3797574.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1222122.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2690459.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7572060.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
+        <v>3562000</v>
+      </c>
+      <c r="C3">
         <v>2544000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3968000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2734000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7667000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7988000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21047000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8263000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8810000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13725000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20437000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13887000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17109000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10928000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11781000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10923000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9396000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5111000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7934000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9859000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10708000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9126000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3884000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5732000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5059000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5414000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4614000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8052000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6860000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5490000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2831000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3366000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2941000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2813000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2202000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6219000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7507000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10187000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2210000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5309000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3294000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1612000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2406000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1845000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1878000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2282000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4371000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4474000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3044000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5707000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2435000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3620000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7172000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10631000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>19796000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11504000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14055000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>26354000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19561000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>14664000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>26320000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9325000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>35411000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4960000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6357000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2316000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4857000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3143000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8780000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2880000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>36677364</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>17946972</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>18694422</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5324554</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>760058</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1656995</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3235751</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>851586</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1987000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-5808000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-94642000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-3492000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>1366000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>56429000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>25168000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-24352000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>11138000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>36941000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-2941000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-6354000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>7114000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-8699000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2903000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-13814000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>6586000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>4502000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>2570000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-7581000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3858000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>9535000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-13665000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>1285000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>3090000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>720000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1341000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-12692000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-25683000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>11056000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-17007000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-8939000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-23173000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>17306000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>20509000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>7702000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>7769000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-39126000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>10961000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-11845000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-10108000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>8692000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-10841000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>19792000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>26875000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>1274000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-222000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-331000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>817000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1231000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4696000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>936000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1783000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1125000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4968000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2481000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7806000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5657000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>5075000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12314000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3803000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-7444000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2623000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>283000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-14339000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8433000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4702000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>9828000.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-26349000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-41963000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>105006000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-68800000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-176306000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-42274000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>68927000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-118477000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-54075000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-40396000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>-70000.0</v>
+      </c>
+      <c r="C6">
         <v>1414000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20626000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16115000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11161000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-14384000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12478000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7799000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4465000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2382000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-31915000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17216000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14408000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5556000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1939000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-96205000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5038000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>946000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>55609000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>24956000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-24145000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10739000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>37182000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2676000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6351000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7114000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8699000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2903000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13814000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6586000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4502000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2570000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7581000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3858000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9535000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-13665000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1285000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3090000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>720000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1341000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-12692000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-25683000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11056000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-17007000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-8939000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-23173000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>17306000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>20509000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7702000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7769000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-39126000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10961000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-11845000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-10108000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8692000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-10841000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>19792000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>26875000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-18048000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-4304000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>20587000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>5495000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>10110000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>4541000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-19873000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5149000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-6191000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-3605000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>7267000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>37667000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-814127.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-45124804.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>45017297.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-833572.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>39004931.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2575452.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1468337.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-4881601.0</v>
       </c>
-      <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7">
+        <v>-5817000.0</v>
+      </c>
+      <c r="C7">
         <v>-21812000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>65310000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>23081000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43345000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13458000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>166560000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-17833000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-34401000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-54823000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-84431000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>93000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-84847000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-113099000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-19271000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-37412000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-60379000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-19182000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>52393000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>13912000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-19071000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8843000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>107741000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22495000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4073000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-16863000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3016000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-22686000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-25748000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-6663000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>28862000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4990000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2533000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-31745000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>36243000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-23592000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>26744000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>41944000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>65949000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>5860000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>78865000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-26983000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>63190000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-370000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>161541000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>11358000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>123027000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-19238000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-32204000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-58002000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>11572000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-74626000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-54811000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-13953000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>28943000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-101723000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-80791000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-37784000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-44499000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-117360000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-82267000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-15166000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-8665000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-21614000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-43521000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>4760000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-21439000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-13959000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-13458000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-25289000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-17696210.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-892742.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-7635753.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>6130358.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>3108871.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-3270761.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>2760822.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1092452.0</v>
       </c>
-      <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-32307000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-5276000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-8002000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>13446000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-18574000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-6079000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-12384000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>4469000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>6217000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-13475000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-1002000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>-1885000.0</v>
       </c>
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>18030000.0</v>
       </c>
-      <c r="AR8"/>
-      <c r="AS8">
+      <c r="AS8"/>
+      <c r="AT8">
         <v>-7229000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>13525000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>30376000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-25331000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-1221000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>21571000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>11522000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-23760000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-9282000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>34587000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-27785000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-31507000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-9896000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>27590000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
+        <v>-4707000.0</v>
+      </c>
+      <c r="C9">
         <v>19976000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18545000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-14845000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-371000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3828000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16263000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5958000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1616000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>20115000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-16144000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3780000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9935000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-32307000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9718000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-5276000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12759000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9846000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-59787000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6079000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-11361000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1023000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-10000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1132000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4472000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1125000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10847000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2481000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3444000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-5593000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2433000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5075000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-12314000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3803000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8782000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-7444000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2623000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>283000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>16185000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-14339000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-8433000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4702000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>14498000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3532000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-7229000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>13525000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>30376000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-25331000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1221000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>21571000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>11522000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-23760000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-9282000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>34587000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-444485000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-388242000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-367350000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-304682000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-296354000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-226507000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-216391000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-158732000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-191294000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-159598000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-158949000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-159774000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-168894000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-157223000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-147808000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-144615000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7339000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>2631000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-6109027000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
+        <v>-21125000.0</v>
+      </c>
+      <c r="C10">
         <v>-14714000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>115711000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>122949000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-19357000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16428000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>280667000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>127628000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-104353000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-137760000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-117552000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-95716000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-123014000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-140107000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-65195000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21974000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-68387000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-69321000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2618000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20347000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-15551000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1615000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>122750000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>44610000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>19944000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11941000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>34460000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6220000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-61895000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-78254000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>33700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>45211000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-31564000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-42351000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>62086000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-9767000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-28167000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3814000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>120571000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>77578000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4222000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9422000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>124546000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>63527000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8388000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>522000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>174043000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>65864000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-26349000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-41963000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>105006000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-68800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-176306000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-42274000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>68927000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-118477000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-54075000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-40396000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-29078000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-132881000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-70096000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-29542000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-5989000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-28858000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-35032000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6771000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-11263000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-14743000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-10992000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-24246000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-20775545.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-7112699.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-5420979.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1532498.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3843264.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-6961193.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-2750582.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2703431.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-44430000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>58041000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>52712000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14376000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>36693000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18532000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>31627000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5440000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5440000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>15555000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-20155000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-31197000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-10669000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-65921000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-15003000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>48325000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>80310000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2405000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-45296000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>41345000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>14409000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-34625000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-6381000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>57534000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>45475000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-70807000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-57379000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>83076000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-41107000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-75854000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-67429000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>160382000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2689000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-81392000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-59771000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4634000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-37610000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-104956000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>17934000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>130777000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-6266000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-12199000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>48261000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-16820000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-24978000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>7268000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>6882000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3724000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>3845000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4536000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4049000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1115000.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>845000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1482000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12268000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2605000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3383000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1739000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6010000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2252000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4032000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2359000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2311000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6031000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-56000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>216000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4628000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>51000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-699000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>834000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2460000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3606000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4371000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>807000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-4303000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3681000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1786000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1175000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1917000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>771000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2526000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-241000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-2025000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2315000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2395000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3171000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20795000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4608000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2511000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1210000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6912000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>188000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1209000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2368000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7023000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>735000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1704000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>545000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>3761000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>424000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2315000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>446000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>8000.0</v>
       </c>
-      <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>70913000.0</v>
       </c>
       <c r="O13">
         <v>70913000.0</v>
       </c>
       <c r="P13">
+        <v>70913000.0</v>
+      </c>
+      <c r="Q13">
         <v>-106654000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7078000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>50139000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12780000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-50446000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-9983000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16921000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-26085000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-22832000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-19122000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-13760000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-67130000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-18090000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>35776000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>86473000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-31627000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-40233000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>44572000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>24653000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>46141000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-10099000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>56694000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>51139000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-95341000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>45005000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-157352000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
+        <v>9459000.0</v>
+      </c>
+      <c r="C14">
         <v>9028000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9390000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9846000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9414000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8915000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9914000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10274000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9698000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8715000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8608000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8234000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7689000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6948000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6841000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7369000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5763000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5224000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5803000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5734000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5395000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5207000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5970000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6445000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5911000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5375000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7006000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7797000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6064000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5716000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6442000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5921000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5526000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6156000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6681000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6173000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6095000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6972000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7068000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6620000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6208000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6950000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7764000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>7157000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>6667000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7853000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9169000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8017000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6729000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>7646000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9806000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7473000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5869000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5946000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7304000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5287000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4927000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5091000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4119000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3411000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2642000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2526000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2239000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2126000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2078000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2062000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1926000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2052000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1910000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1812652.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>896966.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1019920.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>853553.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>901523.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>519440.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>561453.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>532937.0</v>
       </c>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -30707,858 +30944,869 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>441000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
+        <v>29508000.0</v>
+      </c>
+      <c r="C16">
         <v>29578000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>28164000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48790000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>32675000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21514000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35898000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>23420000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>31219000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35684000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38066000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>69981000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>52765000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>38357000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>43913000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>45852000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>142057000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>147095000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>146149000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>90540000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>65584000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>89729000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>78990000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>41808000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>44484000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>50835000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>43721000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>52420000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>49517000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>63331000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>56745000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>52243000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>49673000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>57254000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>53396000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>43861000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>57526000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>56241000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>53151000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>52431000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>51090000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>63782000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>89465000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>78409000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>95416000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>104355000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>127528000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>110222000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>89713000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>82011000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>74242000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>113368000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>102407000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>114252000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>124360000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>115668000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>126509000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>106717000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>79842000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>97890000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>102194000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>81607000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>76112000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>66002000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>61461000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>81334000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>76185000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>82376000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>85981000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>78714000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>41047299.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>41861426.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>86986230.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>41968933.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>42802505.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3797574.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1222122.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2690459.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7572060.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-36000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-196000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-249000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>69000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-226000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-427000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-164000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>120000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-49000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>102000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>361000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>74000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-432000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>51000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-242000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>413000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-280000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-120000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>244000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-709000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-688000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-548000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-12000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>69000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-562000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>69000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-2000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-106000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>664000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-226000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-796000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>86000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
+        <v>-5533000.0</v>
+      </c>
+      <c r="C18">
         <v>-25636000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>49600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>31256000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>36032000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1793000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>105439000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17091000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23823000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-46079000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-63799000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>26747000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-62100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-88632000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6169000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2896000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-35670000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>210000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>78707000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>33855000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9103000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17830000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>108298000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>42047000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13418000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10856000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4630000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10038000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16015000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2638000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>32048000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>22447000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>9998000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-29839000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>37579000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-17065000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>18438000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>30745000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>64389000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>8654000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>82015000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-26486000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>30717000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>11347000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>169385000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>12024000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>119242000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-7622000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-27849000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-60309000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>22677000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-62494000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-49334000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-16950000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>37552000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-90829000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-82550000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-51207000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-24904000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-114641000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-98254000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-14256000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-29108000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-16111000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-44837000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>6004000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-19446000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-8810000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-14835000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-24230000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-48371154.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>26459280.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-21761127.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>5139091.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>6660202.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1695324.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1698938.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-708387.0</v>
       </c>
-      <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-19618000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5234000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-18307000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7972000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8563000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12904000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-99321000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-13313000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24438000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-26300000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-10098000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-103231000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8792000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-11944000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-26192000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-9604000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10418000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-8984000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1919000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5422000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11672000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5122000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5714000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-16117000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6600000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-8038000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2115000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>314000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-23000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>157000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>180000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>2481000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>2444000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31596,1239 +31844,1253 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
+        <v>6993000.0</v>
+      </c>
+      <c r="C21">
         <v>24408000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-67843000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25704000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14169000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15081000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-94584000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8570000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>23237000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>83638000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>99190000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-11919000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5221000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31580000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8672000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3990000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8920000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15537000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5860000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-77160000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-43824000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10913000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18584000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-12033000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>21272000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1872000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12267000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-28023000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4383000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-17622000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>33957000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-24933000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>494000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-20048000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-27044000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-65486000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-9238000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-92796000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-392000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-22200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-31924000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-180277000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-34877000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-107315000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>15889000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>32432000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>68632000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-66211000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>64039000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>37857000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5668000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-32925000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>76987000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-43259000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>76072000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>-9150000.0</v>
+      </c>
+      <c r="C22">
         <v>-12616000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-36168000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1198000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-13204000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-43761000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1714000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4304000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9441000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23597000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>30192000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>31322000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26965000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18112000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>41257000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24959000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17540000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22435000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>21816000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11249000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10547000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>782000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9912000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2262000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>673000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8214000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5511000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-445000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2159000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10775000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5180000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1614000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1685000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2384000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5186000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-5932000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-8239000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>264000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-2702000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-3858000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-34992000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3483000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>170000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-6890000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-28062000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2313000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-3129000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-4539000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1018000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5758000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3967000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-603000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>15436000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14359000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5305000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7459000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>17801000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>12800000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6291000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>7268000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>10363000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7706000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2714000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1559000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3363000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5733000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4851000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1790000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3170280.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>8184901.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3332491.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3387127.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>269554.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2714348.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1436082.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>792714.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1381000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>827000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1430000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>-24217000.0</v>
+      </c>
+      <c r="C23">
         <v>-5094000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-132000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-65000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-11000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-13000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3907000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-794000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8791000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-10785000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-15000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-994000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-455000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3513000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-683000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-29999.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-7395000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-13592000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-974000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-65635000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-39000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-11552000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-870000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-12229000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-17000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>37165000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-492000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-13000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3368000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3029000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-607000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-23863000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>114000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-11905000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1123000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-48074000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12370000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-2046000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>24959000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-20429000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2665000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-130000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-30444000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3999000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-119000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-57000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-207000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1356000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-468000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>272000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-165000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>139000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>279000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-612000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1465000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-130000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>74993000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>362000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1607000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>48000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>80000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>730000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>43000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>30197000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>18076000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5451604.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1985136.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>76911563.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-6130148.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>41448771.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>283110.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-3270389.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>953363.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24">
+        <v>4761000.0</v>
+      </c>
+      <c r="C24">
         <v>1567000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1103000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1417000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1419000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2754000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2740000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>291000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1081000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>46000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>152000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3143000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2091000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1683000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>488000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-188000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>842000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>15385000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>255000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>290000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>142000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5803000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>310000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>177000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>292000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1035000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>715000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>260000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>424000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>716000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-15042000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>218000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>227000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3468000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2663000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1893000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>438000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>101000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1882000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>377000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>940000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2640000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2997000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1682000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>652000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3837000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>12909000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3188000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-416000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>6326000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>9345000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>102000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1008000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3566000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3088000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>871000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>72000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>98000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2497000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-3000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>651000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>170000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>285000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>22000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>119000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>58000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>148000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-101000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>45285000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>50077630.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-76158349.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-10854.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>157485.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>166464.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>103174.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>5166000.0</v>
+      </c>
+      <c r="C25">
         <v>679000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2966000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2027000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-713000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>515000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5493000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1734000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13003000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3855000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>153135000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2455000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1652000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1727000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1802000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2550000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2587000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2117000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2125000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3066000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4085000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2758000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2701000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5175000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2618000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3022000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6250000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3036000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3123000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3609000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1984000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1176000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1967000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1071000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>533000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1129000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1405000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1639000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5243000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>138000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1765000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1477000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7316000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1867000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1598000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2143000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>35490000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4078000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1743000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>515000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>11087000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-251000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>922000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1727000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>473000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>325000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1398000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>73000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>38000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>81000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>164000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>88000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-112000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-111000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>24000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-6000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-12000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-10000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>36493.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>412634.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>125907.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-136698393.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2425656.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1356.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>176332.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-90000.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -32861,1035 +33123,1050 @@
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>2464000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>74898000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27">
+        <v>-1301000.0</v>
+      </c>
+      <c r="C27">
         <v>1301000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1344000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1234000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1399000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1591000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1089000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1104000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1262000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>837000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>961000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>896000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>784000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>659000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>992000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>885000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>803000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>620000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>704000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>657000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>584000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>609000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>643000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>691000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>536000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>645000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>623000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>773000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>694000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>603000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>622000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>664000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>709000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>540000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>963000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>746000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>943000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>789000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>340000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>600000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>578000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>627000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>304000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>663000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>605000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>531000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>383000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>674000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>615000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>463000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>533000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>606000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>522000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>470000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>450000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>416000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>406000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>358000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>381000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>347000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>339000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>301000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>297000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>296000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>289000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>275000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>242000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>288000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>238000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>194000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>83061.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-77112.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1375.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>136800000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>19100.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>6984000.0</v>
+      </c>
+      <c r="C28">
         <v>23449000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-67975000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25769000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14180000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-15781000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-94587000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8557000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19330000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>43081000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>111452000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-11551000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>83623000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>98196000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-12374000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5230000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>31574000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7989000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4020000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8942000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-15539000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6834000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-77160000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-45298000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-13195000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17714000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12033000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>21255000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1872000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11775000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-28036000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4408000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-17633000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>33350000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-24527000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>635000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-19407000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-28167000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-63338000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-9246000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-94842000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-550000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-22021000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-31208000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-180407000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-35320000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-107566000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>15770000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>32375000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>68425000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-67567000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>64041000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>37389000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5940000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-33090000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>77126000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>102267000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>77924000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6789000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>107840000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>118844000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>19100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>39048000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>20367000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>24942000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-974000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>13197000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5057000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>22203000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>16612000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>16077202.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4574265.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>66789278.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-6130148.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>37330755.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4094677.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-3270389.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>953363.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6351000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>-1971000.0</v>
+      </c>
+      <c r="C29">
         <v>-23092000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>53568000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33990000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>43699000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6195000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>126486000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8828000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-15013000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-32354000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-43362000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>40634000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-44991000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-77704000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17950000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13819000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-26274000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5321000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>86641000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>43714000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1605000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>26956000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>112182000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>47779000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18477000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5442000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9244000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1986000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-9155000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2852000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>34879000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>25813000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>12939000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-27026000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>39781000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-10846000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>25945000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>40932000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>66599000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>13963000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>85309000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-24874000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>33123000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>13192000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>171263000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>14306000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>123613000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-3148000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-24805000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-54602000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>25112000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-58874000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-42162000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-6319000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>57348000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-79325000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-68495000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-24853000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-5343000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-99977000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-71934000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-4931000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>6303000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-11151000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-38480000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>8320000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-14589000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-5667000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-6055000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-21350000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-11693790.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>8512308.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-3066705.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>10463645.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>7420260.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-38329.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>4934689.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>143199.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>6505000.0</v>
       </c>
-      <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>-4748000.0</v>
+      </c>
+      <c r="C30">
         <v>1053000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5683000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7826000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-19618000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5234000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-18307000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7972000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8563000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12904000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-99321000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13313000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-24438000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-26300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-10098000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-103231000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8792000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-11944000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-26192000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9604000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10418000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-8984000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1919000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5422000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11672000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5122000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5714000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-16117000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-8038000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2115000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-18408000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2723000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2586000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-5670000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3556000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-5614000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-9749000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2109000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3427000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2917000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-672000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>234000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1129000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-39000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1450000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1947000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8435000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>144000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-6123000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3891000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5725000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-7070000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-9623000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-16230000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-8416000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-13184000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-26282000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-19463000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-12167000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-26323000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-8674000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-35241000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-4675000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6335000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2197000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-4799000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2995000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-8881000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>42405000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-5197539.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-58211377.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-18705276.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-5167069.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-5746084.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1480896.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-3132577.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-5978163.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>